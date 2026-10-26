--- v0 (2026-04-04)
+++ v1 (2026-10-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="65D165ED" w14:textId="6AE68C7A" w:rsidR="0074696E" w:rsidRPr="004C6EEE" w:rsidRDefault="009A056A" w:rsidP="005E06E3">
       <w:pPr>
         <w:pStyle w:val="Sectionbreakfirstpage"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="29A80CFF" wp14:editId="3E9CF597">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
@@ -56,158 +56,173 @@
             <wp:wrapNone/>
             <wp:docPr id="3" name="Picture 3">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name="Picture 3">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8"/>
+                    <a:blip r:embed="rId11"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="10694670" cy="1907540"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D402198" w14:textId="77777777" w:rsidR="00A62D44" w:rsidRPr="004C6EEE" w:rsidRDefault="00A62D44" w:rsidP="005E06E3">
       <w:pPr>
         <w:pStyle w:val="Sectionbreakfirstpage"/>
         <w:sectPr w:rsidR="00A62D44" w:rsidRPr="004C6EEE" w:rsidSect="005E06E3">
-          <w:footerReference w:type="default" r:id="rId9"/>
-          <w:footerReference w:type="first" r:id="rId10"/>
+          <w:footerReference w:type="default" r:id="rId12"/>
+          <w:footerReference w:type="first" r:id="rId13"/>
           <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
           <w:pgMar w:top="454" w:right="851" w:bottom="1418" w:left="851" w:header="340" w:footer="567" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="12361" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12361"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AD784C" w14:paraId="3FB47616" w14:textId="77777777" w:rsidTr="001D773D">
+      <w:tr w:rsidR="00AD784C" w14:paraId="3FB47616" w14:textId="77777777" w:rsidTr="001F0AB3">
         <w:trPr>
           <w:trHeight w:val="1304"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12361" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="10559EA9" w14:textId="5D794635" w:rsidR="00AD784C" w:rsidRPr="00161AA0" w:rsidRDefault="00B955E5" w:rsidP="00CE12AF">
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="10559EA9" w14:textId="5D794635" w:rsidR="00AD784C" w:rsidRPr="00161AA0" w:rsidRDefault="00B955E5" w:rsidP="001F0AB3">
             <w:pPr>
               <w:pStyle w:val="Documenttitle"/>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk161672626"/>
             <w:r w:rsidRPr="00020E1B">
               <w:t>Capital Development Guidelines</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00020E1B">
               <w:t>Series 7, Fi</w:t>
             </w:r>
             <w:r>
               <w:t>re Risk Management</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CE12AF" w14:paraId="20148B84" w14:textId="77777777" w:rsidTr="001D773D">
         <w:trPr>
           <w:trHeight w:val="1191"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12361" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="092308C8" w14:textId="33D8770C" w:rsidR="009A056A" w:rsidRPr="00A1389F" w:rsidRDefault="00B955E5" w:rsidP="00CE12AF">
+          <w:p w14:paraId="092308C8" w14:textId="070825D1" w:rsidR="009A056A" w:rsidRPr="00A1389F" w:rsidRDefault="00B955E5" w:rsidP="00CE12AF">
             <w:pPr>
               <w:pStyle w:val="Documentsubtitle"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
               <w:t>Accreditation List –</w:t>
             </w:r>
             <w:r w:rsidR="00C47EF0">
               <w:rPr>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="006D0B24">
+            <w:r w:rsidR="00E31806">
               <w:rPr>
                 <w:sz w:val="30"/>
                 <w:szCs w:val="30"/>
               </w:rPr>
-              <w:t>March 2025</w:t>
+              <w:t>September</w:t>
+            </w:r>
+            <w:r w:rsidR="006D0B24">
+              <w:rPr>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00E31806">
+              <w:rPr>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
       <w:tr w:rsidR="00CE12AF" w14:paraId="5D166424" w14:textId="77777777" w:rsidTr="001D773D">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12361" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33A8A142" w14:textId="77777777" w:rsidR="00CE12AF" w:rsidRDefault="00473041" w:rsidP="00CE12AF">
             <w:pPr>
               <w:pStyle w:val="Bannermarking"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FILLIN  "Type the protective marking" \d OFFICIAL \o  \* MERGEFORMAT </w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
@@ -240,9295 +255,8092 @@
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1878"/>
         <w:gridCol w:w="1878"/>
         <w:gridCol w:w="1878"/>
         <w:gridCol w:w="1879"/>
         <w:gridCol w:w="1878"/>
         <w:gridCol w:w="1878"/>
         <w:gridCol w:w="1878"/>
         <w:gridCol w:w="1879"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B955E5" w:rsidRPr="00D95885" w14:paraId="0E8D9E6D" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="850"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="26025FFC" w14:textId="77777777" w:rsidR="00B955E5" w:rsidRPr="00B955E5" w:rsidRDefault="00B955E5" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="00B955E5">
               <w:t>First Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="44291FB6" w14:textId="77777777" w:rsidR="00B955E5" w:rsidRPr="00B955E5" w:rsidRDefault="00B955E5" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="00B955E5">
               <w:t>Surname</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="78B268CC" w14:textId="77777777" w:rsidR="00B955E5" w:rsidRPr="00B955E5" w:rsidRDefault="00B955E5" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="00B955E5">
               <w:t>Company</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="6F6B5896" w14:textId="77777777" w:rsidR="00B955E5" w:rsidRPr="00B955E5" w:rsidRDefault="00B955E5" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="00B955E5">
               <w:t>Office Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="043263B6" w14:textId="77777777" w:rsidR="00B955E5" w:rsidRPr="00B955E5" w:rsidRDefault="00B955E5" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="00B955E5">
               <w:t>Mobile Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1C280247" w14:textId="77777777" w:rsidR="00B955E5" w:rsidRPr="00B955E5" w:rsidRDefault="00B955E5" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="00B955E5">
               <w:t>Building Practitioner Registration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45EC2A5F" w14:textId="77777777" w:rsidR="00B955E5" w:rsidRPr="00B955E5" w:rsidRDefault="00B955E5" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="00B955E5">
               <w:t>Accreditation Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="10224A6B" w14:textId="77777777" w:rsidR="00B955E5" w:rsidRPr="00B955E5" w:rsidRDefault="00B955E5" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="00B955E5">
               <w:t>Accreditation Type</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D432E" w:rsidRPr="00D95885" w14:paraId="7E324524" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="025E2D12" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00917716" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00917716">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Adem</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="71F3AE3A" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00917716" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00917716">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Kose</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2C6FEB19" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Steve Watson and Partners Pty Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="5C9AEA95" w14:textId="79979998" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="00417D2F" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">03 </w:t>
             </w:r>
             <w:r w:rsidR="000D432E" w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>9380 5552</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="3E26416D" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0405 228 206</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="5CA8D0A2" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>BS-U</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>37522 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="5358AF1E" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-037</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="0C42EAB1" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Building Surveyor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D432E" w:rsidRPr="00D95885" w14:paraId="23533132" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="699362CC" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="009D1F46" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1F46">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Adrian</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="56421B87" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="009D1F46" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1F46">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Lee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4126E7B4" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>ARUP</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> Australia Services</w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> Pty Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="0C93C02E" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>9668 5830</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="1B406BBF" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0400 950 993</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="1172395C" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>EF 19316 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="660F3006" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="6FB23975" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Fire Safety Engineer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>/Auditor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D432E" w:rsidRPr="00D95885" w14:paraId="318B8AAA" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="49931006" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="009D1F46" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Aidan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="29DA8D3F" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="009D1F46" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Volo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="40698646" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Group Four Building Surveyors</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="2B5103D9" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>9544 0544</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="5E0D5C32" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0422 186 745</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="4196C521" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>BS-L 59129</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="50154A18" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-180</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="5BC86304" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Building Surveyor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006975BE" w:rsidRPr="00D95885" w14:paraId="34B02449" w14:textId="77777777" w:rsidTr="00774EFB">
+        <w:trPr>
+          <w:trHeight w:val="964"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="46FF21EA" w14:textId="7D43CA94" w:rsidR="006975BE" w:rsidRPr="009D1F46" w:rsidRDefault="006975BE" w:rsidP="00A445EB">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Alfred</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="44C4E4DA" w14:textId="6FB970F2" w:rsidR="006975BE" w:rsidRPr="009D1F46" w:rsidRDefault="006975BE" w:rsidP="00A445EB">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Chapman</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="508C46AD" w14:textId="220020F6" w:rsidR="006975BE" w:rsidRPr="00D95885" w:rsidRDefault="006975BE" w:rsidP="00A445EB">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>ARUP Australia Pty Ltd</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1879" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="30803FA1" w14:textId="2D2DE486" w:rsidR="006975BE" w:rsidRPr="00D95885" w:rsidRDefault="006975BE" w:rsidP="00A445EB">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>03 9668 5557</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="4315C2BA" w14:textId="76C91573" w:rsidR="006975BE" w:rsidRPr="00D95885" w:rsidRDefault="006975BE" w:rsidP="00A445EB">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>0406 774 165</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="34DC3F19" w14:textId="77777777" w:rsidR="006975BE" w:rsidRPr="00D95885" w:rsidRDefault="006975BE" w:rsidP="00A445EB">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="006D80A5" w14:textId="67A94EB5" w:rsidR="006975BE" w:rsidRPr="00D95885" w:rsidRDefault="006975BE" w:rsidP="00A445EB">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>FRM-234</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1879" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="03ECF643" w14:textId="18BE4096" w:rsidR="006975BE" w:rsidRPr="00D95885" w:rsidRDefault="006975BE" w:rsidP="00A445EB">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Auditor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D432E" w:rsidRPr="00D95885" w14:paraId="25AFD0AD" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="5153590C" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="009D1F46" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1F46">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Anastasios</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="058C1188" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="009D1F46" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1F46">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Tsantis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="69893EA8" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>McKenzie Group Consulting (Vic) Pty Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="5135B255" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>9247 0400</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="14075806" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0414 489 166</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="78C89C4B" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>BS-U</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>18514</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="4320D957" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-071</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="5E3EAE41" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Building Surveyor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D432E" w:rsidRPr="00D95885" w14:paraId="2D2B49C3" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="64E54740" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00917716" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00917716">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Andrew</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="4AEB4A40" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00BB3895" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00917716">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Christoforou</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0608E346" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00BB3895" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1E039660" w14:textId="0994ACE4" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Accord Building Consultants</w:t>
             </w:r>
             <w:r w:rsidR="00830C88">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> Pty Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="0AAC9F38" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="1B64DF9E" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0461 270 511</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="07E373B0" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>BS-U 36628</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="3BD9DEC2" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-124</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="30439EAE" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Building Surveyor </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D432E" w:rsidRPr="00D95885" w14:paraId="6C264254" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="70B97B6E" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="009D1F46" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1F46">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Andrew</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="16C110A4" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="005E6431" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1F46">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Lehmann</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="07A829CA" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="008B30B6" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5957E56D" w14:textId="3C9E088B" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="001E2713" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Codus </w:t>
             </w:r>
             <w:r w:rsidR="000D432E" w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Pty Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="1C096589" w14:textId="2F0716DE" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidR="001E2713">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>50 7999</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="2F88F191" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0409 553 028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="33A81561" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>BS-U 15013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="5248EB93" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-042</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="52824F3A" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Building Surveyor</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Auditor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D432E" w:rsidRPr="00D95885" w14:paraId="75CFE46A" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="28485ED0" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Andrew</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="7B6A07BB" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Oxley</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...17 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DB79DA6" w14:textId="0B24DD0A" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="00EB0260" w:rsidP="00A445EB">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>A.G Coombs Advisory</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="7827C7F0" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>9249 0288</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="292E2BD7" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0437 945 453</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="6B548F13" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>PE0002296</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="2601C00B" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-101</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="2C312E74" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Fire Safety Engineer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Auditor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F439BC" w:rsidRPr="00D95885" w14:paraId="674C4CEF" w14:textId="77777777" w:rsidTr="00774EFB">
+        <w:trPr>
+          <w:trHeight w:val="964"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="0C0403EC" w14:textId="1D294D1B" w:rsidR="00F439BC" w:rsidRDefault="00F439BC" w:rsidP="00A445EB">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Andy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="11172225" w14:textId="419B740A" w:rsidR="00F439BC" w:rsidRDefault="00F439BC" w:rsidP="00A445EB">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Quach</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F859BC4" w14:textId="0EB49877" w:rsidR="00F439BC" w:rsidRDefault="00F439BC" w:rsidP="00A445EB">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Checkpoint Building Surveyors</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1879" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="03B57C22" w14:textId="514C4698" w:rsidR="00F439BC" w:rsidRDefault="00F439BC" w:rsidP="00A445EB">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>03 9673 0000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="6467D43B" w14:textId="3550C325" w:rsidR="00F439BC" w:rsidRDefault="00F439BC" w:rsidP="00A445EB">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>0432 056 548</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="7E45B7E4" w14:textId="7B05AF7D" w:rsidR="00F439BC" w:rsidRDefault="00F439BC" w:rsidP="00A445EB">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>BS-U 100033</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="53ACAB93" w14:textId="3C0A5F81" w:rsidR="00F439BC" w:rsidRDefault="00F439BC" w:rsidP="00A445EB">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>FRM-232</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1879" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="223F0916" w14:textId="4176CE5A" w:rsidR="00F439BC" w:rsidRPr="00D95885" w:rsidRDefault="00F439BC" w:rsidP="00A445EB">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Building Surveyor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D432E" w:rsidRPr="00D95885" w14:paraId="6BF2C6AD" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="437AB343" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="009D1F46" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Anggraini</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="553BFBD0" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="009D1F46" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Nitiwalujo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="793838AB" w14:textId="0C75B865" w:rsidR="000D432E" w:rsidRDefault="00CA3474" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Strateg</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> Consulting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="7CE2FDB7" w14:textId="557BAF58" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="2B2C5097" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0403 188 117</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="5E1C751D" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>PE0002127</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="04C5C596" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-196</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="3239BC1F" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Fire Safety Engineer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Auditor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D432E" w:rsidRPr="00D95885" w14:paraId="02B5DA6E" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="5BBCDDBF" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="009D1F46" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1F46">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Anthony</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="7793CED0" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="009D1F46" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D1F46">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Minhinnick</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> Pty Ltd</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="7C71E703" w14:textId="1B55751A" w:rsidR="000D432E" w:rsidRPr="007F22A2" w:rsidRDefault="00233072" w:rsidP="00A445EB">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>The Fire Engineer Co.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...29 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="38B85C32" w14:textId="344A721B" w:rsidR="000D432E" w:rsidRPr="007F22A2" w:rsidRDefault="00233072" w:rsidP="00A445EB">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>1300 244 243</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="13B5B89E" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="007F22A2" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0424 499 954</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="3D783FB1" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="007F22A2" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>PE0002298</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="49304F47" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="007F22A2" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM- 150</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="5D5E38CC" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="007F22A2" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Fire Safety Engineer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Auditor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D432E" w:rsidRPr="00D95885" w14:paraId="7CB2E67C" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="15896C28" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Antony</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="5406E4DE" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Rickards</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2786FB2E" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Philip Chun &amp; Associates Pty Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="005EE816" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>9662 2200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="53FA3556" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0411 557 706</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="40DCF790" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>BS-U</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> 25655</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="781236EF" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-043</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6DD2770B" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Building Surveyor</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E2DC387" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D95885">
-[...296 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Auditor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D432E" w:rsidRPr="00D95885" w14:paraId="039D7718" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="63865F2B" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Bahie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="34FDDC19" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Shahbazi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="09F17F01" w14:textId="519A43A8" w:rsidR="000D432E" w:rsidRDefault="001C3E9B" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Introba</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="10A20DA0" w14:textId="7A6E3878" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="33F178CF" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0449 837 013</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="51B47431" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>PE0001704</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="12DA5139" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-188</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5C6AADE1" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Fire Safety Engineer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Auditor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004D0E97" w:rsidRPr="00D95885" w14:paraId="007DED8E" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="07768612" w14:textId="2CD96B5A" w:rsidR="004D0E97" w:rsidRPr="00D95885" w:rsidRDefault="004D0E97" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Ben</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="690217E9" w14:textId="159FDF81" w:rsidR="004D0E97" w:rsidRPr="00D95885" w:rsidRDefault="004D0E97" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Ferguson</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="105C2867" w14:textId="08A644A6" w:rsidR="004D0E97" w:rsidRDefault="004D0E97" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>The Fire Engineer Co Pty Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="3A86BA54" w14:textId="77777777" w:rsidR="004D0E97" w:rsidRPr="00D95885" w:rsidRDefault="004D0E97" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="5DA70A38" w14:textId="1CFCE384" w:rsidR="004D0E97" w:rsidRDefault="004D0E97" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0421 053 884</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6C400126" w14:textId="2FFC0806" w:rsidR="004D0E97" w:rsidRPr="00D95885" w:rsidRDefault="004D0E97" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>PE0003640</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6E7903D7" w14:textId="0F4C5714" w:rsidR="004D0E97" w:rsidRPr="00D95885" w:rsidRDefault="004D0E97" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-210</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="339544D2" w14:textId="4F130E48" w:rsidR="004D0E97" w:rsidRPr="00D95885" w:rsidRDefault="004D0E97" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Fire Safety Engineer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Auditor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D432E" w:rsidRPr="00D95885" w14:paraId="6ABD8D90" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="4AEE8BD7" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Benjamin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="3C7792D1" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Thompson</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5248425A" w14:textId="749B4BA0" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Philip Chun </w:t>
             </w:r>
             <w:r w:rsidR="007A58E6">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>BC (Vic) Pty Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="39265C26" w14:textId="1F57D449" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="00675D74" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">03 </w:t>
             </w:r>
             <w:r w:rsidR="000D432E" w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>9662 2200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="0FA9F566" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0416 028 5</w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="06380A7F" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>BS-U</w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>38446 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2EF765B5" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-055</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="640593BD" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
+          </w:tcPr>
+          <w:p w14:paraId="4501A256" w14:textId="1BA0E181" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Building Surveyor</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-          </w:p>
-[...7 lines deleted...]
-            </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Auditor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D432E" w:rsidRPr="00D95885" w14:paraId="0F02218E" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="04ECC2BB" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Blair</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="09F72540" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Stratton</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="695CCD42" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>ED</w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> Fire Engineers Pty Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="283B41FB" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>9079 4143</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="045F0E55" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0434 481 676</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4DB585AE" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>PE0003369</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="47D643E5" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-075</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="01F78050" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Fire Safety Engineer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Auditor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D432E" w:rsidRPr="00D95885" w14:paraId="4EEADB46" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="5FCE09AC" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Brendon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="7E55E818" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Kirwood</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...11 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="40B5CE0A" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Inform Building Permits</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...10 lines deleted...]
-            <w:r>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="19AE3013" w14:textId="46613BD1" w:rsidR="000D432E" w:rsidRDefault="00EF1186" w:rsidP="00A445EB">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">03 </w:t>
+            </w:r>
+            <w:r w:rsidR="000D432E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>4245 1188</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="4A770598" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0456 810 777</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...27 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="531E7701" w14:textId="062F4AB7" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>BS-</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF1186">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>U 100289</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="52C83296" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-206</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="65497A6F" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Building Surveyor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D432E" w:rsidRPr="00D95885" w14:paraId="4A4F7F74" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="687A15F3" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Brent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="2EA8F441" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Williams</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="22AF2773" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
+          </w:tcPr>
+          <w:p w14:paraId="22AF2773" w14:textId="0ED4CCF5" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>BW &amp; A National Building Consultants</w:t>
             </w:r>
+            <w:r w:rsidR="004077C8">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Pty Ltd</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="34892558" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>5023 5136</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="0C6A6E26" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0427 214 330</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6A105EBA" w14:textId="4E371550" w:rsidR="000D432E" w:rsidRDefault="00E45BB2" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>CBS-U 57874</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="110EE4E2" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-184</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="036F6761" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
+          </w:tcPr>
+          <w:p w14:paraId="63DDAD55" w14:textId="14C78B81" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Building Surveyor</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-          </w:p>
-[...7 lines deleted...]
-            </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Auditor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D432E" w:rsidRPr="00D95885" w14:paraId="1A72DD5C" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="66D95C5B" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Brock</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="3BB8F962" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Perry</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4243F4C6" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Orbe Fire Engineering Pty Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="44123768" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>9699 3608</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="09E464B4" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0412 736 376</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="19F811A7" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>PE0002044</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5CC9F95A" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-039</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4B6FC8B0" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Fire Safety Engineer/Auditor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D432E" w:rsidRPr="00D95885" w14:paraId="62699ACB" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="43A2C898" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Bruce</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="56F65592" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Smith</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="433DA086" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Smith Fire Engineering Pty Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="2E441065" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>9580 5646</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="0435B2C2" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0428 793 316</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1B177B92" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>EF-42387</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6EEC4144" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-097</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7890B480" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Fire Safety Engineer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D432E" w:rsidRPr="00D95885" w14:paraId="5975B619" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="0864472D" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Christina</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="0A0B2C45" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Chai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="69ADF8E7" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Jaz Building Consultants Pty Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="5232ABB4" w14:textId="47D89834" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="002E1EFF" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">03 </w:t>
             </w:r>
             <w:r w:rsidR="000D432E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>9108 6198</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="7CF206E8" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0412 368 228</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6BFFEF69" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>BS</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">-U </w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>14426</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5490762C" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-063</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="45124688" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
+          </w:tcPr>
+          <w:p w14:paraId="6928B35C" w14:textId="23E13E74" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Building Surveyor</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-          </w:p>
-[...7 lines deleted...]
-            </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Auditor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D432E" w:rsidRPr="00D95885" w14:paraId="49737281" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="13D7C995" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Christopher</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="585D0D34" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00414CE8" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Biviano</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="04D066F3" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00414CE8" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Gardener Group Pty Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="4A0A30B3" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="009A24B9" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>9682 2400</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="03FB1441" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="009A24B9" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0436 306 331</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5244B131" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="009A24B9" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>BS-U 72394</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="304E8BC1" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="009A24B9" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-131</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5054349E" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="009A24B9" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
-            <w:pPr>
-[...252 lines deleted...]
-          <w:p w14:paraId="7FE9E664" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Building Surveyor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D432E" w:rsidRPr="00D95885" w14:paraId="5936496E" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="545DC72F" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Clive (Reinhart)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2CAF45B8" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="2CAF45B8" w14:textId="1D395E24" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>Dayo</w:t>
-[...12 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:t>Day</w:t>
+            </w:r>
+            <w:r w:rsidR="00B253EE">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5B12700B" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>RED Fire Engineers Pty Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="6D614BC8" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="009A24B9" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>9079 4143</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="48A5262D" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0412 125 373</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="02B66332" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>PE0000403</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2A081649" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-207</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="134BACF1" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Fire Safety Engineer/Auditor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D432E" w:rsidRPr="00D95885" w14:paraId="65B4C259" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="12ABDD6D" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Con </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="665A579E" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00414CE8" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Apostolopoulos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="32E02B01" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00414CE8" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Construct Building Surveying</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="5CDEA0B3" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="009A24B9" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="63C7DCF9" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="009A24B9" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0457 843 710</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="05753685" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="009A24B9" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>BS-U 16094</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7CB93BAB" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="009A24B9" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-067</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="69330787" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="009A24B9" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Building Surveyor/Auditor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D432E" w:rsidRPr="00D95885" w14:paraId="73F3333A" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="6290B748" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Con </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="64D43506" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Nicolas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3C03084A" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Nicolas Building Surveyors Pty Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="5B61C1F1" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>9500 1234</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="505A2A31" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0418 990 404</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2E118C5E" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>BS-U 1227</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7242C192" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>PE0000397</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0608EC90" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-158</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1F6800CB" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Building Surveyor/Fire Safety Engineer/ Auditor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D432E" w:rsidRPr="00D95885" w14:paraId="355C3B15" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="790D3EDA" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Craig</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="0C313526" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Mills</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="56D0A156" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>RED Fire Engineers Pty Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="1CCA325E" w14:textId="314FC0B3" w:rsidR="000D432E" w:rsidRDefault="00A16DFC" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">03 </w:t>
             </w:r>
             <w:r w:rsidR="000D432E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>9079 4143</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="13FAF6A0" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0419 410 945</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1DD40DA0" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>PE0003120</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6B1B8120" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM -135</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="193585D7" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Fire Safety Engineer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D432E" w:rsidRPr="00D95885" w14:paraId="6A1B67FF" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="2E537463" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Dale</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="52A4D90C" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Spurway-Humphries</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="19278E75" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Lucid Consulting Group Pty Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="1D90E3F7" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>9867 8770</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="5A863CD1" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0422 186 745</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6AD7FFB4" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>EF 68749</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7B799E2A" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-181</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="03B5A22E" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F22A2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Fire Safety Engineer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>/Auditor</w:t>
-            </w:r>
-[...504 lines deleted...]
-              <w:t>Fire Safety Engineer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D432E" w:rsidRPr="00D95885" w14:paraId="35119C8F" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="00E7AA99" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Daniel </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="52887171" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Spence</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5774EF4A" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Building Issues</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="3C0CDD20" w14:textId="4F52859D" w:rsidR="000D432E" w:rsidRDefault="00DA5E11" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">03 </w:t>
             </w:r>
             <w:r w:rsidR="000D432E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>5441 4149</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="548BD609" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0407 414 149</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="139F0711" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>BS-U 42074</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="56DECAF3" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM -146</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3C1CB9D3" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Building Surveyor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D432E" w:rsidRPr="00D95885" w14:paraId="0E03681E" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="7FAFE9AB" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Danny</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="1AA44F84" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Isaac</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2C8B4150" w14:textId="62A8674B" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Checkpoint Building Surveyors</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="7555630A" w14:textId="23C3DDE8" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="00DE1244" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">03 </w:t>
             </w:r>
             <w:r w:rsidR="000D432E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>9673 0000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="67C573B0" w14:textId="778FADDD" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>04</w:t>
             </w:r>
             <w:r w:rsidR="00DE1244">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>17 724 458</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1CF406EC" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>BS-L 66596</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="58BA595C" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-204</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0002FF29" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Building Surveyor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D432E" w:rsidRPr="00D95885" w14:paraId="44AAE93D" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="33BDFE6C" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Darren</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="1AD64D64" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Slatter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2A63B07C" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Gardner Group Pty Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="4D765B40" w14:textId="42E11642" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="00553D0E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">03 </w:t>
             </w:r>
             <w:r w:rsidR="000D432E" w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>9682 2400</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="50979269" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0412 524 838</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="61D8945E" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>BS-U 1162</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4CC0CC44" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-052</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1B6918AF" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
+          </w:tcPr>
+          <w:p w14:paraId="29E4AC18" w14:textId="3CDD5110" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Building Surveyor</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-          </w:p>
-[...7 lines deleted...]
-            </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Auditor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D432E" w:rsidRPr="00D95885" w14:paraId="39D2830E" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="6BC29ECD" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="007F22A2" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Darryl</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="24530FEB" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="007F22A2" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Waddingham</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="21965E26" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="007F22A2" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Focused Fire Engineering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="20A69EFD" w14:textId="5E019086" w:rsidR="000D432E" w:rsidRPr="007F22A2" w:rsidRDefault="00312644" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">03 </w:t>
             </w:r>
             <w:r w:rsidR="000D432E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>8589 3915</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="332E18D1" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="007F22A2" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0400 645 020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0A7AD9A7" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="007F22A2" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>PE0002057</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="25FC9956" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="007F22A2" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F22A2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="66933E86" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="007F22A2" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F22A2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Fire Safety Engin</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>eer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D432E" w:rsidRPr="00D95885" w14:paraId="0E1825ED" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="5BFA8AE6" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Darryl</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="35AF7917" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Weinert</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="27C53189" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>AECOM Australia Pty Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="530A27DD" w14:textId="479A92AA" w:rsidR="000D432E" w:rsidRDefault="00553D0E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">03 </w:t>
             </w:r>
             <w:r w:rsidR="000D432E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>9653 1234</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="47A833FC" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0439 333 660</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1ADF1733" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>PE0003902</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7B89D265" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-056</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="715968D8" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F22A2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Fire Safety Engineer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>/Auditor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D432E" w:rsidRPr="00D95885" w14:paraId="0F0A3FB5" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="4F73A786" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>David</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="22EEA2E3" w14:textId="421A3877" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Dennerl</w:t>
             </w:r>
             <w:r w:rsidR="009D77E8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="37EBA4D3" w14:textId="68E41100" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Checkpoint Building Surveyors</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="661EFBA1" w14:textId="5475AE81" w:rsidR="000D432E" w:rsidRDefault="009D77E8" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">03 </w:t>
             </w:r>
             <w:r w:rsidR="000D432E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>9673 0000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="4DA84C8B" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0403 069 939</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4C8D5067" w14:textId="0099C2D2" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>BS-</w:t>
             </w:r>
             <w:r w:rsidR="009D77E8">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>U 100088</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="64526C70" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-170</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4916E98A" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Building Surveyor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D432E" w:rsidRPr="00D95885" w14:paraId="08A1D2D7" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="2B7D0381" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">David </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="75FC27A7" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Madeira</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="658A2FEC" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Group Four Building Surveyors</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="015D4D20" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="736476AD" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0410 632 830</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7029B193" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>BS-U 27484</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0A8E3AFC" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-053</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0D797C4A" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Building Surveyor</w:t>
-            </w:r>
-[...207 lines deleted...]
-              <w:t>Fire Safety Engineer/Auditor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D432E" w:rsidRPr="00D95885" w14:paraId="4CCBD8DB" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="6448D3B0" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Dean</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="58EDE379" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Bertuch</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="393C7F4F" w14:textId="2A994AF5" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>BSA Building Surveyors</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="60ECD82F" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>5241</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>2559</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="792E5EC9" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0407 412 559</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="02F72B73" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>BS-U</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>1242 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="5F4A99F1" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-031</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="4C00911D" w14:textId="77777777" w:rsidR="000D432E" w:rsidRPr="00D95885" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Building Surveyor</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
@@ -9549,8404 +8361,8286 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D432E" w:rsidRPr="00D95885" w14:paraId="0BB8E932" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="434B22CC" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Denny </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="3482D2C3" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Verghese</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="19DC56D6" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Fire Metrics Pty Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="34FC1AF9" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="46A38405" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0412 691 377</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="0A0C8B30" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>EF 36990</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="1E445BF9" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-139</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="3F892763" w14:textId="77777777" w:rsidR="000D432E" w:rsidRDefault="000D432E" w:rsidP="00A445EB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Fire Safety Engineer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="00C51257" w14:paraId="597CF6FF" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="5326640F" w14:textId="23445141" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Ehsan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="02D9772F" w14:textId="6729B643" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D126D0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Bafekrpour</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6BBDF07B" w14:textId="60153D1E" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Norman Disney &amp; Young</w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> Pty Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="70BF978B" w14:textId="35F4B303" w:rsidR="00D126D0" w:rsidRPr="00C51257" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>03 9862 6800</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="01259FD1" w14:textId="014CB906" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>0469 380 254</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1B70D332" w14:textId="43F95845" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>PE0000242</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5262D678" w14:textId="1B35590C" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>FRM-227</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="34CA8C81" w14:textId="3F69AA51" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Fire Safety Engineer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Audit</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>or</w:t>
-            </w:r>
-[...163 lines deleted...]
-              <w:t>Fire Safety Engineer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="00C51257" w14:paraId="741FADE8" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="4FD6C9AD" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00C51257" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C51257">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Frank (Francesco)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="7E03D99F" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00C51257" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C51257">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Isgro</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="74C0988D" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00C51257" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
+          </w:tcPr>
+          <w:p w14:paraId="74C0988D" w14:textId="15B1810B" w:rsidR="00D126D0" w:rsidRPr="00C51257" w:rsidRDefault="00EF1186" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Codus </w:t>
+            </w:r>
+            <w:r w:rsidR="00D126D0" w:rsidRPr="00C51257">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Pty Ltd</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1879" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="1BA959BA" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00C51257" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C51257">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>PLP Building Surveyors &amp; Consultants Pty Ltd</w:t>
+              <w:t>9650 7999</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="4AE3FBD4" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00C51257" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C51257">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>0412 596 004</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2740C3E4" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00C51257" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C51257">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>BS-U 24089</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AA7CD6D" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00C51257" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C51257">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>FRM-202</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...81 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1280D95E" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00C51257" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C51257">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Building Surveyor/Auditor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="00D95885" w14:paraId="7B027B14" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="68787A9E" w14:textId="1E0C5A4C" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Gary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="7104F7A8" w14:textId="39AE8C1C" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Dean</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="669DD653" w14:textId="4C72D001" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
+          </w:tcPr>
+          <w:p w14:paraId="669DD653" w14:textId="22336FD2" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>RBS</w:t>
             </w:r>
+            <w:r w:rsidR="00607664">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00607664">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Melb</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00607664">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>) Pty Ltd</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="50341660" w14:textId="488E7DFC" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>03 9421 3211</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="794B541D" w14:textId="1C281B12" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0416 112 934</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="59E6C44F" w14:textId="3C5D34D7" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>BS-U 1111</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0505FA92" w14:textId="7F9A6F93" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-224</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="516A6DC8" w14:textId="522EBFDD" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F22A2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Building Surveyor</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>/Auditor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="00D95885" w14:paraId="0CE91A71" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="4F855779" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Garry</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="497998BE" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Weir</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="58E59E6B" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Affinity Fire Engineering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="7BFB5033" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="7340B2DB" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0417 150 033</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="141A5EFE" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>PE0002761</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="52BAEB3F" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-074</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="67DFB9D5" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Fire Safety Engineer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Audit</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>or</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="00D95885" w14:paraId="703D0867" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="65A81067" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Gavin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="7B8A37D3" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Casey</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="008C95E3" w14:textId="3619007B" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Checkpoint Building Surveyors</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="2C5EDF3C" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>9673 0000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="4EA6DC5C" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0414 913 258</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="72609969" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>BS-U</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>1501</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7EEA4D86" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-069</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7DACFB99" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Building Surveyor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="00D95885" w14:paraId="7D5F1BB1" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="70783FF1" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Geoff</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="5039E960" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Flower</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="58BAE635" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Walker Fire Protection </w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Pty Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="151E7365" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>9248 2810</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="4C3DB1FF" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0434 660 966</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="75E26856" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>EF 18295</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="09C9B03E" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>EE 16807</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="197AFDE3" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-003</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1E6AAC42" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Fire Safety Engineer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Audit</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>or</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="00D95885" w14:paraId="2EA23E86" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="2175A2BD" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Geoffrey</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="38F103F4" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Woolcock</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="11317292" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F22A2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>BSGM Pty Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="31051718" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F22A2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>9421 0421</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="2B53B535" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0411 265 522</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="455B82A7" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F22A2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>BS-U</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1048</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="62B016AF" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F22A2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1863257F" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F22A2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Building Surveyor</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>/Auditor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="00D95885" w14:paraId="55E47DDD" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="214555CD" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Giuseppe (Joe)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="7BF95902" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Barbalaco</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="27D8A321" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Design Guide Consultants Pty Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="3CF6F724" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>9602 4803</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="6973E4DC" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0438 804 533</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1E1FC263" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">BS-U </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>1172</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="43710A1C" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="629DAC36" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Building Survey</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>or/</w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Auditor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="00D95885" w14:paraId="52B5D9A8" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="39BD76DB" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Giuseppe (Joe</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="348574CB" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Zita</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7EDE634A" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Approval Systems Pty Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="3493FC07" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>9639 5500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="2C3872FC" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0410 456 340</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0C9FEA3E" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>BS-U 1081</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6DEA04F1" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45CC8923" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Building Survey</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>or/</w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Auditor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="00D95885" w14:paraId="7FB2B42D" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="256BE8FC" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Glenn</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="37D5D50D" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Driscoll</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="215B34D5" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">RBS Melbourne </w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Pty Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="43069271" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>9421 3211</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="6E2CC254" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0416 112 938</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="46280315" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>BS-U 1587</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="080B0C22" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-058</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2ADD1D1D" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Building Survey</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>or/</w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Audit</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>or</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="00D95885" w14:paraId="2EBDE8CD" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="05B72FF7" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Greg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="5FB7D5E5" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Stepien</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2A9590C1" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>BSA Building Surveyors</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="46DEF86E" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>5241 2559</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="72ED7644" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0499 776 696</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="1ADEF489" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>BS-U</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>19751</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="7657D98C" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-088</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="2341CF64" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Building Surveyor</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>/Auditor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="00D95885" w14:paraId="732AABF8" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="4698C029" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Gregory</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="6D10CDDE" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>du Chateau</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...12 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+          </w:tcPr>
+          <w:p w14:paraId="38B6A9D8" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="001F0AB3" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001F0AB3">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>du Chateau Chun Pty Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="529EA865" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="001F0AB3" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:val="fr-FR" w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="2BAF1E3B" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0411 557 703</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="78279AB7" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>BS-U 1075</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22676428" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>PE0002669</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="737A07CD" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-164</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="2B8A494C" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Building Surveyor/ Fire Safety Engineer/Auditor</w:t>
-            </w:r>
-[...179 lines deleted...]
-              <w:t>Building Surveyor/Auditor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006331A5" w:rsidRPr="00D95885" w14:paraId="74635ACB" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="00CAF5AF" w14:textId="5DE0C658" w:rsidR="006331A5" w:rsidRDefault="006331A5" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Harry</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="053FF300" w14:textId="51A971A3" w:rsidR="006331A5" w:rsidRDefault="006331A5" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Denniss</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0159F1DD" w14:textId="6DD6EDCF" w:rsidR="006331A5" w:rsidRDefault="006331A5" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Alpine Building </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:br/>
               <w:t>Permits</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="72A0665C" w14:textId="778AC9A7" w:rsidR="006331A5" w:rsidRPr="00D95885" w:rsidRDefault="006331A5" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>03 5755 1589</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="0E83C566" w14:textId="3322C2E7" w:rsidR="006331A5" w:rsidRDefault="006331A5" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0472 727 449</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="70388BE1" w14:textId="4D9F5A4F" w:rsidR="006331A5" w:rsidRDefault="006331A5" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>BS-U 100044</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="445B2EEC" w14:textId="580EE168" w:rsidR="006331A5" w:rsidRDefault="006331A5" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-228</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="7923FB0F" w14:textId="3D818FDF" w:rsidR="006331A5" w:rsidRDefault="006331A5" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Building Surveyor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="00D95885" w14:paraId="00E82FD7" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="507595CC" w14:textId="2B0DC94A" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Hasham</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="4A008262" w14:textId="08C0ADAB" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Siddiqui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1096CA30" w14:textId="07CDD7FD" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Quench Fire Engineers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="03D74C16" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="758EA7C1" w14:textId="10F22227" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0497 100 066</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="7CC6870E" w14:textId="3DC5AF12" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>PE0008364</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="67380C4F" w14:textId="20BFCD89" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-212</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="6C3D2603" w14:textId="476B8085" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Fire Safety Engineer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002E6748" w:rsidRPr="00D95885" w14:paraId="129884F7" w14:textId="77777777" w:rsidTr="00774EFB">
+        <w:trPr>
+          <w:trHeight w:val="964"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="38D01C3F" w14:textId="20163231" w:rsidR="002E6748" w:rsidRDefault="002E6748" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Hok Lai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="22D85C21" w14:textId="7EC3F67E" w:rsidR="002E6748" w:rsidRDefault="002E6748" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Tam</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61531D27" w14:textId="1D86C644" w:rsidR="002E6748" w:rsidRDefault="002E6748" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Pro Act Fire Engineering</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1879" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="4C923FBA" w14:textId="77777777" w:rsidR="002E6748" w:rsidRDefault="002E6748" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="21A3A541" w14:textId="52AFD08E" w:rsidR="002E6748" w:rsidRDefault="002E6748" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>0468 912 771</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="1E076A8F" w14:textId="601031BA" w:rsidR="002E6748" w:rsidRDefault="002E6748" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>PE0016653</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="1D8FAF6A" w14:textId="3208E573" w:rsidR="002E6748" w:rsidRDefault="002E6748" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>FRM-230</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1879" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="2C494994" w14:textId="51D93DA5" w:rsidR="002E6748" w:rsidRPr="00D95885" w:rsidRDefault="002E6748" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D95885">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Fire Safety Engineer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D95885">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Audit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006D5A87" w:rsidRPr="00D95885" w14:paraId="39E4498B" w14:textId="77777777" w:rsidTr="00774EFB">
+        <w:trPr>
+          <w:trHeight w:val="964"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="3753636F" w14:textId="1E513BC4" w:rsidR="006D5A87" w:rsidRDefault="006D5A87" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Iain</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="151A7377" w14:textId="2E271480" w:rsidR="006D5A87" w:rsidRDefault="006D5A87" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Stewart</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32CC636A" w14:textId="44C0C238" w:rsidR="006D5A87" w:rsidRDefault="006D5A87" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Pinnacle Building Surveying Pty Ltd</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1879" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="660EA269" w14:textId="2BAF848C" w:rsidR="006D5A87" w:rsidRPr="00D95885" w:rsidRDefault="006D5A87" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>9563 4266</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="5A798C3B" w14:textId="498FF94B" w:rsidR="006D5A87" w:rsidRDefault="006D5A87" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>0412 313 273</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="04059778" w14:textId="46309E64" w:rsidR="006D5A87" w:rsidRDefault="006D5A87" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>BS-U 14088</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="65907683" w14:textId="794BA06C" w:rsidR="006D5A87" w:rsidRDefault="006D5A87" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>FRM-236</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1879" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="721F67F6" w14:textId="7348A095" w:rsidR="006D5A87" w:rsidRPr="00D95885" w:rsidRDefault="006D5A87" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D95885">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Building Surveyor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="00D95885" w14:paraId="3F59F6CA" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="15336A84" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Ian</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="708A10D5" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Wang</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7BB4B522" w14:textId="135E11B6" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Vantage Building Consultants</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="5E95DFFF" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="36BF2336" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0430 720 259</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="5DB6A5D5" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>BS-U 71937</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="4304C6B4" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-179</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="2947B791" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Building Surveyor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="00D95885" w14:paraId="09B97367" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="795D774D" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Inna</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="11B6AF99" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Krakov</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="287B4658" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>GHD Pty Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1C465591" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="1C465591" w14:textId="1A58871B" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00E530D8" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">03 </w:t>
+            </w:r>
+            <w:r w:rsidR="00D126D0" w:rsidRPr="00D95885">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>8687 8848</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="514D6CF9" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>8687 8848</w:t>
-[...9 lines deleted...]
-          <w:p w14:paraId="514D6CF9" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
+              <w:t>0459 812 637</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="225A695F" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>PE0002566</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="01891DFC" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>0459 812 637</w:t>
-[...44 lines deleted...]
-              </w:rPr>
               <w:t>FRM-045</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="044FF011" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Fire Safety Engineer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Auditor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="00D95885" w14:paraId="24A8E8A5" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="2B5DD4EE" w14:textId="53D03034" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Jacob</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="49BE8680" w14:textId="4400649F" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Drury</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-              <w:t>Lucid Consulting Engineers (WA) Pty Ltd</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="2D3AC6C0" w14:textId="3BCB7D98" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Lucid Consulting Engineers (</w:t>
+            </w:r>
+            <w:r w:rsidR="00207930">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>VIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>) Pty Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="42E77CF5" w14:textId="353E4B70" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00207930" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>03 8670 8770</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="45B1883D" w14:textId="064EFC41" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0488 084 565</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...22 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="46C45FB5" w14:textId="2FF2B313" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>PE00</w:t>
+            </w:r>
+            <w:r w:rsidR="00207930">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>16196</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="76986A88" w14:textId="17F315F1" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-216</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="503BE40F" w14:textId="663214C1" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Fire Safety Engineer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Auditor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="00D95885" w14:paraId="101FE79B" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="00AF187E" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Jacob</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="584B5989" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Tilley</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5DB6CCB6" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Apex Building Surveying</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="48D855A8" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="2E5AEB52" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0400 003 686</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="710261BB" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>BS-L 65095</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="036C44F0" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-182</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="6B9D645B" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Building Surveyor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="00D95885" w14:paraId="23C29CCF" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="4D083CFC" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Jahan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="501867E3" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Trevena</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="53564F39" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Lighthouse Building Permits Pty Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="312A1CCB" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="379F5E7B" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0421 280 837</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="77F85A24" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>BS-U</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>30656</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="0DA6FF88" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-085</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="5AA5BFF9" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Building Surveyor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="00D95885" w14:paraId="1E00C933" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="7C067382" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Ja</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>rl</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...37 lines deleted...]
-              <w:t>RED Fire Engineers Pty Ltd</w:t>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="1E8A38EA" w14:textId="2BE8E8C2" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Sko</w:t>
+            </w:r>
+            <w:r w:rsidR="00F90E91">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>ld</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37B6380F" w14:textId="6C646FB1" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00F90E91" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>E-LAB Consulting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="64916320" w14:textId="29C563F8" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00F90E91" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F90E91">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>03 9962 2254</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="3894ADFF" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0420 600 633</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="3AE3F4A4" w14:textId="4E942B35" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>PE0001543</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="562D0BB9" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>156</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="19279160" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Fire Safety Engineer/Auditor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="00D95885" w14:paraId="27D73473" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="1F335B48" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="003A13DC" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A13DC">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Jason</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="1041A403" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="003A13DC" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Toh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="413DCC2D" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="003A13DC" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Square 1 Engineering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="7ACE9FF4" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="003A13DC" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="63DB4A07" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="003A13DC" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0402 068 818</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="6EB3C814" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="003A13DC" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>PE0002949</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="020FA9CB" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="003A13DC" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-147</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="2DF19468" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="003A13DC" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
-                <w:lang w:eastAsia="en-AU"/>
-[...194 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Fire Safety Engineer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="00D95885" w14:paraId="2266FC32" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="791A6D11" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>Jay (</w:t>
-[...22 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:t>Jay (Pouranjay)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="05D721B6" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Geega</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-              <w:t>PLP Building Surveyors and Consultants Pty Ltd</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="2934FDCA" w14:textId="23200671" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00F90E91" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Codus </w:t>
+            </w:r>
+            <w:r w:rsidR="00D126D0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Pty Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...22 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="70F8EA79" w14:textId="1B8DD9CA" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="184817B9" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0459 962 039</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="20C2E01D" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>BS-U 74715</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="6F1C6C15" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-198</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="306B60A2" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F22A2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Building Surveyor</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>/Auditor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="00D95885" w14:paraId="30A9D694" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="63E5DFBB" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Jayden</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="04C4F369" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Wood</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="12BABAE5" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>McKenzie Group Consulting (V</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>IC</w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>) Pty Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="20A09C10" w14:textId="76705EAF" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00676EEA" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">03 </w:t>
             </w:r>
             <w:r w:rsidR="00D126D0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>9247 0400</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="4C8FE67B" w14:textId="794C3B96" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="4789E043" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F22A2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>BS-U</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42518</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="0F6D538B" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F22A2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="702AAFDE" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F22A2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Building Surveyor</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>/Auditor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="00D95885" w14:paraId="425EE1F2" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="7E99BA36" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Jeremy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="6A89B0A3" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Wallert</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3F4A4358" w14:textId="4EE5F325" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Checkpoint Building Surveyors</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="1F06508D" w14:textId="0F812A00" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>03 9673 0000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="504CF2EF" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0425 789 306</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="3310A021" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>BS-L 61003</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="1FDBDBA5" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-168</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="5086119F" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Building Surveyor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="00D95885" w14:paraId="16B30819" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="0223349B" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00B32C7D" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32C7D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Joanna</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="1BA5DAB4" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00B32C7D" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32C7D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Van Loon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="44C3EE4E" w14:textId="3D07A373" w:rsidR="00D126D0" w:rsidRPr="00B32C7D" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32C7D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Victorian Building Authority</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="2B99F8AF" w14:textId="69163C34" w:rsidR="00D126D0" w:rsidRPr="00B32C7D" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="4CE61CF4" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00B32C7D" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32C7D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0409 220 930</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="32F18C24" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00B32C7D" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32C7D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>BS-U 15255 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="779A1033" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00B32C7D" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32C7D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-033</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="6C6C6D89" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00A67794" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32C7D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Building Surveyor/Auditor</w:t>
-            </w:r>
-[...197 lines deleted...]
-              <w:t>Building Surveyor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="00D95885" w14:paraId="6C80D719" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="2AA3E440" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>John</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="6C78319B" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Grimbos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5A13F6A7" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Grimbos Building Surveyors Pty Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="4AEA3B82" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>9419 7000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="16F9D813" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0408 058 306</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="09E30F52" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>BS-U</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>1585 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="66CF7C07" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-041</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="40D5FE12" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Building Surveyor</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Auditor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="00D95885" w14:paraId="16851AE0" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="0046E25A" w14:textId="5E3B080D" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>John</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="3A66593B" w14:textId="0F8B8C79" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Pezzin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="037A11AB" w14:textId="60240073" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Stantec</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="7D0477D4" w14:textId="3694824B" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>08 6222 7000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="2F75EE63" w14:textId="1DE1BE31" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0402 849 771</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="5A4714DE" w14:textId="111C5B1D" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>PE0016370</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="73F87EBC" w14:textId="69C8C86A" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-226</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="1F22D654" w14:textId="688B5980" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Fire Safety Engineer/</w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Auditor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="00D95885" w14:paraId="3000A4FD" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="25C8BCC4" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Jon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="20FE6739" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Clampett</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5ACABC23" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Watershed Building Consultants Pty Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...16 lines deleted...]
-            </w:r>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="2EA08107" w14:textId="4DA208F0" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00204325" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>5176 5888</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="5E82BC1D" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="587784D1" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>BS-U 46109</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="7C2F2F6C" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>9791</w:t>
-[...74 lines deleted...]
-              </w:rPr>
               <w:t>FRM-050</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="393B38D9" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Building Surveyor</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Auditor </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="00D95885" w14:paraId="10FA703A" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="23C654AE" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Jonathan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="0AAB57BA" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Barnett</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6A513D1B" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Basic Expert Pty Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="49A21A09" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>1300 077 959</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="6ACDB451" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0467 508 868</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="708B7A97" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>PE0002981</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="31EAD3BD" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="18C9CE42" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Fire Safety Engineer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="00BE7BCC" w14:paraId="3FA01EB2" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="72B02806" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Jordan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="6AFC6EE7" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Florance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="71379684" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
+          </w:tcPr>
+          <w:p w14:paraId="71379684" w14:textId="300875E4" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Permission To Build</w:t>
             </w:r>
+            <w:r w:rsidR="00B66E74">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Pty Ltd</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="7C9636DE" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>1300 996 947</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="29C3D8AA" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0429 837 450</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="595BA887" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>BS-U 42133</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2C5D3AC8" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-208</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0FA4C82D" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Building Surveyor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="00BE7BCC" w14:paraId="54E9A3EA" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="7CC65CEA" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Joseph</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="60E77D6F" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Kairouz</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2BC3F20D" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Akritidis Group Building Consultants</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="1729B7B0" w14:textId="2ABB4AB4" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00FD455B" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">03 </w:t>
             </w:r>
             <w:r w:rsidR="00D126D0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>9568 2992</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="3678A20C" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4CED684C" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>BS-U</w:t>
             </w:r>
             <w:r w:rsidRPr="00932EDD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>38500 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4AC6FF74" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-054</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4F42E8CB" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Building Surveyor</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Auditor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F16011" w:rsidRPr="00BE7BCC" w14:paraId="6828CF72" w14:textId="77777777" w:rsidTr="00774EFB">
+        <w:trPr>
+          <w:trHeight w:val="964"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="263A36BE" w14:textId="052274ED" w:rsidR="00F16011" w:rsidRDefault="00F16011" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Julian</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="2252D1C5" w14:textId="083302DB" w:rsidR="00F16011" w:rsidRDefault="00F16011" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Jones</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E4635A0" w14:textId="7679E9EF" w:rsidR="00F16011" w:rsidRDefault="00F16011" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Checkpoint Building Surveyors</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="46842AC5" w14:textId="636FA0D2" w:rsidR="00F16011" w:rsidRDefault="00F16011" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>9673 000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="576993C4" w14:textId="6C3C2946" w:rsidR="00F16011" w:rsidRDefault="00F16011" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>0428 833 750</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0856BBFE" w14:textId="62A61780" w:rsidR="00F16011" w:rsidRDefault="00F16011" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>BS-U 70675</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0276C76F" w14:textId="114BBE20" w:rsidR="00F16011" w:rsidRDefault="00F16011" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>FRM-233</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="21CD9DBB" w14:textId="5ED38ABB" w:rsidR="00F16011" w:rsidRPr="00D95885" w:rsidRDefault="00F16011" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Building Surveyor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="00BE7BCC" w14:paraId="074B62B1" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="2E7AD863" w14:textId="755BFE69" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Kate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="39CC1FA3" w14:textId="1BD15321" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Cockerill</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="66E6899A" w14:textId="069DD6FC" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Approval Systems Pty Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="3539CD89" w14:textId="5EDCDFD0" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>03 9639 5500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="058ECC87" w14:textId="54B0AF98" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0429 141 185</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5248FCA8" w14:textId="447A6F76" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>BS-U 100089</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="551199EA" w14:textId="3BFA26BF" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-221</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1F4A7A87" w14:textId="11261974" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Building Surveyor</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D95885">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Auditor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009B3FB2" w:rsidRPr="00BE7BCC" w14:paraId="3A84B329" w14:textId="77777777" w:rsidTr="00774EFB">
+        <w:trPr>
+          <w:trHeight w:val="964"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="7A3C62D6" w14:textId="63928F1D" w:rsidR="009B3FB2" w:rsidRDefault="009B3FB2" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Kailas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="79A8989C" w14:textId="4D1FB4A1" w:rsidR="009B3FB2" w:rsidRDefault="009B3FB2" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Prasannan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="53F39607" w14:textId="0A1D57B9" w:rsidR="009B3FB2" w:rsidRDefault="009B3FB2" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>ARUP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="42CF6009" w14:textId="23B5E41F" w:rsidR="009B3FB2" w:rsidRDefault="009B3FB2" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>03 9668 5500</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="28A41CC7" w14:textId="6B5B0C87" w:rsidR="009B3FB2" w:rsidRDefault="009B3FB2" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>0431 238 321</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3AF0BA29" w14:textId="6A8A2B8A" w:rsidR="009B3FB2" w:rsidRDefault="009B3FB2" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>PE0016966</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="402295C1" w14:textId="791A5B13" w:rsidR="009B3FB2" w:rsidRDefault="009B3FB2" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>FRM-235</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="09D7E54F" w14:textId="1B14C5E7" w:rsidR="009B3FB2" w:rsidRDefault="009B3FB2" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Fire Safety Engineer/</w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Auditor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="00BE7BCC" w14:paraId="3A078C97" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="22421EA1" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Kevin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="5D9DB910" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Chan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="06D18BF5" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>LCI Australia Pty Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="2FF2F41F" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>9230 5600</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="168C12FE" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0418 364 326</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="16C169ED" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>PE0002422</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="15095FCC" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-008</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="23ACDF84" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Fire Safety Engineer/</w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Auditor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="00D95885" w14:paraId="2F58563E" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="4EA95B31" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Kevin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="521C3493" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Tsai</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1F19DA13" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>RED Fire Engineers Pty Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="3DCFC93E" w14:textId="16B37EB2" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>03 9079 4143</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="67682E28" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0402 990 195</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="22BF9E2F" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>PE0000390</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2C2428E6" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-129</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0241BF66" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Fire Safety Engineer/</w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Auditor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="00D95885" w14:paraId="0B5682EF" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="441F72AE" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Kieran</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="057F5CE6" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Doherty</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">DDEG </w:t>
+          </w:tcPr>
+          <w:p w14:paraId="021B9550" w14:textId="402A2938" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>DDEG</w:t>
+            </w:r>
+            <w:r w:rsidR="00F77EF0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Pty Ltd</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...28 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="773BC28D" w14:textId="2BE43F30" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>8814</w:t>
+            </w:r>
+            <w:r w:rsidR="00F77EF0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>320</w:t>
+            </w:r>
+            <w:r w:rsidR="00F77EF0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="4AA386AC" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0400 004 604</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7E72512B" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>PE0002307</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="02A0D2EA" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-192</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6EC80AE2" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Fire Safety Engineer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="00D95885" w14:paraId="2E9AFC1D" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="10E9B490" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>K</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>jetil</w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="70C0B274" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Pedersen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2B8B0A8C" w14:textId="1E7FF55F" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>STRATEG Consulting Pty Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="102060D3" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="452F2876" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>04</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
@@ -17973,1893 +16667,1847 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>60</w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3D301E58" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>PE0009028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7A08E9E3" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>149</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="43019417" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Fire Safety Engineer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="00D95885" w14:paraId="4C6F0909" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="5999F3E7" w14:textId="16B98127" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Laura</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="022EBF83" w14:textId="059651C3" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Elbourne-Binns</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5675A8DB" w14:textId="547DC502" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Arup</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...16 lines deleted...]
-                <w:lang w:val="en-GB" w:eastAsia="en-AU"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="7ADBB01A" w14:textId="3E9128C7" w:rsidR="00D126D0" w:rsidRDefault="00176B18" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB02EF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">03 </w:t>
+            </w:r>
+            <w:r w:rsidR="00D126D0" w:rsidRPr="00DB02EF">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>9668 5782</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="58FFBE6B" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...20 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6638FB24" w14:textId="5079827A" w:rsidR="00D126D0" w:rsidRDefault="00AB1808" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>PE0018202</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="33077FFA" w14:textId="6CD149B8" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-134</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...9 lines deleted...]
-            <w:r>
+          </w:tcPr>
+          <w:p w14:paraId="41C562E0" w14:textId="53469C65" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00AB1808" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Fire Safety Engineer/</w:t>
+            </w:r>
+            <w:r w:rsidR="00D126D0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Auditor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="00D95885" w14:paraId="37A550E7" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="0AF05C52" w14:textId="60D7A33A" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Laurence</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="42125CAD" w14:textId="2747EC87" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Fok</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="557A3D1A" w14:textId="2D51A728" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>DDEG</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="4D86E9A2" w14:textId="078D1F47" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>8814 3204</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="4BBDC7DD" w14:textId="5E4AD933" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0413 684 032</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4AA94539" w14:textId="447F0736" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>PE0000932</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5AD170AD" w14:textId="1911B57B" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-215</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2FDC75F0" w14:textId="61D99A5A" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Fire Safety Engineer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="00D95885" w14:paraId="77977E15" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="0AC6C280" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Leigh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="06205370" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Clark</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> Australia Pty Ltd</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="212DA63D" w14:textId="5CD50DBB" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00A9544F" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Jensen Hughes Pty Limited</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="6F4F2EA0" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>07 3238 1700</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="4BBCA05E" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0409 246 676</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1E6113E3" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>PE0005036</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0D44A7DC" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-187</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1DE865D6" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Fire Safety Engineer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="00D95885" w14:paraId="41D00082" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="09CCE671" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Leonard</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="14B12571" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Nelson</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6AF60FDA" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Nelson </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>McDermott</w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> Pty Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="7CCB1A0C" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>1300 799 543</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="16B3484E" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0417 844 262</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="76E99B3E" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>BS-U 1330</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7AF5A197" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-057</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3C4518AA" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Building Surveyor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="00D95885" w14:paraId="43082B0B" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="63B05164" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Maisam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="7E2F652E" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Mirbagheri</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7B499F93" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Norman Disney &amp; Young Pty Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="527BD2FF" w14:textId="2394E2A5" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>03 9862 6833</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="735A5F91" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0433 213 992</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6D114332" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>PE0003938</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4A4BC961" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-035</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="58795D96" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Fire Safety Engineer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Auditor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="00D95885" w14:paraId="4648D13D" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="2B681FE3" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Man</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="549C079A" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Hui</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="00DC8B5F" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>RED Fire Engineers Pty Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="27DB689F" w14:textId="266C92B7" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>03 9079 4143</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="27495C94" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0402 639 794</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="44715D50" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>PE0003501</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4C15A974" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-02</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7612B223" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Fire Safety Engineer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Auditor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="00D95885" w14:paraId="1A95772C" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="728FF9FB" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Marcello</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="187616CF" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Arbaci</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0555CA29" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Omnii</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> Pty Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="47393AE5" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="47393AE5" w14:textId="1A791EB2" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00C95746" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">03 </w:t>
+            </w:r>
+            <w:r w:rsidR="00D126D0" w:rsidRPr="00D95885">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>9620 4025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="79953F46" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>9620 4025</w:t>
-[...15 lines deleted...]
-          <w:p w14:paraId="79953F46" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
+              <w:t>0417 908 527</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6DA969B2" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>PE0000274</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1748C8E1" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>0417 908 527</w:t>
-[...54 lines deleted...]
-              </w:rPr>
               <w:t>FRM-064</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5E4F12EA" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Fire Safety Engineer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="00D95885" w14:paraId="446BAC1C" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="7309967E" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Marcus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="51DF52DD" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Royle</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7F7AC21F" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
@@ -19871,172 +18519,167 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> Coombs Advisory Pty Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="2376174D" w14:textId="3F8C7741" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>03 9248 2828</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="04689827" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0433 149 885</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3BA1C5F8" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>PE0002992</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="48347E9B" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F22A2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="20E9CD0A" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F22A2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Fire Safety Engineer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="007F22A2">
               <w:rPr>
@@ -20049,526 +18692,511 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="00D95885" w14:paraId="64C5C7E3" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="71B67FD7" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Mario</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="01535ADD" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="75D17838" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Caneleo</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>-Veliz</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7FFDF56D" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4CBD505B" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>McKenzie Group Consulting (Vic) P</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>/L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="15C09358" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>9247 0400</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="17E15A1B" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0404 804 802</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="3B4A8E0F" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>BS-U 42925</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="36389D88" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-132</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="35003A35" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Building Surveyor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="007F22A2" w14:paraId="63AA16C3" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="1B255CF2" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00932EDD" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Mark</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="036B6B09" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00932EDD" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Filicietti</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4AF5F7CF" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00932EDD" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Accord Building Consultants Pty Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="59309B3C" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="38C0413C" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00932EDD" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0499 230 773</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="42937EFA" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>BS-U 67183</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="2F7B110B" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00932EDD" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-209</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="1F498CC5" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00932EDD" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Building Surveyor</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
@@ -20582,963 +19210,926 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="007F22A2" w14:paraId="7887C4E2" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="0F3835B2" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00932EDD" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00932EDD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Mark</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="7A70B4FE" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00932EDD" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00932EDD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Lewis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="50DC717A" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00932EDD" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
+          </w:tcPr>
+          <w:p w14:paraId="50DC717A" w14:textId="078B2BFD" w:rsidR="00D126D0" w:rsidRPr="00932EDD" w:rsidRDefault="007A6160" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>MRA Building Surveyors</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="33FA433E" w14:textId="2B10E720" w:rsidR="00D126D0" w:rsidRPr="00932EDD" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="22F266E9" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00932EDD" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00932EDD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>Hendry Group (Vic) Pty Ltd</w:t>
+              <w:t>0418 173 197</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="4862B3C3" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00932EDD" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>BS</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00932EDD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>-U 1072</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="0D9725BF" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00932EDD" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00932EDD">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>FRM-092</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...56 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...64 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="7A8FC50F" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00932EDD" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00932EDD">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Building </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Surveyor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="00D95885" w14:paraId="545D4777" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="0B991CCC" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Mark</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="0BF279FB" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Rechichi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="703E4AAD" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Builde</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> Pty Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="20C3CD67" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>9572 3111</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="12ABBA51" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0418 101 022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="61177D5B" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F22A2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>BS-U</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> 21569</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="5D30F448" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F22A2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="3A186166" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F22A2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Building Surveyor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="00D95885" w14:paraId="689763B2" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="198B9007" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Mark</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="1A211052" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Schlueter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="017BE0FA" w14:textId="77AA6398" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Schlueter Consulting Group Pty Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="0872795E" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="2AA6B483" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0402 898 136</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="5867CEC2" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>BS-U 1324</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="2173BD69" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-111</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="70362787" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F22A2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Building Surveyor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="00D95885" w14:paraId="263C01F2" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="12D89509" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Matthew</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="19DA26EE" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Curtain</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="611435D3" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Watershed Building Consultants Pty Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="5F61D6C9" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>5176 5888</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="4779D5E1" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0409 026 306</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="280EF20E" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>PE0001630</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6068CA57" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
@@ -21553,80 +20144,78 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>1590 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="2F2761D8" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-059</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="14E16713" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Fire Safety Engineer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
@@ -21654,1032 +20243,795 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="00D95885" w14:paraId="53CF29DA" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="672363AC" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Michael</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="53B3B79E" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Dobbs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="30980516" w14:textId="50731D7B" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
+          </w:tcPr>
+          <w:p w14:paraId="30980516" w14:textId="00148265" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>DDEG</w:t>
             </w:r>
+            <w:r w:rsidR="00711B1C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Pty Ltd</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="5307EAEB" w14:textId="647E72CE" w:rsidR="00D126D0" w:rsidRDefault="00102AC1" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">03 </w:t>
             </w:r>
             <w:r w:rsidR="00D126D0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>8814 3200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="71CC0F9C" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0488 020 272</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="3C7FD67F" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>PE0003177</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0F54A5AC" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="0F54A5AC" w14:textId="2DDB0C92" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>FRM171</w:t>
+              <w:t>FRM</w:t>
+            </w:r>
+            <w:r w:rsidR="00711B1C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>171</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="3D6481AA" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Fire Safety Engineer</w:t>
-            </w:r>
-[...248 lines deleted...]
-              <w:t>Building Surveyor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="00D95885" w14:paraId="087BE220" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="598A2A09" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Michael</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="247B8DE9" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Kaminaris</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="32FFFA0A" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>GE Building Surveyors</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="212815AB" w14:textId="688BF3C9" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>03 9528 6200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="19D41844" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0419 310 898</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="78B3A5B1" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>BS-U 1214</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="1EE871F6" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-160</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="5668AB2E" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Building Surveyor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="00D95885" w14:paraId="7D56D364" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="139E9402" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Michael</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="45A0D4E9" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Theisz</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4614D3B9" w14:textId="51A069E7" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
+          </w:tcPr>
+          <w:p w14:paraId="4614D3B9" w14:textId="2BFB5A61" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>Design Guide Building Surveyors</w:t>
+              <w:t>Design Guide</w:t>
+            </w:r>
+            <w:r w:rsidR="0094681F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Consultants Pty Ltd</w:t>
+            </w:r>
+            <w:r w:rsidR="00EB0260">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="280B3B52" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>9602 4803</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="51EF8DD5" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0438 804 522</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="6E21046F" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>BS-U 1178</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="03B41149" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-009</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="2E07D3D8" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Building Surveyor</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
@@ -22694,2593 +21046,2257 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="00D95885" w14:paraId="7277D6D5" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="0A9D7D10" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Michelle</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="56D391CC" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Wong</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0D8D27CA" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Lucid Consulting Australia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="7B3C1A57" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="0052704C" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="4BCB7105" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="0052704C" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0481 979 092</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="56BB9891" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>PE00001568</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="75D8E503" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-193</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="1CD6AB56" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Building Surveyor</w:t>
-            </w:r>
-[...264 lines deleted...]
-              <w:t>Fire Safety Engineer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Auditor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="007F22A2" w14:paraId="2EA119D0" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="4CB60331" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Mohamed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="7DA55141" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Zaydan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4A2B1E61" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Singh Consulting Pty Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...10 lines deleted...]
-            <w:r>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="73393B23" w14:textId="6C8ACAAF" w:rsidR="00D126D0" w:rsidRDefault="002F5A56" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">03 </w:t>
+            </w:r>
+            <w:r w:rsidR="00D126D0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>9653 6490</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="759EADFD" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0423 953 577</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="6385C1E9" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>BS-U 44190</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="1D6D035B" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-183</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="7A266943" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F22A2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Building Surveyor</w:t>
-            </w:r>
-[...251 lines deleted...]
-              <w:t>Auditor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="007F22A2" w14:paraId="4EF42E48" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="538C2CD7" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Narinder</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="43A10ADF" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Singh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="142AF3E4" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Singh Consulting Pty Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="4EDB345D" w14:textId="279E5BE0" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>03 9653 6490</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="4A74B903" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0423 814 191</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="7AEA9123" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>BS-U 25542</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="13CEDEE2" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-090</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="02493EA0" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F22A2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Building Surveyor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="007F22A2" w14:paraId="78C41EF5" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="08A055CE" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Nataniel (Nate)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="0A087B8F" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Lobel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0278C783" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>ADP Consulting</w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> Pty Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="6E8AA6A8" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="58287278" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0432 295 521</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="22BC44AE" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>PE0001317</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="2BA38DF2" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-136</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="3C894260" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Fire Safety Engineer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="007F22A2" w14:paraId="2C6A2E40" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="16E4A527" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Nathan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="5CA07E4A" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Brown</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1419D4C5" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>BCA Engineers Pty Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="3E045505" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>08 8132 1700</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="473E7749" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0417 914 682</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="4272F686" w14:textId="27D6CCC3" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>PE0001256</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="4F6845B3" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-143</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="6E46C7C1" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Fire Safety Engineer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="007F22A2" w14:paraId="4648FBE0" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="007D1FE6" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Nathan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="5B3D7B71" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Krneta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="60B5836E" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Krneta Building Surveyors Pty Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="2E7FEF0D" w14:textId="2697F6A7" w:rsidR="00D126D0" w:rsidRDefault="00FD455B" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">03 </w:t>
             </w:r>
             <w:r w:rsidR="00D126D0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>9427 9333</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="7D028243" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0434 642 116</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="644C3B8D" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>BS-U 42327</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="5B9569C3" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-148</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="0E073A01" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00E011A7" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Building Surveyor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="007F22A2" w14:paraId="265C22C1" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="78F38D19" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Nick</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="3278F849" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Karatatis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="65D9DA44" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Akritidis Group Building Consultants</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="7197430F" w14:textId="1F5A6E53" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="000243FC" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">03 </w:t>
             </w:r>
             <w:r w:rsidR="00D126D0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>9568 2992</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="52F486EA" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0411 124 992</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="09E8B194" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F22A2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>BS-U</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> 43342</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="3EF123D4" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F22A2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="43F8442C" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F22A2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Building Surveyor</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>/Auditor</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007A6160" w:rsidRPr="007F22A2" w14:paraId="55BEB3FA" w14:textId="77777777" w:rsidTr="00774EFB">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="964"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="0FC6D7B2" w14:textId="62D10645" w:rsidR="007A6160" w:rsidRPr="00D95885" w:rsidRDefault="007A6160" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Oliver</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="5A4D8926" w14:textId="571D6CC8" w:rsidR="007A6160" w:rsidRPr="00D95885" w:rsidRDefault="007A6160" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Hare</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B936D90" w14:textId="69D54155" w:rsidR="007A6160" w:rsidRPr="00D95885" w:rsidRDefault="007A6160" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>DDEG</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="11DF29B2" w14:textId="3B676BD2" w:rsidR="007A6160" w:rsidRDefault="007A6160" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>03 8814 3207</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="394F5939" w14:textId="74D67146" w:rsidR="007A6160" w:rsidRDefault="007A6160" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>0437 212 240</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="341EA517" w14:textId="2BDB4CBB" w:rsidR="007A6160" w:rsidRPr="00D95885" w:rsidRDefault="007A6160" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>PE0002607</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="16B044D7" w14:textId="5C52AA59" w:rsidR="007A6160" w:rsidRPr="00D95885" w:rsidRDefault="007A6160" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>FRM-229</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="034DABA6" w14:textId="2A8FB214" w:rsidR="007A6160" w:rsidRPr="00D95885" w:rsidRDefault="007A6160" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Fire Safety Engineer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="007F22A2" w14:paraId="318093D8" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="1364D621" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Olivier</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="1E777DD7" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Michel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="69237061" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Michel Group (Aust) Pty Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="0F9B19D3" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>8789 2935</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="4C3A6C4C" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0421 303 171</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="785985BC" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>BS-U</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>23152</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="1D6C6D3E" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-076</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="63A7A562" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Building Surveyor</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
@@ -25294,1015 +23310,984 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="007F22A2" w14:paraId="5F37FB04" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="2CB486E2" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Parkan</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="24A75589" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Behayeddin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="42891C8C" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Scientific Fire Services Pty Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="2118EE0B" w14:textId="74FA84F9" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>03 9686 4730</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="5470E4E7" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0427 392 938</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="0A0A41A5" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>PE0002473</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="4685149B" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-078</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="7A746AF4" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Fire Safety Engineer/Auditor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="007F22A2" w14:paraId="36985699" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="01A5A358" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Patrick</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="4A78271B" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Enright</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7E81233A" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Enright Consulting Pty Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="3B316D5E" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="723D8E61" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0406 201 102</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="3E8C1A45" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>EF 25774</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="1FD8ACCC" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-051</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="5669DEE2" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Fire Safety Engineer/Auditor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="007F22A2" w14:paraId="3B4204C3" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="0D3F04E6" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Patrick</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="45ABB2D0" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>White</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-              <w:t>Pitt &amp; Sherry Building Surveying</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="66F7A56F" w14:textId="32E6CCED" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00BE4D4C" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Speq</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Building Surveyors</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...28 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="4592854A" w14:textId="00B7CECF" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="21104C4A" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0405 127 472</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="094B75A6" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>BS-U 41725</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="2EED0EB6" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-197</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="575A38CD" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Building Surveyor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="007F22A2" w14:paraId="4573E086" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="2AAF7A6E" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Paul</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="28F89405" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Milner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="63535749" w14:textId="799F69E1" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Asper</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> Building Surveying </w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Pty Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="0F4872B3" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>9119 4588</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="6964F512" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0424 740 699</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="611AAEA5" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>BS-U</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>1125 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="57AADA7D" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="508CD27D" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Building Surveyor</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
@@ -26316,2306 +24301,1219 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="007F22A2" w14:paraId="6A880C56" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="19481A0F" w14:textId="1820B313" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Peter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="7E1C79C0" w14:textId="4509C48E" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Eyers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2577C5D2" w14:textId="020F0710" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>RBS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="7EECC18F" w14:textId="237E54C7" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>03 9421 3211</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="5BCA7499" w14:textId="08AD843A" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0416 112 936</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="00E7EFEC" w14:textId="373489A0" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>BS-U 14435</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="5CEBD825" w14:textId="4996B514" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-223</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="5ECFF21C" w14:textId="5C3A3D66" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Building Surveyor</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Auditor</w:t>
-            </w:r>
-[...778 lines deleted...]
-              <w:t>Building Surveyor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="007F22A2" w14:paraId="1DF6E0AD" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="6A172FFB" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Phillip</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="169899D6" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Price</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="77525E90" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>TESG Building Surveyors Pty Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...28 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="2E02A084" w14:textId="3353DA26" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="35D4B881" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0427 633 504</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="3CB6EA74" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>BS-U 1543</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="504D49D1" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-091</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4015C36C" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="4015C36C" w14:textId="0DDD9AA1" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Building Surveyor</w:t>
+            </w:r>
+            <w:r w:rsidR="00B66E74">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>/Auditor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="007F22A2" w14:paraId="77919153" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="2316098B" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Rajesh</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="1F78D1EB" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Kumar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7919F597" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>MRA Building Surveyors</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...28 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="73EF9E29" w14:textId="4994DFBC" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="4A9371EC" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0469 835 665</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="15863B49" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>BS-U 71845</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="599D1D1C" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-201</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="7B72A0D9" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Building Surveyor</w:t>
-            </w:r>
-[...266 lines deleted...]
-              <w:t>Fire Safety Engineer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Auditor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="007F22A2" w14:paraId="0F154446" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="1AFB487E" w14:textId="5E8B35E2" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Reza</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="3518BBAD" w14:textId="1F02F3F8" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Abbassi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="10E4B4A4" w14:textId="2A456E66" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Stantec</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...21 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="30F2B46C" w14:textId="3D25A3B2" w:rsidR="00D126D0" w:rsidRDefault="00207930" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>03 8554 7000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="6A005997" w14:textId="2EC5544A" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0423 054 048</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="2A79E533" w14:textId="2A81E1C2" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>PE0015257</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="215AAC39" w14:textId="27320DC0" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-217</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="2E8DC041" w14:textId="64F46461" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Fire Safety Engineer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="007F22A2" w14:paraId="795DA1C1" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="65FBFBB5" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Richard</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="0EF44AB0" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Wells</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4CE2060C" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Phillip Chun BC Vic Pty Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="160ED879" w14:textId="2ED2C31A" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>03 9662 2200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="529352D4" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0411 557 707</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="78DD63AE" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>BS-U 1183</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="60461427" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-121</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="7B800570" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Building Surveyor</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
@@ -28629,2022 +25527,1690 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="007F22A2" w14:paraId="503463D8" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="181363EC" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Robert</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="3AED237C" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Del Giudice</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="36772237" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Checkpoint Building Surveyors</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="13686D7A" w14:textId="398A67A4" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>03 9673 0000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="283C9E77" w14:textId="093065D8" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0432 473 256</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="3897F719" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>BS-L 65303</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="38EF58F1" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-203</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="5133EDBE" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Building Surveyor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="007F22A2" w14:paraId="3822C0B8" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="04E73CCC" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00A67794" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A67794">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Robert</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="36142418" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00A67794" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A67794">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Dixon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3DB97939" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00A67794" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A67794">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>ARUP Australia Services Pty Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="0F6C44A5" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00A67794" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A67794">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>9668 5500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="4792259D" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00A67794" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A67794">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0413 775 059</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="4CB9D04D" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00A67794" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="0F78F2C4" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00A67794" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A67794">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-112</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="2E06060C" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A67794">
-              <w:rPr>
-[...272 lines deleted...]
-            <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Auditor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="007F22A2" w14:paraId="4D7D98E5" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="157A5729" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Robert</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="116E814F" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Peart</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="57637D21" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Geelong &amp; </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Surfcoast</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> Building Surveying Pty Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="1EC43521" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="6836FA2B" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0417 363 860</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="202832E4" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>BS-U 1201</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="4135248D" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-049</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="2EC81941" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Building Surveyor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="007F22A2" w14:paraId="447C23F7" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="665F7191" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Rocky </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="7694A27C" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Luppino</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...30 lines deleted...]
-              <w:t>Pty Ltd</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="5AD5322B" w14:textId="7398FDE8" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00671410" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Intuitive Consulting</w:t>
+            </w:r>
+            <w:r w:rsidR="00D126D0" w:rsidRPr="00D95885">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Pty Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...44 lines deleted...]
-              <w:t>0429 193 985</w:t>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="3FF275AF" w14:textId="41850A3C" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="5399A126" w14:textId="51231B75" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>04</w:t>
+            </w:r>
+            <w:r w:rsidR="00671410">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>23 369 843</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="47C82232" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="63D4A783" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F22A2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="702B3423" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F22A2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Auditor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="007F22A2" w14:paraId="0980732F" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="44FCF8E2" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00B32C7D" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32C7D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Rohan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="37E4E273" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00B32C7D" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32C7D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Nathan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="62D02247" w14:textId="1DC1F7C4" w:rsidR="00D126D0" w:rsidRPr="00B32C7D" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32C7D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>WSP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="65BFE917" w14:textId="45B9A3FA" w:rsidR="00D126D0" w:rsidRPr="00B32C7D" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32C7D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>8862 3600</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="0E5DF565" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00B32C7D" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32C7D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0405 364 448</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="459BD598" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00B32C7D" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32C7D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>PE0001508</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="065E0103" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00B32C7D" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32C7D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="5F598CEE" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B32C7D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Fire Safety Engineer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="007F22A2" w14:paraId="2D857D46" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="61C6AF4C" w14:textId="26174383" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Ross</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="1E3FCE47" w14:textId="4765CFCF" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>O’Meara</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="10D94134" w14:textId="23A8C7C1" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
+          </w:tcPr>
+          <w:p w14:paraId="10D94134" w14:textId="0CFFCF02" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Regional Building Surveying Services</w:t>
             </w:r>
+            <w:r w:rsidR="00855DE2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Pty Ltd</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...44 lines deleted...]
-              <w:t>0429 436 141</w:t>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="79A71F56" w14:textId="454FA7F4" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="1B6A0FF8" w14:textId="4E6501E3" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>04</w:t>
+            </w:r>
+            <w:r w:rsidR="00855DE2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>99 193 249</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="4EF35BF5" w14:textId="13BE998A" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>BS-U 1365</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="691BAF0D" w14:textId="6C03D508" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-213</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="661778E3" w14:textId="3E55C7E9" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Building Surveyor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="007F22A2" w14:paraId="6005BA39" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="1FCF9B0F" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Ross</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="7A7C3EC6" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Parker</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0B813834" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>LCI Australia Pty Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="7755E98C" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>9230 5600</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="35ED84B7" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0418 762 521</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="740926D6" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>PE0000437</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="1E23CF17" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-006</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="5ECC55D5" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Fire Safety Engineer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
@@ -30658,267 +27224,259 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="007F22A2" w14:paraId="183AE0D4" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="56C6017C" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Samuel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="0533D7A7" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Perna</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="30E4E0D5" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>SP Building Surveyors</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="579229F0" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>9790 1033</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="1D5FBEDF" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0419 358 818</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="7D2A2CF3" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>BS-U</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>1177</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="560B7278" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-082</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="103339BE" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Building Surveyor</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
@@ -30932,499 +27490,483 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="007F22A2" w14:paraId="06883FE7" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="25CFDE56" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Sandro</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="3291615C" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Razzi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0E50D147" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>CORE Engineering Group Pty Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="4D7955E0" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>02 9299 6605</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="42E05E59" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0412 389 484</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="34904C5B" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>PE0000675</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="1ECE189A" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-167</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="639281BE" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Fire Safety Engineer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="007F22A2" w14:paraId="67F200F8" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="34082748" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Scott</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="37D7CEFF" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Young</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6D2CDE4E" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Lake Young &amp; Associates Pty Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="6D595616" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>9013 0135</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="17487EA9" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0423 008 816</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="532FC5D3" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>PE0000732</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="6AC524D7" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="2823293E" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Fire Safety Engineer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
@@ -31438,246 +27980,238 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="007F22A2" w14:paraId="1671A9D8" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="4A1C14F1" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Sebastian</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="325C3C24" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Azagra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="177BFBB6" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Stantec Australia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="0A74254D" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="24C7A695" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0402 512 349</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="1A4E7108" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="008A4C4C" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>PE0000986</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="4E52FDA6" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-205</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="60D9968E" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Fire Safety Engineer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
@@ -31691,1024 +28225,992 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="007F22A2" w14:paraId="4308EAFB" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="218D784C" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Shane</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="4B4CB142" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Molloy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="58390CEA" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>United Building Consultants</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="1FB141FB" w14:textId="058E414F" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>03 9050 0230</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="6E3CECE8" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0413 685 718</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="32597F5C" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A4C4C">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>BS-U 62350</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="2E77C8A9" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-163</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="4459C5E0" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Building Surveyor/Auditor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="007F22A2" w14:paraId="46656E30" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="482B7966" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Silvia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="46DD0C34" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Misuraca</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="292A120A" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Introba</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...28 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="4E02D9BB" w14:textId="77265AFB" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="5E67BB71" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0418 127 587</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="4C8EB617" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>PE0000586</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="19EC7A9B" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-094</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="20285584" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Fire Safety Engineer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>/Auditor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="007F22A2" w14:paraId="3834130F" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="3C40FAFC" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Simon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="23E95D55" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Widjaja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4AAE39CE" w14:textId="4FE65386" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>The Fire Engineer Co</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...21 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="18EC68F5" w14:textId="2647E220" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D07577" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>1300 244 243</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="40833FAB" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0423 784 304</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="062E5399" w14:textId="521F197D" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>PE0003107</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="3A49CB35" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-046</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="3C0573B1" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Fire Safety Engineer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>/Auditor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="007F22A2" w14:paraId="1A9DB289" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="5ACD56F4" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Socrates</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="128DC687" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Capouleas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6405F47E" w14:textId="75B33B5E" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Codus</w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> Pty Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="5381829A" w14:textId="59002F81" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>9650 7999</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="2A7C3F50" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0419 900 440</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="7B95B314" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>BS-U</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>1557</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="3904105C" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-068</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="6BF46A44" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Building Surveyor</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
@@ -32722,1792 +29224,1490 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="007F22A2" w14:paraId="2F4C10F5" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="2ED6E0C0" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Stephen </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="0478FB52" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Makhlouf</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="304E3CE6" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Stokes Safety Pty Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="448321AA" w14:textId="4A54AB09" w:rsidR="00D126D0" w:rsidRDefault="00AC2563" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">03 </w:t>
             </w:r>
             <w:r w:rsidR="00D126D0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>9740 8889</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="75AF55FD" w14:textId="4CE5B937" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0415 539 050</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="6282C5F1" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>BS-U 44865</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="4DF09248" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-141</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="2128A4EE" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Building Surveyor/Auditor</w:t>
-            </w:r>
-[...244 lines deleted...]
-              <w:t>Building Surveyor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="007F22A2" w14:paraId="4DE150AB" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...28 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="5189FA78" w14:textId="5E6B64FB" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Chi Heng (Steven)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="355AA6AF" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Lam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="71B96049" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Intuitive Consulting Pty Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="6FAFD31E" w14:textId="3EC02CD7" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>03 7032 1880</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="474316D1" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0439 263 639</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="73CF1F92" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>PE0003301</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="6BFB2776" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-089</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="1D25CAC9" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Fire Safety Engineer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>/Auditor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="007F22A2" w14:paraId="7EC9C871" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="57E08D2E" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Stuart</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="5C950E7A" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Brown</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5D594652" w14:textId="39EAC3A5" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">SC Brown &amp; Co </w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Pty Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="44EB9620" w14:textId="3C690613" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="1CEB1767" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0429 313 341</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="01ED92BA" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>BS-U</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>29418 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="1222A7EA" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="56907448" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Building Surveyor</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Auditor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D126D0" w:rsidRPr="007F22A2" w14:paraId="07932D04" w14:textId="77777777" w:rsidTr="00774EFB">
+      <w:tr w:rsidR="00C95BEF" w:rsidRPr="007F22A2" w14:paraId="7163299D" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...72 lines deleted...]
-              <w:t>VP Fire Pty Ltd</w:t>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="75FCCF5F" w14:textId="64A93B90" w:rsidR="00C95BEF" w:rsidRDefault="00C95BEF" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Tayla</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="7EAC6359" w14:textId="7143229A" w:rsidR="00C95BEF" w:rsidRDefault="00C95BEF" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Williams</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="366C46A4" w14:textId="3A46A6EC" w:rsidR="00C95BEF" w:rsidRDefault="00C95BEF" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Engineering Lab NSW Pty Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...37 lines deleted...]
-              <w:t>0423 549 848</w:t>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="72DEDE69" w14:textId="77777777" w:rsidR="00C95BEF" w:rsidRDefault="00C95BEF" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="6B07645E" w14:textId="35FA15DD" w:rsidR="00C95BEF" w:rsidRDefault="00C95BEF" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>0435 365 249</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...44 lines deleted...]
-              <w:t>FRM-036</w:t>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="15A25EAA" w14:textId="20A0CFC4" w:rsidR="00C95BEF" w:rsidRDefault="00C95BEF" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>PE0017164</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="1116649F" w14:textId="121FCD8D" w:rsidR="00C95BEF" w:rsidRDefault="00C95BEF" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>FRM-231</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00D95885">
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="231ED878" w14:textId="79FC4837" w:rsidR="00C95BEF" w:rsidRDefault="00C95BEF" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Fire Safety Engineer</w:t>
-            </w:r>
-[...12 lines deleted...]
-              <w:t>Auditor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="007F22A2" w14:paraId="194994A8" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="3432A555" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Theo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="15FD6E2C" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Alexopoulos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...14 lines deleted...]
-              <w:t>Code Compliance Building Surveyors</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="36783B9E" w14:textId="2251822A" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Code Compliance</w:t>
+            </w:r>
+            <w:r w:rsidR="00EB0260">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Pty Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="3D93E7A0" w14:textId="602D6B0A" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>03 9827 8331</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="6E29CD0C" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0412 681 068</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="54AC4317" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>BS-U 1574</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="6F969B66" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-161</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="7FD49448" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Building Surveyor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="007F22A2" w14:paraId="1CC206F0" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="3FAED19D" w14:textId="27D57890" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Thili</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="30AC5392" w14:textId="296BEC92" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Arivalagan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5E0ED237" w14:textId="040D2217" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>DDEG</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="79A38170" w14:textId="7BCCCF99" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>03 8814 3200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="10A99063" w14:textId="4250FBB9" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0401 252 822</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="5414F29E" w14:textId="20CB6F3E" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>PE0002330</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="42AC6A45" w14:textId="64956BC1" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-218</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="0F759ED5" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F22A2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Fire Safety Engineer</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B75AEDB" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
@@ -34516,253 +30716,245 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="007F22A2" w14:paraId="6EFF7554" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="36D8A64E" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Thomas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="3070DDCC" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>O’Dwyer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="74F99E51" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Affinity Fire Engineering</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="273B8702" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>8585 1980</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="31B71BB0" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0499 977 202</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="58ADFF1C" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>PE0002395</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="2620BCA6" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-038</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="50F20039" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Fire Safety Engineer</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
@@ -34776,1276 +30968,743 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="007F22A2" w14:paraId="196F5B35" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="17E8696F" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Tobias</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="4A2196F9" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Salomonsson</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="05A9AB86" w14:textId="3A19ED45" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>RED Fire Engineers Pty Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="5925D7B8" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="1BD195D9" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0402 029 600</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="526E5DCD" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>PE0001458</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="6F11759C" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F22A2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="0BD9D058" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F22A2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Fire Safety Engineer</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E1A7E62" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...255 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="007F22A2" w14:paraId="1E622835" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="76E99084" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Ulf</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="795A0366" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00414CE8" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Johansson</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0D414C2E" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00414CE8" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>RED Fire Engineers Pty Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="1D143863" w14:textId="0F53FE9A" w:rsidR="00D126D0" w:rsidRPr="009A24B9" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>03 9079 4143</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="2BC3DFDE" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="009A24B9" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0412 319 349</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="14702071" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="009A24B9" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>PE0002450</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="2C994BE5" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="009A24B9" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-128</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="1001568D" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="009A24B9" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Fire Safety Engineer/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Auditor</w:t>
-            </w:r>
-[...251 lines deleted...]
-              <w:t>r</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="007F22A2" w14:paraId="65E0A225" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="43142054" w14:textId="51C620E1" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Ved</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="762911DA" w14:textId="7B5B8164" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Mulye</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="209EC225" w14:textId="503BE12A" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>DDEG</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="058AD94A" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="3ABEA92D" w14:textId="257A93E8" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0468 781 279</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="3F6CED27" w14:textId="28F00DB4" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>PE0000790</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="50D2C7C9" w14:textId="7D7CD56F" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-225</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="414742F6" w14:textId="2EF5A4ED" w:rsidR="00D126D0" w:rsidRPr="007F22A2" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Fire Safety Engineer/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Auditor</w:t>
             </w:r>
@@ -36053,1586 +31712,1299 @@
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="007F22A2" w14:paraId="37778C7C" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="63609E3E" w14:textId="378DEB95" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Vicky</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="0CA396F4" w14:textId="387463E0" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Phillips</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7AE2CDBA" w14:textId="6B23B447" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>ADP Consulting Pty Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...21 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p w14:paraId="69FB5686" w14:textId="3EB9EBEA" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00113DC6" w:rsidP="00D126D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>9997 9225</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="6A33398E" w14:textId="79E98044" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0488 779 824</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="4A33E57C" w14:textId="2558E453" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>PE0002020</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="43F7AB46" w14:textId="202AAA7F" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-219</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="0F72857C" w14:textId="3E9F954F" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F22A2">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Fire Safety Enginee</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="007F22A2" w14:paraId="2C978B3E" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="6C75A804" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Viviana</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="78BB8A46" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Floreancig</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4DB4A421" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Floreancig</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> Smith </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Building Surveyors </w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Pty Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="260953D7" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>9429 7798</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="4EE22E61" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0487 770 042</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="561A1FD2" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>BS-U</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>14812 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="43439A4C" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-040</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="13833BBD" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Building Surveyor</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Auditor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D126D0" w:rsidRPr="007F22A2" w14:paraId="1B43D95D" w14:textId="77777777" w:rsidTr="00774EFB">
+      <w:tr w:rsidR="00D126D0" w:rsidRPr="007F22A2" w14:paraId="1B43D95D" w14:textId="77777777" w:rsidTr="00CB4448">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="0E2BEE68" w14:textId="3ABB418B" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Wayne</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="4665C1A8" w14:textId="09DCBF0B" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Wilkie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="48C31482" w14:textId="55BE65DF" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Regional Building Consultants Pty Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="7EF6AE31" w14:textId="7277C4B7" w:rsidR="00D126D0" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>03 5023 4826</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="58858E60" w14:textId="33F9E102" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0407 596 855</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="16B3ED64" w14:textId="1E50FA49" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>BS-U 1070</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="0FA6DA1E" w14:textId="018EED50" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-214</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="0F0A5AA3" w14:textId="5A0BFEBA" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Building Surveyor</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="007F22A2" w14:paraId="61A8EF29" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="4CC58B3C" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Wesley</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="517B6219" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Maxwell</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="056F491B" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Gippsland Building Approvals</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> Pty Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="19543321" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">03 </w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>5672 4655</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="4E3A33CE" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0429 013 970</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="29E2563B" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>BS-U</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>16269</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="6B12DA97" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-087</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="4D58C5CC" w14:textId="77777777" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Building Surveyor</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Auditor</w:t>
-            </w:r>
-[...251 lines deleted...]
-              <w:t>r</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D126D0" w:rsidRPr="007F22A2" w14:paraId="1267324D" w14:textId="77777777" w:rsidTr="00774EFB">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="28EBDFBF" w14:textId="2CE8672E" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>William</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="7BF372C8" w14:textId="61A6FF0A" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Ford</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="45875F0A" w14:textId="245643EA" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>C &amp; M Building Surveyors Pty Ltd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="7555CA30" w14:textId="33CDB526" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>03 8593 9680</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="773A7F2E" w14:textId="2D4B45D9" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>0407 037 870</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="1A2E0FB5" w14:textId="5D15D8C2" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>BS-U 67042</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="741D604D" w14:textId="05BF0414" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>FRM-220</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p w14:paraId="26046A1A" w14:textId="2DB8769C" w:rsidR="00D126D0" w:rsidRPr="00D95885" w:rsidRDefault="00D126D0" w:rsidP="00D126D0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95885">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Building Surveyor</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00D95885">
@@ -37654,221 +33026,227 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14340" w:type="dxa"/>
         <w:tblInd w:w="113" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="14340"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B955E5" w:rsidRPr="00050D6D" w14:paraId="60BE1E1D" w14:textId="77777777" w:rsidTr="00651346">
         <w:trPr>
           <w:trHeight w:val="790"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7BC6FB01" w14:textId="4FCD524B" w:rsidR="00B955E5" w:rsidRPr="0017135A" w:rsidRDefault="00B955E5" w:rsidP="00244BC8">
             <w:pPr>
               <w:pStyle w:val="Accessibilitypara"/>
             </w:pPr>
             <w:r w:rsidRPr="0017135A">
+              <w:lastRenderedPageBreak/>
               <w:t>To receive this publication in an</w:t>
             </w:r>
             <w:r w:rsidR="006E7498">
               <w:t xml:space="preserve">other </w:t>
             </w:r>
             <w:r w:rsidRPr="0017135A">
               <w:t>format, email</w:t>
             </w:r>
             <w:r w:rsidR="007A2EE7">
               <w:t xml:space="preserve"> Fire Services </w:t>
             </w:r>
             <w:r w:rsidR="007A2EE7" w:rsidRPr="0067414E">
               <w:t>Team</w:t>
             </w:r>
             <w:r w:rsidRPr="0067414E">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r w:rsidRPr="0067414E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>fireservicesteam@homes.vic.gov.au</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1B983FB0" w14:textId="77777777" w:rsidR="00B955E5" w:rsidRPr="002802E3" w:rsidRDefault="00B955E5" w:rsidP="004E2D53">
             <w:pPr>
               <w:pStyle w:val="Imprint"/>
             </w:pPr>
             <w:r w:rsidRPr="002802E3">
               <w:t xml:space="preserve">Authorised and published by the Victorian Government, 1 Treasury Place, Melbourne. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3AD01330" w14:textId="380D3962" w:rsidR="00B955E5" w:rsidRPr="0017135A" w:rsidRDefault="00B955E5" w:rsidP="004E2D53">
+          <w:p w14:paraId="3AD01330" w14:textId="1552A378" w:rsidR="00B955E5" w:rsidRPr="0017135A" w:rsidRDefault="00B955E5" w:rsidP="004E2D53">
             <w:pPr>
               <w:pStyle w:val="Imprint"/>
             </w:pPr>
             <w:r w:rsidRPr="002802E3">
               <w:t>© State of Victoria,</w:t>
             </w:r>
             <w:r w:rsidR="00920BD5">
               <w:t xml:space="preserve"> Australia, Department of Families, Fairness and Housing</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="00E31806">
+              <w:t>September</w:t>
+            </w:r>
             <w:r w:rsidR="000C7AB0">
-              <w:t>March 2025</w:t>
+              <w:t xml:space="preserve"> 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00E31806">
+              <w:t>6</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B7CE084" w14:textId="7E65AAEB" w:rsidR="00B955E5" w:rsidRPr="00050D6D" w:rsidRDefault="00B955E5" w:rsidP="004E2D53">
             <w:pPr>
               <w:pStyle w:val="Imprint"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0017135A">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Available at</w:t>
             </w:r>
             <w:r w:rsidR="00AC204C">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r w:rsidR="00AC204C" w:rsidRPr="0067414E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>Service Providers Fire risk management accreditation</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0017135A">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0067414E">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>https://providers.dffh.vic.gov.au/fire-risk-management-accreditation</w:t>
             </w:r>
             <w:r w:rsidRPr="00B955E5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1"/>
+            <w:hyperlink r:id="rId16" w:history="1"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="36D1F17E" w14:textId="67859FE0" w:rsidR="00162CA9" w:rsidRDefault="00162CA9" w:rsidP="00AF1E12">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00162CA9" w:rsidSect="00385A45">
-      <w:headerReference w:type="default" r:id="rId14"/>
-      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="default" r:id="rId17"/>
+      <w:footerReference w:type="default" r:id="rId18"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="1418" w:right="851" w:bottom="851" w:left="851" w:header="680" w:footer="567" w:gutter="0"/>
       <w:cols w:space="340"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4D767AA5" w14:textId="77777777" w:rsidR="00DB0634" w:rsidRDefault="00DB0634">
+    <w:p w14:paraId="45F50C4A" w14:textId="77777777" w:rsidR="00C75910" w:rsidRDefault="00C75910">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="554BE46E" w14:textId="77777777" w:rsidR="00DB0634" w:rsidRDefault="00DB0634"/>
+    <w:p w14:paraId="64E55650" w14:textId="77777777" w:rsidR="00C75910" w:rsidRDefault="00C75910"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6E552CDF" w14:textId="77777777" w:rsidR="00DB0634" w:rsidRDefault="00DB0634">
+    <w:p w14:paraId="55BE5122" w14:textId="77777777" w:rsidR="00C75910" w:rsidRDefault="00C75910">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54A754DB" w14:textId="77777777" w:rsidR="00DB0634" w:rsidRDefault="00DB0634"/>
+    <w:p w14:paraId="013B5D2C" w14:textId="77777777" w:rsidR="00C75910" w:rsidRDefault="00C75910"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
@@ -37882,51 +33260,51 @@
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
@@ -38359,92 +33737,98 @@
                     </w:pPr>
                     <w:r w:rsidRPr="003E757E">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3ABAF382" w14:textId="77777777" w:rsidR="00DB0634" w:rsidRDefault="00DB0634" w:rsidP="00207717">
+    <w:p w14:paraId="0550A997" w14:textId="77777777" w:rsidR="00C75910" w:rsidRDefault="00C75910" w:rsidP="00207717">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2FD8BE27" w14:textId="77777777" w:rsidR="00DB0634" w:rsidRDefault="00DB0634">
+    <w:p w14:paraId="03CBD736" w14:textId="77777777" w:rsidR="00C75910" w:rsidRDefault="00C75910">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2903B264" w14:textId="77777777" w:rsidR="00DB0634" w:rsidRDefault="00DB0634"/>
+    <w:p w14:paraId="3E0BF23C" w14:textId="77777777" w:rsidR="00C75910" w:rsidRDefault="00C75910"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6E87DDF7" w14:textId="77777777" w:rsidR="000C34A9" w:rsidRPr="000C34A9" w:rsidRDefault="000C34A9" w:rsidP="000C34A9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="000C34A9">
       <w:t>Capital Development Guidelines Series 7, Fire Risk Management</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="32C9B4DB" w14:textId="5215071C" w:rsidR="00E261B3" w:rsidRPr="0051568D" w:rsidRDefault="000C34A9" w:rsidP="000C34A9">
+  <w:p w14:paraId="32C9B4DB" w14:textId="526600B9" w:rsidR="00E261B3" w:rsidRPr="0051568D" w:rsidRDefault="000C34A9" w:rsidP="000C34A9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="000C34A9">
       <w:t xml:space="preserve">Accreditation List </w:t>
     </w:r>
     <w:r w:rsidR="004A22B8" w:rsidRPr="000C34A9">
       <w:t xml:space="preserve">– </w:t>
     </w:r>
+    <w:r w:rsidR="00E31806">
+      <w:t>September</w:t>
+    </w:r>
     <w:r w:rsidR="00385A45">
-      <w:t>March 2025</w:t>
+      <w:t xml:space="preserve"> 202</w:t>
+    </w:r>
+    <w:r w:rsidR="00E31806">
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="00B14B5F">
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="00B14B5F" w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00B14B5F" w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidR="00B14B5F" w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00B14B5F" w:rsidRPr="00DE6C85">
@@ -39690,51 +35074,51 @@
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1189878875">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="776675500">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="10"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="50"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="5004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:documentProtection w:edit="trackedChanges" w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="181"/>
   <w:drawingGridVerticalSpacing w:val="181"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -39753,240 +35137,253 @@
     <w:rsid w:val="0001021B"/>
     <w:rsid w:val="00011D89"/>
     <w:rsid w:val="000152F2"/>
     <w:rsid w:val="000154FD"/>
     <w:rsid w:val="00017A12"/>
     <w:rsid w:val="00022271"/>
     <w:rsid w:val="000235E8"/>
     <w:rsid w:val="000243FC"/>
     <w:rsid w:val="00024D89"/>
     <w:rsid w:val="000250B6"/>
     <w:rsid w:val="00033D81"/>
     <w:rsid w:val="0003540A"/>
     <w:rsid w:val="00037366"/>
     <w:rsid w:val="00041BF0"/>
     <w:rsid w:val="00042C8A"/>
     <w:rsid w:val="00042FD4"/>
     <w:rsid w:val="0004536B"/>
     <w:rsid w:val="00046B68"/>
     <w:rsid w:val="0004700C"/>
     <w:rsid w:val="000527DD"/>
     <w:rsid w:val="000578B2"/>
     <w:rsid w:val="00060959"/>
     <w:rsid w:val="00060C8F"/>
     <w:rsid w:val="0006298A"/>
     <w:rsid w:val="000663CD"/>
+    <w:rsid w:val="00067755"/>
     <w:rsid w:val="000733FE"/>
     <w:rsid w:val="00074219"/>
     <w:rsid w:val="00074ED5"/>
     <w:rsid w:val="000777B7"/>
     <w:rsid w:val="0008508E"/>
     <w:rsid w:val="00086557"/>
+    <w:rsid w:val="00087866"/>
     <w:rsid w:val="00087951"/>
     <w:rsid w:val="0009113B"/>
     <w:rsid w:val="00091279"/>
     <w:rsid w:val="00093402"/>
     <w:rsid w:val="00094DA3"/>
     <w:rsid w:val="00096CD1"/>
     <w:rsid w:val="000A012C"/>
     <w:rsid w:val="000A0EB9"/>
     <w:rsid w:val="000A1004"/>
     <w:rsid w:val="000A186C"/>
     <w:rsid w:val="000A1EA4"/>
     <w:rsid w:val="000A2476"/>
     <w:rsid w:val="000A3881"/>
     <w:rsid w:val="000A641A"/>
     <w:rsid w:val="000B1116"/>
     <w:rsid w:val="000B2117"/>
     <w:rsid w:val="000B3EDB"/>
     <w:rsid w:val="000B4675"/>
     <w:rsid w:val="000B543D"/>
     <w:rsid w:val="000B55F9"/>
     <w:rsid w:val="000B5BF7"/>
     <w:rsid w:val="000B6BC8"/>
     <w:rsid w:val="000C0303"/>
     <w:rsid w:val="000C34A9"/>
     <w:rsid w:val="000C42EA"/>
     <w:rsid w:val="000C4546"/>
     <w:rsid w:val="000C7AB0"/>
     <w:rsid w:val="000D1242"/>
     <w:rsid w:val="000D432E"/>
     <w:rsid w:val="000E0970"/>
     <w:rsid w:val="000E3CC7"/>
     <w:rsid w:val="000E6BD4"/>
     <w:rsid w:val="000E6D6D"/>
     <w:rsid w:val="000F1F1E"/>
     <w:rsid w:val="000F2259"/>
     <w:rsid w:val="000F2DDA"/>
     <w:rsid w:val="000F2EA0"/>
     <w:rsid w:val="000F3722"/>
     <w:rsid w:val="000F5213"/>
     <w:rsid w:val="000F5A41"/>
     <w:rsid w:val="00101001"/>
     <w:rsid w:val="00102AC1"/>
     <w:rsid w:val="00103276"/>
     <w:rsid w:val="0010392D"/>
     <w:rsid w:val="0010447F"/>
     <w:rsid w:val="00104FE3"/>
     <w:rsid w:val="0010714F"/>
     <w:rsid w:val="001120C5"/>
+    <w:rsid w:val="00113DC6"/>
     <w:rsid w:val="00116622"/>
     <w:rsid w:val="00120BD3"/>
     <w:rsid w:val="00122FEA"/>
     <w:rsid w:val="001232BD"/>
     <w:rsid w:val="00123A42"/>
     <w:rsid w:val="00124ED5"/>
     <w:rsid w:val="001276FA"/>
     <w:rsid w:val="00133C17"/>
     <w:rsid w:val="001447B3"/>
     <w:rsid w:val="00145C0E"/>
     <w:rsid w:val="001514EC"/>
     <w:rsid w:val="00151CA2"/>
     <w:rsid w:val="00152073"/>
     <w:rsid w:val="00156598"/>
     <w:rsid w:val="00161939"/>
     <w:rsid w:val="00161AA0"/>
     <w:rsid w:val="00161D2E"/>
     <w:rsid w:val="00161F3E"/>
     <w:rsid w:val="00162093"/>
     <w:rsid w:val="00162CA9"/>
     <w:rsid w:val="0016306D"/>
     <w:rsid w:val="00165459"/>
     <w:rsid w:val="00165A57"/>
     <w:rsid w:val="001712C2"/>
     <w:rsid w:val="00172BAF"/>
     <w:rsid w:val="0017674D"/>
+    <w:rsid w:val="00176B18"/>
     <w:rsid w:val="001771DD"/>
     <w:rsid w:val="00177995"/>
     <w:rsid w:val="00177A8C"/>
     <w:rsid w:val="00177AE5"/>
     <w:rsid w:val="00186B33"/>
     <w:rsid w:val="00192F9D"/>
     <w:rsid w:val="00196EB8"/>
     <w:rsid w:val="00196EFB"/>
     <w:rsid w:val="001979FF"/>
     <w:rsid w:val="00197B17"/>
     <w:rsid w:val="001A1950"/>
     <w:rsid w:val="001A1C54"/>
     <w:rsid w:val="001A202A"/>
     <w:rsid w:val="001A3ACE"/>
     <w:rsid w:val="001B058F"/>
     <w:rsid w:val="001B68CA"/>
     <w:rsid w:val="001B6B96"/>
     <w:rsid w:val="001B7228"/>
     <w:rsid w:val="001B738B"/>
     <w:rsid w:val="001C09DB"/>
     <w:rsid w:val="001C277E"/>
     <w:rsid w:val="001C2A72"/>
     <w:rsid w:val="001C31B7"/>
     <w:rsid w:val="001C3E9B"/>
     <w:rsid w:val="001C70DE"/>
     <w:rsid w:val="001D0B75"/>
     <w:rsid w:val="001D39A5"/>
     <w:rsid w:val="001D3C09"/>
     <w:rsid w:val="001D44E8"/>
     <w:rsid w:val="001D60EC"/>
     <w:rsid w:val="001D6F59"/>
     <w:rsid w:val="001D773D"/>
     <w:rsid w:val="001E2713"/>
     <w:rsid w:val="001E44DF"/>
     <w:rsid w:val="001E68A5"/>
     <w:rsid w:val="001E6BB0"/>
     <w:rsid w:val="001E7282"/>
+    <w:rsid w:val="001F0AB3"/>
     <w:rsid w:val="001F277A"/>
     <w:rsid w:val="001F3826"/>
     <w:rsid w:val="001F6E46"/>
     <w:rsid w:val="001F7C91"/>
     <w:rsid w:val="00202065"/>
     <w:rsid w:val="002033B7"/>
+    <w:rsid w:val="00204325"/>
     <w:rsid w:val="00206463"/>
     <w:rsid w:val="00206F2F"/>
     <w:rsid w:val="00207717"/>
+    <w:rsid w:val="00207930"/>
     <w:rsid w:val="0021053D"/>
     <w:rsid w:val="00210A92"/>
     <w:rsid w:val="00216C03"/>
     <w:rsid w:val="00220C04"/>
     <w:rsid w:val="0022278D"/>
     <w:rsid w:val="0022701F"/>
     <w:rsid w:val="00227C68"/>
+    <w:rsid w:val="00232760"/>
+    <w:rsid w:val="00233072"/>
     <w:rsid w:val="002333F5"/>
     <w:rsid w:val="00233724"/>
     <w:rsid w:val="002365B4"/>
     <w:rsid w:val="00242378"/>
     <w:rsid w:val="002432E1"/>
     <w:rsid w:val="00244BC8"/>
     <w:rsid w:val="00246207"/>
     <w:rsid w:val="00246C5E"/>
     <w:rsid w:val="002502CE"/>
     <w:rsid w:val="00250960"/>
     <w:rsid w:val="00250DC4"/>
     <w:rsid w:val="00251343"/>
     <w:rsid w:val="002536A4"/>
     <w:rsid w:val="002540A4"/>
     <w:rsid w:val="00254E3B"/>
     <w:rsid w:val="00254F58"/>
     <w:rsid w:val="002620BC"/>
     <w:rsid w:val="00262802"/>
     <w:rsid w:val="00263A90"/>
     <w:rsid w:val="0026408B"/>
     <w:rsid w:val="00267C3E"/>
     <w:rsid w:val="00270428"/>
     <w:rsid w:val="002709BB"/>
     <w:rsid w:val="0027131C"/>
     <w:rsid w:val="00273BAC"/>
     <w:rsid w:val="002763B3"/>
     <w:rsid w:val="002802E3"/>
     <w:rsid w:val="0028213D"/>
     <w:rsid w:val="002862F1"/>
     <w:rsid w:val="00291373"/>
     <w:rsid w:val="0029187D"/>
     <w:rsid w:val="0029597D"/>
     <w:rsid w:val="002962C3"/>
     <w:rsid w:val="00296878"/>
     <w:rsid w:val="0029752B"/>
     <w:rsid w:val="002A0A9C"/>
     <w:rsid w:val="002A483C"/>
     <w:rsid w:val="002B0C7C"/>
     <w:rsid w:val="002B1729"/>
     <w:rsid w:val="002B36C7"/>
     <w:rsid w:val="002B4DD4"/>
     <w:rsid w:val="002B5277"/>
     <w:rsid w:val="002B5375"/>
     <w:rsid w:val="002B77C1"/>
     <w:rsid w:val="002C0ED7"/>
+    <w:rsid w:val="002C1FD9"/>
     <w:rsid w:val="002C2728"/>
+    <w:rsid w:val="002C64EA"/>
     <w:rsid w:val="002C6D51"/>
     <w:rsid w:val="002D1E0D"/>
     <w:rsid w:val="002D5006"/>
     <w:rsid w:val="002E01D0"/>
     <w:rsid w:val="002E161D"/>
     <w:rsid w:val="002E1EFF"/>
     <w:rsid w:val="002E3100"/>
+    <w:rsid w:val="002E6748"/>
     <w:rsid w:val="002E6C95"/>
     <w:rsid w:val="002E7C36"/>
     <w:rsid w:val="002F3ADF"/>
     <w:rsid w:val="002F3D32"/>
+    <w:rsid w:val="002F5A56"/>
     <w:rsid w:val="002F5F31"/>
     <w:rsid w:val="002F5F46"/>
     <w:rsid w:val="00301406"/>
     <w:rsid w:val="00302216"/>
     <w:rsid w:val="00303E53"/>
     <w:rsid w:val="00305CC1"/>
     <w:rsid w:val="00306E5F"/>
     <w:rsid w:val="00307E14"/>
     <w:rsid w:val="00312644"/>
     <w:rsid w:val="00314054"/>
     <w:rsid w:val="00316F27"/>
     <w:rsid w:val="003214F1"/>
     <w:rsid w:val="00321FE0"/>
     <w:rsid w:val="00322E4B"/>
     <w:rsid w:val="00327870"/>
     <w:rsid w:val="0033259D"/>
     <w:rsid w:val="003333D2"/>
     <w:rsid w:val="00337339"/>
     <w:rsid w:val="00340158"/>
     <w:rsid w:val="003406C6"/>
     <w:rsid w:val="003418CC"/>
     <w:rsid w:val="003459BD"/>
     <w:rsid w:val="00350D38"/>
     <w:rsid w:val="00351B36"/>
     <w:rsid w:val="00357B4E"/>
@@ -39998,83 +35395,87 @@
     <w:rsid w:val="0037676C"/>
     <w:rsid w:val="00381043"/>
     <w:rsid w:val="00381D6E"/>
     <w:rsid w:val="003829E5"/>
     <w:rsid w:val="00385A45"/>
     <w:rsid w:val="00386109"/>
     <w:rsid w:val="00386944"/>
     <w:rsid w:val="003956CC"/>
     <w:rsid w:val="00395C9A"/>
     <w:rsid w:val="003A04E1"/>
     <w:rsid w:val="003A0853"/>
     <w:rsid w:val="003A2CAA"/>
     <w:rsid w:val="003A6B67"/>
     <w:rsid w:val="003B13B6"/>
     <w:rsid w:val="003B14C3"/>
     <w:rsid w:val="003B15E6"/>
     <w:rsid w:val="003B1BDC"/>
     <w:rsid w:val="003B408A"/>
     <w:rsid w:val="003C08A2"/>
     <w:rsid w:val="003C11C2"/>
     <w:rsid w:val="003C2045"/>
     <w:rsid w:val="003C43A1"/>
     <w:rsid w:val="003C4FC0"/>
     <w:rsid w:val="003C55F4"/>
     <w:rsid w:val="003C5D58"/>
+    <w:rsid w:val="003C77D6"/>
     <w:rsid w:val="003C7897"/>
     <w:rsid w:val="003C7A3F"/>
     <w:rsid w:val="003D2766"/>
     <w:rsid w:val="003D2A74"/>
     <w:rsid w:val="003D3E8F"/>
     <w:rsid w:val="003D6475"/>
     <w:rsid w:val="003D6EE6"/>
+    <w:rsid w:val="003E17AF"/>
     <w:rsid w:val="003E375C"/>
     <w:rsid w:val="003E4086"/>
     <w:rsid w:val="003E614D"/>
     <w:rsid w:val="003E639E"/>
     <w:rsid w:val="003E71E5"/>
     <w:rsid w:val="003E757E"/>
     <w:rsid w:val="003F0445"/>
     <w:rsid w:val="003F0CF0"/>
     <w:rsid w:val="003F14B1"/>
     <w:rsid w:val="003F2148"/>
     <w:rsid w:val="003F2B20"/>
     <w:rsid w:val="003F3289"/>
     <w:rsid w:val="003F3C62"/>
     <w:rsid w:val="003F5CB9"/>
     <w:rsid w:val="004013C7"/>
     <w:rsid w:val="00401FCF"/>
     <w:rsid w:val="00405D03"/>
     <w:rsid w:val="00406285"/>
+    <w:rsid w:val="004077C8"/>
     <w:rsid w:val="00413625"/>
     <w:rsid w:val="004148F9"/>
     <w:rsid w:val="00417D2F"/>
     <w:rsid w:val="0042084E"/>
     <w:rsid w:val="00421EEF"/>
     <w:rsid w:val="00424D65"/>
     <w:rsid w:val="00430393"/>
     <w:rsid w:val="00431806"/>
+    <w:rsid w:val="0043557C"/>
     <w:rsid w:val="00437AC5"/>
     <w:rsid w:val="00441EAB"/>
     <w:rsid w:val="00442C6C"/>
     <w:rsid w:val="00443CBE"/>
     <w:rsid w:val="00443E8A"/>
     <w:rsid w:val="004441BC"/>
     <w:rsid w:val="004468B4"/>
     <w:rsid w:val="0045230A"/>
     <w:rsid w:val="00454AD0"/>
     <w:rsid w:val="00457337"/>
     <w:rsid w:val="00462E3D"/>
     <w:rsid w:val="00464B46"/>
     <w:rsid w:val="00466E79"/>
     <w:rsid w:val="00470D7D"/>
     <w:rsid w:val="00473041"/>
     <w:rsid w:val="0047372D"/>
     <w:rsid w:val="00473BA3"/>
     <w:rsid w:val="004743DD"/>
     <w:rsid w:val="00474CEA"/>
     <w:rsid w:val="004824C6"/>
     <w:rsid w:val="00483968"/>
     <w:rsid w:val="004841BE"/>
     <w:rsid w:val="00484F86"/>
     <w:rsid w:val="00490746"/>
     <w:rsid w:val="00490852"/>
@@ -40083,304 +35484,318 @@
     <w:rsid w:val="004939F8"/>
     <w:rsid w:val="004946F4"/>
     <w:rsid w:val="0049487E"/>
     <w:rsid w:val="00496207"/>
     <w:rsid w:val="004A160D"/>
     <w:rsid w:val="004A22B8"/>
     <w:rsid w:val="004A3E81"/>
     <w:rsid w:val="004A4195"/>
     <w:rsid w:val="004A5C62"/>
     <w:rsid w:val="004A5CE5"/>
     <w:rsid w:val="004A707D"/>
     <w:rsid w:val="004B0E57"/>
     <w:rsid w:val="004B14F6"/>
     <w:rsid w:val="004B3F57"/>
     <w:rsid w:val="004B4185"/>
     <w:rsid w:val="004C0D80"/>
     <w:rsid w:val="004C5541"/>
     <w:rsid w:val="004C6EEE"/>
     <w:rsid w:val="004C702B"/>
     <w:rsid w:val="004D0033"/>
     <w:rsid w:val="004D016B"/>
     <w:rsid w:val="004D0E97"/>
     <w:rsid w:val="004D1B22"/>
     <w:rsid w:val="004D23CC"/>
     <w:rsid w:val="004D36F2"/>
+    <w:rsid w:val="004D3FE9"/>
     <w:rsid w:val="004D545A"/>
     <w:rsid w:val="004D6C29"/>
     <w:rsid w:val="004E1106"/>
     <w:rsid w:val="004E138F"/>
     <w:rsid w:val="004E2D53"/>
     <w:rsid w:val="004E4649"/>
     <w:rsid w:val="004E5C2B"/>
     <w:rsid w:val="004F00DD"/>
     <w:rsid w:val="004F2133"/>
     <w:rsid w:val="004F27F9"/>
     <w:rsid w:val="004F303A"/>
     <w:rsid w:val="004F4652"/>
     <w:rsid w:val="004F5398"/>
     <w:rsid w:val="004F55F1"/>
     <w:rsid w:val="004F6936"/>
     <w:rsid w:val="004F7B35"/>
     <w:rsid w:val="005020BC"/>
     <w:rsid w:val="00502603"/>
     <w:rsid w:val="00503DC6"/>
     <w:rsid w:val="00506F5D"/>
     <w:rsid w:val="00510C37"/>
     <w:rsid w:val="005126D0"/>
     <w:rsid w:val="0051293E"/>
+    <w:rsid w:val="0051354D"/>
     <w:rsid w:val="00514667"/>
     <w:rsid w:val="0051568D"/>
     <w:rsid w:val="00523A44"/>
+    <w:rsid w:val="00526326"/>
     <w:rsid w:val="00526AC7"/>
     <w:rsid w:val="00526C15"/>
     <w:rsid w:val="00534902"/>
     <w:rsid w:val="00536499"/>
     <w:rsid w:val="00542A03"/>
     <w:rsid w:val="00543903"/>
     <w:rsid w:val="00543F11"/>
     <w:rsid w:val="00546305"/>
     <w:rsid w:val="00547A95"/>
     <w:rsid w:val="0055119B"/>
     <w:rsid w:val="00553D0E"/>
+    <w:rsid w:val="00557AA5"/>
     <w:rsid w:val="00561202"/>
     <w:rsid w:val="00572031"/>
     <w:rsid w:val="00572282"/>
     <w:rsid w:val="00572E6F"/>
     <w:rsid w:val="00573CE3"/>
     <w:rsid w:val="00574B07"/>
     <w:rsid w:val="00576E84"/>
     <w:rsid w:val="00580394"/>
     <w:rsid w:val="005809CD"/>
     <w:rsid w:val="00582B8C"/>
     <w:rsid w:val="00583F3E"/>
     <w:rsid w:val="00585724"/>
     <w:rsid w:val="0058757E"/>
     <w:rsid w:val="005941AA"/>
     <w:rsid w:val="00596A4B"/>
     <w:rsid w:val="00597507"/>
     <w:rsid w:val="005A090D"/>
     <w:rsid w:val="005A479D"/>
     <w:rsid w:val="005B1C6D"/>
     <w:rsid w:val="005B21B6"/>
     <w:rsid w:val="005B3A08"/>
     <w:rsid w:val="005B7694"/>
     <w:rsid w:val="005B7A63"/>
     <w:rsid w:val="005C0955"/>
     <w:rsid w:val="005C0BF5"/>
     <w:rsid w:val="005C49DA"/>
     <w:rsid w:val="005C50F3"/>
     <w:rsid w:val="005C54B5"/>
     <w:rsid w:val="005C5D80"/>
     <w:rsid w:val="005C5D91"/>
     <w:rsid w:val="005C6530"/>
     <w:rsid w:val="005C6684"/>
     <w:rsid w:val="005D07B8"/>
     <w:rsid w:val="005D6597"/>
     <w:rsid w:val="005E06E3"/>
     <w:rsid w:val="005E14E7"/>
     <w:rsid w:val="005E26A3"/>
     <w:rsid w:val="005E2ECB"/>
     <w:rsid w:val="005E447E"/>
     <w:rsid w:val="005E4FD1"/>
     <w:rsid w:val="005E6899"/>
     <w:rsid w:val="005F0775"/>
     <w:rsid w:val="005F0CF5"/>
     <w:rsid w:val="005F21EB"/>
     <w:rsid w:val="005F4A88"/>
     <w:rsid w:val="005F64CF"/>
     <w:rsid w:val="006041AD"/>
     <w:rsid w:val="00605908"/>
+    <w:rsid w:val="00607664"/>
     <w:rsid w:val="00607850"/>
     <w:rsid w:val="00610D7C"/>
     <w:rsid w:val="00613414"/>
     <w:rsid w:val="00613C34"/>
+    <w:rsid w:val="00616CD3"/>
     <w:rsid w:val="00620154"/>
     <w:rsid w:val="0062408D"/>
     <w:rsid w:val="006240CC"/>
     <w:rsid w:val="00624940"/>
     <w:rsid w:val="006254F8"/>
     <w:rsid w:val="00627DA7"/>
     <w:rsid w:val="00630DA4"/>
     <w:rsid w:val="00631CD4"/>
     <w:rsid w:val="00632597"/>
     <w:rsid w:val="006331A5"/>
     <w:rsid w:val="00634D13"/>
     <w:rsid w:val="006358B4"/>
+    <w:rsid w:val="0063741B"/>
     <w:rsid w:val="00641724"/>
     <w:rsid w:val="006419AA"/>
     <w:rsid w:val="00644B1F"/>
     <w:rsid w:val="00644B7E"/>
     <w:rsid w:val="006454E6"/>
     <w:rsid w:val="00646235"/>
     <w:rsid w:val="00646A68"/>
     <w:rsid w:val="006505BD"/>
     <w:rsid w:val="006508EA"/>
     <w:rsid w:val="0065092E"/>
     <w:rsid w:val="006557A7"/>
     <w:rsid w:val="00656290"/>
     <w:rsid w:val="006601C9"/>
     <w:rsid w:val="006608D8"/>
     <w:rsid w:val="0066153D"/>
     <w:rsid w:val="006621D7"/>
     <w:rsid w:val="0066302A"/>
     <w:rsid w:val="00666362"/>
     <w:rsid w:val="00667770"/>
     <w:rsid w:val="00670597"/>
     <w:rsid w:val="006706D0"/>
+    <w:rsid w:val="00671410"/>
     <w:rsid w:val="0067414E"/>
     <w:rsid w:val="00675D74"/>
     <w:rsid w:val="00676EEA"/>
     <w:rsid w:val="00677574"/>
     <w:rsid w:val="0068094C"/>
     <w:rsid w:val="00683878"/>
     <w:rsid w:val="0068454C"/>
     <w:rsid w:val="00691B62"/>
     <w:rsid w:val="006933B5"/>
     <w:rsid w:val="00693734"/>
     <w:rsid w:val="00693D14"/>
     <w:rsid w:val="00695A93"/>
     <w:rsid w:val="00696F27"/>
+    <w:rsid w:val="006975BE"/>
     <w:rsid w:val="006A18C2"/>
     <w:rsid w:val="006A3383"/>
     <w:rsid w:val="006A68E6"/>
     <w:rsid w:val="006B077C"/>
     <w:rsid w:val="006B16AF"/>
     <w:rsid w:val="006B6803"/>
+    <w:rsid w:val="006C56BE"/>
     <w:rsid w:val="006D0B24"/>
     <w:rsid w:val="006D0F16"/>
     <w:rsid w:val="006D298F"/>
     <w:rsid w:val="006D2A3F"/>
     <w:rsid w:val="006D2FBC"/>
+    <w:rsid w:val="006D5A87"/>
     <w:rsid w:val="006E138B"/>
     <w:rsid w:val="006E1867"/>
     <w:rsid w:val="006E576E"/>
     <w:rsid w:val="006E7498"/>
     <w:rsid w:val="006F0330"/>
     <w:rsid w:val="006F115B"/>
     <w:rsid w:val="006F1FDC"/>
     <w:rsid w:val="006F6B8C"/>
     <w:rsid w:val="007013EF"/>
     <w:rsid w:val="007055BD"/>
+    <w:rsid w:val="00711B1C"/>
     <w:rsid w:val="007173CA"/>
     <w:rsid w:val="007216AA"/>
     <w:rsid w:val="00721AB5"/>
     <w:rsid w:val="00721CFB"/>
     <w:rsid w:val="00721DEF"/>
     <w:rsid w:val="00724A43"/>
     <w:rsid w:val="007273AC"/>
     <w:rsid w:val="00731AD4"/>
     <w:rsid w:val="00732DBA"/>
     <w:rsid w:val="007346E4"/>
     <w:rsid w:val="00735CBC"/>
     <w:rsid w:val="00736E26"/>
     <w:rsid w:val="00740F22"/>
     <w:rsid w:val="00741CF0"/>
     <w:rsid w:val="00741F1A"/>
     <w:rsid w:val="00743A2C"/>
     <w:rsid w:val="007447DA"/>
     <w:rsid w:val="007450F8"/>
     <w:rsid w:val="0074696E"/>
     <w:rsid w:val="00750135"/>
     <w:rsid w:val="00750EC2"/>
     <w:rsid w:val="00752B28"/>
     <w:rsid w:val="007541A9"/>
     <w:rsid w:val="00754E36"/>
     <w:rsid w:val="00755286"/>
     <w:rsid w:val="00763139"/>
     <w:rsid w:val="00770F37"/>
     <w:rsid w:val="007711A0"/>
     <w:rsid w:val="00772D5E"/>
     <w:rsid w:val="0077463E"/>
     <w:rsid w:val="00774EFB"/>
     <w:rsid w:val="00776187"/>
     <w:rsid w:val="00776928"/>
     <w:rsid w:val="00776E0F"/>
     <w:rsid w:val="007774B1"/>
     <w:rsid w:val="00777BE1"/>
     <w:rsid w:val="007833D8"/>
     <w:rsid w:val="00785677"/>
     <w:rsid w:val="00786F16"/>
     <w:rsid w:val="00791BD7"/>
     <w:rsid w:val="0079254C"/>
     <w:rsid w:val="007933F7"/>
     <w:rsid w:val="00796120"/>
     <w:rsid w:val="00796E20"/>
     <w:rsid w:val="00797C32"/>
     <w:rsid w:val="007A11E8"/>
     <w:rsid w:val="007A2EE7"/>
     <w:rsid w:val="007A58E6"/>
+    <w:rsid w:val="007A6160"/>
     <w:rsid w:val="007A6276"/>
     <w:rsid w:val="007B0914"/>
     <w:rsid w:val="007B1374"/>
     <w:rsid w:val="007B32E5"/>
     <w:rsid w:val="007B3DB9"/>
     <w:rsid w:val="007B589F"/>
     <w:rsid w:val="007B6186"/>
     <w:rsid w:val="007B73BC"/>
     <w:rsid w:val="007C1838"/>
     <w:rsid w:val="007C20B9"/>
     <w:rsid w:val="007C345E"/>
     <w:rsid w:val="007C35A1"/>
     <w:rsid w:val="007C7301"/>
     <w:rsid w:val="007C7859"/>
     <w:rsid w:val="007C7F28"/>
     <w:rsid w:val="007D1466"/>
     <w:rsid w:val="007D2BDE"/>
     <w:rsid w:val="007D2FB6"/>
     <w:rsid w:val="007D49EB"/>
     <w:rsid w:val="007D5E1C"/>
     <w:rsid w:val="007E0DE2"/>
     <w:rsid w:val="007E3B98"/>
     <w:rsid w:val="007E417A"/>
     <w:rsid w:val="007F31B6"/>
     <w:rsid w:val="007F546C"/>
     <w:rsid w:val="007F625F"/>
     <w:rsid w:val="007F665E"/>
     <w:rsid w:val="007F7412"/>
     <w:rsid w:val="00800412"/>
     <w:rsid w:val="0080587B"/>
     <w:rsid w:val="00805B89"/>
     <w:rsid w:val="00806468"/>
     <w:rsid w:val="008119CA"/>
     <w:rsid w:val="008130C4"/>
     <w:rsid w:val="00813FA4"/>
     <w:rsid w:val="00814AE9"/>
     <w:rsid w:val="008155F0"/>
     <w:rsid w:val="00816735"/>
     <w:rsid w:val="00820141"/>
     <w:rsid w:val="00820E0C"/>
     <w:rsid w:val="00823275"/>
     <w:rsid w:val="0082366F"/>
     <w:rsid w:val="00830C88"/>
     <w:rsid w:val="008338A2"/>
     <w:rsid w:val="00835966"/>
     <w:rsid w:val="00841AA9"/>
     <w:rsid w:val="008474FE"/>
     <w:rsid w:val="0085232E"/>
     <w:rsid w:val="00853EE4"/>
     <w:rsid w:val="00855535"/>
+    <w:rsid w:val="00855DE2"/>
     <w:rsid w:val="00857C5A"/>
     <w:rsid w:val="00860351"/>
     <w:rsid w:val="00861CF2"/>
     <w:rsid w:val="00861D58"/>
     <w:rsid w:val="0086255E"/>
     <w:rsid w:val="008633F0"/>
     <w:rsid w:val="0086567E"/>
     <w:rsid w:val="00867D9D"/>
     <w:rsid w:val="008722D0"/>
     <w:rsid w:val="00872C54"/>
     <w:rsid w:val="00872E0A"/>
     <w:rsid w:val="008734DB"/>
     <w:rsid w:val="00873594"/>
     <w:rsid w:val="00874275"/>
     <w:rsid w:val="00875285"/>
     <w:rsid w:val="0088389F"/>
     <w:rsid w:val="00884B62"/>
     <w:rsid w:val="0088529C"/>
     <w:rsid w:val="00887903"/>
     <w:rsid w:val="0089270A"/>
     <w:rsid w:val="00893AF6"/>
     <w:rsid w:val="00894BC4"/>
     <w:rsid w:val="008A28A8"/>
     <w:rsid w:val="008A5B32"/>
     <w:rsid w:val="008B03AD"/>
@@ -40401,95 +35816,99 @@
     <w:rsid w:val="008D4236"/>
     <w:rsid w:val="008D462F"/>
     <w:rsid w:val="008D5C45"/>
     <w:rsid w:val="008D6DCF"/>
     <w:rsid w:val="008E4376"/>
     <w:rsid w:val="008E7A0A"/>
     <w:rsid w:val="008E7B49"/>
     <w:rsid w:val="008F0715"/>
     <w:rsid w:val="008F59F6"/>
     <w:rsid w:val="00900719"/>
     <w:rsid w:val="009017AC"/>
     <w:rsid w:val="00902A9A"/>
     <w:rsid w:val="00904A1C"/>
     <w:rsid w:val="00905030"/>
     <w:rsid w:val="00906490"/>
     <w:rsid w:val="009104EF"/>
     <w:rsid w:val="009111B2"/>
     <w:rsid w:val="00912F4B"/>
     <w:rsid w:val="009151F5"/>
     <w:rsid w:val="00920BD5"/>
     <w:rsid w:val="00924AE1"/>
     <w:rsid w:val="009257ED"/>
     <w:rsid w:val="00925C20"/>
     <w:rsid w:val="00925DD5"/>
     <w:rsid w:val="009269B1"/>
+    <w:rsid w:val="00926E0C"/>
     <w:rsid w:val="0092724D"/>
     <w:rsid w:val="009272B3"/>
     <w:rsid w:val="009315BE"/>
     <w:rsid w:val="0093338F"/>
+    <w:rsid w:val="009364DE"/>
     <w:rsid w:val="00937BD9"/>
     <w:rsid w:val="00940499"/>
     <w:rsid w:val="009426B5"/>
     <w:rsid w:val="009429E5"/>
+    <w:rsid w:val="0094681F"/>
     <w:rsid w:val="00950E2C"/>
     <w:rsid w:val="00951D50"/>
     <w:rsid w:val="009525EB"/>
     <w:rsid w:val="0095470B"/>
     <w:rsid w:val="00954874"/>
     <w:rsid w:val="009551D2"/>
     <w:rsid w:val="0095615A"/>
     <w:rsid w:val="00961400"/>
     <w:rsid w:val="00963646"/>
     <w:rsid w:val="0096632D"/>
     <w:rsid w:val="00967124"/>
     <w:rsid w:val="009718C7"/>
     <w:rsid w:val="0097228F"/>
     <w:rsid w:val="0097559F"/>
     <w:rsid w:val="0097562B"/>
     <w:rsid w:val="009761EA"/>
     <w:rsid w:val="0097761E"/>
     <w:rsid w:val="00982454"/>
     <w:rsid w:val="00982CF0"/>
     <w:rsid w:val="009853E1"/>
     <w:rsid w:val="00986E6B"/>
     <w:rsid w:val="00990032"/>
     <w:rsid w:val="00990B19"/>
     <w:rsid w:val="0099153B"/>
     <w:rsid w:val="00991769"/>
     <w:rsid w:val="00991CEF"/>
     <w:rsid w:val="0099232C"/>
     <w:rsid w:val="00994386"/>
     <w:rsid w:val="009A056A"/>
     <w:rsid w:val="009A13D8"/>
     <w:rsid w:val="009A279E"/>
     <w:rsid w:val="009A3015"/>
     <w:rsid w:val="009A3264"/>
     <w:rsid w:val="009A3490"/>
     <w:rsid w:val="009B0A6F"/>
     <w:rsid w:val="009B0A94"/>
     <w:rsid w:val="009B2AE8"/>
+    <w:rsid w:val="009B3FB2"/>
     <w:rsid w:val="009B5622"/>
     <w:rsid w:val="009B59E9"/>
     <w:rsid w:val="009B70AA"/>
     <w:rsid w:val="009C1CB1"/>
     <w:rsid w:val="009C5E77"/>
     <w:rsid w:val="009C7A7E"/>
     <w:rsid w:val="009D02E8"/>
     <w:rsid w:val="009D49C9"/>
     <w:rsid w:val="009D51D0"/>
     <w:rsid w:val="009D70A4"/>
     <w:rsid w:val="009D77E8"/>
     <w:rsid w:val="009D7A52"/>
     <w:rsid w:val="009D7B14"/>
     <w:rsid w:val="009E08D1"/>
     <w:rsid w:val="009E1B95"/>
     <w:rsid w:val="009E496F"/>
     <w:rsid w:val="009E4B0D"/>
     <w:rsid w:val="009E5250"/>
     <w:rsid w:val="009E7A69"/>
     <w:rsid w:val="009E7F92"/>
     <w:rsid w:val="009F02A3"/>
     <w:rsid w:val="009F2F27"/>
     <w:rsid w:val="009F34AA"/>
     <w:rsid w:val="009F4604"/>
     <w:rsid w:val="009F6BCB"/>
@@ -40504,411 +35923,443 @@
     <w:rsid w:val="00A11421"/>
     <w:rsid w:val="00A11FD8"/>
     <w:rsid w:val="00A1389F"/>
     <w:rsid w:val="00A157B1"/>
     <w:rsid w:val="00A16DFC"/>
     <w:rsid w:val="00A17268"/>
     <w:rsid w:val="00A22229"/>
     <w:rsid w:val="00A24442"/>
     <w:rsid w:val="00A32577"/>
     <w:rsid w:val="00A329A5"/>
     <w:rsid w:val="00A330BB"/>
     <w:rsid w:val="00A34ACD"/>
     <w:rsid w:val="00A4060A"/>
     <w:rsid w:val="00A445EB"/>
     <w:rsid w:val="00A44882"/>
     <w:rsid w:val="00A45125"/>
     <w:rsid w:val="00A45F8A"/>
     <w:rsid w:val="00A54715"/>
     <w:rsid w:val="00A6061C"/>
     <w:rsid w:val="00A62BE4"/>
     <w:rsid w:val="00A62D44"/>
     <w:rsid w:val="00A65BDC"/>
     <w:rsid w:val="00A67263"/>
     <w:rsid w:val="00A67794"/>
     <w:rsid w:val="00A7161C"/>
+    <w:rsid w:val="00A73BCE"/>
     <w:rsid w:val="00A77AA3"/>
     <w:rsid w:val="00A8236D"/>
     <w:rsid w:val="00A854EB"/>
     <w:rsid w:val="00A86DC6"/>
     <w:rsid w:val="00A872E5"/>
     <w:rsid w:val="00A91406"/>
+    <w:rsid w:val="00A9544F"/>
     <w:rsid w:val="00A96E65"/>
     <w:rsid w:val="00A96ECE"/>
     <w:rsid w:val="00A97C72"/>
     <w:rsid w:val="00AA021C"/>
     <w:rsid w:val="00AA2B97"/>
     <w:rsid w:val="00AA310B"/>
     <w:rsid w:val="00AA6054"/>
     <w:rsid w:val="00AA63D4"/>
     <w:rsid w:val="00AB06E8"/>
+    <w:rsid w:val="00AB1808"/>
     <w:rsid w:val="00AB1CD3"/>
     <w:rsid w:val="00AB352F"/>
     <w:rsid w:val="00AC204C"/>
     <w:rsid w:val="00AC2563"/>
     <w:rsid w:val="00AC274B"/>
     <w:rsid w:val="00AC4764"/>
     <w:rsid w:val="00AC6D36"/>
     <w:rsid w:val="00AD0CBA"/>
     <w:rsid w:val="00AD26E2"/>
     <w:rsid w:val="00AD784C"/>
     <w:rsid w:val="00AE126A"/>
     <w:rsid w:val="00AE1BAE"/>
     <w:rsid w:val="00AE3005"/>
     <w:rsid w:val="00AE3BD5"/>
     <w:rsid w:val="00AE59A0"/>
     <w:rsid w:val="00AE7145"/>
     <w:rsid w:val="00AF0C57"/>
     <w:rsid w:val="00AF1E12"/>
     <w:rsid w:val="00AF26F3"/>
     <w:rsid w:val="00AF5F04"/>
     <w:rsid w:val="00AF7172"/>
     <w:rsid w:val="00B00672"/>
     <w:rsid w:val="00B01B4D"/>
     <w:rsid w:val="00B04489"/>
     <w:rsid w:val="00B06571"/>
     <w:rsid w:val="00B068BA"/>
     <w:rsid w:val="00B07217"/>
     <w:rsid w:val="00B13851"/>
     <w:rsid w:val="00B13B1C"/>
     <w:rsid w:val="00B14B5F"/>
     <w:rsid w:val="00B154AB"/>
     <w:rsid w:val="00B21F90"/>
     <w:rsid w:val="00B22291"/>
     <w:rsid w:val="00B23F9A"/>
     <w:rsid w:val="00B2417B"/>
     <w:rsid w:val="00B24CC6"/>
     <w:rsid w:val="00B24E6F"/>
+    <w:rsid w:val="00B253EE"/>
     <w:rsid w:val="00B26CB5"/>
     <w:rsid w:val="00B2752E"/>
     <w:rsid w:val="00B307CC"/>
     <w:rsid w:val="00B326B7"/>
     <w:rsid w:val="00B32C7D"/>
     <w:rsid w:val="00B3588E"/>
     <w:rsid w:val="00B37EB8"/>
     <w:rsid w:val="00B4198F"/>
     <w:rsid w:val="00B41F3D"/>
     <w:rsid w:val="00B42A77"/>
     <w:rsid w:val="00B431E8"/>
     <w:rsid w:val="00B45141"/>
     <w:rsid w:val="00B519CD"/>
     <w:rsid w:val="00B5273A"/>
     <w:rsid w:val="00B57329"/>
     <w:rsid w:val="00B57613"/>
     <w:rsid w:val="00B60E61"/>
     <w:rsid w:val="00B62B50"/>
     <w:rsid w:val="00B635B7"/>
     <w:rsid w:val="00B63AE8"/>
     <w:rsid w:val="00B65950"/>
     <w:rsid w:val="00B66D83"/>
+    <w:rsid w:val="00B66E74"/>
     <w:rsid w:val="00B672C0"/>
     <w:rsid w:val="00B676FD"/>
     <w:rsid w:val="00B678B6"/>
     <w:rsid w:val="00B74213"/>
     <w:rsid w:val="00B7428E"/>
+    <w:rsid w:val="00B74ED6"/>
     <w:rsid w:val="00B75646"/>
     <w:rsid w:val="00B7629E"/>
     <w:rsid w:val="00B90729"/>
     <w:rsid w:val="00B907DA"/>
     <w:rsid w:val="00B94457"/>
     <w:rsid w:val="00B950BC"/>
     <w:rsid w:val="00B955E5"/>
     <w:rsid w:val="00B9714C"/>
     <w:rsid w:val="00BA0CFA"/>
     <w:rsid w:val="00BA29AD"/>
     <w:rsid w:val="00BA33CF"/>
     <w:rsid w:val="00BA3F8D"/>
     <w:rsid w:val="00BB692A"/>
     <w:rsid w:val="00BB7A10"/>
     <w:rsid w:val="00BC3557"/>
     <w:rsid w:val="00BC60BE"/>
     <w:rsid w:val="00BC7468"/>
     <w:rsid w:val="00BC7D4F"/>
     <w:rsid w:val="00BC7ED7"/>
     <w:rsid w:val="00BD2850"/>
     <w:rsid w:val="00BD3E2A"/>
     <w:rsid w:val="00BE28D2"/>
     <w:rsid w:val="00BE4A64"/>
+    <w:rsid w:val="00BE4D4C"/>
+    <w:rsid w:val="00BE5DED"/>
     <w:rsid w:val="00BE5E43"/>
     <w:rsid w:val="00BF557D"/>
     <w:rsid w:val="00BF7F58"/>
     <w:rsid w:val="00C00A2D"/>
     <w:rsid w:val="00C01381"/>
     <w:rsid w:val="00C01AB1"/>
     <w:rsid w:val="00C026A0"/>
     <w:rsid w:val="00C03741"/>
     <w:rsid w:val="00C03EA4"/>
     <w:rsid w:val="00C04F42"/>
     <w:rsid w:val="00C06137"/>
     <w:rsid w:val="00C06929"/>
     <w:rsid w:val="00C079B8"/>
     <w:rsid w:val="00C10037"/>
     <w:rsid w:val="00C123EA"/>
     <w:rsid w:val="00C12A49"/>
     <w:rsid w:val="00C133EE"/>
     <w:rsid w:val="00C149D0"/>
     <w:rsid w:val="00C2242A"/>
     <w:rsid w:val="00C231A0"/>
     <w:rsid w:val="00C26588"/>
     <w:rsid w:val="00C27DE9"/>
     <w:rsid w:val="00C32989"/>
     <w:rsid w:val="00C33388"/>
     <w:rsid w:val="00C35484"/>
     <w:rsid w:val="00C4173A"/>
     <w:rsid w:val="00C47EF0"/>
     <w:rsid w:val="00C50DED"/>
     <w:rsid w:val="00C51257"/>
     <w:rsid w:val="00C52217"/>
     <w:rsid w:val="00C602FF"/>
     <w:rsid w:val="00C610D4"/>
     <w:rsid w:val="00C61174"/>
     <w:rsid w:val="00C6148F"/>
     <w:rsid w:val="00C621B1"/>
     <w:rsid w:val="00C62F7A"/>
     <w:rsid w:val="00C63B9C"/>
     <w:rsid w:val="00C6682F"/>
     <w:rsid w:val="00C67BF4"/>
     <w:rsid w:val="00C72379"/>
     <w:rsid w:val="00C7275E"/>
     <w:rsid w:val="00C74C5D"/>
+    <w:rsid w:val="00C75910"/>
     <w:rsid w:val="00C863C4"/>
     <w:rsid w:val="00C920EA"/>
     <w:rsid w:val="00C93C3E"/>
+    <w:rsid w:val="00C95746"/>
+    <w:rsid w:val="00C95BEF"/>
     <w:rsid w:val="00C975CA"/>
     <w:rsid w:val="00CA12E3"/>
     <w:rsid w:val="00CA1476"/>
     <w:rsid w:val="00CA1B7E"/>
     <w:rsid w:val="00CA3474"/>
     <w:rsid w:val="00CA4ED0"/>
     <w:rsid w:val="00CA6611"/>
     <w:rsid w:val="00CA6AE6"/>
     <w:rsid w:val="00CA782F"/>
     <w:rsid w:val="00CB187B"/>
     <w:rsid w:val="00CB2835"/>
     <w:rsid w:val="00CB3285"/>
+    <w:rsid w:val="00CB4448"/>
     <w:rsid w:val="00CB4500"/>
     <w:rsid w:val="00CC0C72"/>
     <w:rsid w:val="00CC2BFD"/>
     <w:rsid w:val="00CC318A"/>
+    <w:rsid w:val="00CD25B0"/>
     <w:rsid w:val="00CD3476"/>
     <w:rsid w:val="00CD64DF"/>
     <w:rsid w:val="00CE12AF"/>
     <w:rsid w:val="00CE225F"/>
     <w:rsid w:val="00CE24E5"/>
     <w:rsid w:val="00CE4C61"/>
     <w:rsid w:val="00CF2F50"/>
     <w:rsid w:val="00CF4148"/>
     <w:rsid w:val="00CF6198"/>
     <w:rsid w:val="00D02919"/>
     <w:rsid w:val="00D04C61"/>
     <w:rsid w:val="00D05B8D"/>
     <w:rsid w:val="00D05B9B"/>
     <w:rsid w:val="00D06310"/>
     <w:rsid w:val="00D065A2"/>
+    <w:rsid w:val="00D07577"/>
     <w:rsid w:val="00D079AA"/>
     <w:rsid w:val="00D07F00"/>
     <w:rsid w:val="00D1130F"/>
     <w:rsid w:val="00D126D0"/>
+    <w:rsid w:val="00D15AFF"/>
     <w:rsid w:val="00D17B72"/>
     <w:rsid w:val="00D2214B"/>
     <w:rsid w:val="00D3185C"/>
     <w:rsid w:val="00D3205F"/>
     <w:rsid w:val="00D3318E"/>
     <w:rsid w:val="00D33E72"/>
     <w:rsid w:val="00D35BD6"/>
     <w:rsid w:val="00D361B5"/>
     <w:rsid w:val="00D411A2"/>
+    <w:rsid w:val="00D432B2"/>
     <w:rsid w:val="00D4606D"/>
     <w:rsid w:val="00D50B9C"/>
     <w:rsid w:val="00D52D73"/>
     <w:rsid w:val="00D52E58"/>
     <w:rsid w:val="00D56B20"/>
     <w:rsid w:val="00D570EB"/>
     <w:rsid w:val="00D578B3"/>
     <w:rsid w:val="00D61826"/>
     <w:rsid w:val="00D618F4"/>
     <w:rsid w:val="00D647C6"/>
     <w:rsid w:val="00D677DB"/>
     <w:rsid w:val="00D714CC"/>
     <w:rsid w:val="00D75EA7"/>
     <w:rsid w:val="00D81ADF"/>
     <w:rsid w:val="00D81F21"/>
     <w:rsid w:val="00D864F2"/>
     <w:rsid w:val="00D943F8"/>
     <w:rsid w:val="00D95470"/>
     <w:rsid w:val="00D96B55"/>
     <w:rsid w:val="00DA0891"/>
     <w:rsid w:val="00DA2619"/>
     <w:rsid w:val="00DA2E57"/>
     <w:rsid w:val="00DA4239"/>
     <w:rsid w:val="00DA5E11"/>
     <w:rsid w:val="00DA65DE"/>
+    <w:rsid w:val="00DB02EF"/>
     <w:rsid w:val="00DB0634"/>
     <w:rsid w:val="00DB0B61"/>
     <w:rsid w:val="00DB1474"/>
     <w:rsid w:val="00DB2962"/>
     <w:rsid w:val="00DB52FB"/>
     <w:rsid w:val="00DB55C3"/>
     <w:rsid w:val="00DC013B"/>
+    <w:rsid w:val="00DC01F1"/>
     <w:rsid w:val="00DC090B"/>
     <w:rsid w:val="00DC1679"/>
     <w:rsid w:val="00DC219B"/>
     <w:rsid w:val="00DC2CF1"/>
     <w:rsid w:val="00DC3A7C"/>
     <w:rsid w:val="00DC468A"/>
     <w:rsid w:val="00DC4FCF"/>
     <w:rsid w:val="00DC50E0"/>
     <w:rsid w:val="00DC6386"/>
     <w:rsid w:val="00DC7547"/>
     <w:rsid w:val="00DD1130"/>
     <w:rsid w:val="00DD1951"/>
     <w:rsid w:val="00DD487D"/>
     <w:rsid w:val="00DD4E83"/>
     <w:rsid w:val="00DD6628"/>
     <w:rsid w:val="00DD6945"/>
     <w:rsid w:val="00DE1244"/>
     <w:rsid w:val="00DE2D04"/>
     <w:rsid w:val="00DE3250"/>
     <w:rsid w:val="00DE5D90"/>
     <w:rsid w:val="00DE6028"/>
     <w:rsid w:val="00DE6C85"/>
     <w:rsid w:val="00DE78A3"/>
     <w:rsid w:val="00DF1A71"/>
     <w:rsid w:val="00DF50FC"/>
     <w:rsid w:val="00DF68C7"/>
     <w:rsid w:val="00DF731A"/>
     <w:rsid w:val="00E03EC9"/>
     <w:rsid w:val="00E06B75"/>
     <w:rsid w:val="00E11332"/>
     <w:rsid w:val="00E11352"/>
     <w:rsid w:val="00E170DC"/>
     <w:rsid w:val="00E17546"/>
     <w:rsid w:val="00E210B5"/>
     <w:rsid w:val="00E261B3"/>
     <w:rsid w:val="00E26818"/>
     <w:rsid w:val="00E27FFC"/>
     <w:rsid w:val="00E30B15"/>
+    <w:rsid w:val="00E31806"/>
     <w:rsid w:val="00E33237"/>
     <w:rsid w:val="00E40181"/>
     <w:rsid w:val="00E45BB2"/>
+    <w:rsid w:val="00E5210C"/>
+    <w:rsid w:val="00E530D8"/>
     <w:rsid w:val="00E54950"/>
+    <w:rsid w:val="00E553A1"/>
     <w:rsid w:val="00E55FB3"/>
     <w:rsid w:val="00E56A01"/>
     <w:rsid w:val="00E57208"/>
     <w:rsid w:val="00E629A1"/>
+    <w:rsid w:val="00E66FE9"/>
     <w:rsid w:val="00E6794C"/>
     <w:rsid w:val="00E71591"/>
     <w:rsid w:val="00E71CEB"/>
     <w:rsid w:val="00E7252B"/>
     <w:rsid w:val="00E7474F"/>
     <w:rsid w:val="00E80DE3"/>
     <w:rsid w:val="00E82C55"/>
     <w:rsid w:val="00E84977"/>
     <w:rsid w:val="00E8787E"/>
     <w:rsid w:val="00E87AB2"/>
     <w:rsid w:val="00E91FA1"/>
     <w:rsid w:val="00E92AC3"/>
     <w:rsid w:val="00E95AD7"/>
     <w:rsid w:val="00EA2F6A"/>
     <w:rsid w:val="00EB00E0"/>
+    <w:rsid w:val="00EB0260"/>
     <w:rsid w:val="00EB05D5"/>
     <w:rsid w:val="00EB0FF8"/>
+    <w:rsid w:val="00EB1263"/>
     <w:rsid w:val="00EB1931"/>
+    <w:rsid w:val="00EB2D06"/>
     <w:rsid w:val="00EC059F"/>
     <w:rsid w:val="00EC120A"/>
     <w:rsid w:val="00EC1F24"/>
     <w:rsid w:val="00EC20FF"/>
     <w:rsid w:val="00EC22F6"/>
     <w:rsid w:val="00EC3815"/>
     <w:rsid w:val="00ED3E0B"/>
     <w:rsid w:val="00ED5B9B"/>
     <w:rsid w:val="00ED6BAD"/>
     <w:rsid w:val="00ED7447"/>
     <w:rsid w:val="00EE00D6"/>
     <w:rsid w:val="00EE11E7"/>
     <w:rsid w:val="00EE1488"/>
     <w:rsid w:val="00EE1730"/>
     <w:rsid w:val="00EE29AD"/>
     <w:rsid w:val="00EE3E24"/>
     <w:rsid w:val="00EE4D5D"/>
     <w:rsid w:val="00EE5131"/>
     <w:rsid w:val="00EF109B"/>
+    <w:rsid w:val="00EF1186"/>
     <w:rsid w:val="00EF201C"/>
     <w:rsid w:val="00EF2C72"/>
     <w:rsid w:val="00EF36AF"/>
     <w:rsid w:val="00EF59A3"/>
     <w:rsid w:val="00EF6675"/>
     <w:rsid w:val="00F0063D"/>
     <w:rsid w:val="00F00F9C"/>
     <w:rsid w:val="00F01E5F"/>
     <w:rsid w:val="00F024F3"/>
     <w:rsid w:val="00F02ABA"/>
     <w:rsid w:val="00F0437A"/>
     <w:rsid w:val="00F064E6"/>
     <w:rsid w:val="00F101B8"/>
     <w:rsid w:val="00F10C7D"/>
     <w:rsid w:val="00F11037"/>
+    <w:rsid w:val="00F16011"/>
     <w:rsid w:val="00F16F1B"/>
     <w:rsid w:val="00F250A9"/>
     <w:rsid w:val="00F267AF"/>
     <w:rsid w:val="00F30FF4"/>
     <w:rsid w:val="00F3122E"/>
     <w:rsid w:val="00F32368"/>
     <w:rsid w:val="00F32D74"/>
     <w:rsid w:val="00F331AD"/>
     <w:rsid w:val="00F34602"/>
     <w:rsid w:val="00F35287"/>
     <w:rsid w:val="00F40A70"/>
+    <w:rsid w:val="00F439BC"/>
     <w:rsid w:val="00F43A37"/>
     <w:rsid w:val="00F4641B"/>
     <w:rsid w:val="00F46EB8"/>
     <w:rsid w:val="00F476B8"/>
     <w:rsid w:val="00F50CD1"/>
     <w:rsid w:val="00F511E4"/>
     <w:rsid w:val="00F52D09"/>
     <w:rsid w:val="00F52E08"/>
     <w:rsid w:val="00F53A66"/>
     <w:rsid w:val="00F5462D"/>
     <w:rsid w:val="00F55B21"/>
     <w:rsid w:val="00F56EF6"/>
     <w:rsid w:val="00F60082"/>
     <w:rsid w:val="00F61A9F"/>
     <w:rsid w:val="00F61B5F"/>
     <w:rsid w:val="00F64696"/>
     <w:rsid w:val="00F65AA9"/>
     <w:rsid w:val="00F6768F"/>
     <w:rsid w:val="00F67EBB"/>
     <w:rsid w:val="00F72C2C"/>
     <w:rsid w:val="00F741F2"/>
     <w:rsid w:val="00F751E5"/>
     <w:rsid w:val="00F76CAB"/>
     <w:rsid w:val="00F772C6"/>
+    <w:rsid w:val="00F77EF0"/>
     <w:rsid w:val="00F815B5"/>
     <w:rsid w:val="00F85195"/>
     <w:rsid w:val="00F868E3"/>
+    <w:rsid w:val="00F90E91"/>
     <w:rsid w:val="00F938BA"/>
     <w:rsid w:val="00F97919"/>
+    <w:rsid w:val="00FA0CAF"/>
     <w:rsid w:val="00FA2C46"/>
     <w:rsid w:val="00FA3525"/>
     <w:rsid w:val="00FA5A53"/>
     <w:rsid w:val="00FB3501"/>
     <w:rsid w:val="00FB4769"/>
     <w:rsid w:val="00FB4CDA"/>
     <w:rsid w:val="00FB5C71"/>
     <w:rsid w:val="00FB6481"/>
     <w:rsid w:val="00FB6D36"/>
     <w:rsid w:val="00FC0965"/>
     <w:rsid w:val="00FC0F81"/>
     <w:rsid w:val="00FC1C3C"/>
     <w:rsid w:val="00FC252F"/>
     <w:rsid w:val="00FC395C"/>
     <w:rsid w:val="00FC5E8E"/>
     <w:rsid w:val="00FD2A22"/>
     <w:rsid w:val="00FD3766"/>
     <w:rsid w:val="00FD42AF"/>
     <w:rsid w:val="00FD455B"/>
     <w:rsid w:val="00FD47C4"/>
     <w:rsid w:val="00FE2DCF"/>
     <w:rsid w:val="00FE3F3D"/>
     <w:rsid w:val="00FE3FA7"/>
     <w:rsid w:val="00FF2A4E"/>
     <w:rsid w:val="00FF2F32"/>
@@ -43316,51 +38767,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2146117194">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dhhs.vic.gov.au/about-the-department/our-organisation/organisational-structure/our-groups/fire-risk-management-unit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/fire-risk-management-accreditation" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fireservicesteam@homes.vic.gov.au" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dhhs.vic.gov.au/about-the-department/our-organisation/organisational-structure/our-groups/fire-risk-management-unit" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/fire-risk-management-accreditation" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fireservicesteam@homes.vic.gov.au" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -43629,50 +39080,59 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009F0C4347C5C6D34BA8C9FCC4F57D19B6" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1e088b7c1b06defc743618fca6c711a8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="06badf41-c0a1-41a6-983a-efd542c2c878" xmlns:ns3="51ef5222-d273-4e86-adbf-8aa3d9e99a84" xmlns:ns4="5ce0f2b5-5be5-4508-bce9-d7011ece0659" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="954b609220c76af01903cf6c6fcbe1cf" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="06badf41-c0a1-41a6-983a-efd542c2c878"/>
     <xsd:import namespace="51ef5222-d273-4e86-adbf-8aa3d9e99a84"/>
     <xsd:import namespace="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
@@ -43894,122 +39354,140 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="06badf41-c0a1-41a6-983a-efd542c2c878">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="5ce0f2b5-5be5-4508-bce9-d7011ece0659" xsi:nil="true"/>
     <_Flow_SignoffStatus xmlns="06badf41-c0a1-41a6-983a-efd542c2c878" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C30E650E-AC1E-48EA-81B8-1F904E97E90D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD86C52D-37AA-4FC4-876A-A81653F7BE24}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CD8E1AE8-18EA-4A10-ACEA-24859B378FF5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CD8E1AE8-18EA-4A10-ACEA-24859B378FF5}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD86C52D-37AA-4FC4-876A-A81653F7BE24}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="06badf41-c0a1-41a6-983a-efd542c2c878"/>
+    <ds:schemaRef ds:uri="51ef5222-d273-4e86-adbf-8aa3d9e99a84"/>
+    <ds:schemaRef ds:uri="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{85CB8DDD-327B-4E1A-9FBF-9172C2AB987F}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{85CB8DDD-327B-4E1A-9FBF-9172C2AB987F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="06badf41-c0a1-41a6-983a-efd542c2c878"/>
+    <ds:schemaRef ds:uri="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>20</Pages>
-[...1 lines deleted...]
-  <Characters>14353</Characters>
+  <Pages>1</Pages>
+  <Words>2381</Words>
+  <Characters>13574</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1590</Lines>
-  <Paragraphs>1222</Paragraphs>
+  <Lines>113</Lines>
+  <Paragraphs>31</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Fire Risk Management Accreditation List of Organisation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>Victoria State Government, Department of Families, Fairness and Housing</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15717</CharactersWithSpaces>
+  <CharactersWithSpaces>15924</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HLinks>
     <vt:vector size="48" baseType="variant">
       <vt:variant>
         <vt:i4>7602296</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>36</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://intranet.dhhs.vic.gov.au/graphic-design-process</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>7209064</vt:i4>
       </vt:variant>
@@ -44127,51 +39605,50 @@
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc480380484</vt:lpwstr>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Fire Risk Management Accreditation List of Organisation</dc:title>
   <dc:subject>Fire Risk Management Accreditation List</dc:subject>
   <dc:creator>Homes Victoria</dc:creator>
   <cp:keywords>Fire Risk, Accredited organisations, accreditation, management</cp:keywords>
-  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_SetDate">
     <vt:lpwstr>2022-05-02T05:06:06Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_Name">
     <vt:lpwstr>43e64453-338c-4f93-8a4d-0039a0a41f2a</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_SiteId">
     <vt:lpwstr>c0e0601f-0fac-449c-9c88-a104c4eb9f28</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_ActionId">