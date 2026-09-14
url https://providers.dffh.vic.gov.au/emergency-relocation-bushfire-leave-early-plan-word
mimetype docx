--- v0 (2025-10-02)
+++ v1 (2026-09-14)
@@ -1,3788 +1,4556 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6FA8325E" w14:textId="29B66B6C" w:rsidR="0074696E" w:rsidRPr="00280C4B" w:rsidRDefault="00B95AB9" w:rsidP="00280C4B">
+    <w:p w14:paraId="6FA8325E" w14:textId="19A81CCF" w:rsidR="0074696E" w:rsidRPr="004C6EEE" w:rsidRDefault="00250DC4" w:rsidP="00AD784C">
       <w:pPr>
-        <w:pStyle w:val="Sectionbreakfirstpage"/>
+        <w:pStyle w:val="Spacerparatopoffirstpage"/>
       </w:pPr>
-      <w:r w:rsidRPr="00280C4B">
+      <w:r>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="5643E9A5" wp14:editId="75C99A20">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="6165FFA6" wp14:editId="6877EA7E">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="7563600" cy="2070720"/>
-            <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+            <wp:extent cx="7560000" cy="2084400"/>
+            <wp:effectExtent l="0" t="0" r="3175" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="4" name="Picture 4">
+            <wp:docPr id="3" name="Picture 3">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="4" name="Picture 4">
+                    <pic:cNvPr id="3" name="Picture 3">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7563600" cy="2070720"/>
+                      <a:ext cx="7560000" cy="2084400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22A124A1" w14:textId="77777777" w:rsidR="00A62D44" w:rsidRPr="00280C4B" w:rsidRDefault="00A62D44" w:rsidP="00280C4B">
+    <w:p w14:paraId="22A124A1" w14:textId="77777777" w:rsidR="00A62D44" w:rsidRPr="004C6EEE" w:rsidRDefault="00A62D44" w:rsidP="004C6EEE">
       <w:pPr>
         <w:pStyle w:val="Sectionbreakfirstpage"/>
-        <w:sectPr w:rsidR="00A62D44" w:rsidRPr="00280C4B" w:rsidSect="00593A99">
-[...1 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId13"/>
+        <w:sectPr w:rsidR="00A62D44" w:rsidRPr="004C6EEE" w:rsidSect="00B04489">
+          <w:headerReference w:type="default" r:id="rId12"/>
+          <w:footerReference w:type="default" r:id="rId13"/>
+          <w:footerReference w:type="first" r:id="rId14"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-          <w:pgMar w:top="454" w:right="851" w:bottom="1418" w:left="851" w:header="340" w:footer="567" w:gutter="0"/>
+          <w:pgMar w:top="454" w:right="851" w:bottom="1418" w:left="851" w:header="340" w:footer="851" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="7655" w:type="dxa"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="7825" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7655"/>
+        <w:gridCol w:w="7825"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AD784C" w14:paraId="765659DC" w14:textId="77777777" w:rsidTr="001B1A98">
+      <w:tr w:rsidR="00AD784C" w14:paraId="765659DC" w14:textId="77777777" w:rsidTr="4987AE01">
         <w:trPr>
-          <w:trHeight w:val="1418"/>
+          <w:trHeight w:val="1361"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7825" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1B06FE4C" w14:textId="737251FC" w:rsidR="00AD784C" w:rsidRPr="0009050A" w:rsidRDefault="000715AF" w:rsidP="0016037B">
+          <w:p w14:paraId="1B06FE4C" w14:textId="7ACAC4F5" w:rsidR="00AD784C" w:rsidRPr="00161AA0" w:rsidRDefault="008B14D4" w:rsidP="00EC20FF">
             <w:pPr>
               <w:pStyle w:val="Documenttitle"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Emergency Relocation/ Bushfire Leave Early Plan  </w:t>
+              <w:t>Emergency Relocation / Bushfire Leav</w:t>
+            </w:r>
+            <w:r w:rsidR="00D53E73">
+              <w:t>e</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> Early Plan</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B2117" w14:paraId="5DF317EC" w14:textId="77777777" w:rsidTr="001B1A98">
+      <w:tr w:rsidR="00AD784C" w14:paraId="5DF317EC" w14:textId="77777777" w:rsidTr="00F779A6">
         <w:trPr>
-          <w:trHeight w:val="1247"/>
+          <w:trHeight w:hRule="exact" w:val="627"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7825" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69C24C39" w14:textId="40D2A9D5" w:rsidR="000B2117" w:rsidRPr="0016037B" w:rsidRDefault="000715AF" w:rsidP="0016037B">
+          <w:p w14:paraId="3C465DB9" w14:textId="77777777" w:rsidR="00386109" w:rsidRDefault="34C0085E" w:rsidP="009315BE">
             <w:pPr>
               <w:pStyle w:val="Documentsubtitle"/>
             </w:pPr>
             <w:r>
-              <w:t>Bushfire Leave Early Plan for carers and lead tenant supervisor</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Bushfire </w:t>
+            </w:r>
+            <w:r w:rsidR="008B14D4">
+              <w:t>Leav</w:t>
+            </w:r>
+            <w:r w:rsidR="00D53E73">
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidR="008B14D4">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="52D3BC01">
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidR="008B14D4">
+              <w:t xml:space="preserve">arly </w:t>
+            </w:r>
+            <w:r w:rsidR="1C94ACFE">
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="008B14D4">
+              <w:t xml:space="preserve">lan for </w:t>
+            </w:r>
+            <w:r w:rsidR="00D53E73">
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidR="008B14D4">
+              <w:t xml:space="preserve">arers and </w:t>
+            </w:r>
+            <w:r w:rsidR="00D53E73">
+              <w:t>l</w:t>
+            </w:r>
+            <w:r w:rsidR="008B14D4">
+              <w:t xml:space="preserve">ead </w:t>
+            </w:r>
+            <w:r w:rsidR="00D53E73">
+              <w:t>t</w:t>
+            </w:r>
+            <w:r w:rsidR="008B14D4">
+              <w:t xml:space="preserve">enant </w:t>
+            </w:r>
+            <w:r w:rsidR="00D53E73">
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="008B14D4">
+              <w:t>upervisor</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69C24C39" w14:textId="370DC022" w:rsidR="00751A32" w:rsidRPr="00A1389F" w:rsidRDefault="00751A32" w:rsidP="009315BE">
+            <w:pPr>
+              <w:pStyle w:val="Documentsubtitle"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF4148" w14:paraId="5F5E6105" w14:textId="77777777" w:rsidTr="001B1A98">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00430393" w14:paraId="0B4C64B0" w14:textId="77777777" w:rsidTr="4987AE01">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7825" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45D389E8" w14:textId="74334762" w:rsidR="00CF4148" w:rsidRPr="00250DC4" w:rsidRDefault="00CF4148" w:rsidP="00CF4148">
+          <w:p w14:paraId="41294C4C" w14:textId="77777777" w:rsidR="00751A32" w:rsidRDefault="00751A32" w:rsidP="00430393">
             <w:pPr>
               <w:pStyle w:val="Bannermarking"/>
             </w:pPr>
-            <w:fldSimple w:instr=" FILLIN  &quot;Type the protective marking&quot; \d OFFICIAL \o  \* MERGEFORMAT ">
+          </w:p>
+          <w:p w14:paraId="51E9A42E" w14:textId="6E38FDCB" w:rsidR="00430393" w:rsidRDefault="00C04F42" w:rsidP="00430393">
+            <w:pPr>
+              <w:pStyle w:val="Bannermarking"/>
+            </w:pPr>
+            <w:fldSimple w:instr="FILLIN  &quot;Type the protective marking&quot; \d OFFICIAL \o  \* MERGEFORMAT">
               <w:r>
                 <w:t>OFFICIAL</w:t>
               </w:r>
             </w:fldSimple>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="13445742" w14:textId="77777777" w:rsidR="00580394" w:rsidRPr="00B519CD" w:rsidRDefault="00580394" w:rsidP="007173CA">
-[...24 lines deleted...]
-    <w:p w14:paraId="2F840024" w14:textId="77777777" w:rsidR="000715AF" w:rsidRPr="000715AF" w:rsidRDefault="000715AF" w:rsidP="000715AF">
+    <w:p w14:paraId="6156D693" w14:textId="77777777" w:rsidR="006D4C3D" w:rsidRDefault="006D4C3D" w:rsidP="008B14D4">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
-      <w:r w:rsidRPr="000715AF">
-[...1 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk37240926"/>
     </w:p>
-    <w:p w14:paraId="76063938" w14:textId="77777777" w:rsidR="000715AF" w:rsidRPr="000715AF" w:rsidRDefault="000715AF" w:rsidP="000715AF">
+    <w:p w14:paraId="1F9CBBB8" w14:textId="1410BE07" w:rsidR="008B14D4" w:rsidRDefault="008B14D4" w:rsidP="008B14D4">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">This </w:t>
+      </w:r>
+      <w:r w:rsidR="37D1E105">
+        <w:t>Bushfire Leave Early P</w:t>
+      </w:r>
+      <w:r>
+        <w:t>lan</w:t>
+      </w:r>
+      <w:r w:rsidR="6867A063">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="5D764A65">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:t>plan</w:t>
+      </w:r>
+      <w:r w:rsidR="5D764A65">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> is to be completed for each carer/lead tenant supervisor</w:t>
+      </w:r>
+      <w:r w:rsidR="0B53AA0D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="73B8523D">
+        <w:t xml:space="preserve">who is </w:t>
+      </w:r>
+      <w:r w:rsidR="0B53AA0D" w:rsidRPr="00F779A6">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>located in an area of heightened bushfire risk</w:t>
+      </w:r>
+      <w:r w:rsidR="0AFF0091" w:rsidRPr="67449565">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidR="00C2600E">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">added to the CRIS/CRISPP file of the children and young people placed in their care. The plan </w:t>
+      </w:r>
+      <w:r w:rsidR="006D2036">
+        <w:t>must</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> be reviewed:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53B37635" w14:textId="284D903F" w:rsidR="00931522" w:rsidRDefault="00931522" w:rsidP="008B14D4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="000715AF">
+      <w:r w:rsidRPr="00931522">
         <w:t>annually by 1 November before summer, a high-risk emergency season</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67CE18DF" w14:textId="77777777" w:rsidR="000715AF" w:rsidRPr="000715AF" w:rsidRDefault="000715AF" w:rsidP="000715AF">
+    <w:p w14:paraId="02DA1E55" w14:textId="4925337D" w:rsidR="008B14D4" w:rsidRDefault="008B14D4" w:rsidP="008B14D4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="000715AF">
-        <w:t>as required between 1 November and 30 April if the carer/supervisor’s Bushfire Leave Early Plan changes</w:t>
+      <w:r>
+        <w:t xml:space="preserve">as required </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF78C5">
+        <w:t>between 1 November</w:t>
+      </w:r>
+      <w:r w:rsidR="00A0560C">
+        <w:t xml:space="preserve"> and 30 April</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> if the carer/supervisor’s </w:t>
+      </w:r>
+      <w:r w:rsidR="3383FF39">
+        <w:t xml:space="preserve">Bushfire </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Leav</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA6CEF">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Early Plan changes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="689D02D8" w14:textId="77777777" w:rsidR="000715AF" w:rsidRPr="000715AF" w:rsidRDefault="000715AF" w:rsidP="000715AF">
+    <w:p w14:paraId="6DFF5CE3" w14:textId="3B420517" w:rsidR="008B14D4" w:rsidRDefault="008B14D4" w:rsidP="008B14D4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="000715AF">
-        <w:t>when a new child is placed with the carer/supervisor 1 November and 30 April.</w:t>
+      <w:r>
+        <w:t xml:space="preserve">when a new child is placed with the carer/supervisor </w:t>
+      </w:r>
+      <w:r w:rsidR="00931522">
+        <w:t>1 November and 30 April</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A82FE85" w14:textId="24592DE7" w:rsidR="000715AF" w:rsidRDefault="000715AF" w:rsidP="000715AF">
+    <w:p w14:paraId="3CCE9A06" w14:textId="1006E02F" w:rsidR="00B06ED9" w:rsidRDefault="008B14D4" w:rsidP="008B14D4">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="67449565">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> the plan does not need to be re-endorsed if the carer/supervisor’s Bushfire Leave Early Plan is unchanged from the previous high-risk bushfire season. However, it must be placed on the new child/young person’s CRIS/CRISSP file for the current high-risk bushfire season.</w:t>
+        <w:t xml:space="preserve"> the plan does not need to be re-endorsed if the carer/supervisor’s </w:t>
+      </w:r>
+      <w:r w:rsidR="56F0E0FF">
+        <w:t xml:space="preserve">Bushfire </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Leav</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA6CEF">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Early Plan is unchanged </w:t>
+      </w:r>
+      <w:r w:rsidR="6B4A1D17">
+        <w:t xml:space="preserve">from the previous </w:t>
+      </w:r>
+      <w:r w:rsidR="57B9661B">
+        <w:t>high-risk bush</w:t>
+      </w:r>
+      <w:r w:rsidR="6B4A1D17">
+        <w:t>fire season. H</w:t>
+      </w:r>
+      <w:r>
+        <w:t>owever</w:t>
+      </w:r>
+      <w:r w:rsidR="64CE2729">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> it must be placed on the new child/young person’s CRIS/CRISSP file</w:t>
+      </w:r>
+      <w:r w:rsidR="29F75BF7">
+        <w:t xml:space="preserve"> for the current </w:t>
+      </w:r>
+      <w:r w:rsidR="780ABF45">
+        <w:t>high-risk bush</w:t>
+      </w:r>
+      <w:r w:rsidR="29F75BF7">
+        <w:t>fire season</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12F19842" w14:textId="77777777" w:rsidR="00967A3F" w:rsidRDefault="00967A3F" w:rsidP="00A848AA">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10194"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008B14D4" w14:paraId="54735148" w14:textId="77777777" w:rsidTr="5C8D8D20">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10194" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54134628" w14:textId="2B7A8239" w:rsidR="008B14D4" w:rsidRPr="008F03AB" w:rsidRDefault="008B14D4" w:rsidP="008B14D4">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F03AB">
+              <w:t xml:space="preserve">In the event of emergency relocation please call the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F03AB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Relocation Hotline:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02774088" w14:textId="54CC2655" w:rsidR="008B14D4" w:rsidRPr="0011216B" w:rsidRDefault="004D6B65" w:rsidP="001548C6">
+            <w:pPr>
+              <w:pStyle w:val="DHHSbody"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2268"/>
+              </w:tabs>
+              <w:spacing w:before="120"/>
+              <w:ind w:right="-1383"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="7030A0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0011216B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="7030A0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidR="008B14D4" w:rsidRPr="0011216B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="7030A0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Delete </w:t>
+            </w:r>
+            <w:r w:rsidR="00EF233E" w:rsidRPr="0011216B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="7030A0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">any of the following numbers </w:t>
+            </w:r>
+            <w:r w:rsidR="008B14D4" w:rsidRPr="0011216B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="7030A0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>that don’t apply</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0011216B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="7030A0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0726C321" w14:textId="1382959B" w:rsidR="00EA255D" w:rsidRPr="00EF233E" w:rsidRDefault="00EA255D" w:rsidP="001548C6">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF233E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>North Division</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF233E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00EF233E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00A000A3" w:rsidRPr="00EF233E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                 </w:t>
+            </w:r>
+            <w:r w:rsidR="00EF233E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF233E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>1300 080 829</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75187BC9" w14:textId="09F70A76" w:rsidR="00EA255D" w:rsidRPr="00EF233E" w:rsidRDefault="00EA255D" w:rsidP="001548C6">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF233E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>West Division</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF233E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00EF233E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00A000A3" w:rsidRPr="00EF233E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                 </w:t>
+            </w:r>
+            <w:r w:rsidR="00EF233E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF233E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>1800 780 354</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4751D411" w14:textId="25C0428B" w:rsidR="00EA255D" w:rsidRPr="00EF233E" w:rsidRDefault="00EA255D" w:rsidP="001548C6">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF233E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>East Division</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF233E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00EF233E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00A000A3" w:rsidRPr="00EF233E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                 </w:t>
+            </w:r>
+            <w:r w:rsidR="00EF233E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF233E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t>1300 576 518</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3864A46C" w14:textId="2AE17CC8" w:rsidR="00EA255D" w:rsidRDefault="00EA255D" w:rsidP="001548C6">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="567"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF233E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">South Division </w:t>
+            </w:r>
+            <w:r w:rsidR="00657342">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                 1300 134 883</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="570BF17B" w14:textId="77777777" w:rsidR="008B14D4" w:rsidRPr="00742735" w:rsidRDefault="008B14D4" w:rsidP="00E90BD4">
+            <w:pPr>
+              <w:pStyle w:val="Bodyafterbullets"/>
+            </w:pPr>
+            <w:r>
+              <w:t>And advise them of:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="003BDE85" w14:textId="56358AEE" w:rsidR="008B14D4" w:rsidRPr="00EF233E" w:rsidRDefault="00E70755" w:rsidP="008B14D4">
+            <w:pPr>
+              <w:pStyle w:val="Numberdigit"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF233E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Y</w:t>
+            </w:r>
+            <w:r w:rsidR="008B14D4" w:rsidRPr="00EF233E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>our (carer’s) name</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13D437D6" w14:textId="4DBC10A1" w:rsidR="008B14D4" w:rsidRPr="00EF233E" w:rsidRDefault="008B14D4" w:rsidP="008B14D4">
+            <w:pPr>
+              <w:pStyle w:val="Numberdigit"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="5C8D8D20">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Confirm that you have safely relocated and the details of the chi</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE22C9" w:rsidRPr="5C8D8D20">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>l</w:t>
+            </w:r>
+            <w:r w:rsidRPr="5C8D8D20">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>d/young person in your care.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32AA906C" w14:textId="5323E64E" w:rsidR="008B14D4" w:rsidRDefault="008B14D4" w:rsidP="2FD77DC5">
+            <w:pPr>
+              <w:pStyle w:val="Numberdigit"/>
+            </w:pPr>
+            <w:r w:rsidRPr="5C8D8D20">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Your relocation address and phone number and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="5C8D8D20">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>if there have been any changes.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A000A3" w14:paraId="3D3450A1" w14:textId="77777777" w:rsidTr="5C8D8D20">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10194" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FE4F267" w14:textId="77777777" w:rsidR="00A000A3" w:rsidRPr="008F03AB" w:rsidRDefault="00A000A3" w:rsidP="008B14D4">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF233E" w14:paraId="2C90D885" w14:textId="77777777" w:rsidTr="5C8D8D20">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10194" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="137FE56A" w14:textId="77777777" w:rsidR="00EF233E" w:rsidRPr="008F03AB" w:rsidRDefault="00EF233E" w:rsidP="008B14D4">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EF233E" w14:paraId="25EB4DF9" w14:textId="77777777" w:rsidTr="5C8D8D20">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10194" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64C99F25" w14:textId="77777777" w:rsidR="00EF233E" w:rsidRPr="008F03AB" w:rsidRDefault="00EF233E" w:rsidP="008B14D4">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7D53DAE8" w14:textId="7B4831EE" w:rsidR="008B14D4" w:rsidRDefault="00970927" w:rsidP="0015646C">
       <w:pPr>
-        <w:pStyle w:val="Bodyafterbullets"/>
-[...211 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>Details</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5097"/>
         <w:gridCol w:w="5097"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FE7B0C" w14:paraId="38BD617D" w14:textId="77777777">
+      <w:tr w:rsidR="00564FDB" w14:paraId="6B375CA7" w14:textId="77777777" w:rsidTr="00564FDB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5097" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="159AC414" w14:textId="3A389509" w:rsidR="00FE7B0C" w:rsidRPr="00403D75" w:rsidRDefault="00FE7B0C" w:rsidP="00FE7B0C">
-[...4 lines deleted...]
-              <w:t>Field</w:t>
+          <w:p w14:paraId="24CA5598" w14:textId="36432E7D" w:rsidR="00564FDB" w:rsidRPr="00403D75" w:rsidRDefault="00564FDB" w:rsidP="00564FDB">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00403D75">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Number of children</w:t>
+            </w:r>
+            <w:r w:rsidR="003149B1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00403D75">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="003149B1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">or </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00403D75">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>young people currently in your care</w:t>
+            </w:r>
+            <w:r w:rsidR="00403D75">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5097" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D60E1A5" w14:textId="7FB87878" w:rsidR="00FE7B0C" w:rsidRDefault="00B612D3" w:rsidP="00FE7B0C">
-[...5 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0142655D" w14:textId="77777777" w:rsidR="00564FDB" w:rsidRDefault="00564FDB" w:rsidP="00564FDB">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000715AF" w14:paraId="5A050764" w14:textId="77777777">
+      <w:tr w:rsidR="00564FDB" w14:paraId="326CFBB4" w14:textId="77777777" w:rsidTr="00564FDB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5097" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54D0A122" w14:textId="77777777" w:rsidR="000715AF" w:rsidRPr="008F207C" w:rsidRDefault="000715AF">
-[...10 lines deleted...]
-              <w:t>Number of children and/or young people currently in your care:</w:t>
+          <w:p w14:paraId="45EA5187" w14:textId="24AB299F" w:rsidR="00564FDB" w:rsidRPr="00403D75" w:rsidRDefault="00564FDB" w:rsidP="00564FDB">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00403D75">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Date </w:t>
+            </w:r>
+            <w:r w:rsidR="00403D75">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">this plan </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00403D75">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>was developed</w:t>
+            </w:r>
+            <w:r w:rsidR="00403D75">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5097" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62C27B67" w14:textId="77777777" w:rsidR="000715AF" w:rsidRDefault="000715AF">
+          <w:p w14:paraId="49468BC6" w14:textId="77777777" w:rsidR="00564FDB" w:rsidRDefault="00564FDB" w:rsidP="00564FDB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000715AF" w14:paraId="4AD6EDD9" w14:textId="77777777">
+      <w:tr w:rsidR="00564FDB" w14:paraId="195552EA" w14:textId="77777777" w:rsidTr="00564FDB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5097" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0DF97387" w14:textId="77777777" w:rsidR="000715AF" w:rsidRPr="008F207C" w:rsidRDefault="000715AF">
-[...10 lines deleted...]
-              <w:t>Date this plan was developed:</w:t>
+          <w:p w14:paraId="1A00FAE4" w14:textId="25A82DF4" w:rsidR="00564FDB" w:rsidRPr="00403D75" w:rsidRDefault="00564FDB" w:rsidP="00564FDB">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00403D75">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review date (completed </w:t>
+            </w:r>
+            <w:r w:rsidR="00496753">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00403D75">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> approved)</w:t>
+            </w:r>
+            <w:r w:rsidR="00496753">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5097" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35D1C09C" w14:textId="77777777" w:rsidR="000715AF" w:rsidRDefault="000715AF">
-[...30 lines deleted...]
-          <w:p w14:paraId="79D30D34" w14:textId="77777777" w:rsidR="000715AF" w:rsidRDefault="000715AF">
+          <w:p w14:paraId="32A5AFC8" w14:textId="77777777" w:rsidR="00564FDB" w:rsidRDefault="00564FDB" w:rsidP="00564FDB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="01EB6CBF" w14:textId="77777777" w:rsidR="000715AF" w:rsidRDefault="000715AF" w:rsidP="000715AF">
+    <w:p w14:paraId="1191F0CB" w14:textId="6F2A7683" w:rsidR="00564FDB" w:rsidRDefault="00564FDB" w:rsidP="00317A32">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
-        <w:t>Placement type (mark which applies)</w:t>
+        <w:t>Placement type</w:t>
+      </w:r>
+      <w:r w:rsidR="00E5497C">
+        <w:t xml:space="preserve"> (mark </w:t>
+      </w:r>
+      <w:r w:rsidR="00D9058C">
+        <w:t>which applies)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2548"/>
         <w:gridCol w:w="2548"/>
         <w:gridCol w:w="2549"/>
         <w:gridCol w:w="2549"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000715AF" w14:paraId="575FAFB5" w14:textId="77777777">
+      <w:tr w:rsidR="00564FDB" w14:paraId="52F7BED7" w14:textId="77777777" w:rsidTr="00564FDB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2548" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3FB7838C" w14:textId="77777777" w:rsidR="000715AF" w:rsidRDefault="000715AF">
+          <w:p w14:paraId="4E72B5D2" w14:textId="49B51E18" w:rsidR="00564FDB" w:rsidRDefault="00564FDB" w:rsidP="00564FDB">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r>
               <w:t>Lead tenant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2548" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E3E797C" w14:textId="77777777" w:rsidR="000715AF" w:rsidRDefault="000715AF">
+          <w:p w14:paraId="21B6233D" w14:textId="0CA97DF5" w:rsidR="00564FDB" w:rsidRDefault="00564FDB" w:rsidP="00564FDB">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r>
               <w:t>Kinship care</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2549" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3DC782E8" w14:textId="77777777" w:rsidR="000715AF" w:rsidRDefault="000715AF">
+          <w:p w14:paraId="6372AEDA" w14:textId="285C0D0A" w:rsidR="00564FDB" w:rsidRDefault="00564FDB" w:rsidP="00564FDB">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r>
               <w:t>Foster care</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2549" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29F5D7AC" w14:textId="77777777" w:rsidR="000715AF" w:rsidRDefault="000715AF">
+          <w:p w14:paraId="41AADD47" w14:textId="72969212" w:rsidR="00564FDB" w:rsidRDefault="00564FDB" w:rsidP="00564FDB">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r>
               <w:t>Respite</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000715AF" w14:paraId="1E0CD259" w14:textId="77777777">
+      <w:tr w:rsidR="00564FDB" w14:paraId="5D2EA2B6" w14:textId="77777777" w:rsidTr="00564FDB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2548" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CE4A4E0" w14:textId="77777777" w:rsidR="000715AF" w:rsidRDefault="000715AF">
+          <w:p w14:paraId="056113FA" w14:textId="77777777" w:rsidR="00564FDB" w:rsidRDefault="00564FDB" w:rsidP="00564FDB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2548" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A95CAFD" w14:textId="77777777" w:rsidR="000715AF" w:rsidRDefault="000715AF">
+          <w:p w14:paraId="78481770" w14:textId="77777777" w:rsidR="00564FDB" w:rsidRDefault="00564FDB" w:rsidP="00564FDB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2549" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F992CCB" w14:textId="77777777" w:rsidR="000715AF" w:rsidRDefault="000715AF">
+          <w:p w14:paraId="00B817AE" w14:textId="77777777" w:rsidR="00564FDB" w:rsidRDefault="00564FDB" w:rsidP="00564FDB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2549" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="52583C44" w14:textId="77777777" w:rsidR="000715AF" w:rsidRDefault="000715AF">
+          <w:p w14:paraId="31712895" w14:textId="77777777" w:rsidR="00564FDB" w:rsidRDefault="00564FDB" w:rsidP="00564FDB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6CEE6B68" w14:textId="77777777" w:rsidR="000715AF" w:rsidRDefault="000715AF" w:rsidP="000715AF">
+    <w:p w14:paraId="6997F37F" w14:textId="14A99558" w:rsidR="00564FDB" w:rsidRDefault="00564FDB" w:rsidP="00317A32">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="00564FDB">
+        <w:lastRenderedPageBreak/>
         <w:t>Carer/Lead tenant supervisor name and contact details</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="10208" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5532"/>
-        <w:gridCol w:w="4676"/>
+        <w:gridCol w:w="4815"/>
+        <w:gridCol w:w="5379"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FE7B0C" w14:paraId="0FB98787" w14:textId="77777777">
-[...26 lines deleted...]
-            </w:r>
+      <w:tr w:rsidR="00564FDB" w14:paraId="2FD67474" w14:textId="77777777" w:rsidTr="06B5CFE2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4815" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4407B74C" w14:textId="176E077C" w:rsidR="00564FDB" w:rsidRPr="00A632E1" w:rsidRDefault="00564FDB" w:rsidP="00317A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A632E1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Carer/Lead Tenant Supervisor name:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5379" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="770FAFC1" w14:textId="77777777" w:rsidR="00564FDB" w:rsidRDefault="00564FDB" w:rsidP="00317A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000715AF" w14:paraId="7ED52662" w14:textId="77777777">
-[...26 lines deleted...]
-          <w:p w14:paraId="13E9790A" w14:textId="77777777" w:rsidR="000715AF" w:rsidRDefault="000715AF">
+      <w:tr w:rsidR="00564FDB" w14:paraId="12EB6691" w14:textId="77777777" w:rsidTr="06B5CFE2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4815" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="513E4B00" w14:textId="04AA3BB8" w:rsidR="00564FDB" w:rsidRPr="00A632E1" w:rsidRDefault="00564FDB" w:rsidP="00317A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A632E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Residential address:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5379" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DD01611" w14:textId="77777777" w:rsidR="00564FDB" w:rsidRDefault="00564FDB" w:rsidP="00317A32">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000715AF" w14:paraId="6AE88F5A" w14:textId="77777777">
-[...5 lines deleted...]
-            <w:tcW w:w="5532" w:type="dxa"/>
+      <w:tr w:rsidR="00317A32" w14:paraId="2A57F6A6" w14:textId="77777777" w:rsidTr="06B5CFE2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4815" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="522E6ED1" w14:textId="77777777" w:rsidR="000715AF" w:rsidRPr="000447DC" w:rsidRDefault="000715AF" w:rsidP="00FE7B0C">
-[...43 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="6BCA7ABA" w14:textId="0158B6E7" w:rsidR="00317A32" w:rsidRPr="00A632E1" w:rsidRDefault="00317A32" w:rsidP="00317A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A632E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Fire District the carer/supervisor lives in:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4676" w:type="dxa"/>
-[...12 lines deleted...]
-              <w:r w:rsidRPr="00FE7B0C">
+            <w:tcW w:w="5379" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51D3184C" w14:textId="26833D7F" w:rsidR="00317A32" w:rsidRPr="00317A32" w:rsidRDefault="00317A32" w:rsidP="00317A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00F779A6">
+              <w:t xml:space="preserve">Refer to the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r w:rsidRPr="0011216B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>CFA website</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00B542A7">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE7B0C">
-[...2 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="005E52C5">
+              <w:t>&lt;</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r w:rsidR="005E52C5" w:rsidRPr="00317A32">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:color w:val="auto"/>
+                  <w:u w:val="none"/>
+                </w:rPr>
+                <w:t>https://www.cfa.vic.gov.au/warnings-restrictions/find-your-fire-district</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="005E52C5">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:color w:val="auto"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>&gt;</w:t>
+            </w:r>
+            <w:r w:rsidR="005E52C5">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00317A32">
               <w:t>to identify the carer’s fire district</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="005E52C5">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000715AF" w14:paraId="6D8A5340" w14:textId="77777777">
-[...5 lines deleted...]
-            <w:tcW w:w="5532" w:type="dxa"/>
+      <w:tr w:rsidR="00317A32" w14:paraId="4834E217" w14:textId="77777777" w:rsidTr="06B5CFE2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4815" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B141F25" w14:textId="77777777" w:rsidR="000715AF" w:rsidRPr="000447DC" w:rsidRDefault="000715AF" w:rsidP="00FE7B0C">
-[...8 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="51A04214" w14:textId="77777777" w:rsidR="00317A32" w:rsidRPr="00A632E1" w:rsidRDefault="00317A32" w:rsidP="00317A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A632E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Telephone contact numbers:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1DFB72EF" w14:textId="7C50B465" w:rsidR="000715AF" w:rsidRPr="000447DC" w:rsidRDefault="000715AF" w:rsidP="00FE7B0C">
-[...36 lines deleted...]
-          <w:p w14:paraId="5274FFE8" w14:textId="77777777" w:rsidR="000715AF" w:rsidRDefault="000715AF">
+          <w:p w14:paraId="0B9E0C62" w14:textId="65D41EC4" w:rsidR="00317A32" w:rsidRPr="00A632E1" w:rsidRDefault="00317A32" w:rsidP="00317A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="06B5CFE2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="73F87E36" w:rsidRPr="06B5CFE2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="06B5CFE2">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>ust include their mobile phone)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5379" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="494DC96B" w14:textId="77777777" w:rsidR="00317A32" w:rsidRDefault="00317A32" w:rsidP="00317A32">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000715AF" w14:paraId="3B718A5A" w14:textId="77777777">
-[...5 lines deleted...]
-            <w:tcW w:w="5532" w:type="dxa"/>
+      <w:tr w:rsidR="00317A32" w14:paraId="1FE272F3" w14:textId="77777777" w:rsidTr="06B5CFE2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4815" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6EA8B4A2" w14:textId="77777777" w:rsidR="000715AF" w:rsidRPr="000447DC" w:rsidRDefault="000715AF" w:rsidP="00FE7B0C">
-[...8 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="2FD26C7D" w14:textId="7003BF90" w:rsidR="00317A32" w:rsidRPr="00A632E1" w:rsidRDefault="00317A32" w:rsidP="00317A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A632E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Email address: (if the carer/supervisor consents, to enable general fire risk information and advice to be forwarded as appropriate)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4676" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5926AAC1" w14:textId="77777777" w:rsidR="000715AF" w:rsidRDefault="000715AF">
+            <w:tcW w:w="5379" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3698D2F9" w14:textId="77777777" w:rsidR="00317A32" w:rsidRDefault="00317A32" w:rsidP="00317A32">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000715AF" w14:paraId="194189DB" w14:textId="77777777">
-[...5 lines deleted...]
-            <w:tcW w:w="5532" w:type="dxa"/>
+      <w:tr w:rsidR="00317A32" w14:paraId="0FBB3D70" w14:textId="77777777" w:rsidTr="06B5CFE2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4815" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DD5692D" w14:textId="77777777" w:rsidR="000715AF" w:rsidRPr="000447DC" w:rsidRDefault="000715AF" w:rsidP="00FE7B0C">
-[...8 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="4D609B9C" w14:textId="5AD8F3EB" w:rsidR="00317A32" w:rsidRPr="00A632E1" w:rsidRDefault="00317A32" w:rsidP="00317A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A632E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Placement agency:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4676" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4F30ABF4" w14:textId="77777777" w:rsidR="000715AF" w:rsidRDefault="000715AF">
+            <w:tcW w:w="5379" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E3E8684" w14:textId="77777777" w:rsidR="00317A32" w:rsidRDefault="00317A32" w:rsidP="00317A32">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000715AF" w14:paraId="2CBB9405" w14:textId="77777777">
-[...5 lines deleted...]
-            <w:tcW w:w="5532" w:type="dxa"/>
+      <w:tr w:rsidR="00317A32" w14:paraId="1B74A0E4" w14:textId="77777777" w:rsidTr="06B5CFE2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4815" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="025264B7" w14:textId="77777777" w:rsidR="000715AF" w:rsidRPr="000447DC" w:rsidRDefault="000715AF" w:rsidP="00FE7B0C">
-[...8 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="1D30B01B" w14:textId="50125AE8" w:rsidR="00317A32" w:rsidRPr="00A632E1" w:rsidRDefault="00317A32" w:rsidP="00317A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A632E1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Placement agency worker’s contact name and number:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4676" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2DEE5EE7" w14:textId="77777777" w:rsidR="000715AF" w:rsidRDefault="000715AF">
+            <w:tcW w:w="5379" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FE0BB0C" w14:textId="77777777" w:rsidR="00317A32" w:rsidRDefault="00317A32" w:rsidP="00317A32">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="332A54F7" w14:textId="77777777" w:rsidR="000715AF" w:rsidRDefault="000715AF" w:rsidP="00FE7B0C">
+    <w:p w14:paraId="53F2B5AD" w14:textId="70A20959" w:rsidR="00564FDB" w:rsidRDefault="00317A32" w:rsidP="00317A32">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="00317A32">
         <w:t>Relocation address and arrangements</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="10194" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5097"/>
-        <w:gridCol w:w="5097"/>
+        <w:gridCol w:w="4815"/>
+        <w:gridCol w:w="5379"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FE7B0C" w14:paraId="2940717A" w14:textId="77777777">
-[...7 lines deleted...]
-            </w:pPr>
+      <w:tr w:rsidR="00317A32" w14:paraId="0CEB1BD8" w14:textId="77777777" w:rsidTr="06B5CFE2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4815" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CC0D801" w14:textId="3DD63AB6" w:rsidR="00317A32" w:rsidRDefault="00317A32" w:rsidP="00317A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C92E63">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t>Where</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C92E63">
+              <w:t xml:space="preserve"> will you and the </w:t>
+            </w:r>
             <w:r>
-              <w:t>Field</w:t>
-[...9 lines deleted...]
-              <w:pStyle w:val="Tablecolhead"/>
+              <w:t>children/young people</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C92E63">
+              <w:t xml:space="preserve"> move</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0068553E">
+              <w:t xml:space="preserve"> to?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="184D8CCC" w14:textId="58053D53" w:rsidR="00317A32" w:rsidRDefault="00317A32" w:rsidP="00317A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
-              <w:t>Information</w:t>
-            </w:r>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="5FFD9106">
+              <w:t>Include</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> type of accommodation and the full residential address)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5379" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44D1C446" w14:textId="69CA7DEB" w:rsidR="00317A32" w:rsidRDefault="00317A32" w:rsidP="00317A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE7B0C" w14:paraId="7FDC7065" w14:textId="77777777">
-[...13 lines deleted...]
-              <w:t>Where</w:t>
+      <w:tr w:rsidR="00317A32" w14:paraId="018F2AFB" w14:textId="77777777" w:rsidTr="06B5CFE2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4815" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E63F428" w14:textId="4BF9433C" w:rsidR="00317A32" w:rsidRDefault="00317A32" w:rsidP="00317A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0068553E">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t>How</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0068553E">
+              <w:t xml:space="preserve"> will</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> will you and the children/young people move to? </w:t>
-[...5 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve"> you and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0068553E">
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
             <w:r>
-              <w:t>(Include type of accommodation and the full residential address)</w:t>
-[...9 lines deleted...]
-              <w:pStyle w:val="Body"/>
+              <w:t>children/young people</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0068553E">
+              <w:t xml:space="preserve"> travel to this location?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5379" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3297E4FE" w14:textId="721F1B37" w:rsidR="00317A32" w:rsidRDefault="00317A32" w:rsidP="00317A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE7B0C" w14:paraId="33F15EA6" w14:textId="77777777">
-[...43 lines deleted...]
-                <w:bCs/>
+      <w:tr w:rsidR="00317A32" w14:paraId="5937159B" w14:textId="77777777" w:rsidTr="06B5CFE2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4815" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="349533CF" w14:textId="77777777" w:rsidR="00317A32" w:rsidRPr="0068553E" w:rsidRDefault="00317A32" w:rsidP="00317A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0068553E">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
               </w:rPr>
               <w:t>With whom</w:t>
             </w:r>
             <w:r w:rsidRPr="0068553E">
               <w:t xml:space="preserve"> wi</w:t>
             </w:r>
             <w:r>
               <w:t>ll</w:t>
             </w:r>
             <w:r w:rsidRPr="0068553E">
               <w:t xml:space="preserve"> the </w:t>
             </w:r>
             <w:r>
               <w:t>children/young people</w:t>
             </w:r>
             <w:r w:rsidRPr="0068553E">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE7B0C">
-[...3 lines deleted...]
-          <w:p w14:paraId="4829AA19" w14:textId="17D2751A" w:rsidR="00FE7B0C" w:rsidRPr="00FE7B0C" w:rsidRDefault="00FE7B0C" w:rsidP="00FE7B0C">
+            <w:r w:rsidRPr="0068553E">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+              </w:rPr>
+              <w:t>travel</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0068553E">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0154522B" w14:textId="53A12048" w:rsidR="00317A32" w:rsidRDefault="00317A32" w:rsidP="00317A32">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
-              <w:t>(It is preferable that they travel with a current carer)</w:t>
-[...9 lines deleted...]
-              <w:pStyle w:val="Body"/>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="2429F484">
+              <w:t>It</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> is preferable that they travel with a current carer)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5379" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C709B46" w14:textId="5FA75927" w:rsidR="00200654" w:rsidRPr="00F12CBC" w:rsidRDefault="00200654" w:rsidP="00317A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE7B0C" w14:paraId="5B66BB8D" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="0DB76F30" w14:textId="77777777" w:rsidR="00FE7B0C" w:rsidRPr="0068553E" w:rsidRDefault="00FE7B0C" w:rsidP="00FE7B0C">
+      <w:tr w:rsidR="00317A32" w14:paraId="0A4A7522" w14:textId="77777777" w:rsidTr="06B5CFE2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4815" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75FC0C4F" w14:textId="77777777" w:rsidR="00317A32" w:rsidRPr="0068553E" w:rsidRDefault="00317A32" w:rsidP="00317A32">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="0068553E">
               <w:t>Will a current carer</w:t>
             </w:r>
             <w:r>
               <w:t>/supervisor</w:t>
             </w:r>
             <w:r w:rsidRPr="0068553E">
-              <w:t xml:space="preserve"> be the </w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">primary carer of the children/young people </w:t>
+              <w:t xml:space="preserve"> be the primary carer of the </w:t>
+            </w:r>
+            <w:r>
+              <w:t>children/young people</w:t>
             </w:r>
             <w:r w:rsidRPr="0068553E">
-              <w:t>at the planned safer location?</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="08777998" w14:textId="5131446D" w:rsidR="00FE7B0C" w:rsidRPr="00FE7B0C" w:rsidRDefault="00FE7B0C" w:rsidP="00FE7B0C">
+              <w:t xml:space="preserve"> at the planned safer location?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44244E07" w14:textId="52653AC2" w:rsidR="00317A32" w:rsidRDefault="00317A32" w:rsidP="00317A32">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
-              <w:t>(It is preferred that continuity of carer/s is maintained)</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="0C42CD73" w14:textId="2D589A94" w:rsidR="00FE7B0C" w:rsidRDefault="00FE7B0C" w:rsidP="00FE7B0C">
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="206C22AE">
+              <w:t>It</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> is preferred that continuity of carer/s is maintained)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5379" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="321410D3" w14:textId="77777777" w:rsidR="00AD5206" w:rsidRDefault="00AD5206" w:rsidP="00AD5206">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>Yes   /   No</w:t>
+              <w:t>Yes   /    No</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:tab/>
               <w:t>(please circle)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A8069C6" w14:textId="79D073A4" w:rsidR="00FE7B0C" w:rsidRDefault="00FE7B0C" w:rsidP="00FE7B0C">
+          <w:p w14:paraId="3144B42D" w14:textId="46D63875" w:rsidR="00317A32" w:rsidRDefault="00AD5206" w:rsidP="00AD5206">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Name of primary carer at planned safer location:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE7B0C" w14:paraId="42A7DED7" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="715D2101" w14:textId="30F5D554" w:rsidR="00FE7B0C" w:rsidRPr="0068553E" w:rsidRDefault="00FE7B0C" w:rsidP="00FE7B0C">
+      <w:tr w:rsidR="00317A32" w14:paraId="07A22B68" w14:textId="77777777" w:rsidTr="06B5CFE2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4815" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00C64D58" w14:textId="4B1D034F" w:rsidR="00317A32" w:rsidRDefault="00317A32" w:rsidP="00317A32">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="0068553E">
               <w:t xml:space="preserve">Provide </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C847FF">
-[...6 lines deleted...]
-              <w:t>to the children/young people of all adults</w:t>
+            <w:r w:rsidRPr="00B56562">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+              </w:rPr>
+              <w:t>the name and relationship to the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B56562">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B56562">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+              </w:rPr>
+              <w:t>children/young people of all adults</w:t>
             </w:r>
             <w:r w:rsidRPr="0068553E">
               <w:t xml:space="preserve"> who will be residing with </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">them </w:t>
             </w:r>
             <w:r w:rsidRPr="0068553E">
               <w:t>at this new location:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5097" w:type="dxa"/>
-[...3 lines deleted...]
-              <w:pStyle w:val="Body"/>
+            <w:tcW w:w="5379" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="657C62B4" w14:textId="3FD245A3" w:rsidR="00317A32" w:rsidRDefault="00317A32" w:rsidP="00317A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE7B0C" w14:paraId="47446758" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w14:paraId="36463E0F" w14:textId="77777777" w:rsidR="00FE7B0C" w:rsidRDefault="00FE7B0C" w:rsidP="00FE7B0C">
+      <w:tr w:rsidR="00317A32" w14:paraId="28DD7FD8" w14:textId="77777777" w:rsidTr="06B5CFE2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4815" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63DFE11E" w14:textId="77777777" w:rsidR="00726979" w:rsidRDefault="00317A32" w:rsidP="00317A32">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="0068553E">
-              <w:t xml:space="preserve">In case of emergency, </w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> can the child</w:t>
+              <w:t>In case of emergency, how can the child</w:t>
             </w:r>
             <w:r>
               <w:t>ren/young people</w:t>
             </w:r>
             <w:r w:rsidRPr="0068553E">
               <w:t xml:space="preserve"> be contacted during this time</w:t>
             </w:r>
             <w:r>
               <w:t>?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7283926D" w14:textId="3FC796F9" w:rsidR="00FE7B0C" w:rsidRPr="0068553E" w:rsidRDefault="00FE7B0C" w:rsidP="00FE7B0C">
+          <w:p w14:paraId="3FAEDF81" w14:textId="05F00441" w:rsidR="00317A32" w:rsidRDefault="00317A32" w:rsidP="00317A32">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="0068553E">
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">(contact/carer’s name and </w:t>
             </w:r>
             <w:r>
               <w:t>mobile phone details preferred)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5097" w:type="dxa"/>
-[...3 lines deleted...]
-              <w:pStyle w:val="Body"/>
+            <w:tcW w:w="5379" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7367D705" w14:textId="5291D540" w:rsidR="00317A32" w:rsidRDefault="00317A32" w:rsidP="00317A32">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4177639D" w14:textId="494A6E60" w:rsidR="00FE7B0C" w:rsidRDefault="00FE7B0C" w:rsidP="00FE7B0C">
+    <w:p w14:paraId="134DA162" w14:textId="10EDDCA2" w:rsidR="00317A32" w:rsidRDefault="00317A32" w:rsidP="00317A32">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
-        <w:t>Carer/s declaration (for respite, foster care and kinship care, including voluntary carers and Aboriginal Children in Aboriginal Care) or lead tenant supervisor’s declaration</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Carer/s declaration (for respite, foster care and kinship care, including voluntary carers</w:t>
+      </w:r>
+      <w:r w:rsidR="28D83DFE">
+        <w:t xml:space="preserve"> and Aboriginal Children in Aboriginal Care</w:t>
+      </w:r>
+      <w:r>
+        <w:t>) or lead tenant supervisor’s declaration</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10194" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10194"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00317A32" w14:paraId="70669A29" w14:textId="77777777" w:rsidTr="00CB23BE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10194" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74D9E055" w14:textId="5B3A0472" w:rsidR="00317A32" w:rsidRPr="0068553E" w:rsidRDefault="57104DC2" w:rsidP="00F14832">
+            <w:pPr>
+              <w:pStyle w:val="Body"/>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r>
+              <w:t>I/ we…………………………………………………………………………………….</w:t>
+            </w:r>
+            <w:r w:rsidR="234417B8">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">agree that I/ we will enact this </w:t>
+            </w:r>
+            <w:r w:rsidRPr="4C6D23BC">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bushfire </w:t>
+            </w:r>
+            <w:r w:rsidR="006F00A7">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4C6D23BC">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>eav</w:t>
+            </w:r>
+            <w:r w:rsidR="006F00A7">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4C6D23BC">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006F00A7">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4C6D23BC">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">arly </w:t>
+            </w:r>
+            <w:r w:rsidR="006F00A7">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="4C6D23BC">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>lan</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> no later than nightfall of the evening* before a Catastrophic </w:t>
+            </w:r>
+            <w:r w:rsidR="00E2577E">
+              <w:t>F</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">ire </w:t>
+            </w:r>
+            <w:r w:rsidR="00E2577E">
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidR="704C9668">
+              <w:t xml:space="preserve">anger </w:t>
+            </w:r>
+            <w:r w:rsidR="00E2577E">
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidR="006F00A7">
+              <w:t xml:space="preserve">ating </w:t>
+            </w:r>
+            <w:r w:rsidR="00E2577E">
+              <w:t>D</w:t>
+            </w:r>
+            <w:r>
+              <w:t>ay for our location.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FE854CA" w14:textId="08612C8C" w:rsidR="00317A32" w:rsidRPr="0068553E" w:rsidRDefault="00317A32" w:rsidP="00F14832">
+            <w:pPr>
+              <w:pStyle w:val="Body"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0068553E">
+              <w:t>Once at our designated safer location, we will contact our worker or agency to confirm our arrival.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="023D1736" w14:textId="5BC98186" w:rsidR="00317A32" w:rsidRPr="0068553E" w:rsidRDefault="00317A32" w:rsidP="00F14832">
+            <w:pPr>
+              <w:pStyle w:val="Body"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">I/ we agree to inform my/ our </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9786B">
+              <w:t xml:space="preserve">child </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F9786B">
+              <w:t>protection</w:t>
+            </w:r>
+            <w:r w:rsidR="00564D06" w:rsidRPr="00F779A6">
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F9786B">
+              <w:t xml:space="preserve">  agency</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F9786B">
+              <w:t xml:space="preserve"> caseworker</w:t>
+            </w:r>
+            <w:r w:rsidR="00564D06">
+              <w:t xml:space="preserve"> or ACAC program manager</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> at the earliest opportunity of any proposed changes to this plan that arise during the fire season, and to negotiate an updated relocation plan as necessary.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BB263E8" w14:textId="6BB338FC" w:rsidR="00317A32" w:rsidRDefault="00317A32" w:rsidP="00F14832">
+            <w:pPr>
+              <w:pStyle w:val="Body"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Signature(s):</w:t>
+            </w:r>
+            <w:r>
+              <w:tab/>
+              <w:t>………………………………………………………………………………</w:t>
+            </w:r>
+            <w:r>
+              <w:tab/>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>Date:------</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t>/--------/------</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BAADCD5" w14:textId="745E0C92" w:rsidR="00317A32" w:rsidRDefault="00F14832" w:rsidP="00F14832">
+            <w:pPr>
+              <w:pStyle w:val="Body"/>
+            </w:pPr>
+            <w:r>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00317A32">
+              <w:t>………………………………………………………………………………</w:t>
+            </w:r>
+            <w:r>
+              <w:tab/>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00317A32">
+              <w:t>Date:</w:t>
+            </w:r>
+            <w:r w:rsidR="00317A32" w:rsidRPr="0068553E">
+              <w:t>------</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00317A32" w:rsidRPr="0068553E">
+              <w:t>/--------/------</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="44EE6848" w14:textId="0720FCE9" w:rsidR="00EF233E" w:rsidRDefault="00317A32" w:rsidP="00CF4745">
+      <w:pPr>
+        <w:pStyle w:val="Tablefigurenote"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0068553E">
+        <w:t>* Unless a relevant exemption applies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3900F830" w14:textId="567AED4C" w:rsidR="00317A32" w:rsidRDefault="00565D07" w:rsidP="00565D07">
+      <w:pPr>
+        <w:pStyle w:val="Tablecaption"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00565D07">
+        <w:t>Space (below) for any additional comments</w:t>
+      </w:r>
+      <w:r w:rsidR="007041F1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00565D07">
+        <w:t>/ instructions agreed to between the parties:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10194"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002E6309" w14:paraId="610830D7" w14:textId="77777777">
+      <w:tr w:rsidR="00565D07" w14:paraId="2618A248" w14:textId="77777777" w:rsidTr="00565D07">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="544BC8E1" w14:textId="30A9295B" w:rsidR="002E6309" w:rsidRPr="0068553E" w:rsidRDefault="002E6309" w:rsidP="00374342">
-[...162 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="68D31500" w14:textId="77777777" w:rsidR="00565D07" w:rsidRDefault="00565D07" w:rsidP="00565D07">
+            <w:pPr>
+              <w:pStyle w:val="Body"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29F3719E" w14:textId="77777777" w:rsidR="00565D07" w:rsidRDefault="00565D07" w:rsidP="00565D07">
+            <w:pPr>
+              <w:pStyle w:val="Body"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5CC7BBE6" w14:textId="77777777" w:rsidR="00565D07" w:rsidRDefault="00565D07" w:rsidP="00565D07">
+            <w:pPr>
+              <w:pStyle w:val="Body"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5849854A" w14:textId="77777777" w:rsidR="00565D07" w:rsidRDefault="00565D07" w:rsidP="00565D07">
+            <w:pPr>
+              <w:pStyle w:val="Body"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="53C42F1F" w14:textId="77777777" w:rsidR="00565D07" w:rsidRDefault="00565D07" w:rsidP="00565D07">
+            <w:pPr>
+              <w:pStyle w:val="Body"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="360780DC" w14:textId="77777777" w:rsidR="00565D07" w:rsidRDefault="00565D07" w:rsidP="00565D07">
+            <w:pPr>
+              <w:pStyle w:val="Body"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3BEB0684" w14:textId="77777777" w:rsidR="00565D07" w:rsidRDefault="00565D07" w:rsidP="00565D07">
+            <w:pPr>
+              <w:pStyle w:val="Body"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="53B6D4E3" w14:textId="77777777" w:rsidR="00565D07" w:rsidRDefault="00565D07" w:rsidP="00565D07">
+            <w:pPr>
+              <w:pStyle w:val="Body"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="791B4450" w14:textId="4265BAAA" w:rsidR="00565D07" w:rsidRDefault="00565D07" w:rsidP="00565D07">
+            <w:pPr>
+              <w:pStyle w:val="Body"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4CBF2874" w14:textId="77777777" w:rsidR="00080A60" w:rsidRDefault="00080A60" w:rsidP="00080A60">
+    <w:p w14:paraId="2AA82302" w14:textId="09236CAC" w:rsidR="00565D07" w:rsidRDefault="00565D07" w:rsidP="00565D07">
       <w:pPr>
-        <w:pStyle w:val="Tablefigurenote"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
-      <w:r w:rsidRPr="0068553E">
-        <w:t>* Unless a relevant exemption applies</w:t>
+      <w:r w:rsidRPr="0066457F">
+        <w:t xml:space="preserve">Aboriginal </w:t>
+      </w:r>
+      <w:r>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0066457F">
+        <w:t xml:space="preserve">hild </w:t>
+      </w:r>
+      <w:r>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0066457F">
+        <w:t xml:space="preserve">pecialist </w:t>
+      </w:r>
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0066457F">
+        <w:t xml:space="preserve">dvice &amp; </w:t>
+      </w:r>
+      <w:r>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0066457F">
+        <w:t xml:space="preserve">upport </w:t>
+      </w:r>
+      <w:r>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0066457F">
+        <w:t>ervice (</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ACSASS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0066457F">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> worker</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B33A1E9" w14:textId="77777777" w:rsidR="007F4EE5" w:rsidRDefault="007F4EE5" w:rsidP="00080A60">
+    <w:p w14:paraId="4BE386A5" w14:textId="630EFE70" w:rsidR="00565D07" w:rsidRDefault="00565D07" w:rsidP="00565D07">
       <w:pPr>
-        <w:pStyle w:val="Tablefigurenote"/>
+        <w:pStyle w:val="Heading4"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00EF233E">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Endorsement required for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF233E">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>all</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF233E">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Aboriginal children</w:t>
+      </w:r>
+      <w:r w:rsidR="00D14247">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E519137" w14:textId="5C965683" w:rsidR="00D14247" w:rsidRPr="00F779A6" w:rsidRDefault="00D14247" w:rsidP="00F779A6">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003434DC">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>NOT applicable for Aboriginal Children in the ACAC program (see last page for ACAC specific instructions) *</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10194"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C4693E" w14:paraId="0A5D1850" w14:textId="77777777" w:rsidTr="00C4693E">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00565D07" w14:paraId="3173271A" w14:textId="77777777" w:rsidTr="00565D07">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="149A9BF1" w14:textId="637C42A1" w:rsidR="00C4693E" w:rsidRDefault="00C4693E" w:rsidP="00C4693E">
-[...4 lines deleted...]
-              <w:t>Space (below) for any additional comments</w:t>
+          <w:p w14:paraId="2DAD6BC7" w14:textId="228706DA" w:rsidR="00565D07" w:rsidRPr="002C1BF9" w:rsidRDefault="00565D07" w:rsidP="00565D07">
+            <w:pPr>
+              <w:pStyle w:val="Body"/>
+              <w:spacing w:before="120"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00F52EF7">
+              <w:t>I……………………………………………………………………………………………</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F52EF7">
+              <w:t>…..</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F52EF7">
+              <w:t>…...………………</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">…. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1BF9">
+              <w:t>am employed as an ACSASS worker by…………………………………………………….........................</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">.... </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1BF9">
+              <w:t xml:space="preserve">and have and signed this </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">carers </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1BF9">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bushfire </w:t>
+            </w:r>
+            <w:r w:rsidR="006F00A7">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1BF9">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>eav</w:t>
+            </w:r>
+            <w:r w:rsidR="006F00A7">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1BF9">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006F00A7">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1BF9">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t xml:space="preserve">arly </w:t>
+            </w:r>
+            <w:r w:rsidR="006F00A7">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1BF9">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>lan</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002C1BF9">
+              <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00565D07">
-[...204 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="002C1BF9">
               <w:t>…………………………………………………</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A278808" w14:textId="492DF9ED" w:rsidR="00080A60" w:rsidRPr="002C1BF9" w:rsidRDefault="00080A60" w:rsidP="00A05DEA">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tabletext"/>
+          <w:p w14:paraId="710C89DB" w14:textId="6012284F" w:rsidR="00565D07" w:rsidRPr="002C1BF9" w:rsidRDefault="00565D07" w:rsidP="00565D07">
+            <w:pPr>
+              <w:pStyle w:val="Body"/>
             </w:pPr>
             <w:r w:rsidRPr="002C1BF9">
               <w:t xml:space="preserve">I endorse the suitability of this </w:t>
             </w:r>
             <w:r w:rsidRPr="002C1BF9">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Bushfire </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006F00A7">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
             <w:r w:rsidRPr="002C1BF9">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>eav</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006F00A7">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidRPr="002C1BF9">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006F00A7">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidRPr="002C1BF9">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>arly</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006F00A7">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> P</w:t>
             </w:r>
             <w:r w:rsidRPr="002C1BF9">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>lan</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="247B4221" w14:textId="67704C2F" w:rsidR="00080A60" w:rsidRPr="00F52EF7" w:rsidRDefault="00080A60" w:rsidP="00A05DEA">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tabletext"/>
+          <w:p w14:paraId="0116DC82" w14:textId="40EE6065" w:rsidR="00565D07" w:rsidRPr="00F52EF7" w:rsidRDefault="00565D07" w:rsidP="00565D07">
+            <w:pPr>
+              <w:pStyle w:val="Body"/>
             </w:pPr>
             <w:r w:rsidRPr="00F52EF7">
               <w:t xml:space="preserve">Signature </w:t>
             </w:r>
             <w:r>
               <w:t>…………………………………………………………….</w:t>
             </w:r>
             <w:r w:rsidRPr="00F52EF7">
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00F52EF7">
               <w:tab/>
               <w:t>Date</w:t>
             </w:r>
             <w:r w:rsidRPr="00F52EF7">
               <w:tab/>
               <w:t>------/--------/------</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27A4B0B3" w14:textId="399A81DC" w:rsidR="00080A60" w:rsidRDefault="00080A60" w:rsidP="00A05DEA">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tabletext"/>
+          <w:p w14:paraId="0602B8AB" w14:textId="5B379B52" w:rsidR="00565D07" w:rsidRDefault="00565D07" w:rsidP="00565D07">
+            <w:pPr>
+              <w:pStyle w:val="Body"/>
             </w:pPr>
             <w:r w:rsidRPr="00F52EF7">
               <w:t>My contact number is …………………………………</w:t>
             </w:r>
             <w:r>
               <w:t>……………</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4C99E74F" w14:textId="39617CE6" w:rsidR="003553DE" w:rsidRPr="002C1BF9" w:rsidRDefault="003553DE" w:rsidP="00374342">
+    <w:p w14:paraId="5AC8D8D6" w14:textId="62247379" w:rsidR="00EF233E" w:rsidRDefault="00EF233E" w:rsidP="00F86CB4">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60CA2B66" w14:textId="77777777" w:rsidR="00EF233E" w:rsidRDefault="00EF233E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201547"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48C9D10A" w14:textId="66338034" w:rsidR="00565D07" w:rsidRPr="002C1BF9" w:rsidRDefault="00565D07" w:rsidP="00F86CB4">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="002C1BF9">
-        <w:t>Instruction</w:t>
-[...5 lines deleted...]
-        <w:t>:</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Instruction:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="474B9B2A" w14:textId="77777777" w:rsidR="003553DE" w:rsidRPr="003553DE" w:rsidRDefault="003553DE" w:rsidP="003553DE">
+    <w:p w14:paraId="016535D8" w14:textId="72070782" w:rsidR="000A521D" w:rsidRDefault="00565D07" w:rsidP="00DB6E63">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
-      <w:r w:rsidRPr="003553DE">
-        <w:t>Once the Carer has signed their Bushfire Leave Early Plan, and the ACSASS worker has endorsed the plan for all Aboriginal children and young people, further endorsements are required as follows:</w:t>
+      <w:r w:rsidRPr="004E64DB">
+        <w:t xml:space="preserve">Once the Carer has signed </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA0064" w:rsidRPr="004E64DB">
+        <w:t>their</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E64DB">
+        <w:t xml:space="preserve"> Bushfire </w:t>
+      </w:r>
+      <w:r w:rsidR="006F00A7">
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E64DB">
+        <w:t>eav</w:t>
+      </w:r>
+      <w:r w:rsidR="006F00A7">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E64DB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006F00A7">
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E64DB">
+        <w:t xml:space="preserve">arly </w:t>
+      </w:r>
+      <w:r w:rsidR="006F00A7">
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E64DB">
+        <w:t>lan, and the ACSASS worker has endorsed the plan for all Aboriginal children and young people, further endorsements are required as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A8C6F74" w14:textId="77777777" w:rsidR="003553DE" w:rsidRDefault="003553DE" w:rsidP="003553DE">
+    <w:p w14:paraId="10F980FA" w14:textId="2EC160E1" w:rsidR="00D320D0" w:rsidRDefault="002B25D9" w:rsidP="00BB3E27">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="06B5CFE2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Kinship care: 1) </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="06B5CFE2">
+        <w:t>Kinship care:</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB3E27" w:rsidRPr="06B5CFE2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1) </w:t>
+      </w:r>
+      <w:r w:rsidR="00D320D0">
+        <w:t>the Child protection case planner for the child/young person</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB3E27">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB3E27" w:rsidRPr="06B5CFE2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">2) </w:t>
       </w:r>
-      <w:r>
-        <w:t>the relevant department Child Protection Deputy Area Operations Manager.</w:t>
+      <w:r w:rsidR="00D320D0">
+        <w:t xml:space="preserve">the relevant </w:t>
+      </w:r>
+      <w:r w:rsidR="781609B4">
+        <w:t>department</w:t>
+      </w:r>
+      <w:r w:rsidR="00D320D0">
+        <w:t xml:space="preserve"> Child Protection Deputy Area Operations Manager.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="389C7CC6" w14:textId="77777777" w:rsidR="003553DE" w:rsidRDefault="003553DE" w:rsidP="003553DE">
+    <w:p w14:paraId="2D9DFB06" w14:textId="6F1FB2A2" w:rsidR="00D320D0" w:rsidRDefault="00D320D0" w:rsidP="003A050C">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="6F716278">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="6F716278">
+        <w:t>Foster care:</w:t>
+      </w:r>
+      <w:r w:rsidR="003A050C" w:rsidRPr="6F716278">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">2) </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="6F716278">
+        <w:t xml:space="preserve"> 1) </w:t>
+      </w:r>
+      <w:r w:rsidR="003A050C">
+        <w:t xml:space="preserve">CSO Program Manager </w:t>
+      </w:r>
+      <w:r w:rsidR="003A050C" w:rsidRPr="6F716278">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r w:rsidR="00557801" w:rsidRPr="6F716278">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003A050C">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="17D23A43">
+        <w:t>epartment</w:t>
+      </w:r>
+      <w:r w:rsidR="003A050C">
+        <w:t xml:space="preserve"> Child protection case planner for the child/young person</w:t>
+      </w:r>
+      <w:r w:rsidR="00557801">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00557801" w:rsidRPr="6F716278">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">3) </w:t>
       </w:r>
-      <w:r>
-        <w:t>the relevant department Child Protection Deputy Area Operations Manager.</w:t>
+      <w:r w:rsidR="003A050C">
+        <w:t xml:space="preserve">the relevant </w:t>
+      </w:r>
+      <w:r w:rsidR="521FEEA7">
+        <w:t>department</w:t>
+      </w:r>
+      <w:r w:rsidR="003A050C">
+        <w:t xml:space="preserve"> Child Protection Deputy Area Operations Manager.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="666B8448" w14:textId="77777777" w:rsidR="003553DE" w:rsidRDefault="003553DE" w:rsidP="003553DE">
+    <w:p w14:paraId="5339F8CC" w14:textId="748B47E9" w:rsidR="00557801" w:rsidRDefault="009734DF" w:rsidP="00557801">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="06B5CFE2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Respite: 1) </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00557801">
         <w:t>CSO Program Manager</w:t>
       </w:r>
-      <w:r w:rsidRPr="06B5CFE2">
+      <w:r w:rsidR="002065DC" w:rsidRPr="06B5CFE2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2) </w:t>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="06B5CFE2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00106D7A" w:rsidRPr="06B5CFE2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">3) </w:t>
-[...2 lines deleted...]
-        <w:t>the relevant department Child Protection Deputy Area Operations Manager.</w:t>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="002065DC" w:rsidRPr="06B5CFE2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00557801">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="5FD8833E">
+        <w:t>epartment</w:t>
+      </w:r>
+      <w:r w:rsidR="00557801">
+        <w:t xml:space="preserve"> Child protection case planner for the child/young person</w:t>
+      </w:r>
+      <w:r w:rsidR="002065DC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00106D7A" w:rsidRPr="06B5CFE2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="002065DC" w:rsidRPr="06B5CFE2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00557801">
+        <w:t xml:space="preserve">the relevant </w:t>
+      </w:r>
+      <w:r w:rsidR="2A892B07">
+        <w:t>department</w:t>
+      </w:r>
+      <w:r w:rsidR="00557801">
+        <w:t xml:space="preserve"> Child Protection Deputy Area Operations Manager</w:t>
+      </w:r>
+      <w:r w:rsidR="00106D7A">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45BE9B84" w14:textId="77777777" w:rsidR="003553DE" w:rsidRDefault="003553DE" w:rsidP="003553DE">
+    <w:p w14:paraId="214F877B" w14:textId="1CC9F205" w:rsidR="00B10DE5" w:rsidRDefault="00F75A82" w:rsidP="00CF4745">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="06B5CFE2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Lead Tenant: 1) </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">CSO Program Manager </w:t>
       </w:r>
       <w:r w:rsidRPr="06B5CFE2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">2) </w:t>
       </w:r>
       <w:r>
-        <w:t>Department Child protection case planner for the young person</w:t>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="7D06D854">
+        <w:t>epartment</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Child protection case planner for the young person</w:t>
       </w:r>
       <w:r w:rsidRPr="06B5CFE2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> 3) </w:t>
       </w:r>
       <w:r>
-        <w:t>the relevant department Child Protection Deputy Area Operations Manager.</w:t>
+        <w:t xml:space="preserve">the relevant </w:t>
+      </w:r>
+      <w:r w:rsidR="419F2DBB">
+        <w:t xml:space="preserve">department </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Child Protection Deputy Area Operations Manager.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="243A350B" w14:textId="07120CC4" w:rsidR="00E56E8B" w:rsidRDefault="003553DE" w:rsidP="00F1462F">
+    <w:p w14:paraId="5E993A97" w14:textId="44C6FFC8" w:rsidR="00565D07" w:rsidRDefault="00565D07" w:rsidP="000C118F">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB6E63">
         <w:t>Endorsement</w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00622C44">
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:r w:rsidR="00F71841">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A14A9D">
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB6E63">
         <w:t>his</w:t>
       </w:r>
       <w:r w:rsidRPr="00615839">
         <w:t xml:space="preserve"> Bushfire </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00C87667">
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="00615839">
         <w:t>eav</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00C87667">
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00615839">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00C87667">
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="00615839">
         <w:t xml:space="preserve">arly </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00C87667">
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00615839">
         <w:t>lan has been endorsed by:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FDF97F2" w14:textId="77777777" w:rsidR="003553DE" w:rsidRDefault="003553DE" w:rsidP="003553DE">
+    <w:p w14:paraId="0CBAECB6" w14:textId="055345C0" w:rsidR="000C118F" w:rsidRDefault="00A73643" w:rsidP="000C118F">
       <w:pPr>
         <w:pStyle w:val="Tablecaption"/>
       </w:pPr>
       <w:r>
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C118F">
+      <w:r w:rsidR="000C118F" w:rsidRPr="000C118F">
         <w:t xml:space="preserve">SO </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00900105">
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="000C118F">
+      <w:r w:rsidR="00900105" w:rsidRPr="000C118F">
         <w:t>rogram manager</w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve"> endorsement </w:t>
+      <w:r w:rsidR="009314A2">
+        <w:t xml:space="preserve"> endorsement</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA2A38">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10194" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3975"/>
         <w:gridCol w:w="6219"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003553DE" w14:paraId="713165D2" w14:textId="77777777">
+      <w:tr w:rsidR="00591386" w14:paraId="126C3FF9" w14:textId="77777777" w:rsidTr="06B5CFE2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="550A7751" w14:textId="50D3DE1A" w:rsidR="003553DE" w:rsidRPr="00900105" w:rsidRDefault="003553DE" w:rsidP="003553DE">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="768516B2" w14:textId="77777777" w:rsidR="00591386" w:rsidRPr="00900105" w:rsidRDefault="00591386" w:rsidP="00502B5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00900105">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
             <w:r>
-              <w:t>Field</w:t>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6219" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D903AEE" w14:textId="4A8821F6" w:rsidR="003553DE" w:rsidRDefault="00374342" w:rsidP="003553DE">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="6AC493F0" w14:textId="77777777" w:rsidR="00591386" w:rsidRDefault="00591386" w:rsidP="00502B5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00591386" w14:paraId="0BB46B20" w14:textId="77777777" w:rsidTr="06B5CFE2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3975" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DDEE894" w14:textId="77777777" w:rsidR="00591386" w:rsidRPr="00900105" w:rsidRDefault="00591386" w:rsidP="00502B5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00900105">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Title</w:t>
+            </w:r>
             <w:r>
-              <w:t>Details</w:t>
-            </w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6219" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B8D6DA7" w14:textId="77777777" w:rsidR="00591386" w:rsidRDefault="00591386" w:rsidP="00502B5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003553DE" w14:paraId="3F8918A1" w14:textId="77777777">
+      <w:tr w:rsidR="00591386" w14:paraId="548B0435" w14:textId="77777777" w:rsidTr="06B5CFE2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6FD5251C" w14:textId="77777777" w:rsidR="003553DE" w:rsidRPr="00900105" w:rsidRDefault="003553DE">
+          <w:p w14:paraId="237E5ABB" w14:textId="77777777" w:rsidR="00591386" w:rsidRPr="00900105" w:rsidRDefault="00591386" w:rsidP="00502B5F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00900105">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Name</w:t>
+              <w:t>Signature</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6219" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5EFD894C" w14:textId="77777777" w:rsidR="003553DE" w:rsidRDefault="003553DE">
+          <w:p w14:paraId="416B82F0" w14:textId="77777777" w:rsidR="00591386" w:rsidRDefault="00591386" w:rsidP="00502B5F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003553DE" w14:paraId="56C9DBDD" w14:textId="77777777">
+      <w:tr w:rsidR="00591386" w14:paraId="6A08BB5C" w14:textId="77777777" w:rsidTr="06B5CFE2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0982A12C" w14:textId="77777777" w:rsidR="003553DE" w:rsidRPr="00900105" w:rsidRDefault="003553DE">
-[...13 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="6D72565B" w14:textId="0B757A02" w:rsidR="00591386" w:rsidRPr="00900105" w:rsidRDefault="7724ACDB" w:rsidP="00502B5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="06B5CFE2">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Organisation / D</w:t>
+            </w:r>
+            <w:r w:rsidR="14A2CF9F" w:rsidRPr="06B5CFE2">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>epartment</w:t>
+            </w:r>
+            <w:r w:rsidRPr="06B5CFE2">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Division</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6219" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5667DFFC" w14:textId="77777777" w:rsidR="00591386" w:rsidRDefault="00591386" w:rsidP="00502B5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00591386" w14:paraId="70976E2E" w14:textId="77777777" w:rsidTr="06B5CFE2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3975" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44E5062A" w14:textId="1FD21568" w:rsidR="00591386" w:rsidRPr="00900105" w:rsidRDefault="00C73567" w:rsidP="00502B5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:t>Date:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6219" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="212A58A5" w14:textId="77777777" w:rsidR="00591386" w:rsidRDefault="00591386" w:rsidP="00502B5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00591386" w14:paraId="5C26686F" w14:textId="77777777" w:rsidTr="06B5CFE2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3975" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="742D48FB" w14:textId="0F8CB42D" w:rsidR="00591386" w:rsidRPr="00900105" w:rsidRDefault="00C73567" w:rsidP="00502B5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Contact Number</w:t>
+            </w:r>
+            <w:r w:rsidR="001941FF">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6219" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="736DCFCD" w14:textId="77777777" w:rsidR="003553DE" w:rsidRDefault="003553DE">
-[...138 lines deleted...]
-          <w:p w14:paraId="13E6A6EF" w14:textId="77777777" w:rsidR="003553DE" w:rsidRDefault="003553DE">
+          <w:p w14:paraId="0855BC53" w14:textId="77777777" w:rsidR="00591386" w:rsidRDefault="00591386" w:rsidP="00502B5F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="72D6DB8E" w14:textId="77777777" w:rsidR="003553DE" w:rsidRPr="00797EED" w:rsidRDefault="003553DE" w:rsidP="003553DE">
+    <w:p w14:paraId="368151B3" w14:textId="7396A31E" w:rsidR="000C118F" w:rsidRPr="00797EED" w:rsidRDefault="000C118F" w:rsidP="000C118F">
       <w:pPr>
         <w:pStyle w:val="Tablecaption"/>
       </w:pPr>
       <w:r>
-        <w:t>Department – Child protection practitioner endorsement</w:t>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="3BA67D58">
+        <w:t>epartment</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="77937585">
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00900105">
+        <w:t>hild protection practitioner endorsement</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3539"/>
         <w:gridCol w:w="6655"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003553DE" w14:paraId="1CBC1F56" w14:textId="77777777">
+      <w:tr w:rsidR="00C73567" w14:paraId="1C7598EC" w14:textId="77777777" w:rsidTr="06B5CFE2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4EF523FD" w14:textId="44969E5F" w:rsidR="003553DE" w:rsidRPr="00900105" w:rsidRDefault="00374342" w:rsidP="00374342">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="290E5D45" w14:textId="77777777" w:rsidR="00C73567" w:rsidRPr="00900105" w:rsidRDefault="00C73567" w:rsidP="00502B5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00900105">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
             <w:r>
-              <w:t xml:space="preserve">Field </w:t>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6655" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D728098" w14:textId="48624735" w:rsidR="003553DE" w:rsidRDefault="00374342" w:rsidP="00374342">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="271CF1D1" w14:textId="77777777" w:rsidR="00C73567" w:rsidRDefault="00C73567" w:rsidP="00502B5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C73567" w14:paraId="5CADD140" w14:textId="77777777" w:rsidTr="06B5CFE2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66785FD6" w14:textId="77777777" w:rsidR="00C73567" w:rsidRPr="00900105" w:rsidRDefault="00C73567" w:rsidP="00502B5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00900105">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Title</w:t>
+            </w:r>
             <w:r>
-              <w:t>Details</w:t>
-            </w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6655" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3301873C" w14:textId="77777777" w:rsidR="00C73567" w:rsidRDefault="00C73567" w:rsidP="00502B5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003553DE" w14:paraId="67BF7936" w14:textId="77777777">
+      <w:tr w:rsidR="00C73567" w14:paraId="71D251BD" w14:textId="77777777" w:rsidTr="06B5CFE2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37B1C7CE" w14:textId="77777777" w:rsidR="003553DE" w:rsidRPr="00900105" w:rsidRDefault="003553DE">
+          <w:p w14:paraId="134176E5" w14:textId="77777777" w:rsidR="00C73567" w:rsidRPr="00900105" w:rsidRDefault="00C73567" w:rsidP="00502B5F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00900105">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Name</w:t>
+              <w:t>Signature</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6655" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A4AEEFF" w14:textId="77777777" w:rsidR="003553DE" w:rsidRDefault="003553DE">
+          <w:p w14:paraId="517ADF38" w14:textId="77777777" w:rsidR="00C73567" w:rsidRDefault="00C73567" w:rsidP="00502B5F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003553DE" w14:paraId="44C4B818" w14:textId="77777777">
+      <w:tr w:rsidR="00C73567" w14:paraId="18D65634" w14:textId="77777777" w:rsidTr="06B5CFE2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3799FEE2" w14:textId="77777777" w:rsidR="003553DE" w:rsidRPr="00900105" w:rsidRDefault="003553DE">
-[...13 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="2C96BD2B" w14:textId="67BCB171" w:rsidR="00C73567" w:rsidRPr="00900105" w:rsidRDefault="35C9920D" w:rsidP="06B5CFE2">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="06B5CFE2">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Department Division:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6655" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DE3D7B0" w14:textId="77777777" w:rsidR="00C73567" w:rsidRDefault="00C73567" w:rsidP="00502B5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C73567" w14:paraId="37474F57" w14:textId="77777777" w:rsidTr="06B5CFE2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71B5C581" w14:textId="77777777" w:rsidR="00C73567" w:rsidRPr="00900105" w:rsidRDefault="00C73567" w:rsidP="00502B5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:t>Date:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6655" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6566E40A" w14:textId="77777777" w:rsidR="00C73567" w:rsidRDefault="00C73567" w:rsidP="00502B5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C73567" w14:paraId="7F90429C" w14:textId="77777777" w:rsidTr="06B5CFE2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45BB922C" w14:textId="23E8D35A" w:rsidR="00C73567" w:rsidRPr="00900105" w:rsidRDefault="00C73567" w:rsidP="00502B5F">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Contact Number</w:t>
+            </w:r>
+            <w:r w:rsidR="001941FF">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6655" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29D3FE04" w14:textId="77777777" w:rsidR="003553DE" w:rsidRDefault="003553DE">
-[...135 lines deleted...]
-          <w:p w14:paraId="2F033E7C" w14:textId="77777777" w:rsidR="003553DE" w:rsidRDefault="003553DE">
+          <w:p w14:paraId="47E38C75" w14:textId="77777777" w:rsidR="00C73567" w:rsidRDefault="00C73567" w:rsidP="00502B5F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2E904D89" w14:textId="77777777" w:rsidR="003553DE" w:rsidRDefault="003553DE" w:rsidP="003553DE">
+    <w:p w14:paraId="75F75F60" w14:textId="66A78E7F" w:rsidR="00565D07" w:rsidRDefault="00900105" w:rsidP="000C118F">
       <w:pPr>
         <w:pStyle w:val="Tablecaption"/>
       </w:pPr>
       <w:r>
-        <w:t>Department – Child protection deputy area operations manager endorsement</w:t>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="19A8918E">
+        <w:t>epartment</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> – Child protection deputy area operations manager endorsement</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3539"/>
         <w:gridCol w:w="6655"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00374342" w14:paraId="1DAA0AD6" w14:textId="77777777">
+      <w:tr w:rsidR="00900105" w14:paraId="4D9B679E" w14:textId="77777777" w:rsidTr="06B5CFE2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18916BC0" w14:textId="0D91397D" w:rsidR="00374342" w:rsidRPr="00900105" w:rsidRDefault="00374342" w:rsidP="00374342">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Field </w:t>
+          <w:p w14:paraId="339B1FA9" w14:textId="53DD7E30" w:rsidR="00900105" w:rsidRPr="00900105" w:rsidRDefault="00900105" w:rsidP="00900105">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00900105">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB6E63">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6655" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1DDF6172" w14:textId="00D2E7E9" w:rsidR="00374342" w:rsidRDefault="00374342" w:rsidP="00374342">
-[...5 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="611A6B83" w14:textId="77777777" w:rsidR="00900105" w:rsidRDefault="00900105" w:rsidP="00900105">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003553DE" w14:paraId="29C55FD3" w14:textId="77777777">
+      <w:tr w:rsidR="00900105" w14:paraId="2DFD1370" w14:textId="77777777" w:rsidTr="06B5CFE2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70FB5E81" w14:textId="77777777" w:rsidR="003553DE" w:rsidRPr="00900105" w:rsidRDefault="003553DE">
+          <w:p w14:paraId="5DE2E8DF" w14:textId="733EEA86" w:rsidR="00900105" w:rsidRPr="00900105" w:rsidRDefault="00900105" w:rsidP="00900105">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00900105">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Name</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>Title</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB6E63">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6655" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76655D9E" w14:textId="77777777" w:rsidR="003553DE" w:rsidRDefault="003553DE">
+          <w:p w14:paraId="650C8FFF" w14:textId="77777777" w:rsidR="00900105" w:rsidRDefault="00900105" w:rsidP="00900105">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003553DE" w14:paraId="684608DB" w14:textId="77777777">
+      <w:tr w:rsidR="00900105" w14:paraId="3AE2582C" w14:textId="77777777" w:rsidTr="06B5CFE2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13F9EB03" w14:textId="77777777" w:rsidR="003553DE" w:rsidRPr="00900105" w:rsidRDefault="003553DE">
+          <w:p w14:paraId="60DF7572" w14:textId="4FB816E2" w:rsidR="00900105" w:rsidRPr="00900105" w:rsidRDefault="00900105" w:rsidP="00900105">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00900105">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Title</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>Signature</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB6E63">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6655" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75B97EE5" w14:textId="77777777" w:rsidR="003553DE" w:rsidRDefault="003553DE">
+          <w:p w14:paraId="77A9745F" w14:textId="77777777" w:rsidR="00900105" w:rsidRDefault="00900105" w:rsidP="00900105">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003553DE" w14:paraId="14833B21" w14:textId="77777777">
+      <w:tr w:rsidR="00900105" w14:paraId="1947C9F4" w14:textId="77777777" w:rsidTr="06B5CFE2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61CEA887" w14:textId="77777777" w:rsidR="003553DE" w:rsidRPr="00900105" w:rsidRDefault="003553DE">
-[...14 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="185D6CF9" w14:textId="5E9C9782" w:rsidR="00900105" w:rsidRPr="00900105" w:rsidRDefault="00900105" w:rsidP="00900105">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="06B5CFE2">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidR="151C04A6" w:rsidRPr="06B5CFE2">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>epartment Division</w:t>
+            </w:r>
+            <w:r w:rsidR="5C2B7285" w:rsidRPr="06B5CFE2">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6655" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50241D42" w14:textId="77777777" w:rsidR="003553DE" w:rsidRDefault="003553DE">
+          <w:p w14:paraId="532A4FE4" w14:textId="77777777" w:rsidR="00900105" w:rsidRDefault="00900105" w:rsidP="00900105">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003553DE" w14:paraId="73D3060C" w14:textId="77777777">
+      <w:tr w:rsidR="06B5CFE2" w14:paraId="25E73934" w14:textId="77777777" w:rsidTr="06B5CFE2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="098025C7" w14:textId="77777777" w:rsidR="003553DE" w:rsidRPr="00900105" w:rsidRDefault="003553DE">
+          <w:p w14:paraId="259E1F4A" w14:textId="6188607A" w:rsidR="49FEA399" w:rsidRDefault="49FEA399" w:rsidP="06B5CFE2">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="06B5CFE2">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Department Division:</w:t>
+              <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6655" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1435ED08" w14:textId="77777777" w:rsidR="003553DE" w:rsidRDefault="003553DE">
+          <w:p w14:paraId="4AF84290" w14:textId="60D20E6E" w:rsidR="06B5CFE2" w:rsidRDefault="06B5CFE2" w:rsidP="06B5CFE2">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003553DE" w14:paraId="2C218A6F" w14:textId="77777777">
+      <w:tr w:rsidR="06B5CFE2" w14:paraId="5754D420" w14:textId="77777777" w:rsidTr="06B5CFE2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="019BF8C4" w14:textId="77777777" w:rsidR="003553DE" w:rsidRDefault="003553DE">
+          <w:p w14:paraId="462C5DCE" w14:textId="7B3C7E25" w:rsidR="49FEA399" w:rsidRDefault="49FEA399" w:rsidP="06B5CFE2">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="06B5CFE2">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Date:</w:t>
+              <w:t>Contact Number:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6655" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57A33B29" w14:textId="77777777" w:rsidR="003553DE" w:rsidRDefault="003553DE">
+          <w:p w14:paraId="6F55752F" w14:textId="77B32FCD" w:rsidR="06B5CFE2" w:rsidRDefault="06B5CFE2" w:rsidP="06B5CFE2">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003553DE" w14:paraId="69C48733" w14:textId="77777777">
-[...31 lines deleted...]
-      </w:tr>
+      <w:bookmarkEnd w:id="0"/>
     </w:tbl>
-    <w:p w14:paraId="3383AE88" w14:textId="77777777" w:rsidR="003553DE" w:rsidRDefault="003553DE" w:rsidP="003553DE">
+    <w:p w14:paraId="312DEA78" w14:textId="2B6EE437" w:rsidR="00162CA9" w:rsidRDefault="00162CA9" w:rsidP="00162CA9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3BF384B8" w14:textId="2690D2B0" w:rsidR="00374342" w:rsidRDefault="00374342" w:rsidP="00374342">
+    <w:p w14:paraId="6EA06DDB" w14:textId="772238BF" w:rsidR="00EA2A38" w:rsidRPr="002C1BF9" w:rsidRDefault="00EA2A38" w:rsidP="00EA2A38">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Heading4"/>
       </w:pPr>
+      <w:r w:rsidRPr="002C1BF9">
+        <w:lastRenderedPageBreak/>
+        <w:t>Instruction</w:t>
+      </w:r>
       <w:r>
-        <w:lastRenderedPageBreak/>
-        <w:t>Aboriginal Children in Aboriginal Care (ACAC)</w:t>
+        <w:t xml:space="preserve"> for ACAC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C1BF9">
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DCB6CAC" w14:textId="79E81D39" w:rsidR="003553DE" w:rsidRPr="00735F7D" w:rsidRDefault="003553DE" w:rsidP="00374342">
-[...10 lines deleted...]
-    <w:p w14:paraId="6014F772" w14:textId="77777777" w:rsidR="003553DE" w:rsidRPr="00374342" w:rsidRDefault="003553DE" w:rsidP="00374342">
+    <w:p w14:paraId="1BA36033" w14:textId="65262F0D" w:rsidR="00EA2A38" w:rsidRDefault="00EA2A38" w:rsidP="00EA2A38">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
-      <w:r w:rsidRPr="00374342">
-        <w:t>Once the Carer has signed their Bushfire Leave Early Plan, the following endorsements are required:</w:t>
+      <w:r w:rsidRPr="004E64DB">
+        <w:t xml:space="preserve">Once the Carer has signed their Bushfire </w:t>
+      </w:r>
+      <w:r>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E64DB">
+        <w:t>eav</w:t>
+      </w:r>
+      <w:r>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E64DB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E64DB">
+        <w:t xml:space="preserve">arly </w:t>
+      </w:r>
+      <w:r>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E64DB">
+        <w:t xml:space="preserve">lan, </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA5B80">
+        <w:t>the following</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E64DB">
+        <w:t xml:space="preserve"> endorsements are required:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F65BF03" w14:textId="77777777" w:rsidR="003553DE" w:rsidRPr="00374342" w:rsidRDefault="003553DE" w:rsidP="00374342">
-[...15 lines deleted...]
-    <w:p w14:paraId="1D5D8D77" w14:textId="67D17937" w:rsidR="003553DE" w:rsidRPr="00735F7D" w:rsidRDefault="00374342" w:rsidP="00374342">
+    <w:p w14:paraId="34F35597" w14:textId="4BA0BD58" w:rsidR="00EA2A38" w:rsidRPr="00EA2A38" w:rsidRDefault="00EA5B80" w:rsidP="00F779A6">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
-        <w:t>Th</w:t>
-[...2 lines deleted...]
-        <w:t>is Bushfire Leave Early Plan has been endorsed by:</w:t>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ACAC</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA2A38" w:rsidRPr="06B5CFE2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: 1) </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA2A38" w:rsidRPr="00EA2A38">
+        <w:t>ACAC program manager endorsement</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA2A38">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA2A38" w:rsidRPr="00F779A6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA2A38" w:rsidRPr="00EA2A38">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ACCO CEO or relevant delegate endorsement if required</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB0660">
+        <w:t>, as decided by the ACCO</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2908CAA0" w14:textId="77777777" w:rsidR="003553DE" w:rsidRPr="00735F7D" w:rsidRDefault="003553DE" w:rsidP="003553DE">
+    <w:p w14:paraId="7918F2E9" w14:textId="44CE2F24" w:rsidR="00EA2A38" w:rsidRDefault="00EA2A38" w:rsidP="00EA2A38">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB6E63">
+        <w:t>Endorsement</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> for ACAC – T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB6E63">
+        <w:t>his</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00615839">
+        <w:t xml:space="preserve"> Bushfire </w:t>
+      </w:r>
+      <w:r>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00615839">
+        <w:t>eav</w:t>
+      </w:r>
+      <w:r>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00615839">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00615839">
+        <w:t xml:space="preserve">arly </w:t>
+      </w:r>
+      <w:r>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00615839">
+        <w:t>lan has been endorsed by:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D2BBDFE" w14:textId="45BD0019" w:rsidR="00EA2A38" w:rsidRDefault="00EA2A38" w:rsidP="00EA2A38">
       <w:pPr>
         <w:pStyle w:val="Tablecaption"/>
       </w:pPr>
-      <w:r w:rsidRPr="00735F7D">
-        <w:t>ACAC program manager endorsement</w:t>
+      <w:r>
+        <w:t>ACAC program manager</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C118F">
+        <w:t xml:space="preserve"> endorsement</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10194" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3975"/>
         <w:gridCol w:w="6219"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00374342" w:rsidRPr="00735F7D" w14:paraId="7700C3FF" w14:textId="77777777">
+      <w:tr w:rsidR="00EA2A38" w14:paraId="1FCE31C7" w14:textId="77777777" w:rsidTr="0043411C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14DB070F" w14:textId="47F8AE41" w:rsidR="00374342" w:rsidRPr="00735F7D" w:rsidRDefault="00374342" w:rsidP="00374342">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="2224A21A" w14:textId="77777777" w:rsidR="00EA2A38" w:rsidRPr="00900105" w:rsidRDefault="00EA2A38" w:rsidP="0043411C">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00900105">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
             <w:r>
-              <w:t>Field</w:t>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6219" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31AA8D70" w14:textId="5D77ED8C" w:rsidR="00374342" w:rsidRPr="00735F7D" w:rsidRDefault="00374342" w:rsidP="00374342">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="726B7757" w14:textId="77777777" w:rsidR="00EA2A38" w:rsidRDefault="00EA2A38" w:rsidP="0043411C">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA2A38" w14:paraId="2E222208" w14:textId="77777777" w:rsidTr="0043411C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3975" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44586BCB" w14:textId="77777777" w:rsidR="00EA2A38" w:rsidRPr="00900105" w:rsidRDefault="00EA2A38" w:rsidP="0043411C">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00900105">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Title</w:t>
+            </w:r>
             <w:r>
-              <w:t>Details</w:t>
-            </w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6219" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F2C360C" w14:textId="77777777" w:rsidR="00EA2A38" w:rsidRDefault="00EA2A38" w:rsidP="0043411C">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003553DE" w:rsidRPr="00735F7D" w14:paraId="2756B444" w14:textId="77777777">
+      <w:tr w:rsidR="00EA2A38" w14:paraId="3C3A8C36" w14:textId="77777777" w:rsidTr="0043411C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51521F09" w14:textId="77777777" w:rsidR="003553DE" w:rsidRPr="00735F7D" w:rsidRDefault="003553DE">
-[...12 lines deleted...]
-              <w:t>Name:</w:t>
+          <w:p w14:paraId="6E80652B" w14:textId="77777777" w:rsidR="00EA2A38" w:rsidRPr="00900105" w:rsidRDefault="00EA2A38" w:rsidP="0043411C">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00900105">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Signature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6219" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="567D7DFA" w14:textId="77777777" w:rsidR="003553DE" w:rsidRPr="00735F7D" w:rsidRDefault="003553DE">
+          <w:p w14:paraId="4EB621C6" w14:textId="77777777" w:rsidR="00EA2A38" w:rsidRDefault="00EA2A38" w:rsidP="0043411C">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003553DE" w:rsidRPr="00735F7D" w14:paraId="60BF554D" w14:textId="77777777">
+      <w:tr w:rsidR="00EA2A38" w14:paraId="5D6A2AFF" w14:textId="77777777" w:rsidTr="0043411C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="444E6361" w14:textId="77777777" w:rsidR="003553DE" w:rsidRPr="00735F7D" w:rsidRDefault="003553DE">
-[...12 lines deleted...]
-              <w:t>Title:</w:t>
+          <w:p w14:paraId="2D21C0F2" w14:textId="14171153" w:rsidR="00EA2A38" w:rsidRPr="00900105" w:rsidRDefault="00EA2A38" w:rsidP="0043411C">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="06B5CFE2">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Organisation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6219" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E474F71" w14:textId="77777777" w:rsidR="003553DE" w:rsidRPr="00735F7D" w:rsidRDefault="003553DE">
+          <w:p w14:paraId="02F3C8C7" w14:textId="77777777" w:rsidR="00EA2A38" w:rsidRDefault="00EA2A38" w:rsidP="0043411C">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003553DE" w:rsidRPr="00735F7D" w14:paraId="7D1B6EA0" w14:textId="77777777">
+      <w:tr w:rsidR="00EA2A38" w14:paraId="1BCBE93F" w14:textId="77777777" w:rsidTr="0043411C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27384E1B" w14:textId="77777777" w:rsidR="003553DE" w:rsidRPr="00735F7D" w:rsidRDefault="003553DE">
-[...12 lines deleted...]
-              <w:t>Signature:</w:t>
+          <w:p w14:paraId="4D005506" w14:textId="77777777" w:rsidR="00EA2A38" w:rsidRPr="00900105" w:rsidRDefault="00EA2A38" w:rsidP="0043411C">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6219" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36192133" w14:textId="77777777" w:rsidR="003553DE" w:rsidRPr="00735F7D" w:rsidRDefault="003553DE">
+          <w:p w14:paraId="20CAB69A" w14:textId="77777777" w:rsidR="00EA2A38" w:rsidRDefault="00EA2A38" w:rsidP="0043411C">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003553DE" w:rsidRPr="00735F7D" w14:paraId="25E4D1F8" w14:textId="77777777">
+      <w:tr w:rsidR="00EA2A38" w14:paraId="7C9D110C" w14:textId="77777777" w:rsidTr="0043411C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="206FECCF" w14:textId="77777777" w:rsidR="003553DE" w:rsidRPr="00735F7D" w:rsidRDefault="003553DE">
-[...12 lines deleted...]
-              <w:t>Organisation</w:t>
+          <w:p w14:paraId="78BFCB4F" w14:textId="77777777" w:rsidR="00EA2A38" w:rsidRPr="00900105" w:rsidRDefault="00EA2A38" w:rsidP="0043411C">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Contact Number:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6219" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00DC7E45" w14:textId="77777777" w:rsidR="003553DE" w:rsidRPr="00735F7D" w:rsidRDefault="003553DE">
-[...65 lines deleted...]
-          <w:p w14:paraId="67870A17" w14:textId="77777777" w:rsidR="003553DE" w:rsidRPr="00735F7D" w:rsidRDefault="003553DE">
+          <w:p w14:paraId="70E78318" w14:textId="77777777" w:rsidR="00EA2A38" w:rsidRDefault="00EA2A38" w:rsidP="0043411C">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="512BB23C" w14:textId="77777777" w:rsidR="003553DE" w:rsidRPr="00735F7D" w:rsidRDefault="003553DE" w:rsidP="003553DE">
+    <w:p w14:paraId="2CBA3CA8" w14:textId="74CFE418" w:rsidR="00EA5B80" w:rsidRDefault="00EA5B80" w:rsidP="00EA5B80">
       <w:pPr>
         <w:pStyle w:val="Tablecaption"/>
       </w:pPr>
-      <w:r w:rsidRPr="00735F7D">
-        <w:t>ACCO CEO or relevant delegate endorsement (if required)</w:t>
+      <w:r>
+        <w:t>ACCO CEO or relevant delegate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C118F">
+        <w:t xml:space="preserve"> endorsement</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (if required)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10194" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3975"/>
         <w:gridCol w:w="6219"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00374342" w:rsidRPr="00735F7D" w14:paraId="6287FA81" w14:textId="77777777">
+      <w:tr w:rsidR="00EA5B80" w14:paraId="62C9251B" w14:textId="77777777" w:rsidTr="0043411C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="708EA69B" w14:textId="162BEED4" w:rsidR="00374342" w:rsidRPr="00735F7D" w:rsidRDefault="00374342" w:rsidP="00374342">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="7FB5BCD6" w14:textId="77777777" w:rsidR="00EA5B80" w:rsidRPr="00900105" w:rsidRDefault="00EA5B80" w:rsidP="0043411C">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00900105">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
             <w:r>
-              <w:t>Field</w:t>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6219" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B9A8909" w14:textId="2C2EB03D" w:rsidR="00374342" w:rsidRPr="00735F7D" w:rsidRDefault="00374342" w:rsidP="00374342">
-[...2 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="7A1A6CB4" w14:textId="77777777" w:rsidR="00EA5B80" w:rsidRDefault="00EA5B80" w:rsidP="0043411C">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EA5B80" w14:paraId="5AF384DA" w14:textId="77777777" w:rsidTr="0043411C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3975" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59A1766A" w14:textId="77777777" w:rsidR="00EA5B80" w:rsidRPr="00900105" w:rsidRDefault="00EA5B80" w:rsidP="0043411C">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00900105">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Title</w:t>
+            </w:r>
             <w:r>
-              <w:t>Details</w:t>
-            </w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6219" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2248B925" w14:textId="77777777" w:rsidR="00EA5B80" w:rsidRDefault="00EA5B80" w:rsidP="0043411C">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003553DE" w:rsidRPr="00735F7D" w14:paraId="3A968FC0" w14:textId="77777777">
+      <w:tr w:rsidR="00EA5B80" w14:paraId="478DE504" w14:textId="77777777" w:rsidTr="0043411C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14618682" w14:textId="77777777" w:rsidR="003553DE" w:rsidRPr="00735F7D" w:rsidRDefault="003553DE">
-[...12 lines deleted...]
-              <w:t>Name:</w:t>
+          <w:p w14:paraId="4B3C72D1" w14:textId="77777777" w:rsidR="00EA5B80" w:rsidRPr="00900105" w:rsidRDefault="00EA5B80" w:rsidP="0043411C">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00900105">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Signature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6219" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C71F37A" w14:textId="77777777" w:rsidR="003553DE" w:rsidRPr="00735F7D" w:rsidRDefault="003553DE">
+          <w:p w14:paraId="690D8AAC" w14:textId="77777777" w:rsidR="00EA5B80" w:rsidRDefault="00EA5B80" w:rsidP="0043411C">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003553DE" w:rsidRPr="00735F7D" w14:paraId="15227D9C" w14:textId="77777777">
+      <w:tr w:rsidR="00EA5B80" w14:paraId="0130ED1B" w14:textId="77777777" w:rsidTr="0043411C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D15791D" w14:textId="77777777" w:rsidR="003553DE" w:rsidRPr="00735F7D" w:rsidRDefault="003553DE">
-[...12 lines deleted...]
-              <w:t>Title:</w:t>
+          <w:p w14:paraId="29979FF3" w14:textId="7CF504EF" w:rsidR="00EA5B80" w:rsidRPr="00900105" w:rsidRDefault="00EA5B80" w:rsidP="0043411C">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="06B5CFE2">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Organisation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6219" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7BD4287F" w14:textId="77777777" w:rsidR="003553DE" w:rsidRPr="00735F7D" w:rsidRDefault="003553DE">
+          <w:p w14:paraId="38DFEA6B" w14:textId="77777777" w:rsidR="00EA5B80" w:rsidRDefault="00EA5B80" w:rsidP="0043411C">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003553DE" w:rsidRPr="00735F7D" w14:paraId="02131C81" w14:textId="77777777">
+      <w:tr w:rsidR="00EA5B80" w14:paraId="0A350555" w14:textId="77777777" w:rsidTr="0043411C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67398BAE" w14:textId="77777777" w:rsidR="003553DE" w:rsidRPr="00735F7D" w:rsidRDefault="003553DE">
-[...12 lines deleted...]
-              <w:t>Signature:</w:t>
+          <w:p w14:paraId="4D04DD4E" w14:textId="77777777" w:rsidR="00EA5B80" w:rsidRPr="00900105" w:rsidRDefault="00EA5B80" w:rsidP="0043411C">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6219" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25B09364" w14:textId="77777777" w:rsidR="003553DE" w:rsidRPr="00735F7D" w:rsidRDefault="003553DE">
+          <w:p w14:paraId="4EAAD187" w14:textId="77777777" w:rsidR="00EA5B80" w:rsidRDefault="00EA5B80" w:rsidP="0043411C">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003553DE" w:rsidRPr="00735F7D" w14:paraId="38CF840A" w14:textId="77777777">
+      <w:tr w:rsidR="00EA5B80" w14:paraId="2FAB3E58" w14:textId="77777777" w:rsidTr="0043411C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3975" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="323924AE" w14:textId="77777777" w:rsidR="003553DE" w:rsidRPr="00735F7D" w:rsidRDefault="003553DE">
-[...12 lines deleted...]
-              <w:t>Organisation</w:t>
+          <w:p w14:paraId="2F1A46D3" w14:textId="77777777" w:rsidR="00EA5B80" w:rsidRPr="00900105" w:rsidRDefault="00EA5B80" w:rsidP="0043411C">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Contact Number:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6219" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5540FA4F" w14:textId="77777777" w:rsidR="003553DE" w:rsidRPr="00735F7D" w:rsidRDefault="003553DE">
+          <w:p w14:paraId="1E1BE84B" w14:textId="77777777" w:rsidR="00EA5B80" w:rsidRDefault="00EA5B80" w:rsidP="0043411C">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003553DE" w:rsidRPr="00735F7D" w14:paraId="61EADC59" w14:textId="77777777">
-[...66 lines deleted...]
-      <w:bookmarkEnd w:id="1"/>
     </w:tbl>
-    <w:p w14:paraId="4877FB30" w14:textId="77777777" w:rsidR="003553DE" w:rsidRPr="00735F7D" w:rsidRDefault="003553DE" w:rsidP="003553DE">
+    <w:p w14:paraId="79A6C53C" w14:textId="77777777" w:rsidR="00EA5B80" w:rsidRDefault="00EA5B80" w:rsidP="00162CA9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="003553DE" w:rsidRPr="00735F7D" w:rsidSect="00175B30">
+    <w:sectPr w:rsidR="00EA5B80" w:rsidSect="00B04489">
+      <w:headerReference w:type="default" r:id="rId17"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="1418" w:right="851" w:bottom="851" w:left="851" w:header="680" w:footer="567" w:gutter="0"/>
+      <w:pgMar w:top="1418" w:right="851" w:bottom="1418" w:left="851" w:header="680" w:footer="851" w:gutter="0"/>
       <w:cols w:space="340"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1633CCF5" w14:textId="77777777" w:rsidR="00AD153B" w:rsidRDefault="00AD153B">
+    <w:p w14:paraId="0CF4F03D" w14:textId="77777777" w:rsidR="00EC4663" w:rsidRDefault="00EC4663">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C4A8E6C" w14:textId="77777777" w:rsidR="00AD153B" w:rsidRDefault="00AD153B"/>
+    <w:p w14:paraId="2BB102EB" w14:textId="77777777" w:rsidR="00EC4663" w:rsidRDefault="00EC4663"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="378DCADC" w14:textId="77777777" w:rsidR="00AD153B" w:rsidRDefault="00AD153B">
+    <w:p w14:paraId="14BFD3BF" w14:textId="77777777" w:rsidR="00EC4663" w:rsidRDefault="00EC4663">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55AC297F" w14:textId="77777777" w:rsidR="00AD153B" w:rsidRDefault="00AD153B"/>
+    <w:p w14:paraId="1E2AFD03" w14:textId="77777777" w:rsidR="00EC4663" w:rsidRDefault="00EC4663"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="260E7CF6" w14:textId="77777777" w:rsidR="00AD153B" w:rsidRDefault="00AD153B">
+    <w:p w14:paraId="147B43CE" w14:textId="77777777" w:rsidR="00EC4663" w:rsidRDefault="00EC4663">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
-    <w:altName w:val="Segoe UI"/>
+    <w:altName w:val="Ebrima"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="016C29F6" w14:textId="044C41A7" w:rsidR="00E261B3" w:rsidRPr="00F65AA9" w:rsidRDefault="00967335" w:rsidP="00EF2C72">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="016C29F6" w14:textId="77777777" w:rsidR="00E261B3" w:rsidRPr="00F65AA9" w:rsidRDefault="00B14B5F" w:rsidP="00EF2C72">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C7F58B7" wp14:editId="798A5D84">
-          <wp:simplePos x="538163" y="9644063"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="0B82E1DA" wp14:editId="4DBEBFFA">
+          <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:align>bottom</wp:align>
           </wp:positionV>
-          <wp:extent cx="7560000" cy="792720"/>
-          <wp:effectExtent l="0" t="0" r="3175" b="7620"/>
+          <wp:extent cx="7560000" cy="1008000"/>
+          <wp:effectExtent l="0" t="0" r="3175" b="1905"/>
           <wp:wrapNone/>
-          <wp:docPr id="7" name="Picture 7" descr="Victoria State Government Families, Fairness and Housing"/>
+          <wp:docPr id="2" name="Picture 2" descr="Victoria State Government Families, Fairness and Housing"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="7" name="Picture 7" descr="Victoria State Government Families, Fairness and Housing"/>
+                  <pic:cNvPr id="10" name="Picture 10" descr="Victoria State Government Families, Fairness and Housing"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7560000" cy="792720"/>
+                    <a:ext cx="7560000" cy="1008000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="margin">
+          <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
-          <wp14:sizeRelV relativeFrom="margin">
+          <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00E261B3">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="3F220AE8" wp14:editId="5BC83ADF">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="3F220AE8" wp14:editId="18094418">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10189210</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560310" cy="311785"/>
               <wp:effectExtent l="0" t="0" r="0" b="12065"/>
               <wp:wrapNone/>
               <wp:docPr id="5" name="MSIPCMc3054336811d08b680b9289e" descr="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="7560310" cy="311785"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -3812,104 +4580,104 @@
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00B21F90">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="3F220AE8" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+          <w:pict w14:anchorId="62BAA0DD">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="3F220AE8">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="MSIPCMc3054336811d08b680b9289e" o:spid="_x0000_s1026" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:802.3pt;width:595.3pt;height:24.55pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCdkot2FAIAACQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2w3TdoacYqsRYYB&#10;QVsgHXqWZSk2IIuapMTOfv0o2UmKbqdhF5kiaX6897S471tFDsK6BnRBs0lKidAcqkbvCvrjdf3l&#10;lhLnma6YAi0KehSO3i8/f1p0JhdXUIOqhCVYRLu8MwWtvTd5kjhei5a5CRihMSjBtszj1e6SyrIO&#10;q7cquUrTedKBrYwFLpxD7+MQpMtYX0rB/bOUTniiCoqz+XjaeJbhTJYLlu8sM3XDxzHYP0zRskZj&#10;03OpR+YZ2dvmj1Jtwy04kH7CoU1AyoaLuANuk6UfttnWzIi4C4LjzBkm9//K8qfD1rxY4vuv0COB&#10;AZDOuNyhM+zTS9uGL05KMI4QHs+wid4Tjs6b2TydZhjiGJtm2c3tLJRJLn8b6/w3AS0JRkEt0hLR&#10;YoeN80PqKSU007BulIrUKE26gs6nszT+cI5gcaWxx2XWYPm+7McFSqiOuJeFgXJn+LrB5hvm/Auz&#10;yDHOi7r1z3hIBdgERouSGuyvv/lDPkKPUUo61ExB3c89s4IS9V0jKXfZ9XUQWbygYd97y5NX79sH&#10;QDlm+DIMj2bI9epkSgvtG8p6FbphiGmOPQtanswHPygYnwUXq1VMQjkZ5jd6a3goHWAMkL72b8ya&#10;EXePjD3BSVUs/wD/kDsQsNp7kE3kJgA7oDnijVKM7I7PJmj9/T1mXR738jcAAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBIDV6a3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqFMo&#10;gYY4FQJxQUIVperZiTc/TbyOYrdN3p7NCW67M6vZb9LNaDtxxsE3jhQsFxEIpMKZhioF+5+Pu2cQ&#10;PmgyunOECib0sMmur1KdGHehbzzvQiU4hHyiFdQh9ImUvqjRar9wPRJ7pRusDrwOlTSDvnC47eR9&#10;FMXS6ob4Q617fKuxaHcnq2C1XeelPLb2+DV9TlPTlof3vFTq9mZ8fQERcAx/xzDjMzpkzJS7Exkv&#10;OgVcJLAaR6sYxOwv1xFP+aw9PjyBzFL5v0P2CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AJ2Si3YUAgAAJAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAEgNXprfAAAACwEAAA8AAAAAAAAAAAAAAAAAbgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="MSIPCMc3054336811d08b680b9289e" style="position:absolute;margin-left:0;margin-top:802.3pt;width:595.3pt;height:24.55pt;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" o:spid="_x0000_s1026" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCdkot2FAIAACQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2w3TdoacYqsRYYB&#10;QVsgHXqWZSk2IIuapMTOfv0o2UmKbqdhF5kiaX6897S471tFDsK6BnRBs0lKidAcqkbvCvrjdf3l&#10;lhLnma6YAi0KehSO3i8/f1p0JhdXUIOqhCVYRLu8MwWtvTd5kjhei5a5CRihMSjBtszj1e6SyrIO&#10;q7cquUrTedKBrYwFLpxD7+MQpMtYX0rB/bOUTniiCoqz+XjaeJbhTJYLlu8sM3XDxzHYP0zRskZj&#10;03OpR+YZ2dvmj1Jtwy04kH7CoU1AyoaLuANuk6UfttnWzIi4C4LjzBkm9//K8qfD1rxY4vuv0COB&#10;AZDOuNyhM+zTS9uGL05KMI4QHs+wid4Tjs6b2TydZhjiGJtm2c3tLJRJLn8b6/w3AS0JRkEt0hLR&#10;YoeN80PqKSU007BulIrUKE26gs6nszT+cI5gcaWxx2XWYPm+7McFSqiOuJeFgXJn+LrB5hvm/Auz&#10;yDHOi7r1z3hIBdgERouSGuyvv/lDPkKPUUo61ExB3c89s4IS9V0jKXfZ9XUQWbygYd97y5NX79sH&#10;QDlm+DIMj2bI9epkSgvtG8p6FbphiGmOPQtanswHPygYnwUXq1VMQjkZ5jd6a3goHWAMkL72b8ya&#10;EXePjD3BSVUs/wD/kDsQsNp7kE3kJgA7oDnijVKM7I7PJmj9/T1mXR738jcAAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBIDV6a3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqFMo&#10;gYY4FQJxQUIVperZiTc/TbyOYrdN3p7NCW67M6vZb9LNaDtxxsE3jhQsFxEIpMKZhioF+5+Pu2cQ&#10;PmgyunOECib0sMmur1KdGHehbzzvQiU4hHyiFdQh9ImUvqjRar9wPRJ7pRusDrwOlTSDvnC47eR9&#10;FMXS6ob4Q617fKuxaHcnq2C1XeelPLb2+DV9TlPTlof3vFTq9mZ8fQERcAx/xzDjMzpkzJS7Exkv&#10;OgVcJLAaR6sYxOwv1xFP+aw9PjyBzFL5v0P2CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AJ2Si3YUAgAAJAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAEgNXprfAAAACwEAAA8AAAAAAAAAAAAAAAAAbgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;">
               <v:textbox inset=",0,,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="3E3ACDE0" w14:textId="77777777" w:rsidR="00E261B3" w:rsidRPr="00B21F90" w:rsidRDefault="00E261B3" w:rsidP="00B21F90">
+                  <w:p w:rsidRPr="00B21F90" w:rsidR="00E261B3" w:rsidP="00B21F90" w:rsidRDefault="00E261B3" w14:paraId="08CE8BEA" w14:textId="77777777">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00B21F90">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="65F67A31" w14:textId="77777777" w:rsidR="00E261B3" w:rsidRDefault="00E261B3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="36861015" wp14:editId="5023B46B">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="36861015" wp14:editId="5023B46B">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10189687</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560310" cy="311785"/>
               <wp:effectExtent l="0" t="0" r="0" b="12065"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="MSIPCM418f4cbe97f099549309dca7" descr="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;FirstPage&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="7560310" cy="311785"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
@@ -3939,695 +4707,349 @@
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00B21F90">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
-[...1 lines deleted...]
-            <v:shapetype w14:anchorId="36861015" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+          <w:pict w14:anchorId="7B9924B8">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="36861015">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="MSIPCM418f4cbe97f099549309dca7" o:spid="_x0000_s1027" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;FirstPage&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:802.35pt;width:595.3pt;height:24.55pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDqG+r9FgIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Li2EkEy4GbwEWB&#10;IAngFDnTFGkRoLgsSVtyv75Lyi+kPRW9UMvd1T5mhrP7vtVkJ5xXYCpajHJKhOFQK7Op6I+35Zdb&#10;SnxgpmYajKjoXnh6P//8adbZUlxBA7oWjmAR48vOVrQJwZZZ5nkjWuZHYIXBoATXsoBXt8lqxzqs&#10;3ursKs+nWQeutg648B69j0OQzlN9KQUPL1J6EYiuKM4W0unSuY5nNp+xcuOYbRQ/jMH+YYqWKYNN&#10;T6UeWWBk69QfpVrFHXiQYcShzUBKxUXaAbcp8g/brBpmRdoFwfH2BJP/f2X5825lXx0J/VfokcAI&#10;SGd96dEZ9+mla+MXJyUYRwj3J9hEHwhH581kmo8LDHGMjYvi5nYSy2Tnv63z4ZuAlkSjog5pSWix&#10;3ZMPQ+oxJTYzsFRaJ2q0IV1Fp+NJnn44RbC4NtjjPGu0Qr/uiaov9lhDvcf1HAzMe8uXCmd4Yj68&#10;ModU49go3/CCh9SAveBgUdKA+/U3f8xHBjBKSYfSqaj/uWVOUKK/G+Tmrri+jlpLFzTcpXd99Jpt&#10;+wCoygIfiOXJjLlBH03poH1HdS9iNwwxw7FnRddH8yEMQsbXwcVikZJQVZaFJ7OyPJaOaEZk3/p3&#10;5uwB/oDEPcNRXKz8wMKQO/Cw2AaQKlEU8R3QPMCOikwkH15PlPzlPWWd3/j8NwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAC+QSJfgAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IfQdrK3Gj&#10;dksJbRqnqkBckBCioJ6dePPTxOsodtvk7XFOcNyZ0ew3yX4wLbti72pLEpYLAQwpt7qmUsLP99vD&#10;BpjzirRqLaGEER3s09ldomJtb/SF16MvWSghFysJlfddzLnLKzTKLWyHFLzC9kb5cPYl1726hXLT&#10;8pUQETeqpvChUh2+VJg3x4uRsP7cZgU/N+b8Mb6PY90Up9eskPJ+Phx2wDwO/i8ME35AhzQwZfZC&#10;2rFWQhjigxqJ9TOwyV9uRQQsm7Snxw3wNOH/N6S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAOob6v0WAgAAKwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAC+QSJfgAAAACwEAAA8AAAAAAAAAAAAAAAAAcAQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="MSIPCM418f4cbe97f099549309dca7" style="position:absolute;margin-left:0;margin-top:802.35pt;width:595.3pt;height:24.55pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;FirstPage&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" o:spid="_x0000_s1027" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDqG+r9FgIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Li2EkEy4GbwEWB&#10;IAngFDnTFGkRoLgsSVtyv75Lyi+kPRW9UMvd1T5mhrP7vtVkJ5xXYCpajHJKhOFQK7Op6I+35Zdb&#10;SnxgpmYajKjoXnh6P//8adbZUlxBA7oWjmAR48vOVrQJwZZZ5nkjWuZHYIXBoATXsoBXt8lqxzqs&#10;3ursKs+nWQeutg648B69j0OQzlN9KQUPL1J6EYiuKM4W0unSuY5nNp+xcuOYbRQ/jMH+YYqWKYNN&#10;T6UeWWBk69QfpVrFHXiQYcShzUBKxUXaAbcp8g/brBpmRdoFwfH2BJP/f2X5825lXx0J/VfokcAI&#10;SGd96dEZ9+mla+MXJyUYRwj3J9hEHwhH581kmo8LDHGMjYvi5nYSy2Tnv63z4ZuAlkSjog5pSWix&#10;3ZMPQ+oxJTYzsFRaJ2q0IV1Fp+NJnn44RbC4NtjjPGu0Qr/uiaov9lhDvcf1HAzMe8uXCmd4Yj68&#10;ModU49go3/CCh9SAveBgUdKA+/U3f8xHBjBKSYfSqaj/uWVOUKK/G+Tmrri+jlpLFzTcpXd99Jpt&#10;+wCoygIfiOXJjLlBH03poH1HdS9iNwwxw7FnRddH8yEMQsbXwcVikZJQVZaFJ7OyPJaOaEZk3/p3&#10;5uwB/oDEPcNRXKz8wMKQO/Cw2AaQKlEU8R3QPMCOikwkH15PlPzlPWWd3/j8NwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAC+QSJfgAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IfQdrK3Gj&#10;dksJbRqnqkBckBCioJ6dePPTxOsodtvk7XFOcNyZ0ew3yX4wLbti72pLEpYLAQwpt7qmUsLP99vD&#10;BpjzirRqLaGEER3s09ldomJtb/SF16MvWSghFysJlfddzLnLKzTKLWyHFLzC9kb5cPYl1726hXLT&#10;8pUQETeqpvChUh2+VJg3x4uRsP7cZgU/N+b8Mb6PY90Up9eskPJ+Phx2wDwO/i8ME35AhzQwZfZC&#10;2rFWQhjigxqJ9TOwyV9uRQQsm7Snxw3wNOH/N6S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAOob6v0WAgAAKwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAC+QSJfgAAAACwEAAA8AAAAAAAAAAAAAAAAAcAQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;">
               <v:textbox inset=",0,,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="14CB6103" w14:textId="77777777" w:rsidR="00E261B3" w:rsidRPr="00B21F90" w:rsidRDefault="00E261B3" w:rsidP="00B21F90">
-[...127 lines deleted...]
-                  <w:p w14:paraId="4A19E81D" w14:textId="77777777" w:rsidR="00593A99" w:rsidRPr="00B21F90" w:rsidRDefault="00593A99" w:rsidP="00B21F90">
+                  <w:p w:rsidRPr="00B21F90" w:rsidR="00E261B3" w:rsidP="00B21F90" w:rsidRDefault="00E261B3" w14:paraId="09E77742" w14:textId="77777777">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00B21F90">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1A0F7178" w14:textId="77777777" w:rsidR="00AD153B" w:rsidRDefault="00AD153B" w:rsidP="00207717">
+    <w:p w14:paraId="1386A057" w14:textId="77777777" w:rsidR="00EC4663" w:rsidRDefault="00EC4663" w:rsidP="00207717">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2F3D2A65" w14:textId="77777777" w:rsidR="00AD153B" w:rsidRDefault="00AD153B">
+    <w:p w14:paraId="5CEC9014" w14:textId="77777777" w:rsidR="00EC4663" w:rsidRDefault="00EC4663">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58901E16" w14:textId="77777777" w:rsidR="00AD153B" w:rsidRDefault="00AD153B"/>
+    <w:p w14:paraId="7A602CB3" w14:textId="77777777" w:rsidR="00EC4663" w:rsidRDefault="00EC4663"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="279EF300" w14:textId="77777777" w:rsidR="00AD153B" w:rsidRDefault="00AD153B">
+    <w:p w14:paraId="49069CF9" w14:textId="77777777" w:rsidR="00EC4663" w:rsidRDefault="00EC4663">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="01FD96D1" w14:textId="0810E779" w:rsidR="00E261B3" w:rsidRPr="0051568D" w:rsidRDefault="00175B30" w:rsidP="0017674D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3FA8932F" w14:textId="4E89FCF0" w:rsidR="00EF2C72" w:rsidRDefault="00EF2C72" w:rsidP="00EF2C72">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="01FD96D1" w14:textId="05BEA3CB" w:rsidR="00E261B3" w:rsidRPr="0051568D" w:rsidRDefault="00EC4663" w:rsidP="0017674D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r w:rsidRPr="00175B30">
-      <w:t>Bushfire Leave Early Plan for carers and lead tenant supervisor</w:t>
+    <w:sdt>
+      <w:sdtPr>
+        <w:id w:val="-838076814"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Watermarks"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr/>
+      <w:sdtContent>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:pict w14:anchorId="49521480">
+            <v:shapetype id="_x0000_t136" coordsize="21600,21600" o:spt="136" adj="10800" path="m@7,l@8,m@5,21600l@6,21600e">
+              <v:formulas>
+                <v:f eqn="sum #0 0 10800"/>
+                <v:f eqn="prod #0 2 1"/>
+                <v:f eqn="sum 21600 0 @1"/>
+                <v:f eqn="sum 0 0 @2"/>
+                <v:f eqn="sum 21600 0 @3"/>
+                <v:f eqn="if @0 @3 0"/>
+                <v:f eqn="if @0 21600 @1"/>
+                <v:f eqn="if @0 0 @2"/>
+                <v:f eqn="if @0 @4 21600"/>
+                <v:f eqn="mid @5 @6"/>
+                <v:f eqn="mid @8 @5"/>
+                <v:f eqn="mid @7 @8"/>
+                <v:f eqn="mid @6 @7"/>
+                <v:f eqn="sum @6 0 @5"/>
+              </v:formulas>
+              <v:path textpathok="t" o:connecttype="custom" o:connectlocs="@9,0;@10,10800;@11,21600;@12,10800" o:connectangles="270,180,90,0"/>
+              <v:textpath on="t" fitshape="t"/>
+              <v:handles>
+                <v:h position="#0,bottomRight" xrange="6629,14971"/>
+              </v:handles>
+              <o:lock v:ext="edit" text="t" shapetype="t"/>
+            </v:shapetype>
+            <v:shape id="PowerPlusWaterMarkObject357831064" o:spid="_x0000_s1026" type="#_x0000_t136" style="position:absolute;margin-left:0;margin-top:0;width:412.4pt;height:247.45pt;rotation:315;z-index:-251656704;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f" fillcolor="silver" stroked="f">
+              <v:fill opacity=".5"/>
+              <v:textpath style="font-family:&quot;Calibri&quot;;font-size:1pt" string="DRAFT"/>
+              <w10:wrap anchorx="margin" anchory="margin"/>
+            </v:shape>
+          </w:pict>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r w:rsidR="00B14B5F">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="04CD4EF5" wp14:editId="535AB790">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:align>left</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:align>top</wp:align>
+          </wp:positionV>
+          <wp:extent cx="7560000" cy="270000"/>
+          <wp:effectExtent l="0" t="0" r="3175" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="4" name="Picture 4">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="4" name="Picture 4">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7560000" cy="270000"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="00565D07" w:rsidRPr="00565D07">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00565D07" w:rsidRPr="00565D07">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>Emergency relocation</w:t>
+    </w:r>
+    <w:r w:rsidR="000D4215">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t xml:space="preserve"> -</w:t>
+    </w:r>
+    <w:r w:rsidR="00565D07" w:rsidRPr="00565D07">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t xml:space="preserve"> home-based carer Bushfire Leav</w:t>
+    </w:r>
+    <w:r w:rsidR="00AA6CEF">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>e</w:t>
+    </w:r>
+    <w:r w:rsidR="00565D07" w:rsidRPr="00565D07">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Early Plan</w:t>
+    </w:r>
+    <w:r w:rsidR="00B14B5F">
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+    </w:r>
+    <w:r w:rsidR="00B14B5F" w:rsidRPr="00DE6C85">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00B14B5F" w:rsidRPr="00DE6C85">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00B14B5F" w:rsidRPr="00DE6C85">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00B14B5F" w:rsidRPr="00DE6C85">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="00B14B5F" w:rsidRPr="00DE6C85">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
+<int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+  <int2:observations/>
+  <int2:intelligenceSettings/>
+  <int2:onDemandWorkflows/>
+</int2:intelligence>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...417 lines deleted...]
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03A50056"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A10A987A"/>
     <w:numStyleLink w:val="ZZNumbersloweralpha"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B8D43DB"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="B4525A8A"/>
+    <w:tmpl w:val="5890EA66"/>
     <w:numStyleLink w:val="ZZNumbersdigit"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0BAD2E30"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A10A987A"/>
     <w:styleLink w:val="ZZNumbersloweralpha"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="Numberloweralpha"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
         <w:ind w:left="397" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="Numberloweralphaindent"/>
       <w:lvlText w:val="(%2)"/>
@@ -4712,483 +5134,54 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...428 lines deleted...]
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E6C68D4"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="B4525A8A"/>
+    <w:tmpl w:val="5890EA66"/>
     <w:styleLink w:val="ZZNumbersdigit"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numberdigit"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
         <w:ind w:left="397" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numberdigitindent"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5276,51 +5269,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3EC54A41"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EA56950A"/>
     <w:styleLink w:val="ZZNumberslowerroman"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:pStyle w:val="Numberlowerroman"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
         <w:ind w:left="397" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:pStyle w:val="Numberlowerromanindent"/>
       <w:lvlText w:val="(%2)"/>
@@ -5405,164 +5398,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="541611C2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CE309CD8"/>
     <w:styleLink w:val="ZZTablebullets"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Tablebullet1"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="227" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:pStyle w:val="Tablebullet2"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5645,51 +5525,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54BA1E5A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="94EEF5CE"/>
     <w:styleLink w:val="ZZBullets"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bullet1"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:pStyle w:val="Bullet2"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5769,51 +5649,51 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6309259F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="60E46E98"/>
     <w:styleLink w:val="ZZQuotebullets"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Quotebullet1"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:pStyle w:val="Quotebullet2"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
@@ -5895,1078 +5775,116 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-[...887 lines deleted...]
-  <w:num w:numId="35" w16cid:durableId="2122527886">
+  <w:num w:numId="1" w16cid:durableId="1071121592">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="36" w16cid:durableId="1540437879">
-[...2 lines deleted...]
-  <w:num w:numId="37" w16cid:durableId="1396321171">
+  <w:num w:numId="2" w16cid:durableId="1944995623">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...73 lines deleted...]
-    <w:abstractNumId w:val="13"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
+        <w:pStyle w:val="Numberdigit"/>
         <w:lvlText w:val="%1."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="397"/>
           </w:tabs>
           <w:ind w:left="397" w:hanging="397"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
+        <w:pStyle w:val="Numberdigitindent"/>
         <w:lvlText w:val="%2."/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:tabs>
             <w:tab w:val="num" w:pos="794"/>
           </w:tabs>
           <w:ind w:left="794" w:hanging="397"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:lvl w:ilvl="2">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlRestart w:val="0"/>
+        <w:pStyle w:val="Bulletafternumbers1"/>
         <w:lvlText w:val="•"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="794" w:hanging="397"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:lvl w:ilvl="3">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlRestart w:val="0"/>
+        <w:pStyle w:val="Bulletafternumbers2"/>
         <w:lvlText w:val="–"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1191" w:hanging="397"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:lvl w:ilvl="4">
         <w:start w:val="1"/>
         <w:numFmt w:val="none"/>
         <w:lvlRestart w:val="0"/>
         <w:lvlText w:val=""/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="0" w:firstLine="0"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
@@ -7012,1216 +5930,1472 @@
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="0" w:firstLine="0"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:lvl w:ilvl="8">
         <w:start w:val="1"/>
         <w:numFmt w:val="none"/>
         <w:lvlRestart w:val="0"/>
         <w:lvlText w:val=""/>
         <w:lvlJc w:val="right"/>
         <w:pPr>
           <w:ind w:left="0" w:firstLine="0"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="45" w16cid:durableId="642732192">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="3" w16cid:durableId="1772698850">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="46" w16cid:durableId="688600167">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="4" w16cid:durableId="1270969177">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1044713290">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="15426163">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1599021596">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1123420149">
+    <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:writeProtection w:recommended="1"/>
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="156"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="5004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="181"/>
   <w:drawingGridVerticalSpacing w:val="181"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C04F42"/>
     <w:rsid w:val="00000719"/>
     <w:rsid w:val="00002D68"/>
     <w:rsid w:val="00003403"/>
-    <w:rsid w:val="00004475"/>
     <w:rsid w:val="00005347"/>
     <w:rsid w:val="000072B6"/>
     <w:rsid w:val="0001021B"/>
+    <w:rsid w:val="000117F7"/>
     <w:rsid w:val="00011D89"/>
     <w:rsid w:val="000154FD"/>
+    <w:rsid w:val="00016E79"/>
     <w:rsid w:val="00022271"/>
     <w:rsid w:val="000235E8"/>
     <w:rsid w:val="00024D89"/>
     <w:rsid w:val="000250B6"/>
     <w:rsid w:val="00033D81"/>
-    <w:rsid w:val="000352AE"/>
     <w:rsid w:val="00037366"/>
     <w:rsid w:val="00041BF0"/>
     <w:rsid w:val="00042C8A"/>
-    <w:rsid w:val="000447DC"/>
-    <w:rsid w:val="00044EFA"/>
     <w:rsid w:val="0004536B"/>
     <w:rsid w:val="00046B68"/>
-    <w:rsid w:val="00051433"/>
+    <w:rsid w:val="00051EB0"/>
     <w:rsid w:val="000527DD"/>
     <w:rsid w:val="000578B2"/>
     <w:rsid w:val="00060959"/>
     <w:rsid w:val="00060C8F"/>
+    <w:rsid w:val="000620EE"/>
+    <w:rsid w:val="000620F0"/>
     <w:rsid w:val="0006298A"/>
-    <w:rsid w:val="00062BE2"/>
-    <w:rsid w:val="000643BD"/>
     <w:rsid w:val="000663CD"/>
-    <w:rsid w:val="000715AF"/>
+    <w:rsid w:val="00067B28"/>
     <w:rsid w:val="000733FE"/>
+    <w:rsid w:val="00073AA3"/>
     <w:rsid w:val="00074219"/>
     <w:rsid w:val="00074ED5"/>
-    <w:rsid w:val="00080A60"/>
     <w:rsid w:val="0008508E"/>
-    <w:rsid w:val="00086557"/>
     <w:rsid w:val="00087951"/>
-    <w:rsid w:val="0009050A"/>
     <w:rsid w:val="0009113B"/>
     <w:rsid w:val="00093402"/>
     <w:rsid w:val="00094DA3"/>
     <w:rsid w:val="00096CD1"/>
     <w:rsid w:val="000A012C"/>
     <w:rsid w:val="000A0EB9"/>
-    <w:rsid w:val="000A183D"/>
     <w:rsid w:val="000A186C"/>
     <w:rsid w:val="000A1EA4"/>
     <w:rsid w:val="000A2476"/>
+    <w:rsid w:val="000A521D"/>
     <w:rsid w:val="000A641A"/>
-    <w:rsid w:val="000B2117"/>
     <w:rsid w:val="000B3EDB"/>
     <w:rsid w:val="000B543D"/>
     <w:rsid w:val="000B55F9"/>
     <w:rsid w:val="000B5BF7"/>
     <w:rsid w:val="000B6BC8"/>
     <w:rsid w:val="000C0303"/>
+    <w:rsid w:val="000C118F"/>
     <w:rsid w:val="000C42EA"/>
     <w:rsid w:val="000C4546"/>
     <w:rsid w:val="000D1242"/>
+    <w:rsid w:val="000D220C"/>
+    <w:rsid w:val="000D4215"/>
+    <w:rsid w:val="000D49BE"/>
     <w:rsid w:val="000E0970"/>
     <w:rsid w:val="000E3CC7"/>
     <w:rsid w:val="000E6BD4"/>
     <w:rsid w:val="000E6D6D"/>
-    <w:rsid w:val="000E776A"/>
     <w:rsid w:val="000F1F1E"/>
     <w:rsid w:val="000F2259"/>
     <w:rsid w:val="000F2DDA"/>
     <w:rsid w:val="000F2EA0"/>
     <w:rsid w:val="000F5213"/>
     <w:rsid w:val="00101001"/>
     <w:rsid w:val="00103276"/>
     <w:rsid w:val="0010392D"/>
     <w:rsid w:val="0010447F"/>
     <w:rsid w:val="00104FE3"/>
-    <w:rsid w:val="0010519D"/>
-    <w:rsid w:val="00105291"/>
+    <w:rsid w:val="00106290"/>
+    <w:rsid w:val="00106D7A"/>
     <w:rsid w:val="0010714F"/>
-    <w:rsid w:val="001103C4"/>
     <w:rsid w:val="001120C5"/>
+    <w:rsid w:val="0011216B"/>
+    <w:rsid w:val="00117B78"/>
     <w:rsid w:val="00120BD3"/>
+    <w:rsid w:val="00120C7F"/>
     <w:rsid w:val="00122FEA"/>
     <w:rsid w:val="001232BD"/>
+    <w:rsid w:val="00123FD3"/>
     <w:rsid w:val="00124ED5"/>
     <w:rsid w:val="001276FA"/>
-    <w:rsid w:val="00137B26"/>
+    <w:rsid w:val="001300A1"/>
+    <w:rsid w:val="00132C22"/>
     <w:rsid w:val="001447B3"/>
     <w:rsid w:val="00152073"/>
+    <w:rsid w:val="001548C6"/>
+    <w:rsid w:val="0015646C"/>
     <w:rsid w:val="00156598"/>
-    <w:rsid w:val="0016037B"/>
     <w:rsid w:val="00161939"/>
     <w:rsid w:val="00161AA0"/>
     <w:rsid w:val="00161D2E"/>
     <w:rsid w:val="00161F3E"/>
     <w:rsid w:val="00162093"/>
     <w:rsid w:val="00162CA9"/>
     <w:rsid w:val="00165459"/>
     <w:rsid w:val="00165A57"/>
+    <w:rsid w:val="00167FCB"/>
     <w:rsid w:val="001712C2"/>
     <w:rsid w:val="00172BAF"/>
-    <w:rsid w:val="00175B30"/>
+    <w:rsid w:val="00176476"/>
     <w:rsid w:val="0017674D"/>
     <w:rsid w:val="001771DD"/>
     <w:rsid w:val="00177995"/>
     <w:rsid w:val="00177A8C"/>
     <w:rsid w:val="00186B33"/>
-    <w:rsid w:val="0019001D"/>
-    <w:rsid w:val="00190397"/>
+    <w:rsid w:val="00190047"/>
+    <w:rsid w:val="0019124B"/>
     <w:rsid w:val="00192F9D"/>
+    <w:rsid w:val="001941FF"/>
+    <w:rsid w:val="00196924"/>
     <w:rsid w:val="00196EB8"/>
     <w:rsid w:val="00196EFB"/>
     <w:rsid w:val="001979FF"/>
     <w:rsid w:val="00197B17"/>
     <w:rsid w:val="001A1950"/>
     <w:rsid w:val="001A1C54"/>
     <w:rsid w:val="001A202A"/>
     <w:rsid w:val="001A3ACE"/>
     <w:rsid w:val="001B058F"/>
-    <w:rsid w:val="001B1A98"/>
+    <w:rsid w:val="001B1ED3"/>
     <w:rsid w:val="001B6B96"/>
     <w:rsid w:val="001B7228"/>
     <w:rsid w:val="001B738B"/>
     <w:rsid w:val="001C09DB"/>
     <w:rsid w:val="001C277E"/>
     <w:rsid w:val="001C2A72"/>
     <w:rsid w:val="001C31B7"/>
     <w:rsid w:val="001D0B75"/>
-    <w:rsid w:val="001D10F7"/>
+    <w:rsid w:val="001D3049"/>
     <w:rsid w:val="001D39A5"/>
     <w:rsid w:val="001D3C09"/>
     <w:rsid w:val="001D44E8"/>
+    <w:rsid w:val="001D606E"/>
     <w:rsid w:val="001D60EC"/>
     <w:rsid w:val="001D6F59"/>
     <w:rsid w:val="001E44DF"/>
     <w:rsid w:val="001E68A5"/>
     <w:rsid w:val="001E6BB0"/>
     <w:rsid w:val="001E7282"/>
-    <w:rsid w:val="001F0477"/>
+    <w:rsid w:val="001F1352"/>
     <w:rsid w:val="001F3826"/>
     <w:rsid w:val="001F6E46"/>
     <w:rsid w:val="001F7C91"/>
+    <w:rsid w:val="00200654"/>
     <w:rsid w:val="002033B7"/>
+    <w:rsid w:val="00203F56"/>
+    <w:rsid w:val="0020483C"/>
     <w:rsid w:val="00206463"/>
+    <w:rsid w:val="002065DC"/>
     <w:rsid w:val="00206F2F"/>
+    <w:rsid w:val="00207304"/>
     <w:rsid w:val="00207717"/>
     <w:rsid w:val="0021053D"/>
-    <w:rsid w:val="002106BE"/>
     <w:rsid w:val="00210A92"/>
     <w:rsid w:val="00216C03"/>
     <w:rsid w:val="00220C04"/>
     <w:rsid w:val="0022278D"/>
+    <w:rsid w:val="002237D6"/>
     <w:rsid w:val="0022701F"/>
     <w:rsid w:val="00227C68"/>
-    <w:rsid w:val="00232421"/>
-    <w:rsid w:val="00233311"/>
     <w:rsid w:val="002333F5"/>
     <w:rsid w:val="00233724"/>
     <w:rsid w:val="002365B4"/>
-    <w:rsid w:val="00242378"/>
     <w:rsid w:val="002432E1"/>
-    <w:rsid w:val="00243FDD"/>
     <w:rsid w:val="00246207"/>
     <w:rsid w:val="00246C5E"/>
-    <w:rsid w:val="00247788"/>
     <w:rsid w:val="00250960"/>
     <w:rsid w:val="00250DC4"/>
     <w:rsid w:val="00251343"/>
     <w:rsid w:val="002536A4"/>
+    <w:rsid w:val="00254328"/>
     <w:rsid w:val="00254F58"/>
     <w:rsid w:val="002620BC"/>
     <w:rsid w:val="00262802"/>
     <w:rsid w:val="00263A90"/>
     <w:rsid w:val="0026408B"/>
-    <w:rsid w:val="00266634"/>
+    <w:rsid w:val="002676DD"/>
     <w:rsid w:val="00267C3E"/>
     <w:rsid w:val="002709BB"/>
     <w:rsid w:val="0027131C"/>
+    <w:rsid w:val="00271A49"/>
     <w:rsid w:val="00273BAC"/>
     <w:rsid w:val="002763B3"/>
-    <w:rsid w:val="002802B1"/>
     <w:rsid w:val="002802E3"/>
-    <w:rsid w:val="00280C4B"/>
-    <w:rsid w:val="00281082"/>
+    <w:rsid w:val="002820CC"/>
     <w:rsid w:val="0028213D"/>
+    <w:rsid w:val="00282AA7"/>
     <w:rsid w:val="002862F1"/>
     <w:rsid w:val="00291373"/>
     <w:rsid w:val="0029597D"/>
     <w:rsid w:val="002962C3"/>
     <w:rsid w:val="0029752B"/>
     <w:rsid w:val="002A0A9C"/>
+    <w:rsid w:val="002A3227"/>
     <w:rsid w:val="002A483C"/>
-    <w:rsid w:val="002A597A"/>
     <w:rsid w:val="002B0C7C"/>
     <w:rsid w:val="002B1729"/>
+    <w:rsid w:val="002B25D9"/>
     <w:rsid w:val="002B36C7"/>
     <w:rsid w:val="002B4DD4"/>
     <w:rsid w:val="002B5277"/>
     <w:rsid w:val="002B5375"/>
     <w:rsid w:val="002B77C1"/>
     <w:rsid w:val="002C0ED7"/>
     <w:rsid w:val="002C2728"/>
+    <w:rsid w:val="002C7DF0"/>
     <w:rsid w:val="002D1E0D"/>
+    <w:rsid w:val="002D3104"/>
     <w:rsid w:val="002D5006"/>
     <w:rsid w:val="002E01D0"/>
     <w:rsid w:val="002E161D"/>
     <w:rsid w:val="002E3100"/>
-    <w:rsid w:val="002E6309"/>
     <w:rsid w:val="002E6C95"/>
     <w:rsid w:val="002E7C36"/>
+    <w:rsid w:val="002F15B8"/>
     <w:rsid w:val="002F3ADF"/>
     <w:rsid w:val="002F3D32"/>
     <w:rsid w:val="002F5F31"/>
     <w:rsid w:val="002F5F46"/>
     <w:rsid w:val="00302216"/>
+    <w:rsid w:val="00303BA7"/>
     <w:rsid w:val="00303E53"/>
     <w:rsid w:val="00305CC1"/>
     <w:rsid w:val="00306E5F"/>
     <w:rsid w:val="00307E14"/>
     <w:rsid w:val="00314054"/>
+    <w:rsid w:val="003149B1"/>
+    <w:rsid w:val="00316D7B"/>
     <w:rsid w:val="00316F27"/>
+    <w:rsid w:val="00317A32"/>
+    <w:rsid w:val="00321401"/>
     <w:rsid w:val="003214F1"/>
     <w:rsid w:val="00322E4B"/>
-    <w:rsid w:val="003252EE"/>
+    <w:rsid w:val="0032711D"/>
     <w:rsid w:val="00327870"/>
-    <w:rsid w:val="00327A38"/>
     <w:rsid w:val="0033259D"/>
     <w:rsid w:val="003333D2"/>
     <w:rsid w:val="00337339"/>
     <w:rsid w:val="003406C6"/>
     <w:rsid w:val="003418CC"/>
-    <w:rsid w:val="00342706"/>
     <w:rsid w:val="003459BD"/>
+    <w:rsid w:val="0034620F"/>
     <w:rsid w:val="00350D38"/>
-    <w:rsid w:val="00351405"/>
     <w:rsid w:val="00351B36"/>
-    <w:rsid w:val="003553DE"/>
     <w:rsid w:val="00357B4E"/>
     <w:rsid w:val="003716FD"/>
     <w:rsid w:val="0037204B"/>
-    <w:rsid w:val="00374342"/>
     <w:rsid w:val="003744CF"/>
     <w:rsid w:val="00374717"/>
     <w:rsid w:val="0037676C"/>
-    <w:rsid w:val="00377A1A"/>
     <w:rsid w:val="00381043"/>
     <w:rsid w:val="003829E5"/>
     <w:rsid w:val="00386109"/>
     <w:rsid w:val="00386944"/>
     <w:rsid w:val="003956CC"/>
     <w:rsid w:val="00395C9A"/>
     <w:rsid w:val="003A04E1"/>
+    <w:rsid w:val="003A050C"/>
     <w:rsid w:val="003A0853"/>
-    <w:rsid w:val="003A4126"/>
+    <w:rsid w:val="003A23E0"/>
     <w:rsid w:val="003A6B67"/>
     <w:rsid w:val="003B13B6"/>
     <w:rsid w:val="003B14C3"/>
     <w:rsid w:val="003B15E6"/>
-    <w:rsid w:val="003B1BDC"/>
     <w:rsid w:val="003B408A"/>
+    <w:rsid w:val="003B53EA"/>
     <w:rsid w:val="003C08A2"/>
     <w:rsid w:val="003C2045"/>
+    <w:rsid w:val="003C2287"/>
     <w:rsid w:val="003C43A1"/>
     <w:rsid w:val="003C4FC0"/>
     <w:rsid w:val="003C55F4"/>
     <w:rsid w:val="003C7897"/>
     <w:rsid w:val="003C7A3F"/>
     <w:rsid w:val="003D2766"/>
     <w:rsid w:val="003D2A74"/>
     <w:rsid w:val="003D3E8F"/>
+    <w:rsid w:val="003D4FAE"/>
     <w:rsid w:val="003D6475"/>
     <w:rsid w:val="003D6EE6"/>
-    <w:rsid w:val="003D7000"/>
-    <w:rsid w:val="003D7E30"/>
     <w:rsid w:val="003E375C"/>
     <w:rsid w:val="003E4086"/>
     <w:rsid w:val="003E639E"/>
+    <w:rsid w:val="003E6AC6"/>
     <w:rsid w:val="003E71E5"/>
     <w:rsid w:val="003F0445"/>
     <w:rsid w:val="003F0CF0"/>
     <w:rsid w:val="003F14B1"/>
     <w:rsid w:val="003F2B20"/>
     <w:rsid w:val="003F3289"/>
     <w:rsid w:val="003F3C62"/>
     <w:rsid w:val="003F5CB9"/>
     <w:rsid w:val="004013C7"/>
     <w:rsid w:val="00401FCF"/>
-    <w:rsid w:val="00406157"/>
+    <w:rsid w:val="00403D75"/>
     <w:rsid w:val="00406285"/>
+    <w:rsid w:val="00410825"/>
     <w:rsid w:val="004148F9"/>
     <w:rsid w:val="0042084E"/>
     <w:rsid w:val="00421EEF"/>
+    <w:rsid w:val="004224CA"/>
+    <w:rsid w:val="0042330A"/>
+    <w:rsid w:val="00424CBE"/>
     <w:rsid w:val="00424D65"/>
     <w:rsid w:val="00430393"/>
     <w:rsid w:val="00431806"/>
-    <w:rsid w:val="004350F9"/>
-    <w:rsid w:val="004352D7"/>
+    <w:rsid w:val="00431C1A"/>
+    <w:rsid w:val="00434A08"/>
     <w:rsid w:val="00437AC5"/>
+    <w:rsid w:val="004424EF"/>
     <w:rsid w:val="00442C6C"/>
     <w:rsid w:val="00443CBE"/>
     <w:rsid w:val="00443E8A"/>
     <w:rsid w:val="004441BC"/>
     <w:rsid w:val="004468B4"/>
     <w:rsid w:val="0045230A"/>
     <w:rsid w:val="00454AD0"/>
     <w:rsid w:val="00457337"/>
     <w:rsid w:val="00462E3D"/>
-    <w:rsid w:val="0046440A"/>
+    <w:rsid w:val="00465F1E"/>
     <w:rsid w:val="00466E79"/>
     <w:rsid w:val="00470D7D"/>
     <w:rsid w:val="0047372D"/>
     <w:rsid w:val="00473BA3"/>
+    <w:rsid w:val="004741BC"/>
     <w:rsid w:val="004743DD"/>
     <w:rsid w:val="00474CEA"/>
+    <w:rsid w:val="00477653"/>
     <w:rsid w:val="00483968"/>
     <w:rsid w:val="004841BE"/>
     <w:rsid w:val="00484F86"/>
     <w:rsid w:val="00490746"/>
     <w:rsid w:val="00490852"/>
     <w:rsid w:val="00491C9C"/>
     <w:rsid w:val="00492F30"/>
+    <w:rsid w:val="00493BA8"/>
     <w:rsid w:val="004946F4"/>
     <w:rsid w:val="0049487E"/>
-    <w:rsid w:val="00496042"/>
-    <w:rsid w:val="004A0E78"/>
+    <w:rsid w:val="00496753"/>
     <w:rsid w:val="004A160D"/>
     <w:rsid w:val="004A3E81"/>
     <w:rsid w:val="004A4195"/>
     <w:rsid w:val="004A5C62"/>
     <w:rsid w:val="004A5CE5"/>
     <w:rsid w:val="004A707D"/>
+    <w:rsid w:val="004B1EFC"/>
     <w:rsid w:val="004B4185"/>
+    <w:rsid w:val="004C3633"/>
     <w:rsid w:val="004C5541"/>
     <w:rsid w:val="004C6EEE"/>
     <w:rsid w:val="004C702B"/>
     <w:rsid w:val="004D0033"/>
     <w:rsid w:val="004D016B"/>
     <w:rsid w:val="004D1B22"/>
     <w:rsid w:val="004D23CC"/>
     <w:rsid w:val="004D36F2"/>
+    <w:rsid w:val="004D6B65"/>
     <w:rsid w:val="004E1106"/>
     <w:rsid w:val="004E138F"/>
     <w:rsid w:val="004E4649"/>
     <w:rsid w:val="004E5C2B"/>
+    <w:rsid w:val="004E64DB"/>
     <w:rsid w:val="004F00DD"/>
     <w:rsid w:val="004F2133"/>
     <w:rsid w:val="004F5398"/>
     <w:rsid w:val="004F55F1"/>
     <w:rsid w:val="004F6936"/>
-    <w:rsid w:val="004F7B35"/>
+    <w:rsid w:val="00502B5F"/>
     <w:rsid w:val="00503DC6"/>
+    <w:rsid w:val="00506676"/>
     <w:rsid w:val="00506F5D"/>
     <w:rsid w:val="00510C37"/>
     <w:rsid w:val="005126D0"/>
-    <w:rsid w:val="00513109"/>
     <w:rsid w:val="00514667"/>
+    <w:rsid w:val="00514E22"/>
     <w:rsid w:val="0051568D"/>
-    <w:rsid w:val="0052254A"/>
     <w:rsid w:val="00526AC7"/>
     <w:rsid w:val="00526C15"/>
+    <w:rsid w:val="00532D35"/>
     <w:rsid w:val="00536499"/>
     <w:rsid w:val="00542A03"/>
+    <w:rsid w:val="005435B5"/>
     <w:rsid w:val="00543903"/>
+    <w:rsid w:val="00543965"/>
     <w:rsid w:val="00543F11"/>
     <w:rsid w:val="00546305"/>
     <w:rsid w:val="00547A95"/>
     <w:rsid w:val="0055119B"/>
+    <w:rsid w:val="00551BE6"/>
+    <w:rsid w:val="00557801"/>
     <w:rsid w:val="00561202"/>
-    <w:rsid w:val="00571446"/>
+    <w:rsid w:val="00564D06"/>
+    <w:rsid w:val="00564FDB"/>
+    <w:rsid w:val="00565D07"/>
     <w:rsid w:val="00572031"/>
     <w:rsid w:val="00572282"/>
     <w:rsid w:val="00573CE3"/>
     <w:rsid w:val="00576E84"/>
     <w:rsid w:val="00580394"/>
     <w:rsid w:val="005809CD"/>
     <w:rsid w:val="00582B8C"/>
+    <w:rsid w:val="00584BFD"/>
     <w:rsid w:val="0058757E"/>
-    <w:rsid w:val="00590215"/>
-    <w:rsid w:val="00593A99"/>
+    <w:rsid w:val="00591386"/>
+    <w:rsid w:val="005937E7"/>
+    <w:rsid w:val="00593A84"/>
     <w:rsid w:val="00596A4B"/>
     <w:rsid w:val="00597507"/>
-    <w:rsid w:val="005A2AF8"/>
     <w:rsid w:val="005A479D"/>
     <w:rsid w:val="005B1C6D"/>
     <w:rsid w:val="005B21B6"/>
-    <w:rsid w:val="005B2F63"/>
     <w:rsid w:val="005B3A08"/>
-    <w:rsid w:val="005B3C32"/>
     <w:rsid w:val="005B7A63"/>
     <w:rsid w:val="005C0955"/>
     <w:rsid w:val="005C49DA"/>
     <w:rsid w:val="005C50F3"/>
     <w:rsid w:val="005C54B5"/>
+    <w:rsid w:val="005C5A9B"/>
     <w:rsid w:val="005C5D80"/>
     <w:rsid w:val="005C5D91"/>
     <w:rsid w:val="005D07B8"/>
-    <w:rsid w:val="005D1125"/>
+    <w:rsid w:val="005D214F"/>
+    <w:rsid w:val="005D3753"/>
     <w:rsid w:val="005D6597"/>
+    <w:rsid w:val="005D78E6"/>
     <w:rsid w:val="005E14E7"/>
     <w:rsid w:val="005E26A3"/>
     <w:rsid w:val="005E2ECB"/>
     <w:rsid w:val="005E447E"/>
     <w:rsid w:val="005E4FD1"/>
+    <w:rsid w:val="005E52C5"/>
+    <w:rsid w:val="005E58FF"/>
     <w:rsid w:val="005F0775"/>
     <w:rsid w:val="005F0CF5"/>
     <w:rsid w:val="005F21EB"/>
     <w:rsid w:val="005F64CF"/>
-    <w:rsid w:val="005F7D08"/>
+    <w:rsid w:val="00602EDA"/>
     <w:rsid w:val="006041AD"/>
     <w:rsid w:val="00605908"/>
     <w:rsid w:val="00607850"/>
     <w:rsid w:val="00610D7C"/>
     <w:rsid w:val="00613414"/>
+    <w:rsid w:val="0061DADA"/>
     <w:rsid w:val="00620154"/>
-    <w:rsid w:val="00620703"/>
+    <w:rsid w:val="00622C44"/>
     <w:rsid w:val="0062408D"/>
     <w:rsid w:val="006240CC"/>
     <w:rsid w:val="00624940"/>
     <w:rsid w:val="006254F8"/>
-    <w:rsid w:val="00626F83"/>
     <w:rsid w:val="00627DA7"/>
+    <w:rsid w:val="00627EE4"/>
     <w:rsid w:val="00630DA4"/>
     <w:rsid w:val="00631CD4"/>
     <w:rsid w:val="00632597"/>
     <w:rsid w:val="00634D13"/>
     <w:rsid w:val="006358B4"/>
     <w:rsid w:val="00641724"/>
     <w:rsid w:val="006419AA"/>
     <w:rsid w:val="00644B1F"/>
     <w:rsid w:val="00644B7E"/>
     <w:rsid w:val="006454E6"/>
     <w:rsid w:val="00646235"/>
     <w:rsid w:val="00646A68"/>
     <w:rsid w:val="006505BD"/>
     <w:rsid w:val="006508EA"/>
     <w:rsid w:val="0065092E"/>
+    <w:rsid w:val="00652FE7"/>
     <w:rsid w:val="006557A7"/>
     <w:rsid w:val="00656290"/>
+    <w:rsid w:val="00657342"/>
     <w:rsid w:val="006601C9"/>
     <w:rsid w:val="006608D8"/>
     <w:rsid w:val="006621D7"/>
     <w:rsid w:val="0066302A"/>
+    <w:rsid w:val="0066429F"/>
     <w:rsid w:val="00667770"/>
     <w:rsid w:val="00670597"/>
     <w:rsid w:val="006706D0"/>
     <w:rsid w:val="00677574"/>
+    <w:rsid w:val="00681D12"/>
     <w:rsid w:val="00683878"/>
     <w:rsid w:val="0068454C"/>
+    <w:rsid w:val="00687568"/>
     <w:rsid w:val="00691B62"/>
+    <w:rsid w:val="00692707"/>
+    <w:rsid w:val="00693125"/>
     <w:rsid w:val="006933B5"/>
     <w:rsid w:val="00693D14"/>
     <w:rsid w:val="00695A93"/>
     <w:rsid w:val="00696F27"/>
     <w:rsid w:val="006A18C2"/>
     <w:rsid w:val="006A3383"/>
     <w:rsid w:val="006B077C"/>
     <w:rsid w:val="006B16AF"/>
+    <w:rsid w:val="006B2916"/>
     <w:rsid w:val="006B6803"/>
+    <w:rsid w:val="006C28ED"/>
     <w:rsid w:val="006D0F16"/>
+    <w:rsid w:val="006D2036"/>
     <w:rsid w:val="006D2A3F"/>
     <w:rsid w:val="006D2FBC"/>
-    <w:rsid w:val="006D527E"/>
+    <w:rsid w:val="006D4C3D"/>
     <w:rsid w:val="006E138B"/>
     <w:rsid w:val="006E1867"/>
+    <w:rsid w:val="006E1B8D"/>
+    <w:rsid w:val="006E1D1F"/>
+    <w:rsid w:val="006E5F18"/>
+    <w:rsid w:val="006F00A7"/>
     <w:rsid w:val="006F0330"/>
     <w:rsid w:val="006F1FDC"/>
-    <w:rsid w:val="006F6B4F"/>
     <w:rsid w:val="006F6B8C"/>
+    <w:rsid w:val="006F7648"/>
     <w:rsid w:val="007013EF"/>
-    <w:rsid w:val="007048FF"/>
+    <w:rsid w:val="007041F1"/>
     <w:rsid w:val="007055BD"/>
+    <w:rsid w:val="00706A4A"/>
     <w:rsid w:val="007173CA"/>
     <w:rsid w:val="007216AA"/>
     <w:rsid w:val="00721AB5"/>
     <w:rsid w:val="00721CFB"/>
     <w:rsid w:val="00721DEF"/>
     <w:rsid w:val="00724A43"/>
+    <w:rsid w:val="00726979"/>
     <w:rsid w:val="007273AC"/>
     <w:rsid w:val="00731AD4"/>
     <w:rsid w:val="007346E4"/>
     <w:rsid w:val="00740F22"/>
-    <w:rsid w:val="00741977"/>
     <w:rsid w:val="00741CF0"/>
     <w:rsid w:val="00741F1A"/>
+    <w:rsid w:val="00742AA8"/>
     <w:rsid w:val="00743A2C"/>
     <w:rsid w:val="007447DA"/>
-    <w:rsid w:val="00744AD9"/>
     <w:rsid w:val="007450F8"/>
     <w:rsid w:val="0074696E"/>
     <w:rsid w:val="00750135"/>
     <w:rsid w:val="00750EC2"/>
+    <w:rsid w:val="00751A32"/>
     <w:rsid w:val="00752B28"/>
+    <w:rsid w:val="00753094"/>
+    <w:rsid w:val="00753940"/>
     <w:rsid w:val="007541A9"/>
     <w:rsid w:val="00754E36"/>
     <w:rsid w:val="00763139"/>
-    <w:rsid w:val="00766F80"/>
+    <w:rsid w:val="007700B0"/>
     <w:rsid w:val="00770F37"/>
     <w:rsid w:val="007711A0"/>
+    <w:rsid w:val="00772067"/>
     <w:rsid w:val="00772D5E"/>
     <w:rsid w:val="0077463E"/>
     <w:rsid w:val="00776928"/>
     <w:rsid w:val="00776E0F"/>
     <w:rsid w:val="007774B1"/>
     <w:rsid w:val="00777BE1"/>
     <w:rsid w:val="007833D8"/>
     <w:rsid w:val="00785677"/>
     <w:rsid w:val="00786F16"/>
+    <w:rsid w:val="007916F1"/>
     <w:rsid w:val="00791BD7"/>
     <w:rsid w:val="007933F7"/>
     <w:rsid w:val="00796E20"/>
     <w:rsid w:val="00797C32"/>
     <w:rsid w:val="007A11E8"/>
     <w:rsid w:val="007B0914"/>
     <w:rsid w:val="007B1374"/>
     <w:rsid w:val="007B32E5"/>
     <w:rsid w:val="007B3DB9"/>
     <w:rsid w:val="007B589F"/>
     <w:rsid w:val="007B6186"/>
     <w:rsid w:val="007B73BC"/>
     <w:rsid w:val="007C1838"/>
     <w:rsid w:val="007C20B9"/>
     <w:rsid w:val="007C7301"/>
     <w:rsid w:val="007C7859"/>
     <w:rsid w:val="007C7F28"/>
     <w:rsid w:val="007D1466"/>
     <w:rsid w:val="007D2BDE"/>
     <w:rsid w:val="007D2FB6"/>
     <w:rsid w:val="007D49EB"/>
     <w:rsid w:val="007D5E1C"/>
-    <w:rsid w:val="007D5FFA"/>
     <w:rsid w:val="007E0DE2"/>
     <w:rsid w:val="007E3B98"/>
     <w:rsid w:val="007E417A"/>
-    <w:rsid w:val="007F0C24"/>
     <w:rsid w:val="007F31B6"/>
-    <w:rsid w:val="007F34D8"/>
-    <w:rsid w:val="007F4EE5"/>
     <w:rsid w:val="007F546C"/>
     <w:rsid w:val="007F625F"/>
     <w:rsid w:val="007F665E"/>
+    <w:rsid w:val="007F6DE3"/>
+    <w:rsid w:val="007F754B"/>
     <w:rsid w:val="00800412"/>
-    <w:rsid w:val="00800AF2"/>
     <w:rsid w:val="0080587B"/>
     <w:rsid w:val="00806468"/>
+    <w:rsid w:val="008108EF"/>
     <w:rsid w:val="008119CA"/>
-    <w:rsid w:val="00811BBF"/>
     <w:rsid w:val="008130C4"/>
+    <w:rsid w:val="008135FA"/>
     <w:rsid w:val="008155F0"/>
     <w:rsid w:val="00816735"/>
     <w:rsid w:val="00820141"/>
     <w:rsid w:val="00820E0C"/>
     <w:rsid w:val="00823275"/>
     <w:rsid w:val="0082366F"/>
-    <w:rsid w:val="00827AE1"/>
+    <w:rsid w:val="00825B90"/>
     <w:rsid w:val="008338A2"/>
     <w:rsid w:val="00841AA9"/>
+    <w:rsid w:val="00846FB7"/>
     <w:rsid w:val="008474FE"/>
-    <w:rsid w:val="0085232E"/>
     <w:rsid w:val="00853EE4"/>
     <w:rsid w:val="00855535"/>
+    <w:rsid w:val="00855561"/>
     <w:rsid w:val="00857C5A"/>
-    <w:rsid w:val="0086052E"/>
+    <w:rsid w:val="00857D0B"/>
     <w:rsid w:val="0086255E"/>
     <w:rsid w:val="008633F0"/>
+    <w:rsid w:val="0086728D"/>
     <w:rsid w:val="00867D9D"/>
-    <w:rsid w:val="00872C54"/>
     <w:rsid w:val="00872E0A"/>
+    <w:rsid w:val="00873261"/>
     <w:rsid w:val="00873594"/>
     <w:rsid w:val="00875285"/>
+    <w:rsid w:val="008753D2"/>
+    <w:rsid w:val="00880830"/>
     <w:rsid w:val="00884B62"/>
     <w:rsid w:val="0088529C"/>
     <w:rsid w:val="00887903"/>
     <w:rsid w:val="0089270A"/>
     <w:rsid w:val="00893AF6"/>
     <w:rsid w:val="00894BC4"/>
-    <w:rsid w:val="0089635C"/>
     <w:rsid w:val="008A28A8"/>
+    <w:rsid w:val="008A58E2"/>
     <w:rsid w:val="008A5B32"/>
-    <w:rsid w:val="008A5D60"/>
+    <w:rsid w:val="008B14D4"/>
     <w:rsid w:val="008B2029"/>
     <w:rsid w:val="008B2EE4"/>
     <w:rsid w:val="008B3821"/>
     <w:rsid w:val="008B4D3D"/>
     <w:rsid w:val="008B57C7"/>
+    <w:rsid w:val="008C0D6C"/>
     <w:rsid w:val="008C2F92"/>
-    <w:rsid w:val="008C39E8"/>
     <w:rsid w:val="008C589D"/>
-    <w:rsid w:val="008C6804"/>
     <w:rsid w:val="008C6D51"/>
-    <w:rsid w:val="008D09D6"/>
     <w:rsid w:val="008D2846"/>
     <w:rsid w:val="008D4236"/>
     <w:rsid w:val="008D462F"/>
     <w:rsid w:val="008D5C45"/>
     <w:rsid w:val="008D6DCF"/>
+    <w:rsid w:val="008D7A58"/>
+    <w:rsid w:val="008E1894"/>
     <w:rsid w:val="008E4376"/>
     <w:rsid w:val="008E7A0A"/>
     <w:rsid w:val="008E7B49"/>
-    <w:rsid w:val="008F207C"/>
+    <w:rsid w:val="008F03AB"/>
+    <w:rsid w:val="008F473F"/>
     <w:rsid w:val="008F59F6"/>
+    <w:rsid w:val="00900105"/>
     <w:rsid w:val="00900719"/>
     <w:rsid w:val="009017AC"/>
+    <w:rsid w:val="00902066"/>
     <w:rsid w:val="00902A9A"/>
     <w:rsid w:val="00904A1C"/>
     <w:rsid w:val="00905030"/>
     <w:rsid w:val="00906490"/>
     <w:rsid w:val="009111B2"/>
+    <w:rsid w:val="00912DD8"/>
     <w:rsid w:val="009151F5"/>
-    <w:rsid w:val="00916544"/>
     <w:rsid w:val="00924AE1"/>
     <w:rsid w:val="009257ED"/>
     <w:rsid w:val="009269B1"/>
     <w:rsid w:val="0092724D"/>
     <w:rsid w:val="009272B3"/>
+    <w:rsid w:val="009314A2"/>
+    <w:rsid w:val="00931522"/>
     <w:rsid w:val="009315BE"/>
-    <w:rsid w:val="0093230A"/>
     <w:rsid w:val="0093338F"/>
-    <w:rsid w:val="00935B27"/>
+    <w:rsid w:val="00936D05"/>
     <w:rsid w:val="00937BD9"/>
     <w:rsid w:val="00950E2C"/>
+    <w:rsid w:val="00951C8B"/>
     <w:rsid w:val="00951D50"/>
     <w:rsid w:val="009525EB"/>
     <w:rsid w:val="0095470B"/>
     <w:rsid w:val="00954874"/>
-    <w:rsid w:val="00954D01"/>
     <w:rsid w:val="0095615A"/>
     <w:rsid w:val="00961400"/>
     <w:rsid w:val="00963646"/>
+    <w:rsid w:val="00965D60"/>
     <w:rsid w:val="0096632D"/>
     <w:rsid w:val="00967124"/>
-    <w:rsid w:val="00967335"/>
-    <w:rsid w:val="00967A3F"/>
+    <w:rsid w:val="00970927"/>
     <w:rsid w:val="009718C7"/>
+    <w:rsid w:val="009734DF"/>
+    <w:rsid w:val="0097430F"/>
     <w:rsid w:val="0097559F"/>
     <w:rsid w:val="009761EA"/>
-    <w:rsid w:val="00976A0E"/>
     <w:rsid w:val="0097761E"/>
-    <w:rsid w:val="00981104"/>
     <w:rsid w:val="00982454"/>
     <w:rsid w:val="00982CF0"/>
     <w:rsid w:val="009853E1"/>
     <w:rsid w:val="00986E6B"/>
     <w:rsid w:val="00990032"/>
-    <w:rsid w:val="00990ABF"/>
     <w:rsid w:val="00990B19"/>
     <w:rsid w:val="0099153B"/>
     <w:rsid w:val="00991769"/>
     <w:rsid w:val="0099232C"/>
+    <w:rsid w:val="0099431F"/>
     <w:rsid w:val="00994386"/>
-    <w:rsid w:val="00994791"/>
-    <w:rsid w:val="009A0328"/>
     <w:rsid w:val="009A13D8"/>
+    <w:rsid w:val="009A22D1"/>
     <w:rsid w:val="009A279E"/>
     <w:rsid w:val="009A3015"/>
     <w:rsid w:val="009A3490"/>
     <w:rsid w:val="009B0A6F"/>
     <w:rsid w:val="009B0A94"/>
+    <w:rsid w:val="009B0F3E"/>
     <w:rsid w:val="009B2AE8"/>
     <w:rsid w:val="009B5622"/>
     <w:rsid w:val="009B59E9"/>
+    <w:rsid w:val="009B63D5"/>
     <w:rsid w:val="009B70AA"/>
-    <w:rsid w:val="009C1A3D"/>
-    <w:rsid w:val="009C1CB1"/>
     <w:rsid w:val="009C5E77"/>
     <w:rsid w:val="009C7A7E"/>
     <w:rsid w:val="009D02E8"/>
+    <w:rsid w:val="009D0990"/>
     <w:rsid w:val="009D51D0"/>
     <w:rsid w:val="009D70A4"/>
     <w:rsid w:val="009D7A52"/>
     <w:rsid w:val="009D7B14"/>
     <w:rsid w:val="009E08D1"/>
     <w:rsid w:val="009E1B95"/>
     <w:rsid w:val="009E496F"/>
     <w:rsid w:val="009E4B0D"/>
     <w:rsid w:val="009E5250"/>
     <w:rsid w:val="009E7A69"/>
     <w:rsid w:val="009E7F92"/>
     <w:rsid w:val="009F02A3"/>
-    <w:rsid w:val="009F2A41"/>
+    <w:rsid w:val="009F22BD"/>
     <w:rsid w:val="009F2F27"/>
     <w:rsid w:val="009F34AA"/>
-    <w:rsid w:val="009F624A"/>
+    <w:rsid w:val="009F3A27"/>
     <w:rsid w:val="009F6BCB"/>
+    <w:rsid w:val="009F73C3"/>
     <w:rsid w:val="009F7B78"/>
+    <w:rsid w:val="009F7FE6"/>
+    <w:rsid w:val="00A000A3"/>
     <w:rsid w:val="00A0057A"/>
     <w:rsid w:val="00A02FA1"/>
     <w:rsid w:val="00A04CCE"/>
-    <w:rsid w:val="00A05DEA"/>
+    <w:rsid w:val="00A0560C"/>
     <w:rsid w:val="00A07421"/>
     <w:rsid w:val="00A0776B"/>
     <w:rsid w:val="00A10FB9"/>
     <w:rsid w:val="00A11421"/>
     <w:rsid w:val="00A11FD8"/>
     <w:rsid w:val="00A1389F"/>
-    <w:rsid w:val="00A14996"/>
+    <w:rsid w:val="00A14A9D"/>
     <w:rsid w:val="00A157B1"/>
     <w:rsid w:val="00A22229"/>
     <w:rsid w:val="00A24442"/>
-    <w:rsid w:val="00A252B9"/>
+    <w:rsid w:val="00A3131E"/>
     <w:rsid w:val="00A32577"/>
     <w:rsid w:val="00A330BB"/>
-    <w:rsid w:val="00A34ACD"/>
-    <w:rsid w:val="00A40130"/>
     <w:rsid w:val="00A44882"/>
     <w:rsid w:val="00A45125"/>
-    <w:rsid w:val="00A513A9"/>
-    <w:rsid w:val="00A5221D"/>
     <w:rsid w:val="00A54715"/>
+    <w:rsid w:val="00A60439"/>
     <w:rsid w:val="00A6061C"/>
     <w:rsid w:val="00A62D44"/>
+    <w:rsid w:val="00A632E1"/>
     <w:rsid w:val="00A67263"/>
     <w:rsid w:val="00A7161C"/>
+    <w:rsid w:val="00A73643"/>
+    <w:rsid w:val="00A772D8"/>
     <w:rsid w:val="00A77AA3"/>
+    <w:rsid w:val="00A81105"/>
     <w:rsid w:val="00A8236D"/>
-    <w:rsid w:val="00A848AA"/>
     <w:rsid w:val="00A854EB"/>
     <w:rsid w:val="00A872E5"/>
     <w:rsid w:val="00A91406"/>
     <w:rsid w:val="00A96E65"/>
     <w:rsid w:val="00A96ECE"/>
     <w:rsid w:val="00A97C72"/>
+    <w:rsid w:val="00AA0064"/>
+    <w:rsid w:val="00AA01C4"/>
     <w:rsid w:val="00AA310B"/>
     <w:rsid w:val="00AA63D4"/>
+    <w:rsid w:val="00AA6CEF"/>
+    <w:rsid w:val="00AA718B"/>
     <w:rsid w:val="00AB06E8"/>
-    <w:rsid w:val="00AB1A4F"/>
     <w:rsid w:val="00AB1CD3"/>
     <w:rsid w:val="00AB352F"/>
-    <w:rsid w:val="00AC0200"/>
     <w:rsid w:val="00AC274B"/>
     <w:rsid w:val="00AC4764"/>
     <w:rsid w:val="00AC6D36"/>
-    <w:rsid w:val="00AD03F3"/>
     <w:rsid w:val="00AD0CBA"/>
-    <w:rsid w:val="00AD153B"/>
     <w:rsid w:val="00AD26E2"/>
+    <w:rsid w:val="00AD5206"/>
     <w:rsid w:val="00AD784C"/>
     <w:rsid w:val="00AE126A"/>
     <w:rsid w:val="00AE1BAE"/>
     <w:rsid w:val="00AE3005"/>
     <w:rsid w:val="00AE3BD5"/>
     <w:rsid w:val="00AE59A0"/>
     <w:rsid w:val="00AE7145"/>
     <w:rsid w:val="00AF0C57"/>
+    <w:rsid w:val="00AF1C58"/>
     <w:rsid w:val="00AF26F3"/>
+    <w:rsid w:val="00AF4F83"/>
+    <w:rsid w:val="00AF5C30"/>
     <w:rsid w:val="00AF5F04"/>
+    <w:rsid w:val="00AF5FB3"/>
     <w:rsid w:val="00B00672"/>
     <w:rsid w:val="00B01B4D"/>
     <w:rsid w:val="00B04489"/>
     <w:rsid w:val="00B06571"/>
     <w:rsid w:val="00B068BA"/>
+    <w:rsid w:val="00B06ED9"/>
     <w:rsid w:val="00B07217"/>
-    <w:rsid w:val="00B07C7C"/>
+    <w:rsid w:val="00B10DE5"/>
     <w:rsid w:val="00B13851"/>
     <w:rsid w:val="00B13B1C"/>
     <w:rsid w:val="00B14B5F"/>
+    <w:rsid w:val="00B215E7"/>
     <w:rsid w:val="00B21F90"/>
     <w:rsid w:val="00B22291"/>
     <w:rsid w:val="00B23F9A"/>
     <w:rsid w:val="00B2417B"/>
     <w:rsid w:val="00B24E6F"/>
+    <w:rsid w:val="00B2537C"/>
+    <w:rsid w:val="00B25EAD"/>
     <w:rsid w:val="00B26CB5"/>
     <w:rsid w:val="00B2752E"/>
     <w:rsid w:val="00B307CC"/>
+    <w:rsid w:val="00B30855"/>
     <w:rsid w:val="00B326B7"/>
-    <w:rsid w:val="00B3437C"/>
+    <w:rsid w:val="00B3354A"/>
     <w:rsid w:val="00B3588E"/>
-    <w:rsid w:val="00B37326"/>
     <w:rsid w:val="00B4198F"/>
     <w:rsid w:val="00B41F3D"/>
     <w:rsid w:val="00B431E8"/>
+    <w:rsid w:val="00B4365A"/>
     <w:rsid w:val="00B45141"/>
     <w:rsid w:val="00B519CD"/>
     <w:rsid w:val="00B5273A"/>
+    <w:rsid w:val="00B5395F"/>
+    <w:rsid w:val="00B542A7"/>
+    <w:rsid w:val="00B56562"/>
     <w:rsid w:val="00B57329"/>
     <w:rsid w:val="00B60E61"/>
-    <w:rsid w:val="00B612D3"/>
     <w:rsid w:val="00B62B50"/>
     <w:rsid w:val="00B635B7"/>
     <w:rsid w:val="00B63AE8"/>
+    <w:rsid w:val="00B64BFE"/>
     <w:rsid w:val="00B65950"/>
+    <w:rsid w:val="00B6691E"/>
     <w:rsid w:val="00B66D83"/>
     <w:rsid w:val="00B672C0"/>
     <w:rsid w:val="00B676FD"/>
     <w:rsid w:val="00B678B6"/>
-    <w:rsid w:val="00B706E8"/>
     <w:rsid w:val="00B75646"/>
     <w:rsid w:val="00B7629E"/>
     <w:rsid w:val="00B90729"/>
     <w:rsid w:val="00B907DA"/>
-    <w:rsid w:val="00B91FFE"/>
     <w:rsid w:val="00B950BC"/>
-    <w:rsid w:val="00B95AB9"/>
     <w:rsid w:val="00B9714C"/>
     <w:rsid w:val="00BA29AD"/>
     <w:rsid w:val="00BA33CF"/>
     <w:rsid w:val="00BA3F8D"/>
-    <w:rsid w:val="00BB28F6"/>
+    <w:rsid w:val="00BA42E0"/>
+    <w:rsid w:val="00BB0833"/>
+    <w:rsid w:val="00BB3E27"/>
     <w:rsid w:val="00BB7A10"/>
-    <w:rsid w:val="00BC5305"/>
     <w:rsid w:val="00BC60BE"/>
     <w:rsid w:val="00BC7468"/>
     <w:rsid w:val="00BC7D4F"/>
     <w:rsid w:val="00BC7ED7"/>
-    <w:rsid w:val="00BD19B1"/>
     <w:rsid w:val="00BD2850"/>
-    <w:rsid w:val="00BD6049"/>
+    <w:rsid w:val="00BD4DAD"/>
+    <w:rsid w:val="00BE22C9"/>
     <w:rsid w:val="00BE28D2"/>
     <w:rsid w:val="00BE4A64"/>
     <w:rsid w:val="00BE5E43"/>
-    <w:rsid w:val="00BF1B3E"/>
-    <w:rsid w:val="00BF30AA"/>
+    <w:rsid w:val="00BE650B"/>
+    <w:rsid w:val="00BF006C"/>
+    <w:rsid w:val="00BF1D07"/>
+    <w:rsid w:val="00BF2ABD"/>
     <w:rsid w:val="00BF557D"/>
-    <w:rsid w:val="00BF5D6D"/>
     <w:rsid w:val="00BF7F58"/>
     <w:rsid w:val="00C01381"/>
     <w:rsid w:val="00C01AB1"/>
     <w:rsid w:val="00C026A0"/>
+    <w:rsid w:val="00C02770"/>
     <w:rsid w:val="00C03EA4"/>
+    <w:rsid w:val="00C04014"/>
     <w:rsid w:val="00C04F42"/>
     <w:rsid w:val="00C06137"/>
     <w:rsid w:val="00C06929"/>
     <w:rsid w:val="00C079B8"/>
     <w:rsid w:val="00C10037"/>
+    <w:rsid w:val="00C11596"/>
     <w:rsid w:val="00C123EA"/>
     <w:rsid w:val="00C12A49"/>
     <w:rsid w:val="00C133EE"/>
     <w:rsid w:val="00C149D0"/>
     <w:rsid w:val="00C231A0"/>
+    <w:rsid w:val="00C2600E"/>
     <w:rsid w:val="00C26588"/>
     <w:rsid w:val="00C27DE9"/>
+    <w:rsid w:val="00C31001"/>
     <w:rsid w:val="00C32989"/>
     <w:rsid w:val="00C33388"/>
     <w:rsid w:val="00C35484"/>
+    <w:rsid w:val="00C37B52"/>
     <w:rsid w:val="00C4173A"/>
-    <w:rsid w:val="00C4693E"/>
-    <w:rsid w:val="00C47399"/>
+    <w:rsid w:val="00C469BC"/>
     <w:rsid w:val="00C50DED"/>
     <w:rsid w:val="00C52217"/>
-    <w:rsid w:val="00C52B00"/>
+    <w:rsid w:val="00C53E9D"/>
+    <w:rsid w:val="00C57E18"/>
     <w:rsid w:val="00C602FF"/>
     <w:rsid w:val="00C61174"/>
     <w:rsid w:val="00C6148F"/>
     <w:rsid w:val="00C621B1"/>
     <w:rsid w:val="00C62F7A"/>
-    <w:rsid w:val="00C631EE"/>
     <w:rsid w:val="00C63B9C"/>
+    <w:rsid w:val="00C63EBA"/>
+    <w:rsid w:val="00C64B4A"/>
     <w:rsid w:val="00C6682F"/>
     <w:rsid w:val="00C67BF4"/>
+    <w:rsid w:val="00C7235B"/>
     <w:rsid w:val="00C7275E"/>
+    <w:rsid w:val="00C73567"/>
     <w:rsid w:val="00C74C5D"/>
-    <w:rsid w:val="00C847FF"/>
     <w:rsid w:val="00C863C4"/>
+    <w:rsid w:val="00C87667"/>
     <w:rsid w:val="00C920EA"/>
     <w:rsid w:val="00C93C3E"/>
     <w:rsid w:val="00CA12E3"/>
     <w:rsid w:val="00CA1476"/>
-    <w:rsid w:val="00CA3936"/>
     <w:rsid w:val="00CA6611"/>
     <w:rsid w:val="00CA6AE6"/>
     <w:rsid w:val="00CA782F"/>
     <w:rsid w:val="00CB187B"/>
+    <w:rsid w:val="00CB23BE"/>
     <w:rsid w:val="00CB2835"/>
     <w:rsid w:val="00CB3285"/>
     <w:rsid w:val="00CB4500"/>
+    <w:rsid w:val="00CB60EA"/>
     <w:rsid w:val="00CC0C72"/>
-    <w:rsid w:val="00CC18C8"/>
     <w:rsid w:val="00CC2BFD"/>
-    <w:rsid w:val="00CD1A9A"/>
-    <w:rsid w:val="00CD1E7A"/>
+    <w:rsid w:val="00CC5194"/>
+    <w:rsid w:val="00CC6965"/>
+    <w:rsid w:val="00CC7C4C"/>
     <w:rsid w:val="00CD3476"/>
     <w:rsid w:val="00CD64DF"/>
+    <w:rsid w:val="00CD69CF"/>
     <w:rsid w:val="00CE225F"/>
-    <w:rsid w:val="00CE62EE"/>
+    <w:rsid w:val="00CE2C05"/>
+    <w:rsid w:val="00CF275F"/>
     <w:rsid w:val="00CF2F50"/>
-    <w:rsid w:val="00CF4148"/>
+    <w:rsid w:val="00CF4745"/>
     <w:rsid w:val="00CF6198"/>
-    <w:rsid w:val="00D014E0"/>
     <w:rsid w:val="00D02919"/>
+    <w:rsid w:val="00D043AE"/>
     <w:rsid w:val="00D04C61"/>
     <w:rsid w:val="00D05B8D"/>
     <w:rsid w:val="00D05B9B"/>
     <w:rsid w:val="00D065A2"/>
     <w:rsid w:val="00D079AA"/>
     <w:rsid w:val="00D07F00"/>
     <w:rsid w:val="00D1130F"/>
-    <w:rsid w:val="00D1228E"/>
+    <w:rsid w:val="00D14247"/>
     <w:rsid w:val="00D17B72"/>
     <w:rsid w:val="00D3185C"/>
     <w:rsid w:val="00D3205F"/>
+    <w:rsid w:val="00D320D0"/>
     <w:rsid w:val="00D3318E"/>
+    <w:rsid w:val="00D3331A"/>
     <w:rsid w:val="00D33E72"/>
     <w:rsid w:val="00D35BD6"/>
     <w:rsid w:val="00D361B5"/>
-    <w:rsid w:val="00D402DB"/>
+    <w:rsid w:val="00D379A0"/>
     <w:rsid w:val="00D411A2"/>
-    <w:rsid w:val="00D45B23"/>
     <w:rsid w:val="00D4606D"/>
     <w:rsid w:val="00D50B9C"/>
     <w:rsid w:val="00D52D73"/>
     <w:rsid w:val="00D52E58"/>
+    <w:rsid w:val="00D53E73"/>
     <w:rsid w:val="00D56B20"/>
     <w:rsid w:val="00D578B3"/>
     <w:rsid w:val="00D618F4"/>
-    <w:rsid w:val="00D63B58"/>
+    <w:rsid w:val="00D62B3C"/>
     <w:rsid w:val="00D714CC"/>
+    <w:rsid w:val="00D74823"/>
     <w:rsid w:val="00D75EA7"/>
     <w:rsid w:val="00D81ADF"/>
     <w:rsid w:val="00D81F21"/>
-    <w:rsid w:val="00D8423D"/>
-    <w:rsid w:val="00D84658"/>
+    <w:rsid w:val="00D83B73"/>
     <w:rsid w:val="00D864F2"/>
+    <w:rsid w:val="00D9058C"/>
     <w:rsid w:val="00D943F8"/>
-    <w:rsid w:val="00D94E42"/>
+    <w:rsid w:val="00D94DCC"/>
     <w:rsid w:val="00D95470"/>
     <w:rsid w:val="00D96B55"/>
-    <w:rsid w:val="00DA2535"/>
     <w:rsid w:val="00DA2619"/>
-    <w:rsid w:val="00DA2E57"/>
     <w:rsid w:val="00DA4239"/>
     <w:rsid w:val="00DA65DE"/>
     <w:rsid w:val="00DB0B61"/>
     <w:rsid w:val="00DB1474"/>
     <w:rsid w:val="00DB2962"/>
-    <w:rsid w:val="00DB415D"/>
     <w:rsid w:val="00DB52FB"/>
+    <w:rsid w:val="00DB6E63"/>
+    <w:rsid w:val="00DB78EE"/>
     <w:rsid w:val="00DC013B"/>
     <w:rsid w:val="00DC090B"/>
     <w:rsid w:val="00DC1679"/>
     <w:rsid w:val="00DC219B"/>
     <w:rsid w:val="00DC2CF1"/>
     <w:rsid w:val="00DC3A7C"/>
     <w:rsid w:val="00DC4FCF"/>
     <w:rsid w:val="00DC50E0"/>
-    <w:rsid w:val="00DC5A09"/>
+    <w:rsid w:val="00DC5A59"/>
     <w:rsid w:val="00DC6386"/>
     <w:rsid w:val="00DD1130"/>
     <w:rsid w:val="00DD1951"/>
     <w:rsid w:val="00DD487D"/>
     <w:rsid w:val="00DD4E83"/>
     <w:rsid w:val="00DD6628"/>
     <w:rsid w:val="00DD6945"/>
+    <w:rsid w:val="00DE1724"/>
     <w:rsid w:val="00DE2D04"/>
     <w:rsid w:val="00DE3250"/>
+    <w:rsid w:val="00DE5204"/>
     <w:rsid w:val="00DE6028"/>
     <w:rsid w:val="00DE6C85"/>
     <w:rsid w:val="00DE78A3"/>
     <w:rsid w:val="00DF1A71"/>
     <w:rsid w:val="00DF50FC"/>
     <w:rsid w:val="00DF68C7"/>
     <w:rsid w:val="00DF731A"/>
+    <w:rsid w:val="00E008AE"/>
+    <w:rsid w:val="00E05C24"/>
     <w:rsid w:val="00E06B75"/>
+    <w:rsid w:val="00E10BE1"/>
     <w:rsid w:val="00E11332"/>
     <w:rsid w:val="00E11352"/>
     <w:rsid w:val="00E170DC"/>
     <w:rsid w:val="00E17546"/>
     <w:rsid w:val="00E210B5"/>
-    <w:rsid w:val="00E23D70"/>
+    <w:rsid w:val="00E2540A"/>
+    <w:rsid w:val="00E2577E"/>
+    <w:rsid w:val="00E25C6F"/>
     <w:rsid w:val="00E261B3"/>
     <w:rsid w:val="00E26818"/>
     <w:rsid w:val="00E27FFC"/>
     <w:rsid w:val="00E30B15"/>
     <w:rsid w:val="00E33237"/>
     <w:rsid w:val="00E40181"/>
-    <w:rsid w:val="00E5204F"/>
+    <w:rsid w:val="00E428F6"/>
     <w:rsid w:val="00E54950"/>
+    <w:rsid w:val="00E5497C"/>
     <w:rsid w:val="00E55FB3"/>
     <w:rsid w:val="00E56A01"/>
-    <w:rsid w:val="00E56E8B"/>
     <w:rsid w:val="00E629A1"/>
     <w:rsid w:val="00E6794C"/>
+    <w:rsid w:val="00E70755"/>
     <w:rsid w:val="00E71591"/>
     <w:rsid w:val="00E71CEB"/>
+    <w:rsid w:val="00E72541"/>
     <w:rsid w:val="00E7474F"/>
-    <w:rsid w:val="00E77901"/>
     <w:rsid w:val="00E80DE3"/>
-    <w:rsid w:val="00E81907"/>
+    <w:rsid w:val="00E82A28"/>
     <w:rsid w:val="00E82C55"/>
+    <w:rsid w:val="00E85573"/>
     <w:rsid w:val="00E8787E"/>
+    <w:rsid w:val="00E90BD4"/>
     <w:rsid w:val="00E92AC3"/>
-    <w:rsid w:val="00E96D49"/>
-    <w:rsid w:val="00EA0591"/>
+    <w:rsid w:val="00E9341C"/>
+    <w:rsid w:val="00EA0285"/>
+    <w:rsid w:val="00EA1A51"/>
+    <w:rsid w:val="00EA255D"/>
+    <w:rsid w:val="00EA2A38"/>
     <w:rsid w:val="00EA2F6A"/>
+    <w:rsid w:val="00EA5B80"/>
     <w:rsid w:val="00EB00E0"/>
     <w:rsid w:val="00EB05D5"/>
-    <w:rsid w:val="00EB1931"/>
     <w:rsid w:val="00EC059F"/>
     <w:rsid w:val="00EC1F24"/>
     <w:rsid w:val="00EC20FF"/>
     <w:rsid w:val="00EC22F6"/>
-    <w:rsid w:val="00ED195F"/>
+    <w:rsid w:val="00EC4663"/>
+    <w:rsid w:val="00ED091B"/>
     <w:rsid w:val="00ED5B9B"/>
-    <w:rsid w:val="00ED6953"/>
     <w:rsid w:val="00ED6BAD"/>
     <w:rsid w:val="00ED7447"/>
     <w:rsid w:val="00EE00D6"/>
+    <w:rsid w:val="00EE0636"/>
     <w:rsid w:val="00EE11E7"/>
     <w:rsid w:val="00EE1488"/>
     <w:rsid w:val="00EE1730"/>
     <w:rsid w:val="00EE29AD"/>
-    <w:rsid w:val="00EE3390"/>
     <w:rsid w:val="00EE3E24"/>
     <w:rsid w:val="00EE4D5D"/>
     <w:rsid w:val="00EE5131"/>
+    <w:rsid w:val="00EE6D52"/>
     <w:rsid w:val="00EF109B"/>
     <w:rsid w:val="00EF201C"/>
+    <w:rsid w:val="00EF233E"/>
     <w:rsid w:val="00EF2C72"/>
     <w:rsid w:val="00EF36AF"/>
     <w:rsid w:val="00EF59A3"/>
     <w:rsid w:val="00EF6675"/>
     <w:rsid w:val="00F0063D"/>
     <w:rsid w:val="00F00F9C"/>
     <w:rsid w:val="00F01E5F"/>
     <w:rsid w:val="00F024F3"/>
-    <w:rsid w:val="00F029DC"/>
     <w:rsid w:val="00F02ABA"/>
-    <w:rsid w:val="00F03701"/>
+    <w:rsid w:val="00F035F1"/>
     <w:rsid w:val="00F0437A"/>
     <w:rsid w:val="00F101B8"/>
     <w:rsid w:val="00F10C7D"/>
     <w:rsid w:val="00F11037"/>
-    <w:rsid w:val="00F1462F"/>
+    <w:rsid w:val="00F12813"/>
+    <w:rsid w:val="00F12CBC"/>
+    <w:rsid w:val="00F14832"/>
     <w:rsid w:val="00F16F1B"/>
-    <w:rsid w:val="00F23761"/>
+    <w:rsid w:val="00F171C6"/>
+    <w:rsid w:val="00F2381E"/>
     <w:rsid w:val="00F250A9"/>
     <w:rsid w:val="00F267AF"/>
     <w:rsid w:val="00F30FF4"/>
     <w:rsid w:val="00F3122E"/>
     <w:rsid w:val="00F32368"/>
     <w:rsid w:val="00F331AD"/>
-    <w:rsid w:val="00F3387E"/>
     <w:rsid w:val="00F35287"/>
     <w:rsid w:val="00F40A70"/>
+    <w:rsid w:val="00F40CFB"/>
     <w:rsid w:val="00F43A37"/>
     <w:rsid w:val="00F4641B"/>
     <w:rsid w:val="00F46EB8"/>
-    <w:rsid w:val="00F476B8"/>
     <w:rsid w:val="00F50CD1"/>
     <w:rsid w:val="00F511E4"/>
     <w:rsid w:val="00F52D09"/>
     <w:rsid w:val="00F52E08"/>
     <w:rsid w:val="00F53A66"/>
     <w:rsid w:val="00F5462D"/>
+    <w:rsid w:val="00F55882"/>
     <w:rsid w:val="00F55B21"/>
+    <w:rsid w:val="00F55BF6"/>
+    <w:rsid w:val="00F56623"/>
     <w:rsid w:val="00F56EF6"/>
     <w:rsid w:val="00F60082"/>
     <w:rsid w:val="00F61A9F"/>
     <w:rsid w:val="00F61B5F"/>
     <w:rsid w:val="00F64696"/>
+    <w:rsid w:val="00F6506A"/>
     <w:rsid w:val="00F65AA9"/>
     <w:rsid w:val="00F6768F"/>
-    <w:rsid w:val="00F72115"/>
+    <w:rsid w:val="00F67EB2"/>
+    <w:rsid w:val="00F71841"/>
     <w:rsid w:val="00F72C2C"/>
     <w:rsid w:val="00F741F2"/>
-    <w:rsid w:val="00F744E5"/>
-    <w:rsid w:val="00F76C79"/>
+    <w:rsid w:val="00F75A82"/>
     <w:rsid w:val="00F76CAB"/>
     <w:rsid w:val="00F772C6"/>
-    <w:rsid w:val="00F77F59"/>
+    <w:rsid w:val="00F779A6"/>
     <w:rsid w:val="00F815B5"/>
     <w:rsid w:val="00F85195"/>
+    <w:rsid w:val="00F865C5"/>
     <w:rsid w:val="00F868E3"/>
-    <w:rsid w:val="00F92273"/>
-    <w:rsid w:val="00F9229C"/>
+    <w:rsid w:val="00F86CB4"/>
+    <w:rsid w:val="00F91451"/>
     <w:rsid w:val="00F938BA"/>
-    <w:rsid w:val="00F972B1"/>
+    <w:rsid w:val="00F93FB0"/>
+    <w:rsid w:val="00F96EA2"/>
+    <w:rsid w:val="00F9786B"/>
     <w:rsid w:val="00F97919"/>
+    <w:rsid w:val="00FA27EF"/>
     <w:rsid w:val="00FA2C46"/>
     <w:rsid w:val="00FA3525"/>
     <w:rsid w:val="00FA5A53"/>
-    <w:rsid w:val="00FB056F"/>
+    <w:rsid w:val="00FB0660"/>
     <w:rsid w:val="00FB3501"/>
     <w:rsid w:val="00FB4769"/>
     <w:rsid w:val="00FB4CDA"/>
-    <w:rsid w:val="00FB5B4E"/>
     <w:rsid w:val="00FB6481"/>
     <w:rsid w:val="00FB6D36"/>
     <w:rsid w:val="00FC0965"/>
     <w:rsid w:val="00FC0F81"/>
+    <w:rsid w:val="00FC23EB"/>
     <w:rsid w:val="00FC252F"/>
     <w:rsid w:val="00FC395C"/>
     <w:rsid w:val="00FC5E8E"/>
+    <w:rsid w:val="00FD2F4E"/>
     <w:rsid w:val="00FD3766"/>
     <w:rsid w:val="00FD47C4"/>
     <w:rsid w:val="00FE2DCF"/>
+    <w:rsid w:val="00FE2FB2"/>
     <w:rsid w:val="00FE3FA7"/>
-    <w:rsid w:val="00FE7B0C"/>
-    <w:rsid w:val="00FF1585"/>
     <w:rsid w:val="00FF2A4E"/>
     <w:rsid w:val="00FF2FCE"/>
+    <w:rsid w:val="00FF4BD1"/>
     <w:rsid w:val="00FF4F7D"/>
     <w:rsid w:val="00FF6D9D"/>
+    <w:rsid w:val="00FF78C5"/>
     <w:rsid w:val="00FF7DD5"/>
+    <w:rsid w:val="0516067A"/>
+    <w:rsid w:val="06B5CFE2"/>
+    <w:rsid w:val="0929F3A5"/>
+    <w:rsid w:val="0AFF0091"/>
+    <w:rsid w:val="0B53AA0D"/>
+    <w:rsid w:val="0BD37135"/>
+    <w:rsid w:val="0EC900FD"/>
+    <w:rsid w:val="14A2CF9F"/>
+    <w:rsid w:val="151C04A6"/>
+    <w:rsid w:val="1576100E"/>
+    <w:rsid w:val="17D23A43"/>
+    <w:rsid w:val="19A8918E"/>
+    <w:rsid w:val="1AB6E6C0"/>
+    <w:rsid w:val="1C94ACFE"/>
+    <w:rsid w:val="1FED50DC"/>
+    <w:rsid w:val="206C22AE"/>
+    <w:rsid w:val="234417B8"/>
+    <w:rsid w:val="2429F484"/>
+    <w:rsid w:val="253345D6"/>
+    <w:rsid w:val="2540D147"/>
+    <w:rsid w:val="272C0693"/>
+    <w:rsid w:val="28A83C01"/>
+    <w:rsid w:val="28D83DFE"/>
+    <w:rsid w:val="28E0ED27"/>
+    <w:rsid w:val="29F75BF7"/>
+    <w:rsid w:val="2A892B07"/>
+    <w:rsid w:val="2B8F3783"/>
+    <w:rsid w:val="2E1BD799"/>
+    <w:rsid w:val="2FD77DC5"/>
+    <w:rsid w:val="314945F7"/>
+    <w:rsid w:val="32D5B569"/>
+    <w:rsid w:val="33004AF9"/>
+    <w:rsid w:val="3383FF39"/>
+    <w:rsid w:val="34C0085E"/>
+    <w:rsid w:val="353EE35B"/>
+    <w:rsid w:val="35C9920D"/>
+    <w:rsid w:val="37D1E105"/>
+    <w:rsid w:val="3A20889E"/>
+    <w:rsid w:val="3BA67D58"/>
+    <w:rsid w:val="3D9100E4"/>
+    <w:rsid w:val="3EBDE060"/>
+    <w:rsid w:val="3F264A8D"/>
+    <w:rsid w:val="3FCAE67C"/>
+    <w:rsid w:val="419F2DBB"/>
+    <w:rsid w:val="442C0C7C"/>
+    <w:rsid w:val="4987AE01"/>
+    <w:rsid w:val="49FEA399"/>
+    <w:rsid w:val="4C6D23BC"/>
+    <w:rsid w:val="50939172"/>
+    <w:rsid w:val="521FEEA7"/>
+    <w:rsid w:val="5297D984"/>
+    <w:rsid w:val="52D3BC01"/>
+    <w:rsid w:val="54C05376"/>
+    <w:rsid w:val="561E48B1"/>
+    <w:rsid w:val="56F0E0FF"/>
+    <w:rsid w:val="57104DC2"/>
+    <w:rsid w:val="57B9661B"/>
+    <w:rsid w:val="57F7F438"/>
+    <w:rsid w:val="5B2F94FA"/>
+    <w:rsid w:val="5C2B7285"/>
+    <w:rsid w:val="5C8D8D20"/>
+    <w:rsid w:val="5CE3F334"/>
+    <w:rsid w:val="5D764A65"/>
+    <w:rsid w:val="5F93EB75"/>
+    <w:rsid w:val="5FCB3070"/>
+    <w:rsid w:val="5FD8833E"/>
+    <w:rsid w:val="5FFD9106"/>
+    <w:rsid w:val="642E69D2"/>
+    <w:rsid w:val="64CE2729"/>
+    <w:rsid w:val="67449565"/>
+    <w:rsid w:val="68009684"/>
+    <w:rsid w:val="680580F8"/>
+    <w:rsid w:val="68513991"/>
+    <w:rsid w:val="6867A063"/>
+    <w:rsid w:val="6B4A1D17"/>
+    <w:rsid w:val="6D88ED0F"/>
+    <w:rsid w:val="6F540995"/>
+    <w:rsid w:val="6F62451B"/>
+    <w:rsid w:val="6F716278"/>
+    <w:rsid w:val="6FBABAA2"/>
+    <w:rsid w:val="704C9668"/>
+    <w:rsid w:val="70EFD9F6"/>
+    <w:rsid w:val="733F8FD2"/>
+    <w:rsid w:val="73961BD8"/>
+    <w:rsid w:val="73B8523D"/>
+    <w:rsid w:val="73F87E36"/>
+    <w:rsid w:val="74277AB8"/>
+    <w:rsid w:val="75C34B19"/>
+    <w:rsid w:val="7724ACDB"/>
+    <w:rsid w:val="77937585"/>
+    <w:rsid w:val="780ABF45"/>
+    <w:rsid w:val="781609B4"/>
+    <w:rsid w:val="7BFE09FF"/>
+    <w:rsid w:val="7C35E615"/>
+    <w:rsid w:val="7D06D854"/>
+    <w:rsid w:val="7EEC1BB2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="20609C5E"/>
-  <w15:docId w15:val="{F2A9480E-2A96-4664-BDD0-AD008EF7A55E}"/>
+  <w15:docId w15:val="{877A34DA-2829-4F83-8E57-F1C2F239336A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8572,293 +7746,296 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="003D7E30"/>
+    <w:rsid w:val="00B04489"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:next w:val="Body"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="003D7E30"/>
+    <w:rsid w:val="00B14B5F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="320" w:after="200" w:line="440" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
       <w:bCs/>
       <w:color w:val="201547"/>
       <w:kern w:val="32"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:next w:val="Body"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="003D7E30"/>
+    <w:rsid w:val="00B14B5F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="280" w:after="120" w:line="360" w:lineRule="atLeast"/>
+      <w:spacing w:before="240" w:after="90" w:line="340" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="201547"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:next w:val="Body"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="003D7E30"/>
+    <w:rsid w:val="009E7A69"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="280" w:after="120" w:line="320" w:lineRule="atLeast"/>
+      <w:spacing w:before="280" w:after="120" w:line="310" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
+      <w:b/>
       <w:bCs/>
       <w:color w:val="201547"/>
-      <w:sz w:val="28"/>
+      <w:sz w:val="27"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:next w:val="Body"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="003D7E30"/>
+    <w:rsid w:val="009E7A69"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240" w:after="80" w:line="280" w:lineRule="atLeast"/>
+      <w:spacing w:before="240" w:after="120" w:line="280" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="201547"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Body"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="98"/>
     <w:qFormat/>
-    <w:rsid w:val="00B95AB9"/>
+    <w:rsid w:val="0017674D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240" w:after="80" w:line="240" w:lineRule="atLeast"/>
+      <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial"/>
+      <w:rFonts w:eastAsia="MS Mincho"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
-      <w:color w:val="201547"/>
-      <w:sz w:val="21"/>
       <w:szCs w:val="26"/>
-      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Body">
     <w:name w:val="Body"/>
     <w:link w:val="BodyChar"/>
     <w:qFormat/>
     <w:rsid w:val="002365B4"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial"/>
       <w:sz w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="003D7E30"/>
+    <w:rsid w:val="00B14B5F"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
       <w:bCs/>
       <w:color w:val="201547"/>
       <w:kern w:val="32"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="003D7E30"/>
+    <w:rsid w:val="00B14B5F"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="201547"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="003D7E30"/>
+    <w:rsid w:val="009E7A69"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
+      <w:b/>
       <w:bCs/>
       <w:color w:val="201547"/>
-      <w:sz w:val="28"/>
+      <w:sz w:val="27"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="003D7E30"/>
+    <w:rsid w:val="009E7A69"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="201547"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00593A99"/>
+    <w:rsid w:val="00B14B5F"/>
+    <w:pPr>
+      <w:spacing w:after="300"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-      <w:b/>
       <w:color w:val="201547"/>
-      <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:uiPriority w:val="8"/>
-    <w:rsid w:val="00FB5B4E"/>
+    <w:rsid w:val="00EF2C72"/>
+    <w:pPr>
+      <w:spacing w:before="300"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-      <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009E7A69"/>
     <w:rPr>
       <w:color w:val="87189D"/>
       <w:u w:val="dotted"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabletext6pt">
     <w:name w:val="Table text + 6pt"/>
     <w:basedOn w:val="Tabletext"/>
     <w:rsid w:val="00152073"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="EndnoteText">
     <w:name w:val="endnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EndnoteTextChar"/>
@@ -8898,155 +8075,155 @@
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bodynospace">
     <w:name w:val="Body no space"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00F772C6"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet1">
     <w:name w:val="Bullet 1"/>
     <w:basedOn w:val="Body"/>
     <w:qFormat/>
     <w:rsid w:val="00337339"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="7"/>
+        <w:numId w:val="3"/>
       </w:numPr>
       <w:spacing w:after="40"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocumentMap">
     <w:name w:val="Document Map"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="DocumentMapChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001D60EC"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DocumentMapChar">
     <w:name w:val="Document Map Char"/>
     <w:link w:val="DocumentMap"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001D60EC"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003744CF"/>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00593A99"/>
+    <w:rsid w:val="00B04489"/>
     <w:pPr>
+      <w:keepNext/>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="10206"/>
       </w:tabs>
       <w:spacing w:before="160" w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:noProof/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="98"/>
-    <w:rsid w:val="00B95AB9"/>
+    <w:rsid w:val="006E1867"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
-      <w:color w:val="201547"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00FA3525"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TOCheadingfactsheet">
     <w:name w:val="TOC heading fact sheet"/>
     <w:basedOn w:val="Heading2"/>
     <w:next w:val="Body"/>
     <w:link w:val="TOCheadingfactsheetChar"/>
     <w:uiPriority w:val="4"/>
-    <w:rsid w:val="009C1CB1"/>
+    <w:rsid w:val="004841BE"/>
     <w:pPr>
-      <w:spacing w:before="360" w:after="200" w:line="330" w:lineRule="atLeast"/>
+      <w:spacing w:before="480" w:after="200" w:line="330" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="29"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TOCheadingfactsheetChar">
     <w:name w:val="TOC heading fact sheet Char"/>
     <w:link w:val="TOCheadingfactsheet"/>
     <w:uiPriority w:val="4"/>
-    <w:rsid w:val="009C1CB1"/>
+    <w:rsid w:val="004841BE"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="201547"/>
       <w:sz w:val="29"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00B04489"/>
     <w:pPr>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="10206"/>
       </w:tabs>
       <w:spacing w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
     </w:rPr>
@@ -9134,264 +8311,264 @@
       <w:ind w:left="1600"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00152073"/>
     <w:pPr>
       <w:spacing w:after="60"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sectionbreakfirstpage">
     <w:name w:val="Section break first page"/>
     <w:uiPriority w:val="5"/>
-    <w:rsid w:val="00280C4B"/>
+    <w:rsid w:val="004C6EEE"/>
+    <w:pPr>
+      <w:spacing w:after="400"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:noProof/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabletext">
     <w:name w:val="Table text"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="004A4195"/>
     <w:pPr>
       <w:spacing w:before="80" w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tablecaption">
     <w:name w:val="Table caption"/>
     <w:next w:val="Body"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00B04489"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="120" w:line="250" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Documenttitle">
     <w:name w:val="Document title"/>
     <w:uiPriority w:val="8"/>
-    <w:rsid w:val="0016037B"/>
+    <w:rsid w:val="00EC20FF"/>
     <w:pPr>
-      <w:spacing w:after="80" w:line="440" w:lineRule="atLeast"/>
+      <w:spacing w:after="120" w:line="560" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="201547"/>
-      <w:sz w:val="40"/>
-      <w:szCs w:val="40"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="50"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:uiPriority w:val="8"/>
     <w:rsid w:val="00BC7ED7"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Accessibilitypara">
     <w:name w:val="Accessibility para"/>
     <w:uiPriority w:val="8"/>
-    <w:rsid w:val="00FB5B4E"/>
+    <w:rsid w:val="008119CA"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="200" w:line="300" w:lineRule="atLeast"/>
+      <w:spacing w:before="240" w:after="200" w:line="300" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="19"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Figurecaption">
     <w:name w:val="Figure caption"/>
     <w:next w:val="Body"/>
     <w:rsid w:val="00B04489"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="120" w:line="250" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet2">
     <w:name w:val="Bullet 2"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00337339"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="7"/>
+        <w:numId w:val="3"/>
       </w:numPr>
       <w:spacing w:after="40"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bodyafterbullets">
     <w:name w:val="Body after bullets"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00E11352"/>
     <w:pPr>
       <w:spacing w:before="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tablebullet2">
     <w:name w:val="Table bullet 2"/>
     <w:basedOn w:val="Tabletext"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00337339"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="9"/>
+        <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:semiHidden/>
     <w:rsid w:val="00152073"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tablebullet1">
     <w:name w:val="Table bullet 1"/>
     <w:basedOn w:val="Tabletext"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00337339"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="9"/>
+        <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZTablebullets">
     <w:name w:val="ZZ Table bullets"/>
     <w:basedOn w:val="NoList"/>
     <w:rsid w:val="00337339"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="9"/>
+        <w:numId w:val="4"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tablecolhead">
     <w:name w:val="Table col head"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00EB05D5"/>
     <w:pPr>
       <w:spacing w:before="80" w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="201547"/>
       <w:sz w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bulletafternumbers1">
     <w:name w:val="Bullet after numbers 1"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="4"/>
-    <w:rsid w:val="003D7E30"/>
+    <w:rsid w:val="00337339"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009E7A69"/>
     <w:rPr>
       <w:color w:val="004C97"/>
       <w:u w:val="dotted"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Documentsubtitle">
     <w:name w:val="Document subtitle"/>
     <w:uiPriority w:val="8"/>
-    <w:rsid w:val="0016037B"/>
+    <w:rsid w:val="009A3490"/>
     <w:pPr>
-      <w:spacing w:after="100" w:line="360" w:lineRule="atLeast"/>
+      <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="201547"/>
-      <w:sz w:val="32"/>
-      <w:szCs w:val="32"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="8"/>
     <w:rsid w:val="004A4195"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="60" w:line="220" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="8"/>
     <w:rsid w:val="004A4195"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
@@ -9434,243 +8611,240 @@
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:rsid w:val="00152073"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZBullets">
     <w:name w:val="ZZ Bullets"/>
     <w:rsid w:val="00337339"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="7"/>
+        <w:numId w:val="3"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZNumbersdigit">
     <w:name w:val="ZZ Numbers digit"/>
-    <w:rsid w:val="003D7E30"/>
+    <w:rsid w:val="00337339"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="2"/>
+        <w:numId w:val="1"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZQuotebullets">
     <w:name w:val="ZZ Quote bullets"/>
     <w:basedOn w:val="ZZNumbersdigit"/>
     <w:rsid w:val="00337339"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="11"/>
+        <w:numId w:val="5"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numberdigit">
     <w:name w:val="Number digit"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="2"/>
-    <w:rsid w:val="003D7E30"/>
+    <w:rsid w:val="00337339"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numberloweralphaindent">
     <w:name w:val="Number lower alpha indent"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00337339"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="20"/>
+        <w:numId w:val="8"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numberdigitindent">
     <w:name w:val="Number digit indent"/>
-    <w:basedOn w:val="Body"/>
+    <w:basedOn w:val="Numberloweralphaindent"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="003D7E30"/>
+    <w:rsid w:val="00337339"/>
     <w:pPr>
       <w:numPr>
-        <w:ilvl w:val="1"/>
         <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numberloweralpha">
     <w:name w:val="Number lower alpha"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00337339"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="20"/>
+        <w:numId w:val="8"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numberlowerroman">
     <w:name w:val="Number lower roman"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00337339"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="13"/>
+        <w:numId w:val="6"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numberlowerromanindent">
     <w:name w:val="Number lower roman indent"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00337339"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="13"/>
+        <w:numId w:val="6"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Quotetext">
     <w:name w:val="Quote text"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="4"/>
     <w:rsid w:val="00152073"/>
     <w:pPr>
       <w:ind w:left="397"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tablefigurenote">
     <w:name w:val="Table/figure note"/>
     <w:uiPriority w:val="4"/>
     <w:rsid w:val="004A4195"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bodyaftertablefigure">
     <w:name w:val="Body after table/figure"/>
     <w:basedOn w:val="Body"/>
     <w:next w:val="Body"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00951D50"/>
     <w:pPr>
       <w:spacing w:before="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bulletafternumbers2">
     <w:name w:val="Bullet after numbers 2"/>
     <w:basedOn w:val="Body"/>
-    <w:rsid w:val="003D7E30"/>
+    <w:rsid w:val="00337339"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZNumberslowerroman">
     <w:name w:val="ZZ Numbers lower roman"/>
     <w:basedOn w:val="ZZQuotebullets"/>
     <w:rsid w:val="00337339"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="13"/>
+        <w:numId w:val="6"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZNumbersloweralpha">
     <w:name w:val="ZZ Numbers lower alpha"/>
     <w:basedOn w:val="NoList"/>
     <w:rsid w:val="00337339"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="20"/>
+        <w:numId w:val="7"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Quotebullet1">
     <w:name w:val="Quote bullet 1"/>
     <w:basedOn w:val="Quotetext"/>
     <w:rsid w:val="00337339"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="11"/>
+        <w:numId w:val="5"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Quotebullet2">
     <w:name w:val="Quote bullet 2"/>
     <w:basedOn w:val="Quotetext"/>
     <w:rsid w:val="00337339"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="11"/>
+        <w:numId w:val="5"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00982454"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="00982454"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00982454"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="71"/>
     <w:rsid w:val="00982454"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
@@ -9726,117 +8900,131 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00EE29AD"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyChar">
     <w:name w:val="Body Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Body"/>
     <w:rsid w:val="002365B4"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial"/>
       <w:sz w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bannermarking">
     <w:name w:val="Banner marking"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00FB5B4E"/>
+    <w:rsid w:val="00430393"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00165A57"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Imprint">
     <w:name w:val="Imprint"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00FB5B4E"/>
+    <w:rsid w:val="004B4185"/>
     <w:pPr>
       <w:spacing w:after="60" w:line="270" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="20"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DHHSbody">
     <w:name w:val="DHHS body"/>
     <w:link w:val="DHHSbodyChar"/>
     <w:qFormat/>
-    <w:rsid w:val="000715AF"/>
+    <w:rsid w:val="008B14D4"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="270" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DHHSbodynospace">
+    <w:name w:val="DHHS body no space"/>
+    <w:basedOn w:val="DHHSbody"/>
+    <w:uiPriority w:val="3"/>
+    <w:qFormat/>
+    <w:rsid w:val="008B14D4"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="st1">
+    <w:name w:val="st1"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="008B14D4"/>
+  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DHHSbodyChar">
     <w:name w:val="DHHS body Char"/>
     <w:link w:val="DHHSbody"/>
     <w:locked/>
-    <w:rsid w:val="000715AF"/>
+    <w:rsid w:val="008B14D4"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial"/>
       <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Mention">
+    <w:name w:val="Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0034620F"/>
+    <w:rPr>
+      <w:color w:val="2B579A"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="137504755">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="94056959">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
@@ -10019,55 +9207,63 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2146117194">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfa.vic.gov.au/warnings-restrictions/find-your-fire-district" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfa.vic.gov.au/warnings-restrictions/find-your-fire-district" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cfa.vic.gov.au/warnings-restrictions/find-your-fire-weather-district" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\sale0212\AppData\Local\Microsoft\Windows\INetCache\Content.Outlook\0X09FNUA\DFFH%20A4%20portrait%20factsheet%20Teal.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -10328,77 +9524,364 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...7 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="22b2a996-90f2-4093-9cfd-0e684e15c3cd">
+      <UserInfo>
+        <DisplayName>Magali Theunissen (DFFH)</DisplayName>
+        <AccountId>91</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Tim Hamilton (DFFH)</DisplayName>
+        <AccountId>80</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Garry Simpson (DFFH)</DisplayName>
+        <AccountId>96</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Colin Hoad (DFFH)</DisplayName>
+        <AccountId>24</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Sally McCarron (DFFH)</DisplayName>
+        <AccountId>98</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Braedan Hogan (DFFH)</DisplayName>
+        <AccountId>54</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Amanda Teo (DFFH)</DisplayName>
+        <AccountId>42</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Glynn Owen (DFFH)</DisplayName>
+        <AccountId>97</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Coby Dowie (DFFH)</DisplayName>
+        <AccountId>105</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Clare Walker (DFFH)</DisplayName>
+        <AccountId>101</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>James Boyce (DFFH)</DisplayName>
+        <AccountId>126</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Vickie Lappas (DFFH)</DisplayName>
+        <AccountId>99</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Sara Coward (DFFH)</DisplayName>
+        <AccountId>26</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Christy Jackson (DFFH)</DisplayName>
+        <AccountId>130</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Matthew Chamberlain (DFFH)</DisplayName>
+        <AccountId>131</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Melody Bush (DFFH)</DisplayName>
+        <AccountId>67</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Damian Narayan (Homes Victoria)</DisplayName>
+        <AccountId>133</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Kanako Nanri (Homes Victoria)</DisplayName>
+        <AccountId>134</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Bruno Reato (Homes Victoria)</DisplayName>
+        <AccountId>135</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Donna Bush (DFFH)</DisplayName>
+        <AccountId>136</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Patrice Evans (DFFH)</DisplayName>
+        <AccountId>137</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Andy Fung (Homes Victoria)</DisplayName>
+        <AccountId>138</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Stephen Doran (Homes Victoria)</DisplayName>
+        <AccountId>125</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Anthony J Kolmus (DFFH)</DisplayName>
+        <AccountId>132</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Alana Gibson (DFFH)</DisplayName>
+        <AccountId>139</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Genevra Green (DFFH)</DisplayName>
+        <AccountId>140</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Alison Cavanagh (DFFH)</DisplayName>
+        <AccountId>141</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Julie Jenkin (DHHS)</DisplayName>
+        <AccountId>142</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Helen Thomas (Homes Victoria)</DisplayName>
+        <AccountId>143</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Kate Spink (DFFH)</DisplayName>
+        <AccountId>144</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Sophie G Wadden (DFFH)</DisplayName>
+        <AccountId>145</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>James MacIsaac (DFFH)</DisplayName>
+        <AccountId>146</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Sally Richardson (DFFH)</DisplayName>
+        <AccountId>147</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Merrin Bamert (DFFH)</DisplayName>
+        <AccountId>148</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Michael Mefflin (DFFH)</DisplayName>
+        <AccountId>68</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Sandy Austin (DFFH)</DisplayName>
+        <AccountId>28</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Felicia Micallef (DFFH)</DisplayName>
+        <AccountId>25</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Brett Eastwood (DFFH)</DisplayName>
+        <AccountId>121</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Robert Bakes (DFFH)</DisplayName>
+        <AccountId>100</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Coralie Hadingham (DFFH)</DisplayName>
+        <AccountId>73</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Catherine Fagan (DFFH)</DisplayName>
+        <AccountId>149</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Lauren Bourke (DFFH)</DisplayName>
+        <AccountId>150</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Mark Davies (DFFH)</DisplayName>
+        <AccountId>151</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Ashika Kanhai (DFFH)</DisplayName>
+        <AccountId>152</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Lillian Manolopoulos (DFFH)</DisplayName>
+        <AccountId>153</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Tim Eaton (DFFH)</DisplayName>
+        <AccountId>154</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Emily Hocking (DFFH)</DisplayName>
+        <AccountId>155</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Amy McDowell (DFFH)</DisplayName>
+        <AccountId>156</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Christina Dickinson (DFFH)</DisplayName>
+        <AccountId>157</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Shari McPhail (Homes Victoria)</DisplayName>
+        <AccountId>158</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Sheridan Raiti (Health)</DisplayName>
+        <AccountId>119</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Melanie Lang (Homes Victoria)</DisplayName>
+        <AccountId>159</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Eleanor Button (Homes Victoria)</DisplayName>
+        <AccountId>160</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Tanya Bowman (DFFH)</DisplayName>
+        <AccountId>161</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Pip Morrison (DFFH)</DisplayName>
+        <AccountId>118</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Katie Whitehouse (DFFH)</DisplayName>
+        <AccountId>128</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Kati Krsevan (DFFH)</DisplayName>
+        <AccountId>172</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="44283bbd-cbd3-4545-9aa6-8cdecb1b4ebf">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="5ce0f2b5-5be5-4508-bce9-d7011ece0659" xsi:nil="true"/>
+    <Date xmlns="44283bbd-cbd3-4545-9aa6-8cdecb1b4ebf" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004AB4EBACB09F7943AE9007C90CB29198" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2bc29c141afaf683544a021e5b523a96">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="44283bbd-cbd3-4545-9aa6-8cdecb1b4ebf" xmlns:ns3="22b2a996-90f2-4093-9cfd-0e684e15c3cd" xmlns:ns4="5ce0f2b5-5be5-4508-bce9-d7011ece0659" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e007dc21750b98151a5af226d6b74ff2" ns2:_="" ns3:_="" ns4:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004AB4EBACB09F7943AE9007C90CB29198" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c054e82fa4c23602b8c3a51503d495eb">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="44283bbd-cbd3-4545-9aa6-8cdecb1b4ebf" xmlns:ns3="22b2a996-90f2-4093-9cfd-0e684e15c3cd" xmlns:ns4="5ce0f2b5-5be5-4508-bce9-d7011ece0659" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="979f5acc29bd6754168ce6cd1689b261" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="44283bbd-cbd3-4545-9aa6-8cdecb1b4ebf"/>
     <xsd:import namespace="22b2a996-90f2-4093-9cfd-0e684e15c3cd"/>
     <xsd:import namespace="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -10619,226 +10102,169 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66AC28CD-794A-4DE5-9080-AF945367D2AC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C30E650E-AC1E-48EA-81B8-1F904E97E90D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...9 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58CE1EBB-C189-4849-810F-0EC61D30BAF7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C30E650E-AC1E-48EA-81B8-1F904E97E90D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66AC28CD-794A-4DE5-9080-AF945367D2AC}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="22b2a996-90f2-4093-9cfd-0e684e15c3cd"/>
+    <ds:schemaRef ds:uri="44283bbd-cbd3-4545-9aa6-8cdecb1b4ebf"/>
+    <ds:schemaRef ds:uri="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{38DF7D01-AC6B-4F82-9423-C9E92988E5B8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{67CBC8EE-B940-45A1-991A-282252815DB8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="44283bbd-cbd3-4545-9aa6-8cdecb1b4ebf"/>
     <ds:schemaRef ds:uri="22b2a996-90f2-4093-9cfd-0e684e15c3cd"/>
     <ds:schemaRef ds:uri="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>DFFH A4 portrait factsheet Teal.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>959</Words>
-  <Characters>6121</Characters>
+  <Words>928</Words>
+  <Characters>5534</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>2</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>14</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>218</Lines>
+  <Paragraphs>111</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company>Victoria State Government, Department of Families, Fairness and Housing</Company>
+  <Company>Victoria State Government, Department of Familes, Fairness and Housing</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7066</CharactersWithSpaces>
+  <CharactersWithSpaces>6464</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
-  <HLinks>
-[...20 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Emergency Relocation - Bushfire Leave Early Plan</dc:title>
-[...2 lines deleted...]
-  <cp:keywords>Emergency Relocation,  Bushfire Leave Early Plan, Bushfire plan, Emergency plan</cp:keywords>
+  <dc:title>Emergency Relocation / Bushfire Leave Early Plan</dc:title>
+  <dc:subject>Emergency Management Policy</dc:subject>
+  <dc:creator>Department of Families, Fairness and Housing</dc:creator>
+  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
-  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Language">
     <vt:lpwstr>English</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="version">
-    <vt:lpwstr>2025v1 01072025</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
+    <vt:lpwstr>0x0101004AB4EBACB09F7943AE9007C90CB29198</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="version">
+    <vt:lpwstr>22 October 2020</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="TemplateVersion">
+    <vt:i4>1</vt:i4>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Style">
+    <vt:lpwstr>Visual style</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_SetDate">
-    <vt:lpwstr>2022-02-01T04:45:40Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_SetDate">
+    <vt:lpwstr>2023-05-31T00:51:00Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_Method">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_Name">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_Name">
     <vt:lpwstr>43e64453-338c-4f93-8a4d-0039a0a41f2a</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_SiteId">
     <vt:lpwstr>c0e0601f-0fac-449c-9c88-a104c4eb9f28</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_ActionId">
-    <vt:lpwstr>54912b29-25c0-467c-aeba-e810dbabbcec</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_ActionId">
+    <vt:lpwstr>c2579326-b75e-4d24-9f4d-9885a249a5d2</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_ContentBits">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
-  </property>
-[...40 lines deleted...]
-    <vt:lpwstr/>
   </property>
 </Properties>
 </file>