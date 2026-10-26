--- v1 (2026-09-14)
+++ v2 (2026-10-26)
@@ -11,51 +11,51 @@
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6FA8325E" w14:textId="19A81CCF" w:rsidR="0074696E" w:rsidRPr="004C6EEE" w:rsidRDefault="00250DC4" w:rsidP="00AD784C">
       <w:pPr>
         <w:pStyle w:val="Spacerparatopoffirstpage"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="6165FFA6" wp14:editId="6877EA7E">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7560000" cy="2084400"/>
             <wp:effectExtent l="0" t="0" r="3175" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="3" name="Picture 3">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
@@ -4312,69 +4312,69 @@
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="79A6C53C" w14:textId="77777777" w:rsidR="00EA5B80" w:rsidRDefault="00EA5B80" w:rsidP="00162CA9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00EA5B80" w:rsidSect="00B04489">
       <w:headerReference w:type="default" r:id="rId17"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="851" w:bottom="1418" w:left="851" w:header="680" w:footer="851" w:gutter="0"/>
       <w:cols w:space="340"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0CF4F03D" w14:textId="77777777" w:rsidR="00EC4663" w:rsidRDefault="00EC4663">
+    <w:p w14:paraId="6C7BB642" w14:textId="77777777" w:rsidR="00FE00BE" w:rsidRDefault="00FE00BE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BB102EB" w14:textId="77777777" w:rsidR="00EC4663" w:rsidRDefault="00EC4663"/>
+    <w:p w14:paraId="610BF85D" w14:textId="77777777" w:rsidR="00FE00BE" w:rsidRDefault="00FE00BE"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="14BFD3BF" w14:textId="77777777" w:rsidR="00EC4663" w:rsidRDefault="00EC4663">
+    <w:p w14:paraId="7E280950" w14:textId="77777777" w:rsidR="00FE00BE" w:rsidRDefault="00FE00BE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E2AFD03" w14:textId="77777777" w:rsidR="00EC4663" w:rsidRDefault="00EC4663"/>
+    <w:p w14:paraId="60FA2BEF" w14:textId="77777777" w:rsidR="00FE00BE" w:rsidRDefault="00FE00BE"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="147B43CE" w14:textId="77777777" w:rsidR="00EC4663" w:rsidRDefault="00EC4663">
+    <w:p w14:paraId="240664B8" w14:textId="77777777" w:rsidR="00FE00BE" w:rsidRDefault="00FE00BE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
@@ -4392,97 +4392,97 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
-    <w:altName w:val="Ebrima"/>
+    <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="016C29F6" w14:textId="77777777" w:rsidR="00E261B3" w:rsidRPr="00F65AA9" w:rsidRDefault="00B14B5F" w:rsidP="00EF2C72">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="0B82E1DA" wp14:editId="4DBEBFFA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:align>bottom</wp:align>
           </wp:positionV>
           <wp:extent cx="7560000" cy="1008000"/>
           <wp:effectExtent l="0" t="0" r="3175" b="1905"/>
           <wp:wrapNone/>
           <wp:docPr id="2" name="Picture 2" descr="Victoria State Government Families, Fairness and Housing"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
@@ -4580,92 +4580,92 @@
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00B21F90">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
           <w:pict w14:anchorId="62BAA0DD">
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="3F220AE8">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="MSIPCMc3054336811d08b680b9289e" style="position:absolute;margin-left:0;margin-top:802.3pt;width:595.3pt;height:24.55pt;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" o:spid="_x0000_s1026" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCdkot2FAIAACQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2w3TdoacYqsRYYB&#10;QVsgHXqWZSk2IIuapMTOfv0o2UmKbqdhF5kiaX6897S471tFDsK6BnRBs0lKidAcqkbvCvrjdf3l&#10;lhLnma6YAi0KehSO3i8/f1p0JhdXUIOqhCVYRLu8MwWtvTd5kjhei5a5CRihMSjBtszj1e6SyrIO&#10;q7cquUrTedKBrYwFLpxD7+MQpMtYX0rB/bOUTniiCoqz+XjaeJbhTJYLlu8sM3XDxzHYP0zRskZj&#10;03OpR+YZ2dvmj1Jtwy04kH7CoU1AyoaLuANuk6UfttnWzIi4C4LjzBkm9//K8qfD1rxY4vuv0COB&#10;AZDOuNyhM+zTS9uGL05KMI4QHs+wid4Tjs6b2TydZhjiGJtm2c3tLJRJLn8b6/w3AS0JRkEt0hLR&#10;YoeN80PqKSU007BulIrUKE26gs6nszT+cI5gcaWxx2XWYPm+7McFSqiOuJeFgXJn+LrB5hvm/Auz&#10;yDHOi7r1z3hIBdgERouSGuyvv/lDPkKPUUo61ExB3c89s4IS9V0jKXfZ9XUQWbygYd97y5NX79sH&#10;QDlm+DIMj2bI9epkSgvtG8p6FbphiGmOPQtanswHPygYnwUXq1VMQjkZ5jd6a3goHWAMkL72b8ya&#10;EXePjD3BSVUs/wD/kDsQsNp7kE3kJgA7oDnijVKM7I7PJmj9/T1mXR738jcAAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBIDV6a3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqFMo&#10;gYY4FQJxQUIVperZiTc/TbyOYrdN3p7NCW67M6vZb9LNaDtxxsE3jhQsFxEIpMKZhioF+5+Pu2cQ&#10;PmgyunOECib0sMmur1KdGHehbzzvQiU4hHyiFdQh9ImUvqjRar9wPRJ7pRusDrwOlTSDvnC47eR9&#10;FMXS6ob4Q617fKuxaHcnq2C1XeelPLb2+DV9TlPTlof3vFTq9mZ8fQERcAx/xzDjMzpkzJS7Exkv&#10;OgVcJLAaR6sYxOwv1xFP+aw9PjyBzFL5v0P2CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AJ2Si3YUAgAAJAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAEgNXprfAAAACwEAAA8AAAAAAAAAAAAAAAAAbgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;">
               <v:textbox inset=",0,,0">
                 <w:txbxContent>
                   <w:p w:rsidRPr="00B21F90" w:rsidR="00E261B3" w:rsidP="00B21F90" w:rsidRDefault="00E261B3" w14:paraId="08CE8BEA" w14:textId="77777777">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00B21F90">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="65F67A31" w14:textId="77777777" w:rsidR="00E261B3" w:rsidRDefault="00E261B3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="36861015" wp14:editId="5023B46B">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10189687</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560310" cy="311785"/>
               <wp:effectExtent l="0" t="0" r="0" b="12065"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="MSIPCM418f4cbe97f099549309dca7" descr="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;FirstPage&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4707,186 +4707,138 @@
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00B21F90">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
           <w:pict w14:anchorId="7B9924B8">
             <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="36861015">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="MSIPCM418f4cbe97f099549309dca7" style="position:absolute;margin-left:0;margin-top:802.35pt;width:595.3pt;height:24.55pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;FirstPage&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" o:spid="_x0000_s1027" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDqG+r9FgIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Li2EkEy4GbwEWB&#10;IAngFDnTFGkRoLgsSVtyv75Lyi+kPRW9UMvd1T5mhrP7vtVkJ5xXYCpajHJKhOFQK7Op6I+35Zdb&#10;SnxgpmYajKjoXnh6P//8adbZUlxBA7oWjmAR48vOVrQJwZZZ5nkjWuZHYIXBoATXsoBXt8lqxzqs&#10;3ursKs+nWQeutg648B69j0OQzlN9KQUPL1J6EYiuKM4W0unSuY5nNp+xcuOYbRQ/jMH+YYqWKYNN&#10;T6UeWWBk69QfpVrFHXiQYcShzUBKxUXaAbcp8g/brBpmRdoFwfH2BJP/f2X5825lXx0J/VfokcAI&#10;SGd96dEZ9+mla+MXJyUYRwj3J9hEHwhH581kmo8LDHGMjYvi5nYSy2Tnv63z4ZuAlkSjog5pSWix&#10;3ZMPQ+oxJTYzsFRaJ2q0IV1Fp+NJnn44RbC4NtjjPGu0Qr/uiaov9lhDvcf1HAzMe8uXCmd4Yj68&#10;ModU49go3/CCh9SAveBgUdKA+/U3f8xHBjBKSYfSqaj/uWVOUKK/G+Tmrri+jlpLFzTcpXd99Jpt&#10;+wCoygIfiOXJjLlBH03poH1HdS9iNwwxw7FnRddH8yEMQsbXwcVikZJQVZaFJ7OyPJaOaEZk3/p3&#10;5uwB/oDEPcNRXKz8wMKQO/Cw2AaQKlEU8R3QPMCOikwkH15PlPzlPWWd3/j8NwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAC+QSJfgAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IfQdrK3Gj&#10;dksJbRqnqkBckBCioJ6dePPTxOsodtvk7XFOcNyZ0ew3yX4wLbti72pLEpYLAQwpt7qmUsLP99vD&#10;BpjzirRqLaGEER3s09ldomJtb/SF16MvWSghFysJlfddzLnLKzTKLWyHFLzC9kb5cPYl1726hXLT&#10;8pUQETeqpvChUh2+VJg3x4uRsP7cZgU/N+b8Mb6PY90Up9eskPJ+Phx2wDwO/i8ME35AhzQwZfZC&#10;2rFWQhjigxqJ9TOwyV9uRQQsm7Snxw3wNOH/N6S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAOob6v0WAgAAKwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAC+QSJfgAAAACwEAAA8AAAAAAAAAAAAAAAAAcAQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;">
               <v:textbox inset=",0,,0">
                 <w:txbxContent>
                   <w:p w:rsidRPr="00B21F90" w:rsidR="00E261B3" w:rsidP="00B21F90" w:rsidRDefault="00E261B3" w14:paraId="09E77742" w14:textId="77777777">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00B21F90">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1386A057" w14:textId="77777777" w:rsidR="00EC4663" w:rsidRDefault="00EC4663" w:rsidP="00207717">
+    <w:p w14:paraId="1A339284" w14:textId="77777777" w:rsidR="00FE00BE" w:rsidRDefault="00FE00BE" w:rsidP="00207717">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5CEC9014" w14:textId="77777777" w:rsidR="00EC4663" w:rsidRDefault="00EC4663">
+    <w:p w14:paraId="5B318D1C" w14:textId="77777777" w:rsidR="00FE00BE" w:rsidRDefault="00FE00BE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A602CB3" w14:textId="77777777" w:rsidR="00EC4663" w:rsidRDefault="00EC4663"/>
+    <w:p w14:paraId="16FF3EF2" w14:textId="77777777" w:rsidR="00FE00BE" w:rsidRDefault="00FE00BE"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="49069CF9" w14:textId="77777777" w:rsidR="00EC4663" w:rsidRDefault="00EC4663">
+    <w:p w14:paraId="022A7217" w14:textId="77777777" w:rsidR="00FE00BE" w:rsidRDefault="00FE00BE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3FA8932F" w14:textId="4E89FCF0" w:rsidR="00EF2C72" w:rsidRDefault="00EF2C72" w:rsidP="00EF2C72">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="01FD96D1" w14:textId="05BEA3CB" w:rsidR="00E261B3" w:rsidRPr="0051568D" w:rsidRDefault="00EC4663" w:rsidP="0017674D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="01FD96D1" w14:textId="03000E61" w:rsidR="00E261B3" w:rsidRPr="0051568D" w:rsidRDefault="00B14B5F" w:rsidP="0017674D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:sdt>
-[...47 lines deleted...]
-    <w:r w:rsidR="00B14B5F">
+    <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="04CD4EF5" wp14:editId="535AB790">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:align>left</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:align>top</wp:align>
           </wp:positionV>
           <wp:extent cx="7560000" cy="270000"/>
           <wp:effectExtent l="0" t="0" r="3175" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="4" name="Picture 4">
             <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </wp:docPr>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
@@ -4941,102 +4893,102 @@
     </w:r>
     <w:r w:rsidR="000D4215">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> -</w:t>
     </w:r>
     <w:r w:rsidR="00565D07" w:rsidRPr="00565D07">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> home-based carer Bushfire Leav</w:t>
     </w:r>
     <w:r w:rsidR="00AA6CEF">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>e</w:t>
     </w:r>
     <w:r w:rsidR="00565D07" w:rsidRPr="00565D07">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> Early Plan</w:t>
     </w:r>
-    <w:r w:rsidR="00B14B5F">
+    <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidR="00B14B5F" w:rsidRPr="00DE6C85">
+    <w:r w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00B14B5F" w:rsidRPr="00DE6C85">
+    <w:r w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
-    <w:r w:rsidR="00B14B5F" w:rsidRPr="00DE6C85">
+    <w:r w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00B14B5F" w:rsidRPr="00DE6C85">
+    <w:r w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="00B14B5F" w:rsidRPr="00DE6C85">
+    <w:r w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
 <int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <int2:observations/>
   <int2:intelligenceSettings/>
   <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03A50056"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A10A987A"/>
     <w:numStyleLink w:val="ZZNumbersloweralpha"/>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B8D43DB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5890EA66"/>
     <w:numStyleLink w:val="ZZNumbersdigit"/>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0BAD2E30"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A10A987A"/>
     <w:styleLink w:val="ZZNumbersloweralpha"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="Numberloweralpha"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5981,65 +5933,62 @@
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="156"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="5004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="181"/>
   <w:drawingGridVerticalSpacing w:val="181"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
-    <o:shapelayout v:ext="edit">
-[...1 lines deleted...]
-    </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C04F42"/>
     <w:rsid w:val="00000719"/>
     <w:rsid w:val="00002D68"/>
     <w:rsid w:val="00003403"/>
@@ -7063,50 +7012,51 @@
     <w:rsid w:val="00DC219B"/>
     <w:rsid w:val="00DC2CF1"/>
     <w:rsid w:val="00DC3A7C"/>
     <w:rsid w:val="00DC4FCF"/>
     <w:rsid w:val="00DC50E0"/>
     <w:rsid w:val="00DC5A59"/>
     <w:rsid w:val="00DC6386"/>
     <w:rsid w:val="00DD1130"/>
     <w:rsid w:val="00DD1951"/>
     <w:rsid w:val="00DD487D"/>
     <w:rsid w:val="00DD4E83"/>
     <w:rsid w:val="00DD6628"/>
     <w:rsid w:val="00DD6945"/>
     <w:rsid w:val="00DE1724"/>
     <w:rsid w:val="00DE2D04"/>
     <w:rsid w:val="00DE3250"/>
     <w:rsid w:val="00DE5204"/>
     <w:rsid w:val="00DE6028"/>
     <w:rsid w:val="00DE6C85"/>
     <w:rsid w:val="00DE78A3"/>
     <w:rsid w:val="00DF1A71"/>
     <w:rsid w:val="00DF50FC"/>
     <w:rsid w:val="00DF68C7"/>
     <w:rsid w:val="00DF731A"/>
     <w:rsid w:val="00E008AE"/>
+    <w:rsid w:val="00E0261E"/>
     <w:rsid w:val="00E05C24"/>
     <w:rsid w:val="00E06B75"/>
     <w:rsid w:val="00E10BE1"/>
     <w:rsid w:val="00E11332"/>
     <w:rsid w:val="00E11352"/>
     <w:rsid w:val="00E170DC"/>
     <w:rsid w:val="00E17546"/>
     <w:rsid w:val="00E210B5"/>
     <w:rsid w:val="00E2540A"/>
     <w:rsid w:val="00E2577E"/>
     <w:rsid w:val="00E25C6F"/>
     <w:rsid w:val="00E261B3"/>
     <w:rsid w:val="00E26818"/>
     <w:rsid w:val="00E27FFC"/>
     <w:rsid w:val="00E30B15"/>
     <w:rsid w:val="00E33237"/>
     <w:rsid w:val="00E40181"/>
     <w:rsid w:val="00E428F6"/>
     <w:rsid w:val="00E54950"/>
     <w:rsid w:val="00E5497C"/>
     <w:rsid w:val="00E55FB3"/>
     <w:rsid w:val="00E56A01"/>
     <w:rsid w:val="00E629A1"/>
     <w:rsid w:val="00E6794C"/>
     <w:rsid w:val="00E70755"/>
@@ -7190,78 +7140,80 @@
     <w:rsid w:val="00F52E08"/>
     <w:rsid w:val="00F53A66"/>
     <w:rsid w:val="00F5462D"/>
     <w:rsid w:val="00F55882"/>
     <w:rsid w:val="00F55B21"/>
     <w:rsid w:val="00F55BF6"/>
     <w:rsid w:val="00F56623"/>
     <w:rsid w:val="00F56EF6"/>
     <w:rsid w:val="00F60082"/>
     <w:rsid w:val="00F61A9F"/>
     <w:rsid w:val="00F61B5F"/>
     <w:rsid w:val="00F64696"/>
     <w:rsid w:val="00F6506A"/>
     <w:rsid w:val="00F65AA9"/>
     <w:rsid w:val="00F6768F"/>
     <w:rsid w:val="00F67EB2"/>
     <w:rsid w:val="00F71841"/>
     <w:rsid w:val="00F72C2C"/>
     <w:rsid w:val="00F741F2"/>
     <w:rsid w:val="00F75A82"/>
     <w:rsid w:val="00F76CAB"/>
     <w:rsid w:val="00F772C6"/>
     <w:rsid w:val="00F779A6"/>
     <w:rsid w:val="00F815B5"/>
     <w:rsid w:val="00F85195"/>
+    <w:rsid w:val="00F86026"/>
     <w:rsid w:val="00F865C5"/>
     <w:rsid w:val="00F868E3"/>
     <w:rsid w:val="00F86CB4"/>
     <w:rsid w:val="00F91451"/>
     <w:rsid w:val="00F938BA"/>
     <w:rsid w:val="00F93FB0"/>
     <w:rsid w:val="00F96EA2"/>
     <w:rsid w:val="00F9786B"/>
     <w:rsid w:val="00F97919"/>
     <w:rsid w:val="00FA27EF"/>
     <w:rsid w:val="00FA2C46"/>
     <w:rsid w:val="00FA3525"/>
     <w:rsid w:val="00FA5A53"/>
     <w:rsid w:val="00FB0660"/>
     <w:rsid w:val="00FB3501"/>
     <w:rsid w:val="00FB4769"/>
     <w:rsid w:val="00FB4CDA"/>
     <w:rsid w:val="00FB6481"/>
     <w:rsid w:val="00FB6D36"/>
     <w:rsid w:val="00FC0965"/>
     <w:rsid w:val="00FC0F81"/>
     <w:rsid w:val="00FC23EB"/>
     <w:rsid w:val="00FC252F"/>
     <w:rsid w:val="00FC395C"/>
     <w:rsid w:val="00FC5E8E"/>
     <w:rsid w:val="00FD2F4E"/>
     <w:rsid w:val="00FD3766"/>
     <w:rsid w:val="00FD47C4"/>
+    <w:rsid w:val="00FE00BE"/>
     <w:rsid w:val="00FE2DCF"/>
     <w:rsid w:val="00FE2FB2"/>
     <w:rsid w:val="00FE3FA7"/>
     <w:rsid w:val="00FF2A4E"/>
     <w:rsid w:val="00FF2FCE"/>
     <w:rsid w:val="00FF4BD1"/>
     <w:rsid w:val="00FF4F7D"/>
     <w:rsid w:val="00FF6D9D"/>
     <w:rsid w:val="00FF78C5"/>
     <w:rsid w:val="00FF7DD5"/>
     <w:rsid w:val="0516067A"/>
     <w:rsid w:val="06B5CFE2"/>
     <w:rsid w:val="0929F3A5"/>
     <w:rsid w:val="0AFF0091"/>
     <w:rsid w:val="0B53AA0D"/>
     <w:rsid w:val="0BD37135"/>
     <w:rsid w:val="0EC900FD"/>
     <w:rsid w:val="14A2CF9F"/>
     <w:rsid w:val="151C04A6"/>
     <w:rsid w:val="1576100E"/>
     <w:rsid w:val="17D23A43"/>
     <w:rsid w:val="19A8918E"/>
     <w:rsid w:val="1AB6E6C0"/>
     <w:rsid w:val="1C94ACFE"/>
     <w:rsid w:val="1FED50DC"/>
@@ -9524,63 +9476,50 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...11 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <SharedWithUsers xmlns="22b2a996-90f2-4093-9cfd-0e684e15c3cd">
       <UserInfo>
         <DisplayName>Magali Theunissen (DFFH)</DisplayName>
         <AccountId>91</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Tim Hamilton (DFFH)</DisplayName>
         <AccountId>80</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Garry Simpson (DFFH)</DisplayName>
         <AccountId>96</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Colin Hoad (DFFH)</DisplayName>
         <AccountId>24</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Sally McCarron (DFFH)</DisplayName>
@@ -9835,50 +9774,63 @@
       <UserInfo>
         <DisplayName>Pip Morrison (DFFH)</DisplayName>
         <AccountId>118</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Katie Whitehouse (DFFH)</DisplayName>
         <AccountId>128</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Kati Krsevan (DFFH)</DisplayName>
         <AccountId>172</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="44283bbd-cbd3-4545-9aa6-8cdecb1b4ebf">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="5ce0f2b5-5be5-4508-bce9-d7011ece0659" xsi:nil="true"/>
     <Date xmlns="44283bbd-cbd3-4545-9aa6-8cdecb1b4ebf" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004AB4EBACB09F7943AE9007C90CB29198" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c054e82fa4c23602b8c3a51503d495eb">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="44283bbd-cbd3-4545-9aa6-8cdecb1b4ebf" xmlns:ns3="22b2a996-90f2-4093-9cfd-0e684e15c3cd" xmlns:ns4="5ce0f2b5-5be5-4508-bce9-d7011ece0659" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="979f5acc29bd6754168ce6cd1689b261" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="44283bbd-cbd3-4545-9aa6-8cdecb1b4ebf"/>
     <xsd:import namespace="22b2a996-90f2-4093-9cfd-0e684e15c3cd"/>
     <xsd:import namespace="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
@@ -10102,112 +10054,112 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C30E650E-AC1E-48EA-81B8-1F904E97E90D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66AC28CD-794A-4DE5-9080-AF945367D2AC}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="22b2a996-90f2-4093-9cfd-0e684e15c3cd"/>
+    <ds:schemaRef ds:uri="44283bbd-cbd3-4545-9aa6-8cdecb1b4ebf"/>
+    <ds:schemaRef ds:uri="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58CE1EBB-C189-4849-810F-0EC61D30BAF7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66AC28CD-794A-4DE5-9080-AF945367D2AC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C30E650E-AC1E-48EA-81B8-1F904E97E90D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{67CBC8EE-B940-45A1-991A-282252815DB8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="44283bbd-cbd3-4545-9aa6-8cdecb1b4ebf"/>
     <ds:schemaRef ds:uri="22b2a996-90f2-4093-9cfd-0e684e15c3cd"/>
     <ds:schemaRef ds:uri="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>DFFH A4 portrait factsheet Teal.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>928</Words>
-  <Characters>5534</Characters>
+  <Words>992</Words>
+  <Characters>5953</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>218</Lines>
-  <Paragraphs>111</Paragraphs>
+  <Lines>160</Lines>
+  <Paragraphs>106</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Victoria State Government, Department of Familes, Fairness and Housing</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6464</CharactersWithSpaces>
+  <CharactersWithSpaces>6839</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Emergency Relocation / Bushfire Leave Early Plan</dc:title>
   <dc:subject>Emergency Management Policy</dc:subject>
   <dc:creator>Department of Families, Fairness and Housing</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Language">
     <vt:lpwstr>English</vt:lpwstr>