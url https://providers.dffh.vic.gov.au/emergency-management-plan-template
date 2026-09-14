--- v0 (2025-10-09)
+++ v1 (2026-09-14)
@@ -1,3647 +1,4512 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header7.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header8.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header9.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4739B500" w14:textId="14BC946A" w:rsidR="00056EC4" w:rsidRDefault="00A01FB1" w:rsidP="00056EC4">
+    <w:p w:rsidR="00056EC4" w:rsidP="00056EC4" w:rsidRDefault="006551B4" w14:paraId="5409C628" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="21966DC4" wp14:editId="0B6D04CC">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="4722D0AE" wp14:editId="57CAE685">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
-              <wp:posOffset>0</wp:posOffset>
+              <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
-              <wp:posOffset>0</wp:posOffset>
+              <wp:align>bottom</wp:align>
             </wp:positionV>
-            <wp:extent cx="7563600" cy="10158840"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:extent cx="7559675" cy="10147935"/>
+            <wp:effectExtent l="0" t="0" r="3175" b="5715"/>
             <wp:wrapNone/>
-            <wp:docPr id="2" name="Picture 2" descr="Victoria State Government Families, Fairness and Housing"/>
+            <wp:docPr id="2" name="Picture 2" descr="Victoria State Government Families Fairness and Housing"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="Picture 2" descr="Victoria State Government Families, Fairness and Housing"/>
+                    <pic:cNvPr id="2" name="Picture 2" descr="Victoria State Government Families Fairness and Housing"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7563600" cy="10158840"/>
+                      <a:ext cx="7559675" cy="10147935"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9299" w:type="dxa"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="7652" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0620" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9299"/>
+        <w:gridCol w:w="7652"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AD784C" w14:paraId="18FF4B0B" w14:textId="77777777" w:rsidTr="006F4C97">
+      <w:tr w:rsidR="00AD784C" w:rsidTr="00C802C9" w14:paraId="2C1A0273" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="901"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vAlign w:val="bottom"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="30E6956D" w14:textId="6CC121DF" w:rsidR="00AD784C" w:rsidRPr="00431F42" w:rsidRDefault="000A2A87" w:rsidP="00431F42">
+            <w:tcMar>
+              <w:top w:w="0" w:type="dxa"/>
+              <w:left w:w="0" w:type="dxa"/>
+              <w:right w:w="0" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00AD784C" w:rsidP="7BD88AC2" w:rsidRDefault="00465F3E" w14:paraId="2D8156B6" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Documenttitle"/>
             </w:pPr>
-            <w:r w:rsidRPr="000A2A87">
-              <w:t>Emergency Management Plan Template</w:t>
+            <w:r>
+              <w:t>Emergency Management Plan</w:t>
+            </w:r>
+            <w:r w:rsidR="7459E858">
+              <w:t xml:space="preserve"> Template</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00934CD1" w:rsidR="00AE4E95" w:rsidP="7BD88AC2" w:rsidRDefault="00A10CA5" w14:paraId="1603D549" w14:textId="48B05EE5">
+            <w:pPr>
+              <w:pStyle w:val="Documenttitle"/>
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00934CD1">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Version 2.0 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00934CD1">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD784C" w14:paraId="246F9CB0" w14:textId="77777777" w:rsidTr="006F4C97">
+      <w:tr w:rsidR="00AD784C" w:rsidTr="00C802C9" w14:paraId="3BD9ABCF" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="536"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="14EEB3AC" w14:textId="6BDC9162" w:rsidR="00386109" w:rsidRPr="00A1389F" w:rsidRDefault="000A2A87" w:rsidP="00C12B05">
+          <w:p w:rsidRPr="00A1389F" w:rsidR="00386109" w:rsidP="2F526E37" w:rsidRDefault="00386109" w14:paraId="7CDCC0B4" w14:textId="0558186B">
             <w:pPr>
               <w:pStyle w:val="Documentsubtitle"/>
-            </w:pPr>
-[...2 lines deleted...]
-            </w:r>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00430393" w14:paraId="2AE57792" w14:textId="77777777" w:rsidTr="006F4C97">
+      <w:tr w:rsidR="00430393" w:rsidTr="00C802C9" w14:paraId="3F9B4135" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="316"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="68DABF30" w14:textId="77777777" w:rsidR="00430393" w:rsidRDefault="001A6272" w:rsidP="00430393">
+          <w:p w:rsidR="00430393" w:rsidP="00430393" w:rsidRDefault="00C5005A" w14:paraId="28A0E5C3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Bannermarking"/>
             </w:pPr>
-            <w:fldSimple w:instr=" FILLIN  &quot;Type the protective marking&quot; \d OFFICIAL \o  \* MERGEFORMAT ">
-[...3 lines deleted...]
-            </w:fldSimple>
+            <w:r>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:instrText>FILLIN  "Type the protective marking" \d OFFICIAL \o  \* MERGEFORMAT</w:instrText>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:t>OFFICIAL</w:t>
+            </w:r>
+            <w:r>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="36665FAE" w14:textId="77777777" w:rsidR="00FE4081" w:rsidRDefault="00FE4081" w:rsidP="00FE4081">
+    <w:p w:rsidRPr="00FE4081" w:rsidR="00FE4081" w:rsidP="00FE4081" w:rsidRDefault="00FE4081" w14:paraId="1572801A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Body"/>
-      </w:pPr>
-[...10 lines deleted...]
-          <w:pgMar w:top="3969" w:right="1304" w:bottom="851" w:left="1304" w:header="680" w:footer="567" w:gutter="0"/>
+        <w:sectPr w:rsidRPr="00FE4081" w:rsidR="00FE4081" w:rsidSect="00C46A75">
+          <w:headerReference w:type="even" r:id="rId12"/>
+          <w:headerReference w:type="default" r:id="rId13"/>
+          <w:footerReference w:type="even" r:id="rId14"/>
+          <w:footerReference w:type="default" r:id="rId15"/>
+          <w:headerReference w:type="first" r:id="rId16"/>
+          <w:footerReference w:type="first" r:id="rId17"/>
+          <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
+          <w:pgMar w:top="3969" w:right="1304" w:bottom="1418" w:left="1304" w:header="680" w:footer="851" w:gutter="0"/>
           <w:cols w:space="340"/>
-          <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="530A08F2" w14:textId="77777777" w:rsidR="00B05558" w:rsidRPr="0055119B" w:rsidRDefault="00B05558" w:rsidP="00B05558">
+    <w:p w:rsidR="00B309D6" w:rsidRDefault="00B309D6" w14:paraId="66A3F40E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Accessibilitypara"/>
-        <w:spacing w:before="10080"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B309D6" w:rsidRDefault="00B309D6" w14:paraId="58965AA2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Accessibilitypara"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B309D6" w:rsidRDefault="00B309D6" w14:paraId="311048E2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Accessibilitypara"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B309D6" w:rsidRDefault="00B309D6" w14:paraId="2E1E6865" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Accessibilitypara"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B309D6" w:rsidRDefault="00B309D6" w14:paraId="5B58B2B7" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Accessibilitypara"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B309D6" w:rsidRDefault="00B309D6" w14:paraId="78F22001" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Accessibilitypara"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B309D6" w:rsidRDefault="00B309D6" w14:paraId="79B30125" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Accessibilitypara"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B309D6" w:rsidRDefault="00B309D6" w14:paraId="246863BA" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Accessibilitypara"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B309D6" w:rsidRDefault="00B309D6" w14:paraId="057C3F93" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Accessibilitypara"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B309D6" w:rsidRDefault="00B309D6" w14:paraId="289DF0BB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Accessibilitypara"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B309D6" w:rsidRDefault="00B309D6" w14:paraId="15F62BA2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Accessibilitypara"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B309D6" w:rsidRDefault="00B309D6" w14:paraId="0831C018" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Accessibilitypara"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B309D6" w:rsidRDefault="00B309D6" w14:paraId="440C57DD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Accessibilitypara"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B309D6" w:rsidRDefault="00B309D6" w14:paraId="40634597" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Accessibilitypara"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B309D6" w:rsidRDefault="00B309D6" w14:paraId="0E64F933" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Accessibilitypara"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B309D6" w:rsidRDefault="00B309D6" w14:paraId="19C80C91" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Accessibilitypara"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B309D6" w:rsidRDefault="00B309D6" w14:paraId="79D55DCC" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Accessibilitypara"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B309D6" w:rsidRDefault="00B309D6" w14:paraId="01522EA0" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Accessibilitypara"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B309D6" w:rsidRDefault="00B309D6" w14:paraId="716733B1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Accessibilitypara"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B309D6" w:rsidRDefault="00B309D6" w14:paraId="1D55E7E4" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Accessibilitypara"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="0055119B" w:rsidR="00336D21" w:rsidRDefault="00336D21" w14:paraId="540A20B4" w14:textId="457F5CC6">
+      <w:pPr>
+        <w:pStyle w:val="Accessibilitypara"/>
       </w:pPr>
       <w:r w:rsidRPr="0055119B">
-        <w:lastRenderedPageBreak/>
         <w:t>To receive this document in another format</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="0055119B">
         <w:t xml:space="preserve"> email</w:t>
       </w:r>
+      <w:r w:rsidR="00847B04">
+        <w:t xml:space="preserve"> the Department of Families, Fairness and Housing’s Emergency Management Branch at</w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve"> the Department of Families, Fairness and Housing’s Emergency Management Branch at </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId15" w:history="1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId18">
         <w:r w:rsidRPr="005356B0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>empolicy@dffh.vic.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4305FD70" w14:textId="77777777" w:rsidR="00B05558" w:rsidRPr="0055119B" w:rsidRDefault="00B05558" w:rsidP="00B05558">
+    <w:p w:rsidRPr="0055119B" w:rsidR="00336D21" w:rsidRDefault="00336D21" w14:paraId="239587EA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Imprint"/>
       </w:pPr>
       <w:r w:rsidRPr="0055119B">
         <w:t>Authorised and published by the Victorian Government, 1 Treasury Place, Melbourne.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57D87D24" w14:textId="77777777" w:rsidR="00B05558" w:rsidRPr="0055119B" w:rsidRDefault="00B05558" w:rsidP="00B05558">
+    <w:p w:rsidRPr="0055119B" w:rsidR="00336D21" w:rsidRDefault="00336D21" w14:paraId="3A8BE36A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Imprint"/>
       </w:pPr>
       <w:r w:rsidRPr="0055119B">
         <w:t xml:space="preserve">© State of Victoria, Australia, Department </w:t>
       </w:r>
       <w:r w:rsidRPr="001B058F">
         <w:t xml:space="preserve">of </w:t>
       </w:r>
       <w:r>
         <w:t>Families, Fairness and Housing, September 2025</w:t>
       </w:r>
       <w:r w:rsidRPr="0055119B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35C659DD" w14:textId="77777777" w:rsidR="00B05558" w:rsidRPr="0055119B" w:rsidRDefault="00B05558" w:rsidP="00B05558">
+    <w:p w:rsidRPr="0055119B" w:rsidR="00336D21" w:rsidRDefault="00336D21" w14:paraId="23A03752" w14:textId="1C6AF95E">
+      <w:pPr>
+        <w:pStyle w:val="Imprint"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0055119B">
+        <w:t>ISBN</w:t>
+      </w:r>
+      <w:r w:rsidR="00C13FA2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C13FA2" w:rsidR="00C13FA2">
+        <w:t>978-1-76130-887-1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E33237">
+        <w:rPr>
+          <w:color w:val="004C97"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0055119B">
+        <w:t>(online/PDF/Word)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="0055119B" w:rsidR="00336D21" w:rsidRDefault="00336D21" w14:paraId="54770826" w14:textId="03F2B381">
       <w:pPr>
         <w:pStyle w:val="Imprint"/>
       </w:pPr>
       <w:r w:rsidRPr="0055119B">
         <w:t xml:space="preserve">Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId19">
         <w:r w:rsidRPr="00C9078E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Emergency management - DFFH Service Providers</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="00847B04">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve"> https://providers.dffh.vic.gov.au/emergency-management</w:t>
+        <w:t>https://providers.dffh.vic.gov.au/emergency-management</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1572464F" w14:textId="77777777" w:rsidR="00B05558" w:rsidRPr="0008204A" w:rsidRDefault="00B05558" w:rsidP="00B05558">
+    <w:p w:rsidRPr="0008204A" w:rsidR="0008204A" w:rsidP="0008204A" w:rsidRDefault="0008204A" w14:paraId="617AC086" w14:textId="024E5EC8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A182FBD" w14:textId="328F7B3D" w:rsidR="0008204A" w:rsidRPr="0008204A" w:rsidRDefault="0008204A" w:rsidP="0008204A">
-[...7 lines deleted...]
-    <w:p w14:paraId="4028DB6E" w14:textId="0B4EE14E" w:rsidR="00AD784C" w:rsidRPr="00B57329" w:rsidRDefault="00AD784C" w:rsidP="002365B4">
+    <w:p w:rsidRPr="00B57329" w:rsidR="00AD784C" w:rsidP="002365B4" w:rsidRDefault="00AD784C" w14:paraId="3D38B57D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="TOCheadingreport"/>
       </w:pPr>
       <w:r w:rsidRPr="00B57329">
         <w:lastRenderedPageBreak/>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6754CDD9" w14:textId="201071BE" w:rsidR="00166E9C" w:rsidRDefault="00AD784C">
+    <w:p w:rsidR="00002108" w:rsidRDefault="00AD784C" w14:paraId="2C6E4E23" w14:textId="1FA35607">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC \h \z \t "Heading 1,1,Heading 2,2" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc209538748" w:history="1">
-        <w:r w:rsidR="00166E9C" w:rsidRPr="00740657">
+      <w:hyperlink w:history="1" w:anchor="_Toc209451347">
+        <w:r w:rsidRPr="009E1764" w:rsidR="00002108">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>In case of an emergency</w:t>
         </w:r>
-        <w:r w:rsidR="00166E9C">
+        <w:r w:rsidR="00002108">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="00166E9C">
+        <w:r w:rsidR="00002108">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="00166E9C">
+        <w:r w:rsidR="00002108">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc209538748 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc209451347 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="00166E9C">
+        <w:r w:rsidR="00002108">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="00166E9C">
+        <w:r w:rsidR="00002108">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00166E9C">
+        <w:r w:rsidR="00002108">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>4</w:t>
+          <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="00166E9C">
+        <w:r w:rsidR="00002108">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3B69D98B" w14:textId="388D6BA9" w:rsidR="00166E9C" w:rsidRDefault="00166E9C">
+    <w:p w:rsidR="00002108" w:rsidRDefault="00002108" w14:paraId="1EB84E56" w14:textId="124E6BB9">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc209538749" w:history="1">
-        <w:r w:rsidRPr="00740657">
+      <w:hyperlink w:history="1" w:anchor="_Toc209451348">
+        <w:r w:rsidRPr="009E1764">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Plan information</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc209538749 \h </w:instrText>
-[...123 lines deleted...]
-          <w:instrText xml:space="preserve"> PAGEREF _Toc209538751 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc209451348 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="54F4A707" w14:textId="7A63395E" w:rsidR="00166E9C" w:rsidRDefault="00166E9C">
-[...4 lines deleted...]
-          <w:b w:val="0"/>
+    <w:p w:rsidR="00002108" w:rsidRDefault="00002108" w14:paraId="1FA206DF" w14:textId="13A89C27">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc209538752" w:history="1">
-        <w:r w:rsidRPr="00740657">
+      <w:hyperlink w:history="1" w:anchor="_Toc209451349">
+        <w:r w:rsidRPr="009E1764">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Purpose</w:t>
+          <w:t>Validity period</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc209538752 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc209451349 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="48B89E58" w14:textId="5A518082" w:rsidR="00166E9C" w:rsidRDefault="00166E9C">
-[...4 lines deleted...]
-          <w:b w:val="0"/>
+    <w:p w:rsidR="00002108" w:rsidRDefault="00002108" w14:paraId="25EE5362" w14:textId="01AD9420">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc209538753" w:history="1">
-        <w:r w:rsidRPr="00740657">
+      <w:hyperlink w:history="1" w:anchor="_Toc209451350">
+        <w:r w:rsidRPr="009E1764">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Scope</w:t>
+          <w:t>Distribution</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc209538753 \h </w:instrText>
-[...62 lines deleted...]
-          <w:instrText xml:space="preserve"> PAGEREF _Toc209538754 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc209451350 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="19C79BE8" w14:textId="62994956" w:rsidR="00166E9C" w:rsidRDefault="00166E9C">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+    <w:p w:rsidR="00002108" w:rsidRDefault="00002108" w14:paraId="43019D2F" w14:textId="6AAE06D2">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc209538755" w:history="1">
-        <w:r w:rsidRPr="00740657">
+      <w:hyperlink w:history="1" w:anchor="_Toc209451351">
+        <w:r w:rsidRPr="009E1764">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Service profile</w:t>
+          <w:t>Purpose</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc209538755 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc209451351 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="19B4D5BF" w14:textId="54C1EE41" w:rsidR="00166E9C" w:rsidRDefault="00166E9C">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+    <w:p w:rsidR="00002108" w:rsidRDefault="00002108" w14:paraId="2FF7F1F6" w14:textId="46037CAD">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc209538756" w:history="1">
-        <w:r w:rsidRPr="00740657">
+      <w:hyperlink w:history="1" w:anchor="_Toc209451352">
+        <w:r w:rsidRPr="009E1764">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Scope</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc209451352 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="00002108" w:rsidRDefault="00002108" w14:paraId="560A34B2" w14:textId="49FD6F32">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" w:anchor="_Toc209451353">
+        <w:r w:rsidRPr="009E1764">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Preparing for an emergency</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc209451353 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="00002108" w:rsidRDefault="00002108" w14:paraId="609471B2" w14:textId="7892EC80">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" w:anchor="_Toc209451354">
+        <w:r w:rsidRPr="009E1764">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Service profile</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc209451354 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="00002108" w:rsidRDefault="00002108" w14:paraId="39DA9C1F" w14:textId="733B5908">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" w:anchor="_Toc209451355">
+        <w:r w:rsidRPr="009E1764">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Clients and staff who may need extra support</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc209538756 \h </w:instrText>
-[...62 lines deleted...]
-          <w:instrText xml:space="preserve"> PAGEREF _Toc209538757 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc209451355 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="37428F54" w14:textId="71DA6217" w:rsidR="00166E9C" w:rsidRDefault="00166E9C">
+    <w:p w:rsidR="00002108" w:rsidRDefault="00002108" w14:paraId="12A41EAA" w14:textId="3C670881">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc209538758" w:history="1">
-        <w:r w:rsidRPr="00740657">
+      <w:hyperlink w:history="1" w:anchor="_Toc209451356">
+        <w:r w:rsidRPr="009E1764">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           </w:rPr>
-          <w:t>Risk assessment</w:t>
+          <w:t>Transport</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc209538758 \h </w:instrText>
-[...61 lines deleted...]
-          <w:instrText xml:space="preserve"> PAGEREF _Toc209538759 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc209451356 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6FCAE2E1" w14:textId="0D7285C5" w:rsidR="00166E9C" w:rsidRDefault="00166E9C">
-[...4 lines deleted...]
-          <w:b w:val="0"/>
+    <w:p w:rsidR="00002108" w:rsidRDefault="00002108" w14:paraId="3D392B96" w14:textId="2F520D68">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc209538760" w:history="1">
-        <w:r w:rsidRPr="00740657">
+      <w:hyperlink w:history="1" w:anchor="_Toc209451357">
+        <w:r w:rsidRPr="009E1764">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Responding to an emergency</w:t>
+          <w:t>Risk assessment</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc209538760 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc209451357 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>10</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="00002108" w:rsidRDefault="00002108" w14:paraId="5549EC70" w14:textId="16384424">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" w:anchor="_Toc209451358">
+        <w:r w:rsidRPr="009E1764">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Emergency kit checklist</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc209451358 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="556EB3E5" w14:textId="146C745E" w:rsidR="00166E9C" w:rsidRDefault="00166E9C">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+    <w:p w:rsidR="00002108" w:rsidRDefault="00002108" w14:paraId="10006174" w14:textId="5B1E98CE">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc209538761" w:history="1">
-        <w:r w:rsidRPr="00740657">
+      <w:hyperlink w:history="1" w:anchor="_Toc209451359">
+        <w:r w:rsidRPr="009E1764">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Emergency contacts</w:t>
+          <w:t>Responding to an emergency</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc209538761 \h </w:instrText>
-[...61 lines deleted...]
-          <w:instrText xml:space="preserve"> PAGEREF _Toc209538762 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc209451359 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="565F31AE" w14:textId="26BCDC8F" w:rsidR="00166E9C" w:rsidRDefault="00166E9C">
+    <w:p w:rsidR="00002108" w:rsidRDefault="00002108" w14:paraId="79A74DAB" w14:textId="02A116FC">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc209538763" w:history="1">
-        <w:r w:rsidRPr="00740657">
+      <w:hyperlink w:history="1" w:anchor="_Toc209451360">
+        <w:r w:rsidRPr="009E1764">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Communication tree</w:t>
+          <w:t>Emergency contacts</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc209538763 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc209451360 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>13</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1D01CFC8" w14:textId="04A7DA11" w:rsidR="00166E9C" w:rsidRDefault="00166E9C">
+    <w:p w:rsidR="00002108" w:rsidRDefault="00002108" w14:paraId="225B919C" w14:textId="64491BE2">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc209538764" w:history="1">
-        <w:r w:rsidRPr="00740657">
+      <w:hyperlink w:history="1" w:anchor="_Toc209451361">
+        <w:r w:rsidRPr="009E1764">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Emergency response procedures</w:t>
+          <w:t>Incident Management Team</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc209538764 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc209451361 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="698CF0E3" w14:textId="6BCEB076" w:rsidR="00166E9C" w:rsidRDefault="00166E9C">
+    <w:p w:rsidR="00002108" w:rsidRDefault="00002108" w14:paraId="2DEDC425" w14:textId="48B0BA4E">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc209538765" w:history="1">
-        <w:r w:rsidRPr="00740657">
+      <w:hyperlink w:history="1" w:anchor="_Toc209451362">
+        <w:r w:rsidRPr="009E1764">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Response procedures for specific emergencies</w:t>
+          <w:t>Communication tree</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc209538765 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc209451362 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>15</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5F022E5F" w14:textId="0BF4FA81" w:rsidR="00166E9C" w:rsidRDefault="00166E9C">
+    <w:p w:rsidR="00002108" w:rsidRDefault="00002108" w14:paraId="158A9B4E" w14:textId="6976BD0D">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc209538766" w:history="1">
-        <w:r w:rsidRPr="00740657">
+      <w:hyperlink w:history="1" w:anchor="_Toc209451363">
+        <w:r w:rsidRPr="009E1764">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Area map</w:t>
+          <w:t>Emergency response procedures</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc209538766 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc209451363 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>15</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="00002108" w:rsidRDefault="00002108" w14:paraId="0174CD57" w14:textId="216D6EDC">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" w:anchor="_Toc209451364">
+        <w:r w:rsidRPr="009E1764">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Response procedures for specific emergencies</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc209451364 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>16</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="71B9E0A7" w14:textId="7B2DA06A" w:rsidR="00166E9C" w:rsidRDefault="00166E9C">
+    <w:p w:rsidR="00002108" w:rsidRDefault="00002108" w14:paraId="78F63973" w14:textId="5F52FF69">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc209538767" w:history="1">
-        <w:r w:rsidRPr="00740657">
+      <w:hyperlink w:history="1" w:anchor="_Toc209451365">
+        <w:r w:rsidRPr="009E1764">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Evacuation diagram</w:t>
+          <w:t>Area map</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc209538767 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc209451365 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>17</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="02EC6753" w14:textId="037E195E" w:rsidR="00166E9C" w:rsidRDefault="00166E9C">
-[...4 lines deleted...]
-          <w:b w:val="0"/>
+    <w:p w:rsidR="00002108" w:rsidRDefault="00002108" w14:paraId="1906EF7C" w14:textId="16B4B875">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc209538768" w:history="1">
-        <w:r w:rsidRPr="00740657">
+      <w:hyperlink w:history="1" w:anchor="_Toc209451366">
+        <w:r w:rsidRPr="009E1764">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Recovery</w:t>
+          <w:t>Evacuation diagram</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc209538768 \h </w:instrText>
-[...62 lines deleted...]
-          <w:instrText xml:space="preserve"> PAGEREF _Toc209538769 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc209451366 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>18</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="42C49055" w14:textId="5A6E502E" w:rsidR="00FB1F6E" w:rsidRDefault="00AD784C" w:rsidP="00D079AA">
+    <w:p w:rsidR="00002108" w:rsidRDefault="00002108" w14:paraId="3A1E2D0E" w14:textId="7A980B3F">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" w:anchor="_Toc209451367">
+        <w:r w:rsidRPr="009E1764">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Recovery</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc209451367 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>18</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="00002108" w:rsidRDefault="00002108" w14:paraId="32B35717" w14:textId="7E856833">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" w:anchor="_Toc209451368">
+        <w:r w:rsidRPr="009E1764">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Emergency management plan - completion checklist</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc209451368 \h </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>19</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w:rsidR="00FB1F6E" w:rsidP="00D079AA" w:rsidRDefault="00AD784C" w14:paraId="646D2DE0" w14:textId="2520E180">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56D509EB" w14:textId="77777777" w:rsidR="00FB1F6E" w:rsidRDefault="00FB1F6E">
+    <w:p w:rsidR="00FB1F6E" w:rsidRDefault="00FB1F6E" w14:paraId="4B85CA95" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C9B222C" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000A2A87">
+    <w:p w:rsidRPr="00B309D6" w:rsidR="00BA613A" w:rsidP="00465F3E" w:rsidRDefault="00DC3CF4" w14:paraId="49F29BCD" w14:textId="229E4B1C">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="22E5E1C9" w:rsidR="004D6BBD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>Instruction text:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009151B5" w:rsidR="00AB69DF" w:rsidP="00465F3E" w:rsidRDefault="00847B04" w14:paraId="2DCBE898" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009151B5">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>Servi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009151B5" w:rsidR="00486D80">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009151B5">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>es that are covered by the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009151B5" w:rsidR="00465F3E">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009151B5" w:rsidR="00465F3E">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Social </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009151B5" w:rsidR="00FF19FE">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>services sector emergency management policy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009151B5" w:rsidR="00FF19FE">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009151B5" w:rsidR="00465F3E">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">must have an emergency management plan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009151B5" w:rsidR="00817104" w:rsidP="5787AE2D" w:rsidRDefault="00817104" w14:paraId="716D3AB0" w14:textId="071B4522">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009151B5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>What is the purpose of this template?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009151B5" w:rsidR="00CE553B" w:rsidP="5787AE2D" w:rsidRDefault="00A032E6" w14:paraId="3FEC5304" w14:textId="52336048">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009151B5">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This template helps you </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009151B5" w:rsidR="10B2FE7F">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009151B5" w:rsidR="5280EA0D">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">develop </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009151B5">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>an emergency management plan. It shows what steps to take before, during and after an emergency</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009151B5" w:rsidR="000A7F6A">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. It also explains who does what, and how to keep people safe and services running during an emergency. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009151B5" w:rsidR="00F75271" w:rsidP="00465F3E" w:rsidRDefault="00465F3E" w14:paraId="4A727317" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009151B5">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009151B5" w:rsidR="2830DF24">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>Emergency Management Plan T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009151B5">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>emplate is a guide only and is not mandatory.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009151B5" w:rsidR="00847B04">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This means your organisation does not have to use this template if you already have your own emergency plan. You can choose to use this template, use parts of it, or continue using a different plan that suits your service. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009151B5" w:rsidR="00F75271" w:rsidP="00465F3E" w:rsidRDefault="00F75271" w14:paraId="084272A6" w14:textId="20502FC5">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009151B5">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>This template does not include business continuity planning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009151B5" w:rsidR="00F75271" w:rsidP="00465F3E" w:rsidRDefault="00F75271" w14:paraId="7E47E44A" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009151B5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>Who is the audience of the template?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009151B5" w:rsidR="00465F3E" w:rsidP="00465F3E" w:rsidRDefault="00847B04" w14:paraId="46088F3C" w14:textId="55F6F5FE">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009151B5">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>This template</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009151B5" w:rsidR="00465F3E">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009151B5">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>designed for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009151B5" w:rsidR="00465F3E">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> small to medium sized services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009151B5">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and can be changed to suit your service or facility.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009151B5" w:rsidR="00336D21" w:rsidP="5787AE2D" w:rsidRDefault="00336D21" w14:paraId="12DBD324" w14:textId="18019AA0">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009151B5">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When making plans, service providers should think about the needs and abilities of each client. Where possible, clients and their carers should be part of the planning process. They can share </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009151B5" w:rsidR="4D818797">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009151B5">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>kind of support they need and what has worked for them in the past.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009151B5" w:rsidR="00650345" w:rsidP="28F677DA" w:rsidRDefault="00650345" w14:paraId="3F5E19FD" w14:textId="7442AC32">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009151B5">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>Where to find more information and support?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009151B5" w:rsidR="00465F3E" w:rsidP="00465F3E" w:rsidRDefault="00847B04" w14:paraId="305214FD" w14:textId="7C0E18AA">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009151B5">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>For more help, see the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009151B5" w:rsidR="00465F3E">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009151B5" w:rsidR="0027316C">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009151B5" w:rsidR="00465F3E">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>ocial service</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009151B5" w:rsidR="00445F81">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009151B5" w:rsidR="00465F3E">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sector emergency management policy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009151B5" w:rsidR="00465F3E">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009151B5" w:rsidR="004260C6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009151B5" w:rsidR="00465F3E">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nd the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20">
+        <w:r w:rsidRPr="009151B5" w:rsidR="00465F3E">
+          <w:rPr>
+            <w:i/>
+            <w:color w:val="500778"/>
+          </w:rPr>
+          <w:t>Preparing for emergencies</w:t>
+        </w:r>
+        <w:r w:rsidRPr="009151B5" w:rsidR="00EA6931">
+          <w:rPr>
+            <w:i/>
+            <w:color w:val="500778"/>
+          </w:rPr>
+          <w:t>:</w:t>
+        </w:r>
+        <w:r w:rsidRPr="009151B5" w:rsidR="00465F3E">
+          <w:rPr>
+            <w:i/>
+            <w:color w:val="500778"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="009151B5" w:rsidR="00EA6931">
+          <w:rPr>
+            <w:i/>
+            <w:color w:val="500778"/>
+          </w:rPr>
+          <w:t xml:space="preserve">a </w:t>
+        </w:r>
+        <w:r w:rsidRPr="009151B5" w:rsidR="00465F3E">
+          <w:rPr>
+            <w:i/>
+            <w:color w:val="500778"/>
+          </w:rPr>
+          <w:t>reference guide</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009151B5" w:rsidR="00EA6931">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for the social services sector</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009151B5">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Both are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009151B5" w:rsidR="00A43E5E">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">available on the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21">
+        <w:r w:rsidRPr="009151B5" w:rsidR="00A43E5E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="500778"/>
+          </w:rPr>
+          <w:t>Service Providers’ Emergency</w:t>
+        </w:r>
+        <w:r w:rsidRPr="009151B5" w:rsidR="00EA486E">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="500778"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Management website</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009151B5" w:rsidR="00EA486E">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009151B5" w:rsidR="00B1103B">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>https://providers.dffh.vic.gov.au/emergency-management</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009151B5" w:rsidR="00EA486E">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009151B5" w:rsidR="00B1103B" w:rsidP="5787AE2D" w:rsidRDefault="00B1103B" w14:paraId="7846BB6A" w14:textId="42409A80">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009151B5">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You may also find it helpful to refer to Australian Standard AS3745:2010 – Planning for emergencies in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009151B5" w:rsidR="00441D95">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>facilities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009151B5" w:rsidR="00896AAB">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>. This</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009151B5" w:rsidR="00441D95">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provides guidance on how to plan for emergencies and set up safe evacuation procedures in buildings. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00892895" w:rsidP="00465F3E" w:rsidRDefault="00892895" w14:paraId="1DB8C84A" w14:textId="351576BA">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>Delete all purple instruction text in brackets</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DC3CF4" w:rsidR="00465F3E" w:rsidP="00465F3E" w:rsidRDefault="00FD59DF" w14:paraId="79225FC3" w14:textId="58FDFB4B">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:sectPr w:rsidRPr="00DC3CF4" w:rsidR="00465F3E" w:rsidSect="00C46A75">
+          <w:headerReference w:type="even" r:id="rId22"/>
+          <w:headerReference w:type="default" r:id="rId23"/>
+          <w:footerReference w:type="default" r:id="rId24"/>
+          <w:headerReference w:type="first" r:id="rId25"/>
+          <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
+          <w:pgMar w:top="1701" w:right="1304" w:bottom="1418" w:left="1304" w:header="680" w:footer="851" w:gutter="0"/>
+          <w:cols w:space="340"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>End instruction text</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC3CF4">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE29AD" w:rsidP="00562811" w:rsidRDefault="00465F3E" w14:paraId="36C0A9E9" w14:textId="4B8BEBD4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc209451347"/>
-      <w:bookmarkStart w:id="1" w:name="_Toc209538748"/>
+      <w:bookmarkStart w:name="_Toc209451347" w:id="0"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>In case of an emergency</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="63067BFE" w14:textId="77777777" w:rsidR="00ED25B8" w:rsidRPr="00ED25B8" w:rsidRDefault="00ED25B8" w:rsidP="00ED25B8">
-[...9 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9288"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BB547C" w:rsidTr="008E24CA" w14:paraId="50393CD6" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9288" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB4984" w:rsidR="00BB547C" w:rsidP="00F527E0" w:rsidRDefault="00BB547C" w14:paraId="312AC0F5" w14:textId="592C8423">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:smallCaps/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4984">
+              <w:rPr>
+                <w:b/>
+                <w:smallCaps/>
+              </w:rPr>
+              <w:t>Always call 000 (triple zero) if there is an immediate danger to life</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00B309D6" w:rsidP="00B309D6" w:rsidRDefault="00B309D6" w14:paraId="2A8628E1" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Bodyaftertablefigure"/>
+        <w:spacing w:before="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00672296" w:rsidP="00EA48BE" w:rsidRDefault="00672296" w14:paraId="6B4367CD" w14:textId="30E72378">
+      <w:pPr>
+        <w:pStyle w:val="Bodyaftertablefigure"/>
+        <w:spacing w:before="0"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">For advice, call your management </w:t>
+      </w:r>
+      <w:r w:rsidR="003A32D4">
+        <w:t>contact</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>[insert contact details]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00672296" w:rsidP="00EA48BE" w:rsidRDefault="003A32D4" w14:paraId="13F21272" w14:textId="3AFB8863">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Bring together</w:t>
+      </w:r>
+      <w:r w:rsidR="00672296">
+        <w:t xml:space="preserve"> your Incident Management Team.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B309D6" w:rsidP="00EA48BE" w:rsidRDefault="003A32D4" w14:paraId="27AB3FE5" w14:textId="2087A4D1">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Contact your</w:t>
+      </w:r>
+      <w:r w:rsidR="00672296">
+        <w:t xml:space="preserve"> DFFH Division on </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00672296">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>[insert contact details</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00F7580F">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00672296">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] </w:t>
+      </w:r>
+      <w:r w:rsidR="00672296">
+        <w:t>if the emergency</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="55DA67BF">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ffects (changes) your service. </w:t>
+      </w:r>
+      <w:r w:rsidR="41614162">
+        <w:t>Contact them</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> again </w:t>
+      </w:r>
+      <w:r w:rsidR="009837AF">
+        <w:t xml:space="preserve">within five days after </w:t>
+      </w:r>
+      <w:r w:rsidR="00D42D2F">
+        <w:t>things have gone back to normal</w:t>
+      </w:r>
+      <w:r w:rsidR="765F0D0C">
+        <w:t xml:space="preserve"> to let them know</w:t>
+      </w:r>
+      <w:r w:rsidR="00D42D2F">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00F24EFD" w:rsidR="00F7580F" w:rsidP="00F7580F" w:rsidRDefault="00663AEE" w14:paraId="1B36EF0D" w14:textId="468378D4">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:b/>
-          <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00ED25B8">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24EFD">
         <w:rPr>
           <w:b/>
-          <w:color w:val="FFFFFF" w:themeColor="background1"/>
-[...53 lines deleted...]
-      <w:r w:rsidRPr="00F24EFD">
+          <w:bCs/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F24EFD" w:rsidR="00F7580F">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:t>Operations divisions emergency management contact numbers</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F24EFD">
-        <w:rPr>
+      <w:r w:rsidRPr="00F24EFD" w:rsidR="00085518">
+        <w:rPr>
+          <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="GridTable1Light"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5380"/>
         <w:gridCol w:w="3821"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="00F24EFD" w14:paraId="359652BB" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="00F24EFD" w:rsidR="00F24EFD" w:rsidTr="00B309D6" w14:paraId="6B626D64" w14:textId="77777777">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="256"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5380" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78C807CE" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00F24EFD" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00F24EFD" w:rsidR="00F7580F" w:rsidRDefault="00F7580F" w14:paraId="257D7E2C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F24EFD">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Division</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3821" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CE057D5" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00F24EFD" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00F24EFD" w:rsidR="00F7580F" w:rsidRDefault="00F7580F" w14:paraId="5A5E36A0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F24EFD">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Contact number</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="00F24EFD" w14:paraId="79C87831" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="00F24EFD" w:rsidR="00F24EFD" w:rsidTr="00B309D6" w14:paraId="118B30EE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5380" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62F0AD4B" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00F24EFD" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00F24EFD" w:rsidR="00F7580F" w:rsidRDefault="00F7580F" w14:paraId="3A0B8A4B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00F24EFD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>North Division</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3821" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4634FC86" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00F24EFD" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00F24EFD" w:rsidR="00F7580F" w:rsidRDefault="00F7580F" w14:paraId="67C5278D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F24EFD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>1300 080 829</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="00F24EFD" w14:paraId="2833B1C9" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="00F24EFD" w:rsidR="00F24EFD" w:rsidTr="00B309D6" w14:paraId="610AE750" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="256"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5380" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1AB7F600" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00F24EFD" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00F24EFD" w:rsidR="00F7580F" w:rsidRDefault="00F7580F" w14:paraId="23E0D2BC" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00F24EFD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>West Division</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3821" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E651DC4" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00F24EFD" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00F24EFD" w:rsidR="00F7580F" w:rsidRDefault="00F7580F" w14:paraId="03013996" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F24EFD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>1800 780 354</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="00F24EFD" w14:paraId="3629A1D1" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="00F24EFD" w:rsidR="00F24EFD" w:rsidTr="00B309D6" w14:paraId="31DA0EA7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="256"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5380" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62382DBB" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00F24EFD" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00F24EFD" w:rsidR="00F7580F" w:rsidRDefault="00F7580F" w14:paraId="7A58CE44" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00F24EFD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>East Division</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3821" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="203F443D" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00F24EFD" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00F24EFD" w:rsidR="00F7580F" w:rsidRDefault="00F7580F" w14:paraId="3BEDEE41" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F24EFD">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>1300 576 518</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="00F24EFD" w14:paraId="65AA09E0" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="00F24EFD" w:rsidR="00F24EFD" w:rsidTr="00B309D6" w14:paraId="6553221C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="256"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="5380" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7631979A" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00F24EFD" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00F24EFD">
+          <w:p w:rsidRPr="00E23A5D" w:rsidR="00F7580F" w:rsidRDefault="00F7580F" w14:paraId="1570EABF" w14:textId="4A2120DF">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E23A5D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve">South Division – Gippsland </w:t>
+              <w:t xml:space="preserve">South Division </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3821" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6791F67D" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00F24EFD" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00E23A5D" w:rsidR="00F7580F" w:rsidRDefault="004A0CB9" w14:paraId="27EA5F34" w14:textId="73F6D4F7">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F24EFD">
+            <w:r w:rsidRPr="00E23A5D">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>1300 528 951</w:t>
-[...44 lines deleted...]
-              <w:t>1800 309 916</w:t>
+              <w:t>1300 134 883</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5AB0B788" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000A2A87">
+    <w:p w:rsidR="00672296" w:rsidP="00672296" w:rsidRDefault="003A32D4" w14:paraId="11DD495A" w14:textId="0FEAAAE4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc80351964"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="4" w:name="_Toc209538749"/>
+      <w:bookmarkStart w:name="_Toc80351964" w:id="1"/>
+      <w:bookmarkStart w:name="_Toc209451348" w:id="2"/>
       <w:r>
-        <w:t>Plan information</w:t>
-      </w:r>
+        <w:t>Plan</w:t>
+      </w:r>
+      <w:r w:rsidR="00672296">
+        <w:t xml:space="preserve"> information</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w:rsidRPr="007144C4" w:rsidR="00B309D6" w:rsidP="00EA48BE" w:rsidRDefault="00DC3CF4" w14:paraId="22276D25" w14:textId="12A759D4">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007144C4" w:rsidR="177A9CE2">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Save </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007144C4" w:rsidR="7CF658B2">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007144C4" w:rsidR="00AA1143">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">his emergency management plan in a safe place where </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007144C4" w:rsidR="00F10668">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007144C4" w:rsidR="00AA1143">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> can find it quickly during an emergency. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007144C4" w:rsidR="00B309D6" w:rsidP="00EA48BE" w:rsidRDefault="00AA1143" w14:paraId="3A99ED21" w14:textId="1A996D81">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007144C4">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>Keep a printed (hard copy) version in an easy to reach spot, and a digital (soft copy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007144C4" w:rsidR="00D271B7">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007144C4">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> version on your computer system. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="007144C4" w:rsidR="00AA1143" w:rsidP="00EA48BE" w:rsidRDefault="00D271B7" w14:paraId="08EDE05C" w14:textId="509C06BD">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007144C4">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Your final draft </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007144C4" w:rsidR="00AA1143">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>may include private information about clients. Make sure both</w:t>
+      </w:r>
+      <w:r w:rsidR="00422A62">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hard and soft</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007144C4" w:rsidR="00AA1143">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> copies are stored securely and only shared with people who need to see them</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007144C4" w:rsidR="007D3A04">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D47C63">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00672296" w:rsidP="00672296" w:rsidRDefault="00672296" w14:paraId="7153AF2D" w14:textId="2D1C601E">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc80351965" w:id="3"/>
+      <w:bookmarkStart w:name="_Toc209451349" w:id="4"/>
+      <w:r>
+        <w:t xml:space="preserve">Validity </w:t>
+      </w:r>
       <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidR="00907194">
+        <w:t>p</w:t>
+      </w:r>
+      <w:r>
+        <w:t>eriod</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="487DD4D1" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="007144C4" w:rsidRDefault="000A2A87" w:rsidP="000A2A87">
+    <w:p w:rsidRPr="00B309D6" w:rsidR="00672296" w:rsidP="00EA48BE" w:rsidRDefault="00D47C63" w14:paraId="32743501" w14:textId="0C887B49">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="007144C4">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Save this emergency management plan in a safe place where you can find it quickly during an emergency. </w:t>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00672296">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>Insert how long the plan is valid for,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="003A32D4">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> who approved it (someone with decision-making </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4435E839" w:rsidR="1234ACD1">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>authority</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="003A32D4">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>), and when it will be reviewed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00A6626F">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00F33197">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Funded agencies </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4435E839" w:rsidR="09228048">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in scope for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00F33197">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009151B5" w:rsidR="00F33197">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>Social services sector emergency management policy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00F33197">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="000467E7">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00F33197">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> review their</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00AE7A0B">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> emergency management plan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00F33197">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at least once a year.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E5A2BCC" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="007144C4" w:rsidRDefault="000A2A87" w:rsidP="000A2A87">
-[...125 lines deleted...]
-    <w:p w14:paraId="0C609329" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000A2A87">
+    <w:p w:rsidR="00B309D6" w:rsidRDefault="00B309D6" w14:paraId="328BF88E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="201547"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc80351966"/>
+      <w:bookmarkStart w:name="_Toc80351966" w:id="5"/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FFA436A" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000A2A87">
+    <w:p w:rsidR="00672296" w:rsidP="00672296" w:rsidRDefault="00672296" w14:paraId="2F223152" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc209451350"/>
-      <w:bookmarkStart w:id="10" w:name="_Toc209538751"/>
+      <w:bookmarkStart w:name="_Toc209451350" w:id="6"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Distribution</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="6EF92A33" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000A2A87">
+    <w:p w:rsidRPr="00B309D6" w:rsidR="00672296" w:rsidP="00672296" w:rsidRDefault="00D47C63" w14:paraId="4DCAD4FB" w14:textId="793BC6F5">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B309D6">
-[...17 lines deleted...]
-        <w:t>Names and roles of people and groups receiving this plan</w:t>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00672296">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>Insert the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="003A32D4">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> names and roles of people and/or groups who should receive this plan</w:t>
+      </w:r>
+      <w:r w:rsidR="00085518">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="001F5E1B">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9288" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2258"/>
         <w:gridCol w:w="3172"/>
         <w:gridCol w:w="1163"/>
         <w:gridCol w:w="2695"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="000B7A1D" w14:paraId="74EA8328" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="000B7A1D" w:rsidR="00672296" w:rsidTr="00672296" w14:paraId="45E19422" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="420"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2258" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="67D4C78F" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="000B7A1D" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="000B7A1D" w:rsidR="00672296" w:rsidP="00E920CC" w:rsidRDefault="00672296" w14:paraId="6E035AEC" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B7A1D">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3172" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="68F89B7A" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="000B7A1D" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="000B7A1D" w:rsidR="00672296" w:rsidP="00E920CC" w:rsidRDefault="00672296" w14:paraId="11C3FAA9" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B7A1D">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Position</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000B7A1D">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Title</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000B7A1D">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2471920E" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="000B7A1D" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="000B7A1D" w:rsidR="00672296" w:rsidP="00E920CC" w:rsidRDefault="00672296" w14:paraId="2673E0AA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B7A1D">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Organisation</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000B7A1D">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="33FCEACB" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="000B7A1D" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="000B7A1D" w:rsidR="00672296" w:rsidP="00E920CC" w:rsidRDefault="00672296" w14:paraId="467EA73C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B7A1D">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000B7A1D">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Sent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="08C84112" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="000B7A1D" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="000B7A1D" w:rsidR="00672296" w:rsidP="00E920CC" w:rsidRDefault="00672296" w14:paraId="03E27B99" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B7A1D">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000B7A1D">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Address</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000B7A1D">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>or</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0575026B" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="000B7A1D" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="000B7A1D" w:rsidR="00672296" w:rsidP="00E920CC" w:rsidRDefault="00672296" w14:paraId="22AC450C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B7A1D">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Postal</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000B7A1D">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="000B7A1D" w14:paraId="326DE29B" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="000B7A1D" w:rsidR="00672296" w:rsidTr="00672296" w14:paraId="5CDCFCC4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="420"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2258" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="63B68FE3" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="000B7A1D" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="000B7A1D" w:rsidR="00672296" w:rsidP="00E920CC" w:rsidRDefault="00672296" w14:paraId="79FCADB8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3172" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6DBAE921" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="000B7A1D" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="000B7A1D" w:rsidR="00672296" w:rsidP="00E920CC" w:rsidRDefault="00672296" w14:paraId="6DA17616" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="368E85E2" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="000B7A1D" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="000B7A1D" w:rsidR="00672296" w:rsidP="00E920CC" w:rsidRDefault="00672296" w14:paraId="663C08C6" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="14B3025A" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="000B7A1D" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="000B7A1D" w:rsidR="00672296" w:rsidP="00E920CC" w:rsidRDefault="00672296" w14:paraId="28298B98" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="000B7A1D" w14:paraId="0AA5AA58" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="000B7A1D" w:rsidR="00B309D6" w:rsidTr="00672296" w14:paraId="042D5FDD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="420"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2258" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C9B18B8" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidR="00B309D6" w:rsidP="00E920CC" w:rsidRDefault="00B309D6" w14:paraId="768E2BD8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3172" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25101E77" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidR="00B309D6" w:rsidP="00E920CC" w:rsidRDefault="00B309D6" w14:paraId="4734E83E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="766D89FA" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidR="00B309D6" w:rsidP="00E920CC" w:rsidRDefault="00B309D6" w14:paraId="53BE6638" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63533859" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidR="00B309D6" w:rsidP="00E920CC" w:rsidRDefault="00B309D6" w14:paraId="4A644810" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="000B7A1D" w14:paraId="78AA8313" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="000B7A1D" w:rsidR="00B309D6" w:rsidTr="00672296" w14:paraId="7CF707C6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="420"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2258" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="108496B0" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidR="00B309D6" w:rsidP="00E920CC" w:rsidRDefault="00B309D6" w14:paraId="047A6058" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3172" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49959190" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidR="00B309D6" w:rsidP="00E920CC" w:rsidRDefault="00B309D6" w14:paraId="65CEC77D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09FE20ED" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidR="00B309D6" w:rsidP="00E920CC" w:rsidRDefault="00B309D6" w14:paraId="48C7F71A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7541CEE1" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidR="00B309D6" w:rsidP="00E920CC" w:rsidRDefault="00B309D6" w14:paraId="3A5F817A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="000B7A1D" w14:paraId="0CEE72A1" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="000B7A1D" w:rsidR="00B309D6" w:rsidTr="00672296" w14:paraId="3E29A2A9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="420"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2258" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40735B20" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidR="00B309D6" w:rsidP="00E920CC" w:rsidRDefault="00B309D6" w14:paraId="5182A87B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3172" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="247BB1C5" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidR="00B309D6" w:rsidP="00E920CC" w:rsidRDefault="00B309D6" w14:paraId="1C864C41" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1163" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="385F8F8F" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidR="00B309D6" w:rsidP="00E920CC" w:rsidRDefault="00B309D6" w14:paraId="67281DB9" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4513353E" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidR="00B309D6" w:rsidP="00E920CC" w:rsidRDefault="00B309D6" w14:paraId="09092052" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="32B03B91" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000A2A87">
+    <w:p w:rsidR="00672296" w:rsidP="00672296" w:rsidRDefault="00672296" w14:paraId="6F34F5E2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc80351967"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="13" w:name="_Toc209538752"/>
+      <w:bookmarkStart w:name="_Toc80351967" w:id="7"/>
+      <w:bookmarkStart w:name="_Toc209451351" w:id="8"/>
       <w:r>
         <w:t>Purpose</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w14:paraId="2DEA028B" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000A2A87">
+    <w:p w:rsidR="00672296" w:rsidP="00672296" w:rsidRDefault="00672296" w14:paraId="5DC9D9D5" w14:textId="1EDD1EED">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This Emergency Management Plan (plan) provides details on how </w:t>
       </w:r>
       <w:r w:rsidRPr="00B309D6">
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
         <w:t xml:space="preserve">[insert service name] </w:t>
       </w:r>
       <w:r>
         <w:t>will prepare for and respond to emergencies.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0570524F" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000A2A87">
+    <w:p w:rsidR="00672296" w:rsidP="00672296" w:rsidRDefault="00672296" w14:paraId="23B6AE9A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc80351968"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="16" w:name="_Toc209538753"/>
+      <w:bookmarkStart w:name="_Toc80351968" w:id="9"/>
+      <w:bookmarkStart w:name="_Toc209451352" w:id="10"/>
       <w:r>
         <w:t>Scope</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="411262F0" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000A2A87">
+    <w:p w:rsidR="00672296" w:rsidP="00672296" w:rsidRDefault="00672296" w14:paraId="72F59E41" w14:textId="22A5D663">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">This plan covers </w:t>
+        <w:t xml:space="preserve">This </w:t>
+      </w:r>
+      <w:r w:rsidR="003A32D4">
+        <w:t>plan covers</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B309D6">
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
         <w:t>[insert service name]</w:t>
       </w:r>
       <w:r w:rsidRPr="005E3515">
         <w:t>’s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>emergency management arrangements. It applies to everyone involved with the service – this includes all clients, staff, contractors, and visitors.</w:t>
+        <w:t xml:space="preserve">emergency management arrangements. </w:t>
+      </w:r>
+      <w:r w:rsidR="003A32D4">
+        <w:t>It</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> applies to</w:t>
+      </w:r>
+      <w:r w:rsidR="003A32D4">
+        <w:t xml:space="preserve"> everyone involved with the service – this includes</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> all clients, staff, contractors, and visitors</w:t>
+      </w:r>
+      <w:r w:rsidR="67902377">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="796A5A8A" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000A2A87">
+    <w:p w:rsidR="00672296" w:rsidRDefault="00672296" w14:paraId="4A3F23B5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="002059AC" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="005E7BD5" w:rsidRDefault="000A2A87" w:rsidP="000A2A87">
+    <w:p w:rsidRPr="005E7BD5" w:rsidR="00672296" w:rsidP="00672296" w:rsidRDefault="00672296" w14:paraId="3227E204" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc80351969"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="19" w:name="_Toc209538754"/>
+      <w:bookmarkStart w:name="_Toc80351969" w:id="11"/>
+      <w:bookmarkStart w:name="_Toc209451353" w:id="12"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Preparing for an emergency</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w14:paraId="741CC092" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000A2A87">
+    <w:p w:rsidR="00672296" w:rsidP="00672296" w:rsidRDefault="00672296" w14:paraId="3F169250" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc80351970"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="22" w:name="_Toc209538755"/>
+      <w:bookmarkStart w:name="_Toc80351970" w:id="13"/>
+      <w:bookmarkStart w:name="_Toc209451354" w:id="14"/>
       <w:r>
         <w:t>Service profile</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:p w14:paraId="445CFB92" w14:textId="4A0ED1E2" w:rsidR="00166E9C" w:rsidRPr="00166E9C" w:rsidRDefault="000A2A87" w:rsidP="00166E9C">
+    <w:p w:rsidR="00672296" w:rsidP="00672296" w:rsidRDefault="00672296" w14:paraId="5FF7DF40" w14:textId="6B478857">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc80351971"/>
+      <w:bookmarkStart w:name="_Toc80351971" w:id="15"/>
       <w:r>
         <w:t xml:space="preserve">General </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r w:rsidR="00907194">
+        <w:t>i</w:t>
+      </w:r>
       <w:r>
-        <w:t>information</w:t>
+        <w:t>nformation</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9288" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3116"/>
         <w:gridCol w:w="6172"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="00A25CB2" w14:paraId="69A561EF" w14:textId="77777777" w:rsidTr="007517BD">
+      <w:tr w:rsidRPr="00A25CB2" w:rsidR="00672296" w:rsidTr="00B309D6" w14:paraId="478F33A7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3116" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4C30D139" w14:textId="70BD0FE8" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="007517BD" w:rsidP="007517BD">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00672296" w:rsidP="00E920CC" w:rsidRDefault="00672296" w14:paraId="433C926F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
-              <w:rPr>
-[...71 lines deleted...]
-              <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00B309D6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Service Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6172" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00672296" w:rsidP="00E920CC" w:rsidRDefault="00672296" w14:paraId="05CA93A7" w14:textId="0F32D3B8">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="00A25CB2" w14:paraId="261B8E63" w14:textId="77777777" w:rsidTr="007517BD">
+      <w:tr w:rsidRPr="00A25CB2" w:rsidR="00672296" w:rsidTr="00B309D6" w14:paraId="36D40D0C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="214"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3116" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="51C22FA4" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="007517BD">
-[...26 lines deleted...]
-              <w:pStyle w:val="Tabletext"/>
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00672296" w:rsidP="00E920CC" w:rsidRDefault="00672296" w14:paraId="5BBD5A2B" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...25 lines deleted...]
-              <w:t>Operating Days</w:t>
+            <w:r w:rsidRPr="00B309D6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Physical Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6172" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="450BC8C0" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="007517BD">
+          </w:tcPr>
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00672296" w:rsidP="00E920CC" w:rsidRDefault="00672296" w14:paraId="49FE2B68" w14:textId="361B76BE">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="00A25CB2" w14:paraId="22CF39F5" w14:textId="77777777" w:rsidTr="007517BD">
+      <w:tr w:rsidRPr="00A25CB2" w:rsidR="00672296" w:rsidTr="00B309D6" w14:paraId="4F882873" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3116" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="47C9FD45" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="007517BD">
-[...26 lines deleted...]
-              <w:pStyle w:val="Tabletext"/>
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00672296" w:rsidP="00E920CC" w:rsidRDefault="00672296" w14:paraId="00055E27" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...25 lines deleted...]
-              <w:t>Phone</w:t>
+            <w:r w:rsidRPr="00B309D6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Operating Days</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6172" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2D2CA59D" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="007517BD">
+          </w:tcPr>
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00672296" w:rsidP="00E920CC" w:rsidRDefault="00672296" w14:paraId="68F9BB02" w14:textId="56A715E3">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="00A25CB2" w14:paraId="1AC586CB" w14:textId="77777777" w:rsidTr="007517BD">
+      <w:tr w:rsidRPr="00A25CB2" w:rsidR="00672296" w:rsidTr="00B309D6" w14:paraId="3733684E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3116" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="626216A4" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="007517BD">
-[...26 lines deleted...]
-              <w:pStyle w:val="Tabletext"/>
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00672296" w:rsidP="00E920CC" w:rsidRDefault="00672296" w14:paraId="35849A9F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...25 lines deleted...]
-              <w:t>Fax</w:t>
+            <w:r w:rsidRPr="00B309D6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Operating Hours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6172" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="35BC5A18" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="007517BD">
+          </w:tcPr>
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00672296" w:rsidP="00E920CC" w:rsidRDefault="00672296" w14:paraId="3B2C8D3E" w14:textId="62FF8E83">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="00A25CB2" w14:paraId="4566F408" w14:textId="77777777" w:rsidTr="007517BD">
+      <w:tr w:rsidRPr="00A25CB2" w:rsidR="00672296" w:rsidTr="00B309D6" w14:paraId="3C4B7405" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3116" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4276E07F" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="007517BD">
-[...26 lines deleted...]
-              <w:pStyle w:val="Tabletext"/>
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00672296" w:rsidP="00E920CC" w:rsidRDefault="00672296" w14:paraId="4A353793" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...25 lines deleted...]
-              <w:t>Number of buildings/sites</w:t>
+            <w:r w:rsidRPr="00B309D6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Phone</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6172" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="13D120DC" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="007517BD">
+          </w:tcPr>
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00672296" w:rsidP="00E920CC" w:rsidRDefault="00672296" w14:paraId="76A1E7ED" w14:textId="010B2AC2">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="00A25CB2" w14:paraId="0050ED89" w14:textId="77777777" w:rsidTr="007517BD">
+      <w:tr w:rsidRPr="00A25CB2" w:rsidR="00672296" w:rsidTr="00B309D6" w14:paraId="776620A8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3116" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1748E9D2" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="007517BD">
-[...26 lines deleted...]
-              <w:pStyle w:val="Tabletext"/>
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00672296" w:rsidP="00E920CC" w:rsidRDefault="00672296" w14:paraId="35AEC6A6" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00B309D6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Email</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6172" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00672296" w:rsidP="00E920CC" w:rsidRDefault="00672296" w14:paraId="0D079830" w14:textId="24740EEC">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="00A25CB2" w14:paraId="0E89A698" w14:textId="77777777" w:rsidTr="007517BD">
+      <w:tr w:rsidRPr="00A25CB2" w:rsidR="00672296" w:rsidTr="00B309D6" w14:paraId="6388464F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3116" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00672296" w:rsidP="00E920CC" w:rsidRDefault="00672296" w14:paraId="23FFC837" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B309D6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Fax</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6172" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00672296" w:rsidP="00E920CC" w:rsidRDefault="00672296" w14:paraId="26B0B123" w14:textId="136D414A">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00A25CB2" w:rsidR="00672296" w:rsidTr="00B309D6" w14:paraId="53E982D2" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3116" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00672296" w:rsidP="00E920CC" w:rsidRDefault="00672296" w14:paraId="7DFE202F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B309D6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Website</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6172" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00672296" w:rsidP="00E920CC" w:rsidRDefault="00672296" w14:paraId="1925A2F6" w14:textId="616E72C9">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00A25CB2" w:rsidR="00672296" w:rsidTr="00B309D6" w14:paraId="24A152B5" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3116" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00672296" w:rsidP="00E920CC" w:rsidRDefault="00672296" w14:paraId="404C88C2" w14:textId="65E34428">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B309D6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Number of buildings</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B309D6" w:rsidR="00BE559B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>/sites</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6172" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00672296" w:rsidP="00E920CC" w:rsidRDefault="00672296" w14:paraId="5327457B" w14:textId="6536625F">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00A25CB2" w:rsidR="00672296" w:rsidTr="00B309D6" w14:paraId="009628C5" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3116" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00672296" w:rsidP="00E920CC" w:rsidRDefault="632FEAC0" w14:paraId="5BEEA71E" w14:textId="638D3B52">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B309D6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Relocation</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B309D6" w:rsidR="00672296">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Location /</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B309D6" w:rsidR="00436FB3">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B309D6" w:rsidR="00672296">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>address and phone number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6172" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00672296" w:rsidP="00E920CC" w:rsidRDefault="00672296" w14:paraId="6D8E2108" w14:textId="7268B478">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00A25CB2" w:rsidR="00672296" w:rsidTr="00B309D6" w14:paraId="50D5CDAB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3116" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3BB5615C" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="007517BD">
-[...26 lines deleted...]
-              <w:pStyle w:val="Tabletext"/>
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00672296" w:rsidP="00E920CC" w:rsidRDefault="00672296" w14:paraId="1BA6C098" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00B309D6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Number of service users</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6172" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00672296" w:rsidP="00E920CC" w:rsidRDefault="00672296" w14:paraId="67375571" w14:textId="35E05741">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="00A25CB2" w14:paraId="070F1AE4" w14:textId="77777777" w:rsidTr="007517BD">
+      <w:tr w:rsidRPr="00A25CB2" w:rsidR="00672296" w:rsidTr="00B309D6" w14:paraId="2BFA7AD2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3116" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="51C8D37C" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="007517BD">
-[...26 lines deleted...]
-              <w:pStyle w:val="Tabletext"/>
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00672296" w:rsidP="00E920CC" w:rsidRDefault="00672296" w14:paraId="353FF3C9" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00B309D6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Total Number of Staff</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6172" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00672296" w:rsidP="00E920CC" w:rsidRDefault="00672296" w14:paraId="7178379D" w14:textId="7A803599">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="00A25CB2" w14:paraId="5C221C52" w14:textId="77777777" w:rsidTr="007517BD">
+      <w:tr w:rsidRPr="00A25CB2" w:rsidR="00672296" w:rsidTr="00B309D6" w14:paraId="55956AB7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3116" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="69875446" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="007517BD">
-[...26 lines deleted...]
-              <w:pStyle w:val="Tabletext"/>
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00672296" w:rsidP="00E920CC" w:rsidRDefault="00672296" w14:paraId="43469CA3" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00B309D6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Methods used for communications to our service’s community</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6172" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00672296" w:rsidP="00E920CC" w:rsidRDefault="00672296" w14:paraId="06F3E499" w14:textId="23951862">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="23A557DF" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000A2A87">
+    <w:p w:rsidR="00672296" w:rsidP="00672296" w:rsidRDefault="00672296" w14:paraId="602BE3F7" w14:textId="3AD06250">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Toc80351972"/>
+      <w:bookmarkStart w:name="_Toc80351972" w:id="16"/>
       <w:r>
-        <w:t xml:space="preserve">Other services / users </w:t>
+        <w:t>Other services</w:t>
+      </w:r>
+      <w:r w:rsidR="00436FB3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00436FB3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">users </w:t>
       </w:r>
       <w:r w:rsidRPr="004A0CFC">
         <w:t xml:space="preserve">of </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="16"/>
       <w:r w:rsidRPr="004A0CFC">
-        <w:t>facilities (if applicable</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>facilit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A0CFC" w:rsidR="00BE559B">
+        <w:t>ies (if applicable</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE559B">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1928D6F0" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000A2A87">
+    <w:p w:rsidRPr="00B309D6" w:rsidR="00672296" w:rsidP="00EA48BE" w:rsidRDefault="001F5E1B" w14:paraId="0ED573BE" w14:textId="054CB0D3">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="500778"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="500778"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B309D6">
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00672296">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="500778"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>Provide details of other users of your facility. This may include community groups that use the facility during the evening or weekends.</w:t>
+        <w:t>Provide details</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="002D3908">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="500778"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00672296">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="500778"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> other users of your facility. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="0006297F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="500778"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00672296">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="500778"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>his may include community groups that use the facility during the evening or weekends.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ECA6F42" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000A2A87">
+    <w:p w:rsidRPr="00B309D6" w:rsidR="00672296" w:rsidP="00EA48BE" w:rsidRDefault="00672296" w14:paraId="2DC600EA" w14:textId="6A284007">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="500778"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B309D6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="500778"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B309D6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="500778"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> if </w:t>
       </w:r>
@@ -3651,1644 +4516,1916 @@
           <w:color w:val="500778"/>
         </w:rPr>
         <w:t xml:space="preserve">more than one organisation </w:t>
       </w:r>
       <w:r w:rsidRPr="00B309D6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="500778"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>operat</w:t>
       </w:r>
       <w:r w:rsidRPr="00B309D6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="500778"/>
         </w:rPr>
         <w:t>es</w:t>
       </w:r>
       <w:r w:rsidRPr="00B309D6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="500778"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> from any of your </w:t>
+        <w:t xml:space="preserve"> from </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00127656">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="500778"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">any </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00371776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="500778"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
       </w:r>
       <w:r w:rsidRPr="00B309D6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="500778"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">your </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>faci</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00371776">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>lities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>, each organisation should have its own emergency management plan.</w:t>
+      </w:r>
+      <w:r w:rsidR="001F5E1B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="500778"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9288" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3073"/>
         <w:gridCol w:w="6215"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007517BD" w:rsidRPr="008969B8" w14:paraId="17AAA04A" w14:textId="77777777" w:rsidTr="001D59FA">
+      <w:tr w:rsidRPr="008969B8" w:rsidR="00672296" w:rsidTr="00796C60" w14:paraId="62231165" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3073" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3891B5A6" w14:textId="0902D4D2" w:rsidR="007517BD" w:rsidRPr="00B309D6" w:rsidRDefault="007517BD" w:rsidP="007517BD">
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00672296" w:rsidP="00E920CC" w:rsidRDefault="00672296" w14:paraId="201DD006" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>Field</w:t>
+            <w:r w:rsidRPr="00B309D6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Service / User’s Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6215" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...4 lines deleted...]
-              <w:rPr>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00672296" w:rsidP="00E920CC" w:rsidRDefault="00672296" w14:paraId="32C246CE" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Information</w:t>
+            <w:r w:rsidRPr="00B309D6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007517BD" w:rsidRPr="008969B8" w14:paraId="603FA8C3" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="008969B8" w:rsidR="00672296" w:rsidTr="00796C60" w14:paraId="0B022B79" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3073" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="471B080D" w14:textId="77777777" w:rsidR="007517BD" w:rsidRPr="007517BD" w:rsidRDefault="007517BD" w:rsidP="007517BD">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tabletext"/>
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00672296" w:rsidP="00E920CC" w:rsidRDefault="00672296" w14:paraId="765F313F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-                <w:b/>
-[...10 lines deleted...]
-              <w:t>Service / User’s Name</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B309D6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Location</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6215" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7310A2BA" w14:textId="77777777" w:rsidR="007517BD" w:rsidRPr="00B309D6" w:rsidRDefault="007517BD" w:rsidP="007517BD">
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00672296" w:rsidP="00E920CC" w:rsidRDefault="00672296" w14:paraId="3CF12AC2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B309D6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007517BD" w:rsidRPr="008969B8" w14:paraId="7A156E70" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="008969B8" w:rsidR="00672296" w:rsidTr="00796C60" w14:paraId="3CD6838D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3073" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="053A2FF6" w14:textId="77777777" w:rsidR="007517BD" w:rsidRPr="007517BD" w:rsidRDefault="007517BD" w:rsidP="007517BD">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tabletext"/>
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00672296" w:rsidP="00E920CC" w:rsidRDefault="00672296" w14:paraId="6D4A7002" w14:textId="61F9115D">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-                <w:b/>
-[...10 lines deleted...]
-              <w:t>Location</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B309D6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Service user</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B309D6" w:rsidR="00226231">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B309D6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B309D6" w:rsidR="00226231">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B309D6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Visitor Numbers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6215" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="244EB228" w14:textId="77777777" w:rsidR="007517BD" w:rsidRPr="00B309D6" w:rsidRDefault="007517BD" w:rsidP="007517BD">
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00672296" w:rsidP="00E920CC" w:rsidRDefault="00672296" w14:paraId="5BB7FFA0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B309D6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007517BD" w:rsidRPr="008969B8" w14:paraId="0174A986" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="008969B8" w:rsidR="00672296" w:rsidTr="00796C60" w14:paraId="5EF8287D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3073" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="233AAA96" w14:textId="77777777" w:rsidR="007517BD" w:rsidRPr="007517BD" w:rsidRDefault="007517BD" w:rsidP="007517BD">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tabletext"/>
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00672296" w:rsidP="00E920CC" w:rsidRDefault="00672296" w14:paraId="0C819DAE" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-                <w:b/>
-[...10 lines deleted...]
-              <w:t>Service user / Visitor Numbers</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B309D6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Operating Hours/Days</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6215" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1CAF058D" w14:textId="77777777" w:rsidR="007517BD" w:rsidRPr="00B309D6" w:rsidRDefault="007517BD" w:rsidP="007517BD">
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00672296" w:rsidP="00E920CC" w:rsidRDefault="00672296" w14:paraId="638ACD70" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B309D6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007517BD" w:rsidRPr="008969B8" w14:paraId="1DA555FB" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="008969B8" w:rsidR="00672296" w:rsidTr="00796C60" w14:paraId="455E7077" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3073" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="73982F1A" w14:textId="77777777" w:rsidR="007517BD" w:rsidRPr="007517BD" w:rsidRDefault="007517BD" w:rsidP="007517BD">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tabletext"/>
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00672296" w:rsidP="00E920CC" w:rsidRDefault="00672296" w14:paraId="71362557" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-                <w:b/>
-[...10 lines deleted...]
-              <w:t>Operating Hours/Days</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B309D6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Emergency Contact Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6215" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3053E5D8" w14:textId="77777777" w:rsidR="007517BD" w:rsidRPr="00B309D6" w:rsidRDefault="007517BD" w:rsidP="007517BD">
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00672296" w:rsidP="00E920CC" w:rsidRDefault="00672296" w14:paraId="454363F4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B309D6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007517BD" w:rsidRPr="008969B8" w14:paraId="51E22DE7" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="008969B8" w:rsidR="00672296" w:rsidTr="00796C60" w14:paraId="1D2CE38F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3073" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6AE02EBC" w14:textId="77777777" w:rsidR="007517BD" w:rsidRPr="007517BD" w:rsidRDefault="007517BD" w:rsidP="007517BD">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tabletext"/>
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00672296" w:rsidP="00E920CC" w:rsidRDefault="00672296" w14:paraId="530D637D" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-                <w:b/>
-[...10 lines deleted...]
-              <w:t>Emergency Contact Name</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B309D6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Phone Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6215" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="356DD71C" w14:textId="77777777" w:rsidR="007517BD" w:rsidRPr="00B309D6" w:rsidRDefault="007517BD" w:rsidP="007517BD">
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00672296" w:rsidP="00E920CC" w:rsidRDefault="00672296" w14:paraId="43AE9F95" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B309D6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007517BD" w:rsidRPr="008969B8" w14:paraId="18F82964" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="008969B8" w:rsidR="00672296" w:rsidTr="00796C60" w14:paraId="725B9C25" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3073" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6D07E3DC" w14:textId="77777777" w:rsidR="007517BD" w:rsidRPr="007517BD" w:rsidRDefault="007517BD" w:rsidP="007517BD">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tabletext"/>
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00672296" w:rsidP="00E920CC" w:rsidRDefault="00672296" w14:paraId="5E22A2EA" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-                <w:b/>
-[...10 lines deleted...]
-              <w:t>Phone Number</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B309D6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Mobile Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6215" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="62BD732B" w14:textId="77777777" w:rsidR="007517BD" w:rsidRPr="00B309D6" w:rsidRDefault="007517BD" w:rsidP="007517BD">
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00672296" w:rsidP="00E920CC" w:rsidRDefault="00672296" w14:paraId="71D0CD29" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B309D6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007517BD" w:rsidRPr="008969B8" w14:paraId="51EBA5F3" w14:textId="77777777" w:rsidTr="000D15A4">
-[...53 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="584A4A18" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000A2A87">
+    <w:p w:rsidR="00796C60" w:rsidP="00796C60" w:rsidRDefault="00796C60" w14:paraId="64738EB2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc80351973"/>
+      <w:bookmarkStart w:name="_Toc80351973" w:id="17"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Building information summary</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
-    <w:p w14:paraId="35096D5C" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000A2A87">
+    <w:p w:rsidRPr="00B309D6" w:rsidR="00796C60" w:rsidP="00EA48BE" w:rsidRDefault="001F5E1B" w14:paraId="40363AB3" w14:textId="542E40D8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B309D6">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B309D6">
+      <w:r w:rsidRPr="00B309D6" w:rsidR="003A32D4">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00796C60">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>his section</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="003A32D4">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should include details about your site’s fire safety and emergency features and any known risks or hazards at the building or site (for example fuel or chemical storage).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00383316">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="003A32D4">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Complete this section for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="003A32D4">
         <w:rPr>
           <w:b/>
           <w:color w:val="500778"/>
         </w:rPr>
         <w:t>each</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B309D6">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> site you manage.</w:t>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="003A32D4">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> site you manage</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="4FAF0A44">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45B538D0" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="007637F6" w:rsidRDefault="000A2A87" w:rsidP="000A2A87">
+    <w:p w:rsidRPr="007637F6" w:rsidR="00796C60" w:rsidP="00796C60" w:rsidRDefault="00796C60" w14:paraId="5FF5416D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Tablecaption"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Fire suppression systems</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3607"/>
         <w:gridCol w:w="5681"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="007637F6" w14:paraId="014E5796" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="007637F6" w:rsidR="00796C60" w:rsidTr="00E76BAE" w14:paraId="1EACE4E4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="54516DF6" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00796C60" w:rsidP="00E920CC" w:rsidRDefault="00796C60" w14:paraId="5EDBCB03" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B309D6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>System</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3058" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="52F44D82" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00796C60" w:rsidP="00E920CC" w:rsidRDefault="00796C60" w14:paraId="310818D1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B309D6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Location</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="007637F6" w14:paraId="0EA2BA8C" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="007637F6" w:rsidR="00796C60" w:rsidTr="00E76BAE" w14:paraId="5ECFC8B4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1942" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3582C36D" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00796C60" w:rsidP="00E920CC" w:rsidRDefault="00796C60" w14:paraId="69D5C5EF" w14:textId="38C0B957">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:color w:val="500778"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B309D6">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="500778"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidRPr="00B309D6">
               <w:rPr>
                 <w:color w:val="500778"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>.g. extinguisher</w:t>
-[...4 lines deleted...]
-              <w:pStyle w:val="Tabletext"/>
+              <w:t xml:space="preserve">.g. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B309D6" w:rsidR="00027FE7">
               <w:rPr>
                 <w:color w:val="500778"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>e</w:t>
+            </w:r>
             <w:r w:rsidRPr="00B309D6">
               <w:rPr>
                 <w:color w:val="500778"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>sprinkler system</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="5090DF26" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+              <w:t>xtinguisher</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00796C60" w:rsidP="00E920CC" w:rsidRDefault="00027FE7" w14:paraId="49174A20" w14:textId="41201B53">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:color w:val="500778"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B309D6">
               <w:rPr>
                 <w:color w:val="500778"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>fire hose reels/blankets</w:t>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B309D6" w:rsidR="00796C60">
+              <w:rPr>
+                <w:color w:val="500778"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">prinkler </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B309D6">
+              <w:rPr>
+                <w:color w:val="500778"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B309D6" w:rsidR="00796C60">
+              <w:rPr>
+                <w:color w:val="500778"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>ystem</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00796C60" w:rsidP="00E920CC" w:rsidRDefault="00027FE7" w14:paraId="1D838179" w14:textId="54930676">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:color w:val="500778"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B309D6">
+              <w:rPr>
+                <w:color w:val="500778"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>f</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B309D6" w:rsidR="00796C60">
+              <w:rPr>
+                <w:color w:val="500778"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>ire hose reels/blankets</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3058" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="60CD85A7" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00796C60" w:rsidP="00E920CC" w:rsidRDefault="00796C60" w14:paraId="590ABC3F" w14:textId="276BBE20">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="500778"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B309D6">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:color w:val="500778"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>Ground Floor / Level 1 / Room 1.1 / Foyer</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="478D3122" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+              <w:t>Ground Floor</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B309D6" w:rsidR="00B0652C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="500778"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B309D6">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="500778"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B309D6" w:rsidR="00B0652C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="500778"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> L</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B309D6">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="500778"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>evel 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B309D6" w:rsidR="00B0652C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="500778"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B309D6">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="500778"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B309D6" w:rsidR="00B0652C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="500778"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B309D6">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="500778"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Room 1.1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B309D6" w:rsidR="00B0652C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="500778"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B309D6">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="500778"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B309D6" w:rsidR="00B0652C">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="500778"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B309D6">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="500778"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Foyer</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00796C60" w:rsidP="00E920CC" w:rsidRDefault="00796C60" w14:paraId="0BE4AD0F" w14:textId="6B69A29F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="500778"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B309D6">
               <w:rPr>
                 <w:color w:val="500778"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Location of Control Valve</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="13DB547E" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="007637F6" w:rsidRDefault="000A2A87" w:rsidP="000A2A87">
+    <w:p w:rsidRPr="007637F6" w:rsidR="00796C60" w:rsidP="00796C60" w:rsidRDefault="00796C60" w14:paraId="64537A54" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Tablecaption"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007637F6">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Alarms</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9288" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1365"/>
         <w:gridCol w:w="2275"/>
         <w:gridCol w:w="2432"/>
         <w:gridCol w:w="3216"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="007637F6" w14:paraId="667DFA74" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="007637F6" w:rsidR="00796C60" w:rsidTr="1EA070DD" w14:paraId="53B9A5A3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1365" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="60453220" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00796C60" w:rsidP="00E920CC" w:rsidRDefault="00796C60" w14:paraId="7188D9A8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B309D6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Alarms</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2275" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="59A0D2FC" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00796C60" w:rsidP="00E920CC" w:rsidRDefault="00796C60" w14:paraId="2A12E683" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B309D6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Location</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2432" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="09CAF3D4" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00796C60" w:rsidP="00E920CC" w:rsidRDefault="00796C60" w14:paraId="3221F965" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B309D6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Monitoring Company</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3216" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="49F8BD2B" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00796C60" w:rsidP="00E920CC" w:rsidRDefault="00796C60" w14:paraId="5C696E4F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B309D6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Location of Shut-off Instructions</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="007637F6" w14:paraId="7DA6D6C2" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="007637F6" w:rsidR="00796C60" w:rsidTr="1EA070DD" w14:paraId="0D8957E3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1365" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="09FE1A32" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00796C60" w:rsidP="00E920CC" w:rsidRDefault="00796C60" w14:paraId="14144F5C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B309D6">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Fire: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="743FB2C6" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00796C60" w:rsidP="00E920CC" w:rsidRDefault="00796C60" w14:paraId="6A353A89" w14:textId="4C9D2A28">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2432" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4ABA4220" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00796C60" w:rsidP="00E920CC" w:rsidRDefault="00796C60" w14:paraId="171389DD" w14:textId="64272401">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3216" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6687AA8D" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00796C60" w:rsidP="00E920CC" w:rsidRDefault="00796C60" w14:paraId="639CB2EF" w14:textId="2CF59378">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="007637F6" w14:paraId="38C0B1EE" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="007637F6" w:rsidR="00796C60" w:rsidTr="1EA070DD" w14:paraId="1E656B5E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1365" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0489D421" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00796C60" w:rsidP="00E920CC" w:rsidRDefault="00796C60" w14:paraId="68FD69DE" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B309D6">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Intruder:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="369BAF02" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00796C60" w:rsidP="00E920CC" w:rsidRDefault="00796C60" w14:paraId="5CD351A6" w14:textId="6A3B0C06">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2432" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D95C256" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00796C60" w:rsidP="00E920CC" w:rsidRDefault="00796C60" w14:paraId="31F02BA4" w14:textId="4276FFAB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3216" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="454D1237" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00796C60" w:rsidP="00E920CC" w:rsidRDefault="00796C60" w14:paraId="65C7005A" w14:textId="44671AAC">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="007637F6" w14:paraId="7B262D73" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="007637F6" w:rsidR="00796C60" w:rsidTr="1EA070DD" w14:paraId="25E46CD5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1365" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5376CB28" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00796C60" w:rsidP="00E920CC" w:rsidRDefault="00796C60" w14:paraId="33D4B37D" w14:textId="1BB73936">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B309D6">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Other:</w:t>
             </w:r>
             <w:r w:rsidRPr="00B309D6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B309D6">
               <w:rPr>
                 <w:color w:val="500778"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>e.g. duress alarm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2275" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F5C9341" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00796C60" w:rsidP="00E920CC" w:rsidRDefault="00796C60" w14:paraId="01F6A10C" w14:textId="15582EA8">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2432" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D89D04B" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00796C60" w:rsidP="00E920CC" w:rsidRDefault="00796C60" w14:paraId="6D8D0CA4" w14:textId="72006CBB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3216" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B08C97A" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00796C60" w:rsidP="00E920CC" w:rsidRDefault="00796C60" w14:paraId="572AF421" w14:textId="76493844">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="02AA96B5" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="007637F6" w:rsidRDefault="000A2A87" w:rsidP="000A2A87">
+    <w:p w:rsidRPr="007637F6" w:rsidR="00796C60" w:rsidP="00796C60" w:rsidRDefault="00796C60" w14:paraId="472FEEDC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Tablecaption"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007637F6">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Utilities</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9288" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1365"/>
         <w:gridCol w:w="2311"/>
         <w:gridCol w:w="2394"/>
         <w:gridCol w:w="3218"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="007637F6" w14:paraId="652CE365" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="007637F6" w:rsidR="00796C60" w:rsidTr="1EA070DD" w14:paraId="47E42DC5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1365" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="65645007" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00796C60" w:rsidP="00E920CC" w:rsidRDefault="00796C60" w14:paraId="14EB52B4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B309D6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Utilities </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2311" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="545F182D" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00796C60" w:rsidP="00E920CC" w:rsidRDefault="00796C60" w14:paraId="22D082A2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B309D6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Location </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2394" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5F2F5BF3" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00796C60" w:rsidP="00E920CC" w:rsidRDefault="00796C60" w14:paraId="34304004" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B309D6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Service provider </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3218" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="36E75ECE" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00796C60" w:rsidP="00E920CC" w:rsidRDefault="00796C60" w14:paraId="3A14B803" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B309D6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Location of Shut-off Instructions</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="007637F6" w14:paraId="132D9E46" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="007637F6" w:rsidR="00796C60" w:rsidTr="1EA070DD" w14:paraId="5D97C44D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1365" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="061C7C60" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00796C60" w:rsidP="00E920CC" w:rsidRDefault="00796C60" w14:paraId="17BCC0E0" w14:textId="583CE5C6">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B309D6">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Gas / Propane:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2311" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0DDC2AD2" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00796C60" w:rsidP="00E920CC" w:rsidRDefault="00796C60" w14:paraId="3F4010D7" w14:textId="0EF01AB4">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2394" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="526379C1" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00796C60" w:rsidP="00E920CC" w:rsidRDefault="00796C60" w14:paraId="17D2DC2E" w14:textId="6C799258">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3218" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D42B52F" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00796C60" w:rsidP="00E920CC" w:rsidRDefault="00796C60" w14:paraId="0F557C8C" w14:textId="60A31C17">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="007637F6" w14:paraId="7AC3BE2D" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="007637F6" w:rsidR="00796C60" w:rsidTr="1EA070DD" w14:paraId="093F612F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1365" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="581DA0DF" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00796C60" w:rsidP="00E920CC" w:rsidRDefault="00796C60" w14:paraId="225295B7" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B309D6">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Water: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2311" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03B162C2" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00796C60" w:rsidP="00E920CC" w:rsidRDefault="00796C60" w14:paraId="55465BDB" w14:textId="55A79330">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2394" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4726547D" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00796C60" w:rsidP="00E920CC" w:rsidRDefault="00796C60" w14:paraId="073EBA40" w14:textId="42B5DB37">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3218" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2484191A" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00796C60" w:rsidP="00E920CC" w:rsidRDefault="00796C60" w14:paraId="0C7BECFD" w14:textId="2C3D320D">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="007637F6" w14:paraId="3CA04F64" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="007637F6" w:rsidR="00796C60" w:rsidTr="1EA070DD" w14:paraId="407B97ED" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1365" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4263CC58" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00796C60" w:rsidP="00E920CC" w:rsidRDefault="00796C60" w14:paraId="5F7FEF2F" w14:textId="3347B2CC">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B309D6">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Electricity:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2311" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09A31986" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00796C60" w:rsidP="00E920CC" w:rsidRDefault="00796C60" w14:paraId="4A07D73C" w14:textId="73C37893">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2394" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5116DD14" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00796C60" w:rsidP="00E920CC" w:rsidRDefault="00796C60" w14:paraId="29D8E7A0" w14:textId="113D3268">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3218" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="752C3954" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00796C60" w:rsidP="00E920CC" w:rsidRDefault="00796C60" w14:paraId="013A9BE7" w14:textId="18C679D9">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6D127D2D" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="007637F6" w:rsidRDefault="000A2A87" w:rsidP="000A2A87">
+    <w:p w:rsidRPr="007637F6" w:rsidR="00796C60" w:rsidP="00796C60" w:rsidRDefault="00796C60" w14:paraId="608042FA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Tablecaption"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Communication systems</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3682"/>
         <w:gridCol w:w="5606"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="007637F6" w14:paraId="757820D0" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="007637F6" w:rsidR="00796C60" w:rsidTr="00796C60" w14:paraId="35011CBB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1982" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="79591CFB" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00796C60" w:rsidP="00E920CC" w:rsidRDefault="00796C60" w14:paraId="33965AFF" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B309D6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>System</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3018" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6AB9D047" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00796C60" w:rsidP="00E920CC" w:rsidRDefault="00796C60" w14:paraId="2A2DAAE0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B309D6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> Location</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="007637F6" w14:paraId="0777D034" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="007637F6" w:rsidR="00796C60" w:rsidTr="00796C60" w14:paraId="17A2446D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1982" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1C8FB06B" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00796C60" w:rsidP="00E920CC" w:rsidRDefault="00796C60" w14:paraId="06B8051C" w14:textId="5F1A94FF">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:color w:val="500778"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B309D6">
               <w:rPr>
                 <w:color w:val="500778"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>e.g. emergency exit signs / lightening</w:t>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00B309D6">
+              <w:t xml:space="preserve">e.g. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B309D6" w:rsidR="00027FE7">
               <w:rPr>
                 <w:color w:val="500778"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B309D6">
+              <w:rPr>
+                <w:color w:val="500778"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>mergency exit signs</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B309D6" w:rsidR="005B7530">
+              <w:rPr>
+                <w:color w:val="500778"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B309D6">
+              <w:rPr>
+                <w:color w:val="500778"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B309D6" w:rsidR="005B7530">
+              <w:rPr>
+                <w:color w:val="500778"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B309D6">
+              <w:rPr>
+                <w:color w:val="500778"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>lightening</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00796C60" w:rsidP="00E920CC" w:rsidRDefault="00796C60" w14:paraId="5CA8A81C" w14:textId="19D2E650">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B309D6">
+              <w:rPr>
+                <w:color w:val="500778"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>Two-way radio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3018" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0D08036B" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00796C60" w:rsidP="00E920CC" w:rsidRDefault="00796C60" w14:paraId="4D462911" w14:textId="7302AC15">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1A7B1470" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="007637F6" w:rsidRDefault="000A2A87" w:rsidP="000A2A87">
+    <w:p w:rsidRPr="007637F6" w:rsidR="00796C60" w:rsidP="00796C60" w:rsidRDefault="00796C60" w14:paraId="4727B581" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Tablecaption"/>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007637F6">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>Building</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007637F6">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r>
@@ -5304,1627 +6441,2304 @@
         <w:t>site</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007637F6">
         <w:rPr>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:t>hazards</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9288" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3681"/>
         <w:gridCol w:w="5607"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="007637F6" w14:paraId="486D5403" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="007637F6" w:rsidR="00796C60" w:rsidTr="00796C60" w14:paraId="3338207E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3681" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7ECBD357" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00796C60" w:rsidP="00E920CC" w:rsidRDefault="00796C60" w14:paraId="596B00A3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B309D6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Hazard Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5607" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6C77BBD2" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00796C60" w:rsidP="00E920CC" w:rsidRDefault="00796C60" w14:paraId="790440D5" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B309D6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Location</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="007637F6" w14:paraId="02C9A63D" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="007637F6" w:rsidR="00796C60" w:rsidTr="00796C60" w14:paraId="26498965" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3681" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="253CC026" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00796C60" w:rsidP="00E920CC" w:rsidRDefault="00796C60" w14:paraId="0B435805" w14:textId="31B7E4A4">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B309D6">
               <w:rPr>
                 <w:color w:val="500778"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>e.g. hazardous chemicals</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5607" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="26A4291B" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00796C60" w:rsidP="00E920CC" w:rsidRDefault="00796C60" w14:paraId="31946DEA" w14:textId="4890A5A7">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0CFB12D5" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000A2A87">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="26" w:name="_Toc80351974"/>
+    <w:p w:rsidR="00B309D6" w:rsidP="00796C60" w:rsidRDefault="00B309D6" w14:paraId="11C630A8" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc80351974" w:id="18"/>
     </w:p>
-    <w:p w14:paraId="170E305A" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000A2A87">
+    <w:p w:rsidR="00B309D6" w:rsidRDefault="00B309D6" w14:paraId="2C42A781" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="201547"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1661B54B" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000A2A87">
+    <w:p w:rsidR="00796C60" w:rsidP="00796C60" w:rsidRDefault="00796C60" w14:paraId="45DAAADD" w14:textId="19B20C14">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Toc209451355"/>
-      <w:bookmarkStart w:id="28" w:name="_Toc209538756"/>
+      <w:bookmarkStart w:name="_Toc209451355" w:id="19"/>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Clients and staff who may need extra support</w:t>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="28"/>
+        <w:t>Clients and staff</w:t>
+      </w:r>
+      <w:r w:rsidR="003A32D4">
+        <w:t xml:space="preserve"> who may need extra support</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
-    <w:p w14:paraId="3D74C936" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000A2A87">
+    <w:p w:rsidRPr="00B309D6" w:rsidR="003A32D4" w:rsidP="002436DA" w:rsidRDefault="00B539DB" w14:paraId="21A818B0" w14:textId="4DB280D1">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="003A32D4">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>Some p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00796C60">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>eople</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="003A32D4">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may need help with communication or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00E52AC9">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="003A32D4">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>obility in an emergency. Different people have different needs, so it is important to plan for a range of support</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00262F80">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="003A32D4">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B309D6" w:rsidR="00796C60" w:rsidP="002436DA" w:rsidRDefault="003A32D4" w14:paraId="70D9AC69" w14:textId="6AEE5205">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00B309D6">
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
-        <w:t xml:space="preserve">Some people may need help with communication or mobility in an emergency. Different people have different needs, so it is important to plan for a range of supports. </w:t>
+        <w:t xml:space="preserve">Use different communication methods and formats to make sure people understand what to do during an </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4435E839" w:rsidR="09A1D0FF">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>emergency</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4435E839">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This helps both individuals and organisations during prevention, preparedness, response and recovery.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4457FF56" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000A2A87">
+    <w:p w:rsidRPr="00B309D6" w:rsidR="0000030C" w:rsidP="002436DA" w:rsidRDefault="0000030C" w14:paraId="16FC6658" w14:textId="0266F775">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B309D6">
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
-        <w:t xml:space="preserve">Use different communication methods and formats to make sure people understand what to do during an </w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Make a list of service users and staff who may need extra help in an emergency. Keep this list up to date. It should include people who (add more as needed based on your service and client profile): </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B309D6" w:rsidR="00796C60" w:rsidP="00B309D6" w:rsidRDefault="00796C60" w14:paraId="30AC68FE" w14:textId="29E72D1B">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00B309D6">
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
-        <w:t xml:space="preserve"> This helps both individuals and organisations during prevention, preparedness, response and recovery.</w:t>
+        <w:t>have a medical condition</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="0000030C">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that needs a medical plan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (for example, asthma)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EEB58CF" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000A2A87">
-[...1 lines deleted...]
-        <w:pStyle w:val="Body"/>
+    <w:p w:rsidRPr="00B309D6" w:rsidR="0093204D" w:rsidP="00B309D6" w:rsidRDefault="0093204D" w14:paraId="76B2ABC0" w14:textId="5D49A95B">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B309D6">
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
-        <w:t xml:space="preserve">Make a list of service users and staff who may need extra help in an emergency. Keep this list up to date. It should include people who (add more as needed based on your service and client profile): </w:t>
+        <w:t xml:space="preserve">are recovering from an </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="0000030C">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>injury</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or illness</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25BB03D9" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00944494" w:rsidRDefault="000A2A87" w:rsidP="00944494">
+    <w:p w:rsidRPr="00B309D6" w:rsidR="00796C60" w:rsidP="00B309D6" w:rsidRDefault="00796C60" w14:paraId="61449830" w14:textId="6DF2F321">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:t>have a medical condition that needs a medical plan (for example, asthma)</w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">have a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="0000030C">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>difficulty seeing,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hearing or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="0000030C">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>moving around</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="128F5F0C" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00944494" w:rsidRDefault="000A2A87" w:rsidP="00944494">
+    <w:p w:rsidRPr="00B309D6" w:rsidR="00796C60" w:rsidP="00B309D6" w:rsidRDefault="0004474B" w14:paraId="1F8F40F5" w14:textId="6F46E0C7">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:t>are recovering from an injury or illness</w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00796C60">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>ave an intellectual disability</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="213E0037" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00944494" w:rsidRDefault="000A2A87" w:rsidP="00944494">
+    <w:p w:rsidRPr="00B309D6" w:rsidR="00796C60" w:rsidP="00B309D6" w:rsidRDefault="00796C60" w14:paraId="55BBB079" w14:textId="2BD198F4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:t>have a difficulty seeing, hearing or moving around</w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">use a wheelchair or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="0000030C">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mobility </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>scooter</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="629B01F0" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00944494" w:rsidRDefault="000A2A87" w:rsidP="00944494">
+    <w:p w:rsidRPr="00B309D6" w:rsidR="00571E85" w:rsidP="00B309D6" w:rsidRDefault="00796C60" w14:paraId="06A7AE3F" w14:textId="01E05AB1">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:t>have an intellectual disability</w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="0000030C">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>older adults</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FA64AB9" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00944494" w:rsidRDefault="000A2A87" w:rsidP="00944494">
+    <w:p w:rsidR="00832A5D" w:rsidP="00832A5D" w:rsidRDefault="00571E85" w14:paraId="3CA7EE87" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:t>use a wheelchair or mobility scooter</w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are non-English </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="0004474B">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>speakers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00A677BD">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="598D82AF" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00944494" w:rsidRDefault="000A2A87" w:rsidP="00944494">
-[...10 lines deleted...]
-        <w:t>are older adults</w:t>
+    <w:p w:rsidRPr="00B309D6" w:rsidR="00883038" w:rsidP="002436DA" w:rsidRDefault="00796C60" w14:paraId="6A431BB9" w14:textId="46EFFA65">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00832A5D">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>Service users/sta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00832A5D" w:rsidR="0000030C">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00832A5D">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="0000030C">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> who need extra support may also wish to make their own personalised emergency management plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24DB4792" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="00944494">
-[...8 lines deleted...]
-      </w:r>
+    <w:p w:rsidRPr="00B309D6" w:rsidR="00AF0DCC" w:rsidP="002436DA" w:rsidRDefault="006C12E3" w14:paraId="4ABBE516" w14:textId="7211FFFD">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00B309D6">
-        <w:t>.</w:t>
-[...35 lines deleted...]
-      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>More information can be found in the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00796C60">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="000D149A">
         <w:rPr>
           <w:i/>
           <w:color w:val="500778"/>
         </w:rPr>
-        <w:t>Preparing for emergencies</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00B309D6">
+        <w:t xml:space="preserve">Preparing for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00A430C0">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>emergencies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="000D149A">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00A430C0">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>reference guide</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="007A2156">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="500778"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B309D6">
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00156978">
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
         <w:t xml:space="preserve">available on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17">
-        <w:r w:rsidRPr="00B309D6">
+      <w:hyperlink r:id="rId26">
+        <w:r w:rsidRPr="00B309D6" w:rsidR="00156978">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="500778"/>
           </w:rPr>
           <w:t>Service Providers’ Emergency Management website</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00156978">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6570818E" w:rsidR="00AF0DCC">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>https://providers.dffh.vic.gov.au/emergency-management</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6570818E" w:rsidR="00156978">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006A309D" w:rsidP="002436DA" w:rsidRDefault="006A309D" w14:paraId="2B187B8A" w14:textId="42BD337E">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00B309D6">
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:t>https://providers.dffh.vic.gov.au/emergency-management.</w:t>
+        <w:t xml:space="preserve">Below is an example of a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00C838A9">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">table that can be used to capture information of people who require additional support. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="280E1EDB" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000A2A87">
-[...13 lines deleted...]
-    <w:p w14:paraId="40C28975" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000A2A87">
+    <w:p w:rsidR="00076BD2" w:rsidP="002436DA" w:rsidRDefault="00076BD2" w14:paraId="5B3ED845" w14:textId="5404C04B">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F2290">
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
         <w:t>As this is private and sensitive information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="500778"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
-        <w:t xml:space="preserve"> consider whether you would like to keep this information in your emergency management plan or whether you would like to keep this information in a separate document.] </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC6F9F">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onsider whether you would like to </w:t>
+      </w:r>
+      <w:r w:rsidR="00033FE4">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>keep</w:t>
+      </w:r>
+      <w:r w:rsidR="008F2290">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> this information in your emergency management plan or</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA0048">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> whether you</w:t>
+      </w:r>
+      <w:r w:rsidR="008F2290">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> would like to keep this</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA0048">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> information in a</w:t>
+      </w:r>
+      <w:r w:rsidR="008F2290">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> separate</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA0048">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> document.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B539DB">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA0048">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02201570" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00EE5D83" w:rsidRDefault="000A2A87" w:rsidP="000A2A87">
+    <w:p w:rsidRPr="00EE5D83" w:rsidR="00F465F3" w:rsidP="00B309D6" w:rsidRDefault="00CB474A" w14:paraId="769A2DE6" w14:textId="1C290FD5">
       <w:pPr>
         <w:pStyle w:val="Tablecaption"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE5D83">
-        <w:t>Service users or staff requiring additional support</w:t>
+        <w:t>Service users or staff requiring additional suppor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE5D83" w:rsidR="000D149A">
+        <w:t>t</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5132" w:type="pct"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1414"/>
         <w:gridCol w:w="1415"/>
         <w:gridCol w:w="1571"/>
         <w:gridCol w:w="1548"/>
         <w:gridCol w:w="2126"/>
         <w:gridCol w:w="1459"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="006A309D" w14:paraId="0440AF0D" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="006A309D" w:rsidR="006A309D" w:rsidTr="00B309D6" w14:paraId="086CCCCE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="121"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="742" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="23E32B8D" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00EE5D83" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00EE5D83" w:rsidR="00D15365" w:rsidP="00EE5D83" w:rsidRDefault="00D15365" w14:paraId="1D90F5B2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="00EE5D83">
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="742" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5D0A8D1A" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00EE5D83" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00EE5D83" w:rsidR="00D15365" w:rsidP="00EE5D83" w:rsidRDefault="00D15365" w14:paraId="5D2E72BF" w14:textId="6FDA9B4C">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="00EE5D83">
-              <w:t>Room / area / location</w:t>
+              <w:t>Room</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE5D83" w:rsidR="00B309D6">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE5D83">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE5D83" w:rsidR="00B309D6">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE5D83">
+              <w:t>area</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE5D83" w:rsidR="00B309D6">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE5D83">
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE5D83" w:rsidR="00B309D6">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EE5D83">
+              <w:t>location</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="78D3F6DC" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00EE5D83" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00EE5D83" w:rsidR="00D15365" w:rsidP="00EE5D83" w:rsidRDefault="00D15365" w14:paraId="59F4F55B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="00EE5D83">
               <w:t>Condition</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="812" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="76B23CA5" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00EE5D83" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00EE5D83" w:rsidR="00D15365" w:rsidP="00EE5D83" w:rsidRDefault="00D15365" w14:paraId="25759A72" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="00EE5D83">
               <w:t>Assistance needed during an emergency</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2ECD8758" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00EE5D83" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00EE5D83" w:rsidR="00D15365" w:rsidP="00EE5D83" w:rsidRDefault="00D15365" w14:paraId="4814FAA1" w14:textId="16BBD831">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="00EE5D83">
               <w:t>Communication method</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="1DCE091F" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00EE5D83" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00EE5D83" w:rsidR="00D15365" w:rsidP="00EE5D83" w:rsidRDefault="00D15365" w14:paraId="2BB2E0F4" w14:textId="71F466B4">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="00EE5D83">
               <w:t>Who will be responsible</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="006A309D" w14:paraId="028F7A27" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="006A309D" w:rsidR="006A309D" w:rsidTr="00B309D6" w14:paraId="0061030D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="335"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="742" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="40882F75" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00D15365" w:rsidP="00E920CC" w:rsidRDefault="00D15365" w14:paraId="50F9BE58" w14:textId="05A94EE1">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:color w:val="500778"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B309D6">
               <w:rPr>
                 <w:color w:val="500778"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>insert name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="742" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="43917C03" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00D15365" w:rsidP="00E920CC" w:rsidRDefault="00D15365" w14:paraId="18082910" w14:textId="7F3BC4F6">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:color w:val="500778"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B309D6">
               <w:rPr>
                 <w:color w:val="500778"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>e.g. Level 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="824" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3F4F5722" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00D15365" w:rsidP="00E920CC" w:rsidRDefault="00D15365" w14:paraId="0C1BFE4B" w14:textId="25BD13A2">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:color w:val="500778"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B309D6">
               <w:rPr>
                 <w:color w:val="500778"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>e.g. impaired vision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="812" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="61CE773C" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00D15365" w:rsidP="00E920CC" w:rsidRDefault="00D15365" w14:paraId="28F72E8E" w14:textId="5A898067">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:color w:val="500778"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B309D6">
               <w:rPr>
                 <w:color w:val="500778"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Will require assistance during evacuation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1115" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="48C1285D" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00D15365" w:rsidP="00E920CC" w:rsidRDefault="00D640D5" w14:paraId="7A74BF5C" w14:textId="40BCD9BE">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:color w:val="500778"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B309D6">
               <w:rPr>
                 <w:color w:val="500778"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Provide verbal instructions in a calm and clear voice. Use touch cues if appropriate and previously agreed on. Use a buddy system and ensure all emergency messages are also communicated verbally, not just in written form. </w:t>
-[...9 lines deleted...]
-              <w:pStyle w:val="Tabletext"/>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B309D6" w:rsidR="00674A35">
               <w:rPr>
                 <w:color w:val="500778"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>rovide verbal instructions in a calm and clear voice. Us</w:t>
+            </w:r>
             <w:r w:rsidRPr="00B309D6">
               <w:rPr>
                 <w:color w:val="500778"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t xml:space="preserve">e </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B309D6" w:rsidR="00674A35">
+              <w:rPr>
+                <w:color w:val="500778"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">touch cues if appropriate </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B309D6" w:rsidR="00B016AA">
+              <w:rPr>
+                <w:color w:val="500778"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>and previously agreed on. Use a buddy system and ensure all emergency messages are also communicated verbally, not just in written form</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B309D6">
+              <w:rPr>
+                <w:color w:val="500778"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="pct"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00D15365" w:rsidP="00E920CC" w:rsidRDefault="00D15365" w14:paraId="2DC1D6FA" w14:textId="4433EB4F">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:color w:val="500778"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B309D6">
+              <w:rPr>
+                <w:color w:val="500778"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>insert name</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="554DCB96" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00EE5D83" w:rsidRDefault="000A2A87" w:rsidP="000A2A87">
+    <w:p w:rsidRPr="00EE5D83" w:rsidR="000D149A" w:rsidP="000D149A" w:rsidRDefault="000D149A" w14:paraId="6DB75EDA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Tablecaption"/>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Toc80351975"/>
+      <w:bookmarkStart w:name="_Toc80351975" w:id="20"/>
       <w:r w:rsidRPr="00EE5D83">
+        <w:lastRenderedPageBreak/>
         <w:t>Summary of additional support</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3132"/>
         <w:gridCol w:w="3078"/>
         <w:gridCol w:w="3078"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="006A309D" w14:paraId="1939E1EA" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="006A309D" w:rsidR="006A309D" w:rsidTr="007A44B5" w14:paraId="573350DE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1686" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="248813C9" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00B309D6" w:rsidR="000D149A" w:rsidP="007A44B5" w:rsidRDefault="000D149A" w14:paraId="2EBEBB5F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B309D6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Additional Support Category</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1657" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="136BCBC8" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00B309D6" w:rsidR="000D149A" w:rsidP="007A44B5" w:rsidRDefault="000D149A" w14:paraId="6626EDD2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B309D6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Number of service users</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1657" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="29756F41" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00B309D6" w:rsidR="000D149A" w:rsidP="007A44B5" w:rsidRDefault="000D149A" w14:paraId="7E7E87F9" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B309D6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Number of staff</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="006A309D" w14:paraId="7AD17B7B" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="006A309D" w:rsidR="006A309D" w:rsidTr="007A44B5" w14:paraId="65964DBC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1686" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5C9C848E" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00B309D6" w:rsidR="000D149A" w:rsidP="007A44B5" w:rsidRDefault="000D149A" w14:paraId="66B246C3" w14:textId="536D9373">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:color w:val="500778"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B309D6">
               <w:rPr>
                 <w:color w:val="500778"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>e.g. asthma, wheelchair</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1657" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7B961E6A" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00B309D6" w:rsidR="000D149A" w:rsidP="007A44B5" w:rsidRDefault="000D149A" w14:paraId="6051992E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:color w:val="500778"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1657" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4919B8C0" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00B309D6" w:rsidR="000D149A" w:rsidP="007A44B5" w:rsidRDefault="000D149A" w14:paraId="356E5A98" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:color w:val="500778"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="517B26CD" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000A2A87">
+    <w:p w:rsidR="00294B5D" w:rsidP="00294B5D" w:rsidRDefault="00294B5D" w14:paraId="3F005DCE" w14:textId="1638D471">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="30" w:name="_Toc209451356"/>
-      <w:bookmarkStart w:id="31" w:name="_Toc209538757"/>
+      <w:bookmarkStart w:name="_Toc209451356" w:id="21"/>
       <w:r w:rsidRPr="7FDCC049">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Transport</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="21"/>
     </w:p>
-    <w:p w14:paraId="7C8C6FE5" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000A2A87">
+    <w:p w:rsidR="00B23B17" w:rsidP="002436DA" w:rsidRDefault="00B539DB" w14:paraId="11BA8960" w14:textId="5551EC70">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00294B5D">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>If ne</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="0000030C">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>eded</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00294B5D">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, include your organisation’s emergency transportation plan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="0000030C">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>in this section</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00294B5D">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="0000030C">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> It should explain</w:t>
+      </w:r>
+      <w:r w:rsidR="0000030C">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> how</w:t>
+      </w:r>
+      <w:r w:rsidR="00B23B17">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00C516A2" w:rsidR="00B23B17" w:rsidP="00B23B17" w:rsidRDefault="0000030C" w14:paraId="7522E146" w14:textId="40B5EBE0">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00B309D6">
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
-        <w:t>If needed, include your organisation’s emergency transportation plan in this section. It should explain</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> how:</w:t>
+        <w:t xml:space="preserve">people will </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C516A2">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">safely </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C516A2" w:rsidR="00C516A2">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>move</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to another location </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32AD93D6" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00944494" w:rsidRDefault="000A2A87" w:rsidP="00944494">
+    <w:p w:rsidRPr="00C516A2" w:rsidR="00B23B17" w:rsidP="00B23B17" w:rsidRDefault="0000030C" w14:paraId="3EF9D311" w14:textId="38D53420">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
-          <w:color w:val="7030A0"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">people will safely move to another location </w:t>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">services </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C516A2" w:rsidR="00C516A2">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>will continue</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480D4518" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00944494" w:rsidRDefault="000A2A87" w:rsidP="00944494">
+    <w:p w:rsidRPr="00B309D6" w:rsidR="0000030C" w:rsidP="00B23B17" w:rsidRDefault="0000030C" w14:paraId="5ABD1E5B" w14:textId="272A091E">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
-          <w:color w:val="7030A0"/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">services will continue </w:t>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>everyone stays safe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00707EA4">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40208714" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00944494" w:rsidRDefault="000A2A87" w:rsidP="00944494">
-[...13 lines deleted...]
-    <w:p w14:paraId="3AEAF08B" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000A2A87">
+    <w:p w:rsidRPr="00B309D6" w:rsidR="00294B5D" w:rsidP="002436DA" w:rsidRDefault="0000030C" w14:paraId="0C1B8CB1" w14:textId="7825A1D1">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B309D6">
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
-        <w:t>The type of transport must suit the needs of your clients. For example, if someone uses a wheelchair, the vehicle should be wheelchair accessible.</w:t>
+        <w:t xml:space="preserve">The type of transport must suit the needs of your clients. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00707EA4">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>For example,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if someone uses a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00294B5D">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wheelchair</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the vehicle should be wheelchair </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00294B5D">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>accessible.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="621ADC03" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000A2A87">
+    <w:p w:rsidRPr="00B309D6" w:rsidR="00294B5D" w:rsidP="002436DA" w:rsidRDefault="0000030C" w14:paraId="17F12883" w14:textId="6580A759">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B309D6">
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
-        <w:t>The following services must have a transport plan as part of their emergency plan:</w:t>
+        <w:t>The following s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00294B5D">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>ervices</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must have</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00294B5D">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a transport plan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>as part of their</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00294B5D">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> emergency plan:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B773EEC" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00944494" w:rsidRDefault="000A2A87" w:rsidP="00944494">
+    <w:p w:rsidRPr="00B309D6" w:rsidR="00294B5D" w:rsidP="00C516A2" w:rsidRDefault="00294B5D" w14:paraId="19ABE4A3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
-          <w:color w:val="7030A0"/>
-[...4 lines deleted...]
-          <w:color w:val="7030A0"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="500778"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:color w:val="500778"/>
         </w:rPr>
         <w:t>Supported independent living and short-term accommodation and assistance services</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DDCBC82" w14:textId="77777777" w:rsidR="002D6AB1" w:rsidRPr="00944494" w:rsidRDefault="000A2A87" w:rsidP="00944494">
+    <w:p w:rsidRPr="00B309D6" w:rsidR="00294B5D" w:rsidP="00C516A2" w:rsidRDefault="00294B5D" w14:paraId="09DC566C" w14:textId="4DAE6057">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
-          <w:color w:val="7030A0"/>
-[...4 lines deleted...]
-          <w:color w:val="7030A0"/>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:color w:val="500778"/>
         </w:rPr>
         <w:t>In-home and community-based services</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="210B0CFF" w14:textId="23B8A69E" w:rsidR="000A2A87" w:rsidRPr="00944494" w:rsidRDefault="000A2A87" w:rsidP="00944494">
+    <w:p w:rsidRPr="00B309D6" w:rsidR="00294B5D" w:rsidP="00C516A2" w:rsidRDefault="016C7C7C" w14:paraId="449C46A5" w14:textId="46EF1CFB">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
-          <w:color w:val="7030A0"/>
-[...4 lines deleted...]
-          <w:color w:val="7030A0"/>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:color w:val="500778"/>
         </w:rPr>
         <w:t>Residential care services</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FFE5878" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00944494" w:rsidRDefault="000A2A87" w:rsidP="00944494">
+    <w:p w:rsidRPr="00B309D6" w:rsidR="00294B5D" w:rsidP="00C516A2" w:rsidRDefault="796ACDA8" w14:paraId="726EF9C8" w14:textId="42E873CE">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:t>Homelessness services.]</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>Homelessness services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00907194">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B539DB">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B94D886" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B537A3" w:rsidRDefault="000A2A87" w:rsidP="000A2A87">
+    <w:p w:rsidRPr="00B537A3" w:rsidR="00344C3E" w:rsidP="5787AE2D" w:rsidRDefault="00344C3E" w14:paraId="41F6F7FD" w14:textId="21738E49">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00B537A3">
-        <w:t>Evacuation routes</w:t>
+        <w:t xml:space="preserve">Evacuation </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B537A3" w:rsidR="00907194">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B537A3">
+        <w:t>outes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="384359DB" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B537A3" w:rsidRDefault="000A2A87" w:rsidP="000A2A87">
+    <w:p w:rsidRPr="00B537A3" w:rsidR="00344C3E" w:rsidP="5787AE2D" w:rsidRDefault="00B539DB" w14:paraId="71901BF6" w14:textId="2D3E9DC4">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B537A3">
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
-        <w:t>[Include you evacuation routes here. You should plan for 2 to 3 different evacuation routes in case one is blocked or unsafe. The best route will depend on:</w:t>
+        <w:t xml:space="preserve">[Include you evacuation routes here. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B537A3" w:rsidR="00D351C3">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>You should plan for 2 to 3 different evacuation routes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B537A3" w:rsidR="00691139">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B537A3" w:rsidR="00661F30">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>in case one is blocked or unsafe. The best route will depend on:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ADB03D9" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00944494" w:rsidRDefault="000A2A87" w:rsidP="00944494">
+    <w:p w:rsidRPr="00B537A3" w:rsidR="00661F30" w:rsidP="5787AE2D" w:rsidRDefault="00CE1404" w14:paraId="17934E92" w14:textId="5BA3021D">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
-          <w:color w:val="7030A0"/>
-[...4 lines deleted...]
-          <w:color w:val="7030A0"/>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B537A3">
+        <w:rPr>
+          <w:color w:val="500778"/>
         </w:rPr>
         <w:t>The type of emergency (e.g. fire, flood, gas leak)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F2F54C8" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00944494" w:rsidRDefault="000A2A87" w:rsidP="00944494">
+    <w:p w:rsidRPr="00B537A3" w:rsidR="00CE1404" w:rsidP="5787AE2D" w:rsidRDefault="00CE1404" w14:paraId="485983BE" w14:textId="7869699B">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
-          <w:color w:val="7030A0"/>
-[...4 lines deleted...]
-          <w:color w:val="7030A0"/>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B537A3">
+        <w:rPr>
+          <w:color w:val="500778"/>
         </w:rPr>
         <w:t>Where the emergency is happening</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25D431EF" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00944494" w:rsidRDefault="000A2A87" w:rsidP="00944494">
+    <w:p w:rsidRPr="00B537A3" w:rsidR="00CE1404" w:rsidP="5787AE2D" w:rsidRDefault="00CE1404" w14:paraId="0D366A71" w14:textId="78FE439E">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
-          <w:color w:val="7030A0"/>
-[...4 lines deleted...]
-          <w:color w:val="7030A0"/>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B537A3">
+        <w:rPr>
+          <w:color w:val="500778"/>
         </w:rPr>
         <w:t>How people can safely leave the site</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="588C56EB" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B537A3" w:rsidRDefault="000A2A87" w:rsidP="000A2A87">
+    <w:p w:rsidRPr="00B537A3" w:rsidR="00CE1404" w:rsidP="5787AE2D" w:rsidRDefault="00691139" w14:paraId="1EE4E6C2" w14:textId="007FECF4">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B537A3">
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
-        <w:t xml:space="preserve">Think about the safest and quickest way to get everyone to a safe location and always follow the instructions from emergency services during an emergency.] </w:t>
+        <w:t xml:space="preserve">Think about the safest and quickest way to get everyone to a safe </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B537A3" w:rsidR="00B537A3">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>location and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B537A3" w:rsidR="0AA1BDF4">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> always follow the instructions from emergency services during an emergency</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B537A3">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B537A3" w:rsidR="00B539DB">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B537A3">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AEF5EF3" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000A2A87">
+    <w:p w:rsidR="00294B5D" w:rsidP="00294B5D" w:rsidRDefault="00294B5D" w14:paraId="2671732E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Toc80351976"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="34" w:name="_Toc209538758"/>
+      <w:bookmarkStart w:name="_Toc80351976" w:id="22"/>
+      <w:bookmarkStart w:name="_Toc209451357" w:id="23"/>
       <w:r>
         <w:t>Risk assessment</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="23"/>
     </w:p>
-    <w:p w14:paraId="6C1A4121" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000A2A87">
+    <w:p w:rsidRPr="00B309D6" w:rsidR="00294B5D" w:rsidP="00EA48BE" w:rsidRDefault="00B539DB" w14:paraId="1BB05897" w14:textId="563733BB">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
           <w:color w:val="500778"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="0000030C">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>Think about the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00294B5D">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> types of emergencies that are likely to affect your facilit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00BE559B">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>ies/sites</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00294B5D">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or service users. </w:t>
+      </w:r>
+      <w:r w:rsidR="009415B3">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>Include t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="0000030C">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>he r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00294B5D">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>esult of the risk assessment in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="0000030C">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> your</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00294B5D">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> emergency management plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B309D6" w:rsidR="00CD5DD7" w:rsidP="00EA48BE" w:rsidRDefault="0000030C" w14:paraId="59EA5AAE" w14:textId="3FC7B26F">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00B309D6">
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
-        <w:t xml:space="preserve">Think about the types of emergencies that are likely to affect your facilities/sites or service users. </w:t>
+        <w:t>List the hazards (dangers) that could affect your service and the risks they may cause. These risks might lead to an emergency at your site or in the local area.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B309D6" w:rsidR="00E02683" w:rsidP="00EA48BE" w:rsidRDefault="00E02683" w14:paraId="7E30F0E1" w14:textId="11E8C088">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>More information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="005F45BF">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="0000030C">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>including tips for preparing your property)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and a sample hazard</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="0000030C">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> risk assessment template </w:t>
+      </w:r>
+      <w:r w:rsidR="009415B3">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>is available</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
-        <w:t>Include t</w:t>
+        <w:t xml:space="preserve"> in the</w:t>
       </w:r>
       <w:r w:rsidRPr="00B309D6">
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
-        <w:t>he result of the risk assessment in your emergency management plan.</w:t>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00B309D6">
         <w:rPr>
-          <w:color w:val="500778"/>
-[...10 lines deleted...]
-      </w:pPr>
+          <w:i/>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>Preparing for emergencies</w:t>
+      </w:r>
       <w:r w:rsidRPr="00B309D6">
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
-        <w:t xml:space="preserve">More information (including tips for preparing your property) and a sample hazard and risk assessment template </w:t>
-[...27 lines deleted...]
-        <w:r w:rsidRPr="00313C1C">
+        <w:t xml:space="preserve"> reference guide</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="003F78BC">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on the </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId27">
+        <w:r w:rsidRPr="00313C1C" w:rsidR="00B539DB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Service Providers’ Emergency Management website</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidR="00EA48BE">
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B309D6">
+      <w:r w:rsidRPr="00B309D6" w:rsidR="003F78BC">
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
         <w:t>https://providers.dffh.vic.gov.au/emergency-management.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00B539DB">
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68463F24" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000A2A87">
+    <w:p w:rsidR="002E3B60" w:rsidRDefault="002E3B60" w14:paraId="08816C9F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
           <w:b/>
+          <w:color w:val="201547"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69F13E3D" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="007517BD" w:rsidRDefault="000A2A87" w:rsidP="007517BD">
+    <w:p w:rsidRPr="00047CC0" w:rsidR="000814F0" w:rsidP="00A40041" w:rsidRDefault="000F6CEE" w14:paraId="7E2F2070" w14:textId="1FC5F62A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="007517BD">
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc209451358" w:id="24"/>
+      <w:r w:rsidRPr="00047CC0">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Emergency kit checklist</w:t>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="36"/>
+        <w:t xml:space="preserve">Emergency </w:t>
+      </w:r>
+      <w:r w:rsidR="00907194">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00047CC0">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>it</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00047CC0" w:rsidR="002D625A">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00907194">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00047CC0" w:rsidR="002D625A">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+        </w:rPr>
+        <w:t>hecklist</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="24"/>
     </w:p>
-    <w:p w14:paraId="66ED9528" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000A2A87">
+    <w:p w:rsidRPr="00B309D6" w:rsidR="002946ED" w:rsidP="002436DA" w:rsidRDefault="00B15984" w14:paraId="13F0CC7B" w14:textId="6C55463D">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B309D6">
+      <w:r w:rsidRPr="00B309D6" w:rsidR="004617BA">
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
         <w:t>Having an emergency kit ready with important items and information help</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="009415B3">
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B309D6">
+      <w:r w:rsidRPr="00B309D6" w:rsidR="004617BA">
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
         <w:t xml:space="preserve"> save time and make</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00B309D6">
+      <w:r w:rsidR="009415B3">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="004617BA">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="004617BA">
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
         <w:t>relocation or evacuation</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="009415B3">
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
         <w:t xml:space="preserve"> easier</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B309D6">
+      <w:r w:rsidRPr="00B309D6" w:rsidR="004617BA">
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00A40041">
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B309D6">
+      <w:r w:rsidRPr="00B309D6" w:rsidR="004617BA">
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
         <w:t>Check the contents of your kit regularly, especially if it includes food, water, or other items that can go out of date, like batteries.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00A40041">
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B309D6">
-[...3 lines deleted...]
-        <w:t>Service providers should also think about the specific needs of clients and add extra items to the kit if needed.</w:t>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00212849">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>Service providers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="002946ED">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="004617BA">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> also think about the specific needs of clients and add extra items to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00112B0E">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="004617BA">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>he kit if needed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4380080E" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="0040478A" w:rsidRDefault="000A2A87" w:rsidP="000A2A87">
+    <w:p w:rsidRPr="0040478A" w:rsidR="0040478A" w:rsidP="00A40041" w:rsidRDefault="002946ED" w14:paraId="7279F64B" w14:textId="4903C477">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="22E5E1C9">
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
-        <w:t>For more information on what to put in your emergency kit, visit</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0040478A">
+        <w:t xml:space="preserve">For more information </w:t>
+      </w:r>
+      <w:r w:rsidRPr="22E5E1C9" w:rsidR="004617BA">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>on what to put in your emergency kit, visit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0040478A" w:rsidR="0040478A">
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="22E5E1C9">
+      <w:r w:rsidRPr="22E5E1C9" w:rsidR="00044292">
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21C1E9D6" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00944494" w:rsidRDefault="000A2A87" w:rsidP="00944494">
+    <w:p w:rsidRPr="0040478A" w:rsidR="0040478A" w:rsidP="0040478A" w:rsidRDefault="0040478A" w14:paraId="28D2F062" w14:textId="1D523D31">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
-          <w:color w:val="7030A0"/>
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00944494">
+          <w:rStyle w:val="normaltextrun"/>
+          <w:b/>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId28">
+        <w:r w:rsidRPr="6570818E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:color w:val="7030A0"/>
-            <w:u w:val="none"/>
+            <w:color w:val="500778"/>
           </w:rPr>
           <w:t>Ready</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00944494">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> https://www.ready.gov.kit </w:t>
+      <w:r w:rsidRPr="6570818E" w:rsidR="003E1EF4">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6570818E">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>https://www.ready.gov.kit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6570818E" w:rsidR="003E1EF4">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27348E09" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00944494" w:rsidRDefault="000A2A87" w:rsidP="00944494">
+    <w:p w:rsidRPr="00B309D6" w:rsidR="002946ED" w:rsidP="0040478A" w:rsidRDefault="003E1EF4" w14:paraId="17E13B77" w14:textId="797BC764">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="00944494">
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:history="1" r:id="rId29">
+        <w:r w:rsidRPr="00B309D6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:color w:val="7030A0"/>
-            <w:u w:val="none"/>
+            <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
+            <w:color w:val="500778"/>
           </w:rPr>
           <w:t>Australian Red Cross</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00944494">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> https://www.redcross.org.au/emergencies/prepare/packing]</w:t>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00385A28">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> https://www.redcross.org.au/emergencies/prepare/packing</w:t>
+      </w:r>
+      <w:r w:rsidR="00B15984">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9351" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8359"/>
         <w:gridCol w:w="992"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="00B206C5" w14:paraId="61D4CF9D" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="00B206C5" w:rsidR="002946ED" w:rsidTr="00500C21" w14:paraId="77333319" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8359" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2639BA33" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B206C5" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00B206C5" w:rsidR="002946ED" w:rsidP="00E920CC" w:rsidRDefault="002946ED" w14:paraId="36B30139" w14:textId="4F317F61">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="04DD5210">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">The Emergency Kit Contains: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0FA90295" w14:textId="12FBCC3E" w:rsidR="000A2A87" w:rsidRPr="00B206C5" w:rsidRDefault="007517BD" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00B206C5" w:rsidR="002946ED" w:rsidP="00E920CC" w:rsidRDefault="002946ED" w14:paraId="0C42BC01" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:lang w:eastAsia="en-AU"/>
-[...10 lines deleted...]
-              <w:rPr>
                 <w:noProof/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4A66FCFF" wp14:editId="6C049BF4">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="211F862C" wp14:editId="516B0B98">
                   <wp:extent cx="165100" cy="165100"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
-                  <wp:docPr id="1337883796" name="Picture 3" descr="Checkmark with solid fill"/>
+                  <wp:docPr id="3" name="Picture 3" descr="Checkmark with solid fill"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="4" name="Graphic 4" descr="Checkmark with solid fill"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId21">
+                          <a:blip r:embed="rId30">
                             <a:extLst>
                               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId22"/>
+                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId31"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="165100" cy="165100"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w14:paraId="3615B18C" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidR="002946ED" w:rsidTr="00500C21" w14:paraId="2BB84490" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8359" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3C2DB0CC" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidR="002946ED" w:rsidP="00E920CC" w:rsidRDefault="002946ED" w14:paraId="023C43E4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E3515">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Service’s information</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3FE45821" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidR="002946ED" w:rsidP="00E920CC" w:rsidRDefault="002946ED" w14:paraId="5D053467" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w14:paraId="18973D58" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidR="002946ED" w:rsidTr="00500C21" w14:paraId="39AE1962" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8359" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="79490D3D" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="007517BD">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tabletext"/>
+          <w:p w:rsidR="002946ED" w:rsidP="009A1E2F" w:rsidRDefault="002946ED" w14:paraId="572B1D6E" w14:textId="302D6DF6">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22E41E96">
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">List of emergency contacts </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00DE298B">
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">and staff information </w:t>
             </w:r>
             <w:r w:rsidRPr="22E41E96">
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>(contained in the plan)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="028DE502" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidR="002946ED" w:rsidP="00E920CC" w:rsidRDefault="002946ED" w14:paraId="2C14EBFD" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="00B206C5" w14:paraId="072B0AEA" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="00B206C5" w:rsidR="002946ED" w:rsidTr="00500C21" w14:paraId="09B6C002" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8359" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7D19149C" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B206C5" w:rsidRDefault="000A2A87" w:rsidP="007517BD">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tabletext"/>
+          <w:p w:rsidRPr="00B206C5" w:rsidR="002946ED" w:rsidP="009A1E2F" w:rsidRDefault="002946ED" w14:paraId="6710A196" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B206C5">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Service</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B206C5">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>users’</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
@@ -7018,69 +8832,73 @@
             <w:r w:rsidRPr="22E41E96">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
             <w:r w:rsidRPr="00B206C5">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>lan)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4638ABFE" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B206C5" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00B206C5" w:rsidR="002946ED" w:rsidP="00E920CC" w:rsidRDefault="002946ED" w14:paraId="0413E14B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="00B206C5" w14:paraId="47319608" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="00B206C5" w:rsidR="002946ED" w:rsidTr="00500C21" w14:paraId="3EAE99B0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8359" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="194E6C1B" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B206C5" w:rsidRDefault="000A2A87" w:rsidP="007517BD">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tabletext"/>
+          <w:p w:rsidRPr="00B206C5" w:rsidR="002946ED" w:rsidP="009A1E2F" w:rsidRDefault="002946ED" w14:paraId="42F0C453" w14:textId="25D34875">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B206C5">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Service</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B206C5">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>users</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
@@ -7111,51 +8929,63 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B206C5">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>with</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B206C5">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>additional</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> support </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DE298B">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>support</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B206C5">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>list</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B206C5">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>(contained</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -7233,267 +9063,295 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B206C5">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>users’</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B206C5">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>medications</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> and cool packs</w:t>
+            <w:r w:rsidR="0054067F">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:r w:rsidR="00E61F5D">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>cool packs</w:t>
             </w:r>
             <w:r w:rsidRPr="22E41E96">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>/care plan</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">/identification </w:t>
+            <w:r w:rsidR="002937D3">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>/identification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="70960B04" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B206C5" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00B206C5" w:rsidR="002946ED" w:rsidP="00E920CC" w:rsidRDefault="002946ED" w14:paraId="29A87574" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w14:paraId="38717FC9" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidR="002946ED" w:rsidTr="00500C21" w14:paraId="03A8E403" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8359" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="54559B3B" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="007517BD">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tabletext"/>
+          <w:p w:rsidR="002946ED" w:rsidP="009A1E2F" w:rsidRDefault="002946ED" w14:paraId="0DF955D2" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22E41E96">
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Copy of facility site plan and the plan including evacuation routes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7330F69B" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidR="002946ED" w:rsidP="00E920CC" w:rsidRDefault="002946ED" w14:paraId="315E2472" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w14:paraId="356B9523" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidR="002946ED" w:rsidTr="00500C21" w14:paraId="4E496F51" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8359" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="75401603" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="005E3515" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="005E3515" w:rsidR="002946ED" w:rsidP="00E920CC" w:rsidRDefault="002946ED" w14:paraId="013FFC38" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E3515">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>General equipment and supplies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="369962AF" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidR="002946ED" w:rsidP="00E920CC" w:rsidRDefault="002946ED" w14:paraId="0EBB9B81" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="00B206C5" w14:paraId="3A8AED0D" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="00B206C5" w:rsidR="002946ED" w:rsidTr="00500C21" w14:paraId="79283777" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8359" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7B453714" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B206C5" w:rsidRDefault="000A2A87" w:rsidP="007517BD">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tabletext"/>
+          <w:p w:rsidRPr="00B206C5" w:rsidR="002946ED" w:rsidP="009A1E2F" w:rsidRDefault="002D0EA8" w14:paraId="72405864" w14:textId="33052315">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Wool blanket</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="295EF287" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B206C5" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00B206C5" w:rsidR="002946ED" w:rsidP="00E920CC" w:rsidRDefault="002946ED" w14:paraId="298BF44F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="00B206C5" w14:paraId="2D5835D5" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="00B206C5" w:rsidR="002946ED" w:rsidTr="00500C21" w14:paraId="5C1CE35D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8359" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7EB4D48D" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B206C5" w:rsidRDefault="000A2A87" w:rsidP="007517BD">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tabletext"/>
+          <w:p w:rsidRPr="00B206C5" w:rsidR="002946ED" w:rsidP="009A1E2F" w:rsidRDefault="002946ED" w14:paraId="16E4B5FC" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B206C5">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Facility</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B206C5">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>keys</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7A4B1457" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B206C5" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00B206C5" w:rsidR="002946ED" w:rsidP="00E920CC" w:rsidRDefault="002946ED" w14:paraId="5F2651CC" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="00B206C5" w14:paraId="5A2FA1A6" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="00B206C5" w:rsidR="002946ED" w:rsidTr="00500C21" w14:paraId="2AF3DC88" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8359" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2C15F955" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B206C5" w:rsidRDefault="000A2A87" w:rsidP="007517BD">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tabletext"/>
+          <w:p w:rsidRPr="00B206C5" w:rsidR="002946ED" w:rsidP="009A1E2F" w:rsidRDefault="002946ED" w14:paraId="5B4B41F9" w14:textId="04B5AE50">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B206C5">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Standard</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B206C5">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>portable</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
@@ -7508,130 +9366,138 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B206C5">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Aid</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B206C5">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Kit</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="0054067F">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> and</w:t>
             </w:r>
             <w:r w:rsidRPr="7246E4CE">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> its location</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="620AFA42" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B206C5" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00B206C5" w:rsidR="002946ED" w:rsidP="00E920CC" w:rsidRDefault="002946ED" w14:paraId="712EC977" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w14:paraId="27ABE304" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidR="002946ED" w:rsidTr="00500C21" w14:paraId="37B36756" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8359" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="705937D1" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="007517BD">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tabletext"/>
+          <w:p w:rsidR="002946ED" w:rsidP="009A1E2F" w:rsidRDefault="002946ED" w14:paraId="68602273" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7246E4CE">
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Service user evacuation travel kit (if applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="29BF36F3" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidR="002946ED" w:rsidP="002946ED" w:rsidRDefault="002946ED" w14:paraId="4B1675D6" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="00B206C5" w14:paraId="537DD89E" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="00B206C5" w:rsidR="002946ED" w:rsidTr="00500C21" w14:paraId="659A782F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8359" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0830E906" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B206C5" w:rsidRDefault="000A2A87" w:rsidP="007517BD">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tabletext"/>
+          <w:p w:rsidRPr="00B206C5" w:rsidR="002946ED" w:rsidP="009A1E2F" w:rsidRDefault="002946ED" w14:paraId="4FA7E362" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B206C5">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B206C5">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>charged</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
@@ -7719,69 +9585,73 @@
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B206C5">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>charged)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5768331E" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B206C5" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00B206C5" w:rsidR="002946ED" w:rsidP="00E920CC" w:rsidRDefault="002946ED" w14:paraId="76CB0562" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="00B206C5" w14:paraId="59E37F07" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="00B206C5" w:rsidR="002946ED" w:rsidTr="00500C21" w14:paraId="5D54A874" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8359" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1DEC139F" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B206C5" w:rsidRDefault="000A2A87" w:rsidP="007517BD">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tabletext"/>
+          <w:p w:rsidRPr="00B206C5" w:rsidR="002946ED" w:rsidP="009A1E2F" w:rsidRDefault="002946ED" w14:paraId="72019F61" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B206C5">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Torch</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B206C5">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>with</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
@@ -7881,111 +9751,119 @@
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B206C5">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>charged)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="04B975A9" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B206C5" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00B206C5" w:rsidR="002946ED" w:rsidP="00E920CC" w:rsidRDefault="002946ED" w14:paraId="434C3331" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="00B206C5" w14:paraId="45652307" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="00B206C5" w:rsidR="002946ED" w:rsidTr="00500C21" w14:paraId="6FDD4B01" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8359" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="078D16F3" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B206C5" w:rsidRDefault="000A2A87" w:rsidP="007517BD">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tabletext"/>
+          <w:p w:rsidRPr="00B206C5" w:rsidR="002946ED" w:rsidP="009A1E2F" w:rsidRDefault="002946ED" w14:paraId="13CF5930" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B206C5">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Whistle</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4AB60EDD" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B206C5" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00B206C5" w:rsidR="002946ED" w:rsidP="00E920CC" w:rsidRDefault="002946ED" w14:paraId="149D4142" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="00B206C5" w14:paraId="60BAEACC" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="00B206C5" w:rsidR="002946ED" w:rsidTr="00500C21" w14:paraId="62D30EC4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8359" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="53FDAF37" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B206C5" w:rsidRDefault="000A2A87" w:rsidP="007517BD">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tabletext"/>
+          <w:p w:rsidRPr="00B206C5" w:rsidR="002946ED" w:rsidP="009A1E2F" w:rsidRDefault="002946ED" w14:paraId="179350E3" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B206C5">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Portable</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B206C5">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>battery</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
@@ -8049,105 +9927,113 @@
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B206C5">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>charged)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4637AB7E" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B206C5" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00B206C5" w:rsidR="002946ED" w:rsidP="00E920CC" w:rsidRDefault="002946ED" w14:paraId="0992E11F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="00B206C5" w14:paraId="0868D48B" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="00B206C5" w:rsidR="002946ED" w:rsidTr="00500C21" w14:paraId="41562D6F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8359" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7DCE6EC5" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B206C5" w:rsidRDefault="000A2A87" w:rsidP="007517BD">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tabletext"/>
+          <w:p w:rsidRPr="00B206C5" w:rsidR="002946ED" w:rsidP="009A1E2F" w:rsidRDefault="002946ED" w14:paraId="55EA715C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22E41E96">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Pens, markers, paper</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="737C7386" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B206C5" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00B206C5" w:rsidR="002946ED" w:rsidP="00E920CC" w:rsidRDefault="002946ED" w14:paraId="1E0BAF70" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="00B206C5" w14:paraId="6A57CD08" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="00B206C5" w:rsidR="002946ED" w:rsidTr="00500C21" w14:paraId="04C0E958" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8359" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="38AE8B86" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B206C5" w:rsidRDefault="000A2A87" w:rsidP="007517BD">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tabletext"/>
+          <w:p w:rsidRPr="00B206C5" w:rsidR="002946ED" w:rsidP="009A1E2F" w:rsidRDefault="002946ED" w14:paraId="2219DBAF" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B206C5">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Bottled</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B206C5">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>water</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
@@ -8187,69 +10073,73 @@
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B206C5">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>checked)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1B2B61E8" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B206C5" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00B206C5" w:rsidR="002946ED" w:rsidP="00E920CC" w:rsidRDefault="002946ED" w14:paraId="550D92AD" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="00B206C5" w14:paraId="2F96D516" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="00B206C5" w:rsidR="002946ED" w:rsidTr="00500C21" w14:paraId="0F1DE1E7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8359" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="45619E3F" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B206C5" w:rsidRDefault="000A2A87" w:rsidP="007517BD">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tabletext"/>
+          <w:p w:rsidRPr="00B206C5" w:rsidR="002946ED" w:rsidP="009A1E2F" w:rsidRDefault="002946ED" w14:paraId="77C4770F" w14:textId="47AA2B39">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B206C5">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Portable</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B206C5">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>non-perishable</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
@@ -8301,147 +10191,173 @@
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B206C5">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>checked)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4D00B7C5" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B206C5" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00B206C5" w:rsidR="002946ED" w:rsidP="00E920CC" w:rsidRDefault="002946ED" w14:paraId="47186D17" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="00B206C5" w14:paraId="184E813D" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="00B206C5" w:rsidR="002946ED" w:rsidTr="00500C21" w14:paraId="33600355" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8359" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="487982A3" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B206C5" w:rsidRDefault="000A2A87" w:rsidP="007517BD">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tabletext"/>
+          <w:p w:rsidRPr="00B206C5" w:rsidR="002946ED" w:rsidP="009A1E2F" w:rsidRDefault="002946ED" w14:paraId="4A8E8648" w14:textId="4C6D46E8">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B206C5">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Sunscreen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (check use by date) </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004A3310">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>(check us</w:t>
+            </w:r>
+            <w:r w:rsidR="00C410B9">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidR="004A3310">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> by date) </w:t>
             </w:r>
             <w:r w:rsidRPr="00B206C5">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B206C5">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>spare</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B206C5">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>sunhats</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7895724A" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B206C5" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00B206C5" w:rsidR="002946ED" w:rsidP="00E920CC" w:rsidRDefault="002946ED" w14:paraId="58C25C69" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="00B206C5" w14:paraId="068FFB54" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="00B206C5" w:rsidR="002946ED" w:rsidTr="00500C21" w14:paraId="06ABC92D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8359" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="16C0BA7C" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B206C5" w:rsidRDefault="000A2A87" w:rsidP="007517BD">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tabletext"/>
+          <w:p w:rsidRPr="00B206C5" w:rsidR="002946ED" w:rsidP="009A1E2F" w:rsidRDefault="002946ED" w14:paraId="056CAFE5" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B206C5">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Plastic</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B206C5">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>garbage</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
@@ -8469,178 +10385,196 @@
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B206C5">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>ties</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7ABED8CC" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B206C5" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00B206C5" w:rsidR="002946ED" w:rsidP="00E920CC" w:rsidRDefault="002946ED" w14:paraId="35A499C4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="00B206C5" w14:paraId="19A3B081" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="00B206C5" w:rsidR="002946ED" w:rsidTr="00500C21" w14:paraId="31317CA3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8359" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5CA98AAC" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B206C5" w:rsidRDefault="000A2A87" w:rsidP="007517BD">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tabletext"/>
+          <w:p w:rsidRPr="00B206C5" w:rsidR="002946ED" w:rsidP="009A1E2F" w:rsidRDefault="002946ED" w14:paraId="07517614" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B206C5">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Toiletry</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B206C5">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>supplies</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6F39DB6C" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B206C5" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00B206C5" w:rsidR="002946ED" w:rsidP="00E920CC" w:rsidRDefault="002946ED" w14:paraId="5B2B8F9E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w14:paraId="024B97F8" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidR="002946ED" w:rsidTr="00500C21" w14:paraId="79754D47" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8359" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="37B6F87D" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="007517BD">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tabletext"/>
+          <w:p w:rsidR="002946ED" w:rsidP="009A1E2F" w:rsidRDefault="002946ED" w14:paraId="528743B1" w14:textId="5E429F83">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7E77BAA5">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Antibacterial wipes</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="006150AE">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="7E77BAA5">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> hand sanitiser gel</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> (check use by date) and surgical face masks</w:t>
+            <w:r w:rsidR="00C410B9">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (check use by date)</w:t>
+            </w:r>
+            <w:r w:rsidR="006150AE">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and surgical face masks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0167B306" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidR="002946ED" w:rsidP="00E920CC" w:rsidRDefault="002946ED" w14:paraId="2A3CCC45" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="00B206C5" w14:paraId="44C76C82" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="00B206C5" w:rsidR="002946ED" w:rsidTr="00500C21" w14:paraId="2D456D04" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8359" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2911ADB5" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B206C5" w:rsidRDefault="000A2A87" w:rsidP="007517BD">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tabletext"/>
+          <w:p w:rsidRPr="00B206C5" w:rsidR="002946ED" w:rsidP="009A1E2F" w:rsidRDefault="002946ED" w14:paraId="2422914F" w14:textId="1E1BECF1">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5AD7EEE4">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Clothes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="5AD7EEE4">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>made</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
@@ -8743,5641 +10677,6667 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="5AD7EEE4">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>heavy-duty</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="5AD7EEE4">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>gloves</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (for staff, and for service-users where appropriate)</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00541356">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>(for staff, and for service-users where appropriate)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2641C8F7" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B206C5" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00B206C5" w:rsidR="002946ED" w:rsidP="00E920CC" w:rsidRDefault="002946ED" w14:paraId="5D2D488F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="00B206C5" w14:paraId="6E8AABB0" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="00B206C5" w:rsidR="002946ED" w:rsidTr="00500C21" w14:paraId="73CF4CB7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8359" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="319A7EF9" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="005E3515" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="005E3515" w:rsidR="002946ED" w:rsidP="00E920CC" w:rsidRDefault="002946ED" w14:paraId="63DDB0D2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E3515">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Date Emergency Kit Checked: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0F05DA0C" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B206C5" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00B206C5" w:rsidR="002946ED" w:rsidP="00E920CC" w:rsidRDefault="002946ED" w14:paraId="4AD54BF1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="00B206C5" w14:paraId="66C23427" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="00B206C5" w:rsidR="002946ED" w:rsidTr="00500C21" w14:paraId="56F8C80D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8359" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="58E97B04" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="005E3515" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="005E3515" w:rsidR="002946ED" w:rsidP="00E920CC" w:rsidRDefault="002946ED" w14:paraId="72BF0575" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005E3515">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Next check date: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="102140DE" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B206C5" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00B206C5" w:rsidR="002946ED" w:rsidP="00E920CC" w:rsidRDefault="002946ED" w14:paraId="254158CF" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="43579C27" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000A2A87">
+    <w:p w:rsidR="00DA3253" w:rsidP="00DA3253" w:rsidRDefault="00DA3253" w14:paraId="054021CD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Toc80351978"/>
+      <w:bookmarkStart w:name="_Toc80351978" w:id="25"/>
     </w:p>
-    <w:p w14:paraId="130E51CC" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000A2A87">
+    <w:p w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="44388325" w14:textId="085D67FA">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Toc209451359"/>
-      <w:bookmarkStart w:id="39" w:name="_Toc209538760"/>
+      <w:bookmarkStart w:name="_Toc209451359" w:id="26"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Responding to an emergency</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="26"/>
     </w:p>
-    <w:p w14:paraId="2764B97B" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000A2A87">
+    <w:p w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="470C05F2" w14:textId="74644F14">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Toc80351979"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="42" w:name="_Toc209538761"/>
+      <w:bookmarkStart w:name="_Toc80351979" w:id="27"/>
+      <w:bookmarkStart w:name="_Toc209451360" w:id="28"/>
       <w:r>
         <w:t xml:space="preserve">Emergency </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="27"/>
+      <w:r w:rsidR="00907194">
+        <w:t>c</w:t>
+      </w:r>
       <w:r>
-        <w:t>contacts</w:t>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="42"/>
+        <w:t>ontacts</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="28"/>
     </w:p>
-    <w:p w14:paraId="5E2C6A44" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000A2A87">
+    <w:p w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="334CF725" w14:textId="15732520">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:bookmarkStart w:id="43" w:name="_Toc80351980"/>
+      <w:bookmarkStart w:name="_Toc80351980" w:id="29"/>
       <w:r>
         <w:t xml:space="preserve">Emergency </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="29"/>
+      <w:r w:rsidR="00907194">
+        <w:t>s</w:t>
+      </w:r>
       <w:r>
-        <w:t>services</w:t>
+        <w:t>ervices</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09B2B173" w14:textId="77777777" w:rsidR="00ED25B8" w:rsidRPr="002D6AB1" w:rsidRDefault="00ED25B8" w:rsidP="00ED25B8">
-[...21 lines deleted...]
-        <w:t>Always call 000 (triple zero) if there is an immediate danger to life</w:t>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9288"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001D46CC" w:rsidTr="00397A50" w14:paraId="66A9BD73" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9288" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C00000"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00FB7D4F" w:rsidR="001D46CC" w:rsidP="00FB7D4F" w:rsidRDefault="001D46CC" w14:paraId="5852418E" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:smallCaps/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:name="_Toc80351981" w:id="30"/>
+            <w:r w:rsidRPr="00FB7D4F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:smallCaps/>
+              </w:rPr>
+              <w:t>Always call 000 (triple zero) if there is an immediate danger to life</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="0F4DD32B" w14:textId="4113F76A">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Our </w:t>
+      </w:r>
+      <w:r w:rsidR="00907194">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ervice </w:t>
+      </w:r>
+      <w:r w:rsidR="00907194">
+        <w:t>c</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ontacts </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-[...8 lines deleted...]
-    <w:p w14:paraId="456F7D44" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000A2A87">
+    <w:p w:rsidRPr="00B309D6" w:rsidR="004617BA" w:rsidP="002436DA" w:rsidRDefault="00B15984" w14:paraId="471B63F0" w14:textId="1C9D3D45">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
           <w:b/>
           <w:color w:val="500778"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
           <w:b/>
           <w:color w:val="500778"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B309D6">
+      <w:r w:rsidRPr="00B309D6" w:rsidR="004617BA">
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
           <w:b/>
           <w:color w:val="500778"/>
         </w:rPr>
         <w:t xml:space="preserve">This section lists important contact people for your service during an emergency. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6125671A" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000A2A87">
+    <w:p w:rsidRPr="00B309D6" w:rsidR="004617BA" w:rsidP="002436DA" w:rsidRDefault="004617BA" w14:paraId="4EF479C4" w14:textId="25A9B894">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
           <w:color w:val="500778"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B309D6">
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
           <w:color w:val="500778"/>
         </w:rPr>
         <w:t>It includes a staff member responsible for bulk messaging, if your service uses an SMS system to send group messages. This person may be different from the communication person in your Incident Management Team (IMT).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72F142A2" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000A2A87">
+    <w:p w:rsidRPr="00B309D6" w:rsidR="004617BA" w:rsidP="002436DA" w:rsidRDefault="004617BA" w14:paraId="3F84DFA5" w14:textId="253F010F">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
           <w:color w:val="500778"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B309D6">
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
           <w:color w:val="500778"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00B57BCD">
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
           <w:color w:val="500778"/>
         </w:rPr>
         <w:t>Communications Officer/</w:t>
       </w:r>
       <w:r w:rsidRPr="00B309D6">
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
           <w:color w:val="500778"/>
         </w:rPr>
         <w:t xml:space="preserve">bulk messaging staff member should follow the advice of the communication person in the IMT. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C963A29" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000A2A87">
+    <w:p w:rsidRPr="00B309D6" w:rsidR="004617BA" w:rsidP="002436DA" w:rsidRDefault="004617BA" w14:paraId="2F28B8F2" w14:textId="57442FF2">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
           <w:color w:val="500778"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="22E5E1C9">
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
           <w:color w:val="500778"/>
         </w:rPr>
         <w:t>An IMT is a group of people from your service who help manage the emergency response. They have clear roles and work together to keep people safe, make decisions, share information, and respond quickly during an emergency.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00B15984">
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
           <w:color w:val="500778"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A4213BC" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="009B2EC1" w:rsidRDefault="000A2A87" w:rsidP="000A2A87">
+    <w:p w:rsidRPr="009B2EC1" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="2D311A98" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Tablecaption"/>
       </w:pPr>
       <w:r>
         <w:t>Key organisational roles</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5095" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3049"/>
         <w:gridCol w:w="1900"/>
         <w:gridCol w:w="1454"/>
         <w:gridCol w:w="1607"/>
         <w:gridCol w:w="1454"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="00C5417B" w14:paraId="1F996D20" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="00C5417B" w:rsidR="00E920CC" w:rsidTr="00500C21" w14:paraId="47CD95AB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="531"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1611" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="73FBC8CB" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00C5417B" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00C5417B" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="4FD5FF33" w14:textId="6713EBA7">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C5417B">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Key</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C5417B">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Roles</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1004" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1D53081D" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00C5417B" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00C5417B" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="5FAC3A64" w14:textId="50299A5E">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C5417B">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="768" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="156AF776" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00C5417B" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00C5417B" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="6D48F99F" w14:textId="024447E7">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C5417B">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Phone</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="849" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="43A422D0" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00C5417B" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00C5417B" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="239D4D29" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C5417B">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Phone</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0AD86134" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00C5417B" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00C5417B" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="64A5F63C" w14:textId="1087216B">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C5417B">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>(After</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C5417B">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Hours)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="768" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2A15C0FD" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00C5417B" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00C5417B" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="4DE43B8E" w14:textId="2CB87A50">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C5417B">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Mobil</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00E0535D">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="00C5417B" w14:paraId="19AF0B22" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="00C5417B" w:rsidR="00E920CC" w:rsidTr="00500C21" w14:paraId="408C3DB4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="531"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1611" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5BFC157A" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="009B2EC1" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="009B2EC1" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="34F3AE38" w14:textId="3AAA2775">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B2EC1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Approved Provider or Person with Management or Control Representative</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1004" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="70D0D3A4" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00C5417B" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00C5417B" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="036F5FCE" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="768" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1654311E" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00C5417B" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00C5417B" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="62BB23EC" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="849" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="36ED0D29" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00C5417B" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00C5417B" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="405DF684" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="768" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3F1EBFC0" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00C5417B" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00C5417B" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="6FC7015D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="00C5417B" w14:paraId="5F01DACD" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="00C5417B" w:rsidR="00E920CC" w:rsidTr="00500C21" w14:paraId="4762405A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="531"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1611" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6B4ADDC8" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="009B2EC1" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="009B2EC1" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="5F27F20A" w14:textId="58FC8B4F">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B2EC1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Responsible Person</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00FB5381">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="009B2EC1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00FB5381">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="009B2EC1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Primary Nominee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1004" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="322B37F8" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00C5417B" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00C5417B" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="1A7D46B2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="768" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3F0EF7BD" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00C5417B" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00C5417B" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="530DE511" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="849" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3C42F4E9" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00C5417B" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00C5417B" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="5719A52D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="768" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6FBA7405" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00C5417B" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00C5417B" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="0DE28DB0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="00C5417B" w14:paraId="4BE709BC" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="00C5417B" w:rsidR="00E920CC" w:rsidTr="00500C21" w14:paraId="4587C5CE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="531"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1611" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6533D565" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="009B2EC1" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="009B2EC1" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="1F4B8501" w14:textId="75E06EBC">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B2EC1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>First Aid Officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1004" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="108E6540" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00C5417B" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00C5417B" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="2F3A35B4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="768" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="41CF0EC2" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00C5417B" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00C5417B" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="672B1906" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="849" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3F75FF65" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00C5417B" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00C5417B" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="7B6BE4D3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="768" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2CD39425" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00C5417B" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00C5417B" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="75367733" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="00C5417B" w14:paraId="3E7EF924" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="00C5417B" w:rsidR="00E920CC" w:rsidTr="00500C21" w14:paraId="0A671ECB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="531"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1611" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="796D5745" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="009B2EC1" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="009B2EC1" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="04BC476E" w14:textId="3E052AD1">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B2EC1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>OHS Representative</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1004" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="72B9FA6F" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00C5417B" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00C5417B" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="460D0766" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="768" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="63C964A4" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00C5417B" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00C5417B" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="7CE1B5FC" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="849" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4026CC35" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00C5417B" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00C5417B" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="7A0F6DE5" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="768" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2B74E4EC" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00C5417B" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00C5417B" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="3CF7D304" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="00C5417B" w14:paraId="6110F39A" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="00C5417B" w:rsidR="00E920CC" w:rsidTr="00500C21" w14:paraId="3B1592D6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="531"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1611" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2828B7E4" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="009B2EC1" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="009B2EC1" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00751B39" w14:paraId="3114F929" w14:textId="0ED88D92">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Officer/ </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="009B2EC1">
+              <w:t>Communications Officer</w:t>
+            </w:r>
+            <w:r w:rsidR="00A167DF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>Bulk Messaging System Operator (e.g. SMS)</w:t>
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B2EC1" w:rsidR="00E920CC">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Bulk Messaging System Operator (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B2EC1" w:rsidR="00FB5381">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>e.g.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B2EC1" w:rsidR="00E920CC">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> SMS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1004" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3D236930" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00C5417B" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00C5417B" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="0CA76234" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="768" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="12873B98" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00C5417B" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00C5417B" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="0C6F233C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="849" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6905F1EF" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00C5417B" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00C5417B" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="1EA76D12" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="768" w:type="pct"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="241F551D" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00C5417B" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00C5417B" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="18100ED4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="625E5261" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000A2A87">
+    <w:p w:rsidR="00500C21" w:rsidRDefault="00500C21" w14:paraId="1D98762B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="578B419B" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000A2A87">
+    <w:p w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="45AF01F2" w14:textId="5AEBA7FD">
       <w:pPr>
         <w:pStyle w:val="Tablecaption"/>
         <w:rPr>
           <w:rStyle w:val="eop"/>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Key DFFH contacts</w:t>
+        <w:t>Key</w:t>
+      </w:r>
+      <w:r w:rsidR="003300C0">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>DFFH contacts</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9282" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3397"/>
         <w:gridCol w:w="2893"/>
         <w:gridCol w:w="1722"/>
         <w:gridCol w:w="1270"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="00087B5A" w14:paraId="535AFCE2" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="00087B5A" w:rsidR="00E920CC" w:rsidTr="00500C21" w14:paraId="46E0BB61" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1460C681" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00087B5A" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00087B5A" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00AA1D54" w14:paraId="65EA7176" w14:textId="3791E3B4">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Position</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2893" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5FAC0B9E" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00087B5A" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00087B5A" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="6E0F9FD2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00087B5A">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1722" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6646948C" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00087B5A" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00087B5A" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="687320F7" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00087B5A">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Phone</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1270" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3CBDAB22" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00087B5A" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00087B5A" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="23C4904E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00087B5A">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Mobile</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="00087B5A" w14:paraId="38F3192E" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="00087B5A" w:rsidR="00E920CC" w:rsidTr="00500C21" w14:paraId="11EE7460" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="855"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="64A45985" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="009B2EC1" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="009B2EC1" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="3681572C" w14:textId="11FF2DC5">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B2EC1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Emergency Evacuation</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AA1D54">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="009B2EC1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00AA1D54">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="009B2EC1">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>relocation contacts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2893" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="100B20FB" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00E23A5D" w:rsidR="00907194" w:rsidP="00E920CC" w:rsidRDefault="00907194" w14:paraId="57407C91" w14:textId="3C1582FF">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:color w:val="500778"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00916806">
+            <w:r w:rsidRPr="00E23A5D">
               <w:rPr>
                 <w:color w:val="500778"/>
               </w:rPr>
               <w:t>Delete those not applicable</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15FCF29C" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00087B5A" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="1AFA1225" w14:textId="5EFE278F">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E23A5D">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">North Division </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E23A5D" w:rsidR="001B7F18" w:rsidP="00E920CC" w:rsidRDefault="001B7F18" w14:paraId="7BA05731" w14:textId="112F5945">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00087B5A">
-[...24 lines deleted...]
-          <w:p w14:paraId="23F411B5" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00087B5A" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+            <w:r w:rsidRPr="00E23A5D">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">West Division </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E23A5D" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="0696E325" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00087B5A">
-[...24 lines deleted...]
-          <w:p w14:paraId="655807B8" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00087B5A" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+            <w:r w:rsidRPr="00E23A5D">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">East Division </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E23A5D" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="641D6728" w14:textId="662C2AAB">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00087B5A">
-[...24 lines deleted...]
-          <w:p w14:paraId="7D2D1C2B" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00087B5A" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+            <w:r w:rsidRPr="00E23A5D">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Sout</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E23A5D" w:rsidR="00E23A5D">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>h</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E23A5D" w:rsidR="004A0CB9">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Division</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1722" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="006273DB" w:rsidP="00E920CC" w:rsidRDefault="006273DB" w14:paraId="77926F62" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00E23A5D" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="570B56B3" w14:textId="20FF2746">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00E23A5D">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>1300 080 829</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E920CC" w:rsidP="11615B7C" w:rsidRDefault="00E920CC" w14:paraId="40414D41" w14:textId="263865E9">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E23A5D">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>1800 780 354</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E23A5D" w:rsidR="001B7F18" w:rsidP="11615B7C" w:rsidRDefault="001B7F18" w14:paraId="312238EE" w14:textId="64F77DCD">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E23A5D">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>1300 576 518</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="001B7F18" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="001B7F18" w14:paraId="6A1A9574" w14:textId="6F80DCC9">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B7F18">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>1300 134 883</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1270" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00087B5A" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="18E485D1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00087B5A">
-[...138 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="00087B5A" w14:paraId="743F4E24" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="00087B5A" w:rsidR="00E920CC" w:rsidTr="00500C21" w14:paraId="7F4020EF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6119D5A5" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="009B2EC1" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="009B2EC1" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00281B3F" w14:paraId="03F34B5D" w14:textId="02AB9B5A">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0070C0"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Nominated </w:t>
             </w:r>
-            <w:r w:rsidRPr="79F12AB7">
+            <w:r w:rsidRPr="79F12AB7" w:rsidR="00E920CC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>DFFH</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00504BB9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Divisional Adviser</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="009B2EC1">
+              <w:t xml:space="preserve"> Divisional</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B15984">
+            <w:r w:rsidR="00504BB9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Adviser</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B2EC1" w:rsidR="00E920CC">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B15984" w:rsidR="00B15984">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="7030A0"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B309D6">
+            <w:r w:rsidRPr="00B309D6" w:rsidR="00BA0A5D">
               <w:rPr>
                 <w:color w:val="500778"/>
               </w:rPr>
-              <w:t>person with who</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B309D6" w:rsidR="00E920CC">
               <w:rPr>
                 <w:color w:val="500778"/>
               </w:rPr>
+              <w:t>erson with who</w:t>
+            </w:r>
+            <w:r w:rsidR="00907194">
+              <w:rPr>
+                <w:color w:val="500778"/>
+              </w:rPr>
               <w:t>m</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B309D6">
+            <w:r w:rsidRPr="00B309D6" w:rsidR="00E920CC">
               <w:rPr>
                 <w:color w:val="500778"/>
               </w:rPr>
               <w:t xml:space="preserve"> you discuss your funding and service agreement with</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00B15984">
               <w:rPr>
                 <w:color w:val="500778"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B309D6">
+            <w:r w:rsidRPr="00B309D6" w:rsidR="00BA0A5D">
               <w:rPr>
                 <w:color w:val="500778"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2893" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37261646" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00087B5A" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00087B5A" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="279EE303" w14:textId="4BF7AC21">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1722" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B315485" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00087B5A" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00087B5A" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="1577B4B9" w14:textId="0BBF7BA9">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1270" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E844B08" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00087B5A" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00087B5A" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="2C5CCD63" w14:textId="29E6866B">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3BA5ABEC" w14:textId="4EB58577" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="002D6AB1">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="45" w:name="_Toc80351982"/>
+    <w:p w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="5B81575A" w14:textId="5EF25830">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc80351982" w:id="31"/>
       <w:r>
-        <w:t xml:space="preserve">Local </w:t>
-[...2 lines deleted...]
-        <w:t>and</w:t>
+        <w:t>Local</w:t>
+      </w:r>
+      <w:r w:rsidR="004F23DD">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> other organisations contacts</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="45"/>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="004F23DD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>other organisations contacts</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9209" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2547"/>
         <w:gridCol w:w="2126"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="2977"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="0073108B" w14:paraId="71A15193" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="0073108B" w:rsidR="00E920CC" w:rsidTr="00721D94" w14:paraId="45BCAEC0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5DC1457D" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="0073108B" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="0073108B" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="0C00F090" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0073108B">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Organisation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A93B48F" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="005E3515" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="005E3515" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="1B198820" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F82BE38" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="22E41E96" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="22E41E96" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="3D87F5DD" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22E41E96">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Phone</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05C8563F" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="22E41E96" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="22E41E96" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="23EFE8A4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22E41E96">
               <w:rPr>
                 <w:bCs/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Location/address</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="0073108B" w14:paraId="39546677" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="0073108B" w:rsidR="00E920CC" w:rsidTr="00721D94" w14:paraId="50773A64" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="54C3786D" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00ED25B8" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
-[...25 lines deleted...]
-          <w:p w14:paraId="69EFC988" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="0073108B" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="0073108B" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="7288C70D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="0073108B">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Service’s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0073108B">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>evacuation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0073108B">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>location</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0073108B">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0073108B" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="04492C9F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F1361BD" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="06417CA6" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="159968C1" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="19579837" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="0073108B" w14:paraId="4AC687DA" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="0073108B" w:rsidR="00E920CC" w:rsidTr="00721D94" w14:paraId="2AEC532E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="75EBBF77" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00ED25B8" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
-[...25 lines deleted...]
-          <w:p w14:paraId="701D2912" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="0073108B" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="0073108B" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="0907E1F4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="0073108B">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Police</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0073108B">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Station</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0073108B" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="0E73F608" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29BD86A9" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="11B240B7" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66E3C341" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="7E695B9B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="0073108B" w14:paraId="366FFFAE" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="0073108B" w:rsidR="00E920CC" w:rsidTr="00721D94" w14:paraId="55ACCE15" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3D569DF9" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00ED25B8" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
-[...25 lines deleted...]
-          <w:p w14:paraId="3EF722E3" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="0073108B" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="0073108B" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="473FC794" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="0073108B">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Hospital/s</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0073108B" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="74D8579F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A02389B" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="2AA66D51" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3242597E" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="4DBC8E52" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="0073108B" w14:paraId="5032E9AA" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="0073108B" w:rsidR="00E920CC" w:rsidTr="00721D94" w14:paraId="48116483" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="01B085F0" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00ED25B8" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
-[...25 lines deleted...]
-          <w:p w14:paraId="6C0F05DA" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="0073108B" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="0073108B" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="616AE3DA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="0073108B">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Gas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0073108B" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="5CB4156F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="176068D9" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="03A72B1B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68A2FF8E" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="3F2D4DE0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="0073108B" w14:paraId="2239BE6B" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="0073108B" w:rsidR="00E920CC" w:rsidTr="00721D94" w14:paraId="11092B8D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4C3AFAFE" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00ED25B8" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
-[...25 lines deleted...]
-          <w:p w14:paraId="0DBBD31E" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="0073108B" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="0073108B" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="5E49E322" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="0073108B">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Electricity</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0073108B" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="539B7E9F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="799EEE80" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="0F55697D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6130A513" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="5ABC9E13" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="0073108B" w14:paraId="18511EAC" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="0073108B" w:rsidR="00E920CC" w:rsidTr="00721D94" w14:paraId="5C5AFE6B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1C4AD3A8" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00ED25B8" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
-[...25 lines deleted...]
-          <w:p w14:paraId="7DA6A420" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="0073108B" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="0073108B" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="27D8823C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="0073108B">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0073108B">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Corporation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0073108B" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="3809129C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CF3667E" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="4F1BCA34" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20AFEE2E" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="78291D6E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="0073108B" w14:paraId="619940BF" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="0073108B" w:rsidR="00E920CC" w:rsidTr="00721D94" w14:paraId="74A6C68B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7B127CA8" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00ED25B8" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
-[...25 lines deleted...]
-          <w:p w14:paraId="0F452083" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="0073108B" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="0073108B" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="29DF39A5" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="0073108B">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Facility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0073108B">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Plumber</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0073108B" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="73B3428F" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69FCEF38" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="3F0D5D10" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="277228F0" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="7EB8050D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="0073108B" w14:paraId="7E09D6CB" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="0073108B" w:rsidR="00E920CC" w:rsidTr="00721D94" w14:paraId="224647D3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4F55DD1E" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00ED25B8" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
-[...25 lines deleted...]
-          <w:p w14:paraId="2C1099CC" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="0073108B" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="0073108B" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="3D1BC865" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="0073108B">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Facility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0073108B">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Electrician</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0073108B" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="6DE394F1" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13E8EF0B" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="4ED5E1FA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A273ADB" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="7E4B1A8B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="0073108B" w14:paraId="37821DEC" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="0073108B" w:rsidR="00E920CC" w:rsidTr="00721D94" w14:paraId="5CCD4AD5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A8237E2" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00ED25B8" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
-[...25 lines deleted...]
-          <w:p w14:paraId="50A6C8F8" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="0073108B" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="0073108B" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="7D3E30E8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="0073108B">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Local</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0073108B">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Government</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0073108B" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="55E72A84" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2978B334" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="2056FC12" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="167F94F4" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="44110A84" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="0073108B" w14:paraId="2D558E8E" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="0073108B" w:rsidR="002271D3" w:rsidTr="00721D94" w14:paraId="43DEA595" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15C2B2F0" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00ED25B8" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
-[...11 lines deleted...]
-                <w:bCs/>
+          <w:p w:rsidRPr="0073108B" w:rsidR="002271D3" w:rsidP="00E920CC" w:rsidRDefault="002271D3" w14:paraId="48D2F35E" w14:textId="5C75BD90">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>VicEmergency</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6957709C" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="0073108B" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="0073108B" w:rsidR="002271D3" w:rsidP="00E920CC" w:rsidRDefault="002271D3" w14:paraId="5FCF485F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A87FF31" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidR="002271D3" w:rsidP="00E920CC" w:rsidRDefault="002271D3" w14:paraId="2E183B94" w14:textId="61ED425E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>1800 226 226</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E55D192" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidR="002271D3" w:rsidP="00E920CC" w:rsidRDefault="002271D3" w14:paraId="72B27926" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="0073108B" w14:paraId="61DB45ED" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="0073108B" w:rsidR="00E920CC" w:rsidTr="00721D94" w14:paraId="069078AE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="464AA01F" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00ED25B8" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="0073108B" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="31092597" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-                <w:b/>
-                <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00ED25B8">
-[...5 lines deleted...]
-              <w:t>WorkSafe Victoria</w:t>
+            <w:r w:rsidRPr="0073108B">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>WorkSafe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0073108B">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Victoria</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="37EDAA7E" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="0073108B" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="0073108B" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="46F3E0D4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33B26676" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="22E41E96" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="22E41E96" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="15051017" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="22E41E96">
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>1800 136 089</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E1189AB" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="7E470B7B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="0073108B" w14:paraId="05EC350D" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="0073108B" w:rsidR="00E920CC" w:rsidTr="00721D94" w14:paraId="71C1B1D5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34168903" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00B309D6" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00D4662C" w14:paraId="6F725C96" w14:textId="15608A22">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:color w:val="500778"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="500778"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B309D6">
+            <w:r w:rsidRPr="00B309D6" w:rsidR="00E920CC">
               <w:rPr>
                 <w:color w:val="500778"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve">Insert </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B309D6">
+            <w:r w:rsidRPr="00B309D6" w:rsidR="00E920CC">
               <w:rPr>
                 <w:color w:val="500778"/>
               </w:rPr>
               <w:t>other contacts that your facility may call upon to assist during an emergency</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="500778"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F9311DA" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="0073108B" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="0073108B" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="1156DB3C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2820C944" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="4C254046" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CD5ECDB" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="4C1F8F1A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="51BBDCA2" w14:textId="6A1AF318" w:rsidR="000A2A87" w:rsidRPr="005E3515" w:rsidRDefault="000A2A87" w:rsidP="002D6AB1">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="46" w:name="_Toc80351983"/>
+    <w:p w:rsidRPr="005E3515" w:rsidR="00E920CC" w:rsidP="0070631F" w:rsidRDefault="00E920CC" w14:paraId="0359F1DA" w14:textId="079EE578">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc80351983" w:id="32"/>
       <w:r>
-        <w:t xml:space="preserve">Service users </w:t>
-[...2 lines deleted...]
-        <w:t>and</w:t>
+        <w:t>Service users</w:t>
+      </w:r>
+      <w:r w:rsidR="004F23DD">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> staff primary emergency contacts</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="46"/>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="004F23DD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>staff primary emergency contacts</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="32"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2547"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="2914"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000A2A87" w14:paraId="3D747948" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidR="00E920CC" w:rsidTr="00721D94" w14:paraId="07FA46EF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F0C136F" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00AA34D1" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00AA34D1" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="2C9FDDD0" w14:textId="3B4C9FC0">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="00AA34D1">
               <w:t>Service</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AA34D1">
               <w:t>user</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00102377">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AA34D1">
               <w:t>/</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00102377">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AA34D1">
               <w:t>staff</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AA34D1">
               <w:t>name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D526854" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00AA34D1" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00AA34D1" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="0C0D2F16" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="00AA34D1">
               <w:t>Primary</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AA34D1">
               <w:t>emergency</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AA34D1">
               <w:t>contact</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AA34D1">
               <w:t>name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D796B01" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00AA34D1" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00AA34D1" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="70D40D25" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="00AA34D1">
               <w:t>Phone</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AA34D1">
               <w:t>number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2914" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="160AF562" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00AA34D1" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00AA34D1" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="12094073" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="00AA34D1">
               <w:t>Mobile</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AA34D1">
               <w:t>phone</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AA34D1">
               <w:t>number</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w14:paraId="5E4221EA" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidR="00E920CC" w:rsidTr="00721D94" w14:paraId="7816069D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="385DA057" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="277FF96C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7ADCF3A2" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="7390595B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="097B7961" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="03C0EFF3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2914" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60EC2486" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="1BC1E25F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2A1BE3CD" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000A2A87">
+    <w:p w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="0008A668" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="47" w:name="_Toc80351984"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="49" w:name="_Toc209538762"/>
+      <w:bookmarkStart w:name="_Toc80351984" w:id="33"/>
+      <w:bookmarkStart w:name="_Toc209451361" w:id="34"/>
       <w:r>
         <w:t>Incident Management Team</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="47"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="34"/>
     </w:p>
-    <w:p w14:paraId="0AFF087E" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000A2A87">
+    <w:p w:rsidRPr="00B309D6" w:rsidR="00765E8A" w:rsidP="002436DA" w:rsidRDefault="00D4662C" w14:paraId="148A8656" w14:textId="33A005A8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00765E8A">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Record all important contact roles for your service and include these in your plan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B309D6" w:rsidR="00765E8A" w:rsidP="002436DA" w:rsidRDefault="00E920CC" w14:paraId="4906DDB2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00B309D6">
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
-        <w:t xml:space="preserve">Record all important contact roles for your service and include these in your plan. </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Your Incident Management Team (IMT)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00765E8A">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is the group of people who will lead how your service responds during an emergency. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74F57527" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000A2A87">
+    <w:p w:rsidRPr="00B309D6" w:rsidR="00765E8A" w:rsidP="002436DA" w:rsidRDefault="00765E8A" w14:paraId="589D8724" w14:textId="4C5D5073">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B309D6">
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
-        <w:t xml:space="preserve">Your Incident Management Team (IMT) is the group of people who will lead how your service responds during an emergency. </w:t>
+        <w:t>Your IMT might be the same as your organisation’s usual management team or fire warden team, depend</w:t>
+      </w:r>
+      <w:r w:rsidR="004F73AA">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on the type of emergency and the size of your service. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="079C5FE5" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000A2A87">
+    <w:p w:rsidRPr="00B309D6" w:rsidR="008A01F3" w:rsidP="002436DA" w:rsidRDefault="00765E8A" w14:paraId="48B96CC3" w14:textId="1D05C690">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B309D6">
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...6 lines deleted...]
-        <w:t>ing</w:t>
+        <w:t xml:space="preserve">In smaller services, you might not have enough staff to give each IMT role to a different person. When this is the case, one person can do more than one role if needed. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="0064158F">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>For example</w:t>
+      </w:r>
+      <w:r w:rsidR="004F73AA">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>, the</w:t>
+      </w:r>
+      <w:r w:rsidR="00F824C4">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00E920CC">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Commander </w:t>
       </w:r>
       <w:r w:rsidRPr="00B309D6">
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
-        <w:t xml:space="preserve"> on the type of emergency and the size of your service. </w:t>
+        <w:t>may also</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00E920CC">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> take on</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00E920CC">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> logistics and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>/or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00E920CC">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> communications role.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D4662C">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15177816" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000A2A87">
-[...31 lines deleted...]
-    <w:p w14:paraId="406697B1" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="009B2EC1" w:rsidRDefault="000A2A87" w:rsidP="000A2A87">
+    <w:p w:rsidRPr="009B2EC1" w:rsidR="0064158F" w:rsidP="0064158F" w:rsidRDefault="0064158F" w14:paraId="50235CF1" w14:textId="7D8083D9">
       <w:pPr>
         <w:pStyle w:val="Tablecaption"/>
       </w:pPr>
       <w:r>
         <w:t>Incident Management Team contact details</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3177"/>
         <w:gridCol w:w="3041"/>
         <w:gridCol w:w="3070"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="003B3BAE" w14:paraId="79E9C5C5" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="003B3BAE" w:rsidR="00E920CC" w:rsidTr="00CC377D" w14:paraId="1162FCF3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3177" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3AD647E1" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00630F4F" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00630F4F" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="0B6CB61B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="00630F4F">
               <w:t>Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3041" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49904FC4" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00630F4F" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00630F4F" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="6492EA78" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="00630F4F">
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4050E18D" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00630F4F" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00630F4F" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="7339F46D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="00630F4F">
               <w:t>Contact</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00630F4F">
               <w:t>number</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="003B3BAE" w14:paraId="6672622D" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="003B3BAE" w:rsidR="00E920CC" w:rsidTr="00CC377D" w14:paraId="16735FC4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3177" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="185517D2" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00ED25B8" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
-[...12 lines deleted...]
-              <w:t>Chief Warden</w:t>
+          <w:p w:rsidRPr="003B3BAE" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="1D8EB9CA" w14:textId="3200E552">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003B3BAE">
+              <w:t>Chief</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003B3BAE">
+              <w:t>Warden</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3041" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="137F9381" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="003B3BAE" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="003B3BAE" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="077A471D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="204A88E4" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="003B3BAE" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="003B3BAE" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="7906D702" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="003B3BAE" w14:paraId="20620BA5" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="003B3BAE" w:rsidR="00E920CC" w:rsidTr="00CC377D" w14:paraId="5C39D730" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3177" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D2D3FE6" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00ED25B8" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
-[...12 lines deleted...]
-              <w:t>Deputy Chief Warden</w:t>
+          <w:p w:rsidRPr="003B3BAE" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="632D9561" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003B3BAE">
+              <w:t>Deputy</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003B3BAE">
+              <w:t>Chief</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003B3BAE">
+              <w:t>Warden</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3041" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BF93571" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="003B3BAE" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="003B3BAE" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="66C88666" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0284168F" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="003B3BAE" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="003B3BAE" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="35D8E0EE" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="003B3BAE" w14:paraId="4FC7B4B4" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="003B3BAE" w:rsidR="00CC377D" w:rsidTr="00CC377D" w14:paraId="4E142795" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3177" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C658C69" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00ED25B8" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="003B3BAE" w:rsidR="00CC377D" w:rsidP="00E920CC" w:rsidRDefault="00CC377D" w14:paraId="166B5221" w14:textId="01239168">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
               <w:t>Warden(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3041" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0EC89654" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="003B3BAE" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="003B3BAE" w:rsidR="00CC377D" w:rsidP="00E920CC" w:rsidRDefault="00CC377D" w14:paraId="2E3A8485" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="403BC37F" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="003B3BAE" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="003B3BAE" w:rsidR="00CC377D" w:rsidP="00E920CC" w:rsidRDefault="00CC377D" w14:paraId="15FAB591" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="003B3BAE" w14:paraId="303EF4C5" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="003B3BAE" w:rsidR="00CC377D" w:rsidTr="00CC377D" w14:paraId="03DCA2E4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3177" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B6C47DD" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00ED25B8" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00CC377D" w:rsidP="00E920CC" w:rsidRDefault="00DD3716" w14:paraId="7F4386BB" w14:textId="08D0FDDF">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
               <w:t>Commander</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3041" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="440DC765" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="003B3BAE" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="003B3BAE" w:rsidR="00CC377D" w:rsidP="00E920CC" w:rsidRDefault="00CC377D" w14:paraId="5C94C212" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5FA74CEC" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="003B3BAE" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="003B3BAE" w:rsidR="00CC377D" w:rsidP="00E920CC" w:rsidRDefault="00CC377D" w14:paraId="51E61C68" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="003B3BAE" w14:paraId="46F3DF2D" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="003B3BAE" w:rsidR="00E920CC" w:rsidTr="00CC377D" w14:paraId="169F7311" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3177" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A40E6C8" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00ED25B8" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="003B3BAE" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="32012647" w14:textId="524B2886">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
               <w:t>Operations Officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3041" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26E26FDC" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="003B3BAE" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="003B3BAE" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="71264376" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57E9FF4C" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="003B3BAE" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="003B3BAE" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="63F7059E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="003B3BAE" w14:paraId="4BEE8463" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="003B3BAE" w:rsidR="00E920CC" w:rsidTr="00CC377D" w14:paraId="57FBF18B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3177" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14C58FA7" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00ED25B8" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="003B3BAE" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="7E0DFF88" w14:textId="385D3DCC">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
               <w:t xml:space="preserve">Logistics Officer </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3041" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A24A606" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="003B3BAE" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="003B3BAE" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="7A10F29F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B022266" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="003B3BAE" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="003B3BAE" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="7738C574" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="003B3BAE" w14:paraId="3388D9C2" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="003B3BAE" w:rsidR="00E920CC" w:rsidTr="00CC377D" w14:paraId="0F2C40A2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3177" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1859A202" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00ED25B8" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
-[...12 lines deleted...]
-              <w:t>Communications Officer</w:t>
+          <w:p w:rsidRPr="003B3BAE" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="776E4BD1" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003B3BAE">
+              <w:t>Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003B3BAE">
+              <w:t>Officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3041" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41A8EA9D" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="003B3BAE" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="003B3BAE" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="5D5F8776" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="083D523E" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="003B3BAE" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="003B3BAE" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="34DCA17E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="003B3BAE" w14:paraId="5E5EF926" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="003B3BAE" w:rsidR="00E920CC" w:rsidTr="00CC377D" w14:paraId="2907E388" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3177" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2416BB06" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00ED25B8" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
-[...12 lines deleted...]
-              <w:t>First Aid Officer</w:t>
+          <w:p w:rsidRPr="003B3BAE" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="7D53A157" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003B3BAE">
+              <w:t>First</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003B3BAE">
+              <w:t>Aid</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003B3BAE">
+              <w:t>Officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3041" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17119CF7" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="003B3BAE" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="003B3BAE" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="0C61701C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19BF63A9" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="003B3BAE" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="003B3BAE" w:rsidR="00E920CC" w:rsidP="00E920CC" w:rsidRDefault="00E920CC" w14:paraId="11168C0F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="30E474DA" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="00F10456">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading3"/>
+    <w:p w:rsidR="00500C21" w:rsidP="00765E8A" w:rsidRDefault="00500C21" w14:paraId="0F04BFCF" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00765E8A" w:rsidP="00765E8A" w:rsidRDefault="00765E8A" w14:paraId="5EEB725F" w14:textId="7DDFD53F">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00765E8A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>Incident Management Structure</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4763AC55" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000A2A87">
+    <w:p w:rsidR="00C43A89" w:rsidP="002436DA" w:rsidRDefault="00D4662C" w14:paraId="110BB45E" w14:textId="019F5590">
       <w:pPr>
         <w:pStyle w:val="Bodyaftertablefigure"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="0095298A">
+      <w:r w:rsidRPr="0095298A" w:rsidR="00907194">
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
         <w:t>Figure 1 below is an example of an IMT structure for a medium organisation. When planning for your IMT, think about the size of your organisation and adjust your IMT structure appropriately.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55D70A40" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00F11CF0" w:rsidRDefault="000A2A87" w:rsidP="000A2A87">
+    <w:p w:rsidRPr="00F11CF0" w:rsidR="007C2A8B" w:rsidP="00F11CF0" w:rsidRDefault="00BE299A" w14:paraId="4241EC76" w14:textId="7998E35D">
       <w:pPr>
         <w:pStyle w:val="Figurecaption"/>
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F11CF0">
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
         <w:t>Figure 1 – Example Incident Management Structure</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F11CF0">
+      <w:r w:rsidRPr="00F11CF0" w:rsidR="00D4662C">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="500778"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9288"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000A2A87" w14:paraId="66B759B2" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidR="000E5822" w14:paraId="71F16898" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9288" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35B11D21" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidR="000E5822" w:rsidP="0025548A" w:rsidRDefault="000E5822" w14:paraId="20F85569" w14:textId="7D8EDD87">
             <w:pPr>
               <w:pStyle w:val="Body"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="07DFBDE7" wp14:editId="2D850DE0">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6CD57781" wp14:editId="515A35A9">
                   <wp:extent cx="4889635" cy="2338070"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="5080"/>
                   <wp:docPr id="1838655849" name="Picture 1" descr="Diagram represents the incident management team structure.&#10;The Commander is at the top directly responsible for two wardens and one first aid officer during an emergency."/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1838655849" name="Picture 1" descr="Diagram represents the incident management team structure.&#10;The Commander is at the top directly responsible for two wardens and one first aid officer during an emergency."/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId23"/>
+                          <a:blip r:embed="rId32"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="4899418" cy="2342748"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="22F8F249" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B607C6" w:rsidRDefault="000A2A87" w:rsidP="000A2A87">
+    <w:p w:rsidRPr="00B607C6" w:rsidR="00B607C6" w:rsidP="00B607C6" w:rsidRDefault="00B607C6" w14:paraId="6DAD6477" w14:textId="2A482ED6">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43738E38" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000A2A87">
+    <w:p w:rsidR="0064158F" w:rsidP="0064158F" w:rsidRDefault="0064158F" w14:paraId="5A407C82" w14:textId="105D9FE9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="50" w:name="_Toc80351985"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="52" w:name="_Toc209538763"/>
+      <w:bookmarkStart w:name="_Toc80351985" w:id="35"/>
+      <w:bookmarkStart w:name="_Toc209451362" w:id="36"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Communication </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="35"/>
+      <w:r w:rsidR="00907194">
+        <w:t>t</w:t>
+      </w:r>
       <w:r>
-        <w:t>tree</w:t>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="52"/>
+        <w:t>ree</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="36"/>
     </w:p>
-    <w:p w14:paraId="4323E0EC" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000A2A87">
+    <w:p w:rsidRPr="00B309D6" w:rsidR="00765E8A" w:rsidP="00F11CF0" w:rsidRDefault="00D4662C" w14:paraId="5BC73D5B" w14:textId="7401329D">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
-        <w:t xml:space="preserve">[Include your communication tree here. </w:t>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00B309D6">
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF06C8">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Include your communication tree here. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="0064158F">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A communication tree </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00765E8A">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">helps </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0987">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>outline</w:t>
+      </w:r>
+      <w:r w:rsidR="00765E8A">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00765E8A">
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
         <w:t xml:space="preserve">who is responsible for contacting others during an emergency. This may include emergency services, your DFFH Division, and the emergency contacts </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00FA0987">
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B309D6">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> staff or service users. </w:t>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00FA0987">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00765E8A">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">staff or service users. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52788AC3" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000A2A87">
+    <w:p w:rsidRPr="00B309D6" w:rsidR="0064158F" w:rsidP="00F11CF0" w:rsidRDefault="00765E8A" w14:paraId="21CA4DE2" w14:textId="103F6575">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:color w:val="500778"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B309D6">
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
         <w:t>If your service is large or has more than one site, you might want to include more than one communication tree in your plan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75702A30" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="0079799E" w:rsidRDefault="000A2A87" w:rsidP="000A2A87">
+    <w:p w:rsidRPr="0079799E" w:rsidR="0079799E" w:rsidP="00291FC9" w:rsidRDefault="002F4EA6" w14:paraId="56D715A1" w14:textId="0A9FD55F">
       <w:pPr>
         <w:pStyle w:val="Figurecaption"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00B309D6">
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Figure 2 – </w:t>
       </w:r>
       <w:r w:rsidRPr="00F11CF0">
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
         <w:t>Example communication</w:t>
       </w:r>
       <w:r w:rsidRPr="00B309D6">
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
         <w:t xml:space="preserve"> tree</w:t>
       </w:r>
+      <w:r w:rsidR="005A0FC3">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00113D37" w:rsidP="00002108" w:rsidRDefault="00BA1C73" w14:paraId="5B64D6C8" w14:textId="0ECFAE2B">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc80351986" w:id="37"/>
       <w:r>
         <w:rPr>
-          <w:color w:val="500778"/>
-[...10 lines deleted...]
-        <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="647224BD" wp14:editId="09F842C0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="50596FA0" wp14:editId="288B8572">
             <wp:extent cx="5904230" cy="1726565"/>
             <wp:effectExtent l="0" t="0" r="1270" b="6985"/>
             <wp:docPr id="321395712" name="Picture 1" descr="An example of a communication tree"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="321395712" name="Picture 1" descr="An example of a communication tree"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24"/>
+                    <a:blip r:embed="rId33"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5904230" cy="1726565"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="271758DC" w14:textId="45B8C112" w:rsidR="00F23A81" w:rsidRPr="00F23A81" w:rsidRDefault="000A2A87" w:rsidP="00ED25B8">
+    <w:p w:rsidR="002F4EA6" w:rsidP="002F4EA6" w:rsidRDefault="002F4EA6" w14:paraId="4CED3391" w14:textId="3FB9F124">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="55" w:name="_Toc209538764"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="959"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc209451363" w:id="38"/>
       <w:r>
         <w:t>Emergency response procedures</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="53"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="55"/>
+      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="38"/>
     </w:p>
-    <w:p w14:paraId="103A166E" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00D52414" w:rsidRDefault="000A2A87" w:rsidP="00F23A81">
+    <w:p w:rsidRPr="00D52414" w:rsidR="002F4EA6" w:rsidP="002F4EA6" w:rsidRDefault="002F4EA6" w14:paraId="42E02076" w14:textId="78A4F673">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00D52414">
         <w:t>During</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D52414">
         <w:t>an</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D52414">
         <w:t>emergency</w:t>
       </w:r>
+      <w:r w:rsidR="001E2824">
+        <w:t>, you may need to use one or a combination of the following emergency procedures:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F4EA6" w:rsidP="002F4EA6" w:rsidRDefault="001E2824" w14:paraId="2B4A2017" w14:textId="270FD59D">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
       <w:r>
-        <w:t>, you may need to use one or a combination of the following emergency procedures:</w:t>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Change (a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5CAF3FE1" w:rsidR="002F4EA6">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ltering</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5CAF3FE1" w:rsidR="002F4EA6">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>stop (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5CAF3FE1" w:rsidR="002F4EA6">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>ceasing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5CAF3FE1" w:rsidR="002F4EA6">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> services</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F7B3EBF" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="004B0802" w:rsidRDefault="000A2A87" w:rsidP="004B0802">
+    <w:p w:rsidR="002F4EA6" w:rsidP="002F4EA6" w:rsidRDefault="002F4EA6" w14:paraId="55BDE84C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="004B0802">
-        <w:t>Change (altering) or stop (ceasing) services</w:t>
+      <w:r w:rsidRPr="5CAF3FE1">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Relocation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5622F57C" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="004B0802" w:rsidRDefault="000A2A87" w:rsidP="004B0802">
+    <w:p w:rsidRPr="00D52414" w:rsidR="002F4EA6" w:rsidP="002F4EA6" w:rsidRDefault="002F4EA6" w14:paraId="7185928F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="004B0802">
-        <w:t>Relocation</w:t>
+      <w:r>
+        <w:t>Evacuation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1630768F" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="004B0802" w:rsidRDefault="000A2A87" w:rsidP="004B0802">
+    <w:p w:rsidRPr="00D52414" w:rsidR="002F4EA6" w:rsidP="002F4EA6" w:rsidRDefault="002F4EA6" w14:paraId="2C5467D2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:r w:rsidRPr="004B0802">
+      <w:r>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D52414">
+        <w:t>helter-in-place</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F4EA6" w:rsidP="002F4EA6" w:rsidRDefault="002F4EA6" w14:paraId="3D1F9E1C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="22E41E96">
+        <w:rPr>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Shelter indoors</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B309D6" w:rsidR="00EB4FBB" w:rsidP="00EB4FBB" w:rsidRDefault="005A0FC3" w14:paraId="445E173C" w14:textId="2991409D">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00AC7AA9">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="007D1C33">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="002B6F2F">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="001E2824">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>is section, add the details of how your service will carry out each of these procedures. You can find more guidance in the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00EB4FBB">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00EB4FBB">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>Preparing for emergencies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00EB4FBB">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reference guide</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00620C31">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, available on the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId34">
+        <w:r w:rsidRPr="00B309D6" w:rsidR="00620C31">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="500778"/>
+          </w:rPr>
+          <w:t>Service Providers’ Emergency Management website</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00620C31">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> https://providers.dffh.vic.gov.au/emergency-management.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B309D6" w:rsidR="001E2824" w:rsidP="002F4EA6" w:rsidRDefault="004B467F" w14:paraId="0E3E428A" w14:textId="44688F7E">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Service </w:t>
+      </w:r>
+      <w:r w:rsidR="00F156E5">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">roviders </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="001E2824">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>should use their judgement when deciding which actions to take</w:t>
+      </w:r>
+      <w:r w:rsidR="00F156E5">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00F156E5">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F156E5">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="001E2824">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>very emergency is different. You should also adjust these procedures based on your risk assessment and the specific needs of your service.</w:t>
+      </w:r>
+      <w:r w:rsidR="005A0FC3">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="001E2824">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="005A0FC3" w:rsidR="001E2824" w:rsidP="001E2824" w:rsidRDefault="005A0FC3" w14:paraId="7F032802" w14:textId="750C52B3">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B537A3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Do</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B537A3" w:rsidR="001E2824">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> not wait for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B537A3" w:rsidR="00F156E5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>direction</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B537A3" w:rsidR="001E2824">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from the department or emergency services to enact </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B537A3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>your</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B537A3" w:rsidR="001E2824">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> emergency plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001E2824" w:rsidP="001E2824" w:rsidRDefault="001E2824" w14:paraId="5F4F53F2" w14:textId="0B782318">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Altering or ceasing services</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B309D6" w:rsidR="001E2824" w:rsidP="001E2824" w:rsidRDefault="005A0FC3" w14:paraId="62A6E45A" w14:textId="0696682C">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="001E2824">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Insert the details for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00B746F0">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">your organisation’s altering or ceasing services emergency </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="001E2824">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>response procedure in this section.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D52414" w:rsidR="001E2824" w:rsidP="001E2824" w:rsidRDefault="001E2824" w14:paraId="6433A32A" w14:textId="5A497FB1">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Relocation </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B309D6" w:rsidR="001E2824" w:rsidP="001E2824" w:rsidRDefault="005A0FC3" w14:paraId="1D27A408" w14:textId="1F362F9E">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="001E2824">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Insert the details for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00B746F0">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">your organisation’s relocation emergency </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="001E2824">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>response procedure in this section.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="001E2824" w:rsidR="001E2824" w:rsidP="00B746F0" w:rsidRDefault="00B746F0" w14:paraId="1066449E" w14:textId="25604B61">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Evacuation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C40FDA0" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="004B0802" w:rsidRDefault="000A2A87" w:rsidP="004B0802">
+    <w:p w:rsidRPr="00B309D6" w:rsidR="00B746F0" w:rsidP="00B746F0" w:rsidRDefault="005A0FC3" w14:paraId="7A3899C2" w14:textId="718CC26A">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00B746F0">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>Insert the details for your organisation’s evacuation emergency response procedure in this section.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001E2824" w:rsidP="00B746F0" w:rsidRDefault="00B746F0" w14:paraId="6082131C" w14:textId="6E938EC5">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Shelter-in-place</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B537A3" w:rsidR="00B50BCF" w:rsidP="5787AE2D" w:rsidRDefault="005A0FC3" w14:paraId="621BA854" w14:textId="400B4F60">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B537A3">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B537A3" w:rsidR="0071499B">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>Shelter-in-place means staying inside the building you are already in because it is safer than going outside</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B537A3" w:rsidR="001438D7">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> where there is an immediate threat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B537A3" w:rsidR="0071499B">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>. This might happen during a chemical spill,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B537A3" w:rsidR="00477082">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> violent incident, active shooter, airborne gas, fire, etc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B537A3" w:rsidR="009C0499" w:rsidP="5787AE2D" w:rsidRDefault="00B50BCF" w14:paraId="5B0DF7E6" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B537A3">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>When sheltering-in-place, you should:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B537A3" w:rsidR="009C0499" w:rsidP="5787AE2D" w:rsidRDefault="00F156E5" w14:paraId="49A8E62B" w14:textId="6BB3F87C">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Shelter-in-place</w:t>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B537A3">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B537A3" w:rsidR="009C0499">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>tay inside</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="444ECD60" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="004B0802" w:rsidRDefault="000A2A87" w:rsidP="004B0802">
+    <w:p w:rsidRPr="00B537A3" w:rsidR="009C0499" w:rsidP="5787AE2D" w:rsidRDefault="00F156E5" w14:paraId="62D8EDB3" w14:textId="72509771">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-      </w:pPr>
-      <w:r w:rsidRPr="004B0802">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B537A3">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B537A3" w:rsidR="009C0499">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>lose all windows and doors</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B537A3" w:rsidR="009C0499" w:rsidP="5787AE2D" w:rsidRDefault="00F156E5" w14:paraId="1C69FC76" w14:textId="18CEC78F">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B537A3">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B537A3" w:rsidR="009C0499">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>urn off air conditioners or fans if needed</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B537A3" w:rsidR="009C0499" w:rsidP="5787AE2D" w:rsidRDefault="00F156E5" w14:paraId="15D090C3" w14:textId="2E4669D7">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B537A3">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B537A3" w:rsidR="009C0499">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>ollow instructions from emergency services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B537A3" w:rsidR="795B121E">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B537A3" w:rsidR="00CE2D49" w:rsidP="5787AE2D" w:rsidRDefault="795B121E" w14:paraId="59467135" w14:textId="2FC623FA">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B537A3">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>Shelter-in-place is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B537A3" w:rsidR="00CE2D49">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a high-alert, protection action where movement </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B537A3" w:rsidR="5777E5CA">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">needs to be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B537A3" w:rsidR="00CE2D49">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>restricted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B537A3" w:rsidR="00B746F0" w:rsidP="5787AE2D" w:rsidRDefault="00B746F0" w14:paraId="4375BA36" w14:textId="0CF0DAE3">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B537A3">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>Insert the details for your organisation’s shelter-in-place emergency response procedure in this section.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B537A3" w:rsidR="005A0FC3">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B537A3" w:rsidR="00B746F0" w:rsidP="5787AE2D" w:rsidRDefault="00B746F0" w14:paraId="79EEEA35" w14:textId="48986CD0">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B537A3">
         <w:t>Shelter indoors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E29A515" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000A2A87">
+    <w:p w:rsidRPr="00B537A3" w:rsidR="00D1203B" w:rsidP="5787AE2D" w:rsidRDefault="005A0FC3" w14:paraId="7459A0E9" w14:textId="59966882">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B537A3">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B537A3" w:rsidR="00B351AB">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bring people inside and stay indoors for safety, usually due to general environmental conditions such as </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B537A3" w:rsidR="3153F00E">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">thunderstorm asthma conditions, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B537A3" w:rsidR="00B351AB">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">extreme heat, poor air quality, storm activity, bushfire smoke </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B537A3" w:rsidR="00AA2976">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nearby. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B537A3" w:rsidR="6E1E26D3">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>Sheltering indoors is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B537A3" w:rsidR="00AA2976">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a precautionary action</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B537A3" w:rsidR="14B061DE">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to protect people most at risk but does not mean you are locked down or unable to exit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B537A3" w:rsidR="00D1203B" w:rsidP="5787AE2D" w:rsidRDefault="00D1203B" w14:paraId="6B1E508E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B537A3">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>You may need to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B537A3" w:rsidR="00D1203B" w:rsidP="5787AE2D" w:rsidRDefault="00F156E5" w14:paraId="61C064ED" w14:textId="29D59BAF">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B537A3">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B537A3" w:rsidR="00D1203B">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">top outside activities </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B537A3" w:rsidR="00D1203B" w:rsidP="5787AE2D" w:rsidRDefault="00F156E5" w14:paraId="79CB8461" w14:textId="02C25DEC">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B537A3">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B537A3" w:rsidR="00D1203B">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>eep everyone indoors and comfortable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B537A3" w:rsidR="00D1203B" w:rsidP="5787AE2D" w:rsidRDefault="00F156E5" w14:paraId="5FFA6AB7" w14:textId="35391FCA">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B537A3">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B537A3" w:rsidR="00D1203B">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>onitor conditions and wait for updates</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B537A3" w:rsidR="11968080">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B537A3" w:rsidR="00B746F0" w:rsidP="5787AE2D" w:rsidRDefault="00B746F0" w14:paraId="105F539C" w14:textId="0C0CE0F5">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00B537A3">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>Insert the details for your shelter indoors emergency response procedure in this section.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B537A3" w:rsidR="005A0FC3">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B537A3" w:rsidR="002F4EA6" w:rsidP="002F4EA6" w:rsidRDefault="002F4EA6" w14:paraId="6C57014C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc80351987" w:id="39"/>
+      <w:bookmarkStart w:name="_Toc209451364" w:id="40"/>
+      <w:r w:rsidRPr="00B537A3">
+        <w:t>Response procedures for specific emergencies</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkEnd w:id="40"/>
+    </w:p>
+    <w:p w:rsidRPr="00B537A3" w:rsidR="00336D21" w:rsidP="002F4EA6" w:rsidRDefault="005A0FC3" w14:paraId="71AAB36E" w14:textId="651EC9CE">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B537A3">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B537A3" w:rsidR="00336D21">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Before completing this section, complete a risk assessment </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B537A3" w:rsidR="00F156E5">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B537A3" w:rsidR="00336D21">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">identify the hazards and threats that could affect your service or facility. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B537A3" w:rsidR="00336D21" w:rsidP="002F4EA6" w:rsidRDefault="00336D21" w14:paraId="0A416367" w14:textId="34A8B84F">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B537A3">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>Once you have identified the risks (for example</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B537A3" w:rsidR="00B755D3">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B537A3">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bushfire, flood, cyber-attack, etc.), write a response procedure for each one. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B537A3" w:rsidR="00B746F0" w:rsidP="5787AE2D" w:rsidRDefault="00336D21" w14:paraId="4E6035E3" w14:textId="47B36FBD">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B537A3">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>For every threat and/or hazard, your response procedure should explain how your service will:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B537A3" w:rsidR="00B746F0" w:rsidP="5787AE2D" w:rsidRDefault="00B755D3" w14:paraId="6CE1AAA9" w14:textId="49D2899D">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B537A3">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B537A3" w:rsidR="00B746F0">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>repar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B537A3" w:rsidR="00336D21">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B537A3" w:rsidR="00B746F0">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B537A3" w:rsidR="00336D21">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the emergency</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B537A3" w:rsidR="00B746F0" w:rsidP="5787AE2D" w:rsidRDefault="00B755D3" w14:paraId="3F73F4F6" w14:textId="2CF631B7">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B537A3">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B537A3" w:rsidR="00B746F0">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>espond during</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B537A3" w:rsidR="00336D21">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the emergency</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B537A3" w:rsidR="00B746F0" w:rsidP="5787AE2D" w:rsidRDefault="00B755D3" w14:paraId="661C6DCC" w14:textId="1D8B13C3">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B537A3">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B537A3" w:rsidR="00B746F0">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>ecover after the emergency</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B537A3" w:rsidR="00500C21">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B309D6" w:rsidR="00620C31" w:rsidP="00B746F0" w:rsidRDefault="00620C31" w14:paraId="347BC159" w14:textId="454C7916">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">More information </w:t>
+      </w:r>
+      <w:r w:rsidR="00B755D3">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>is available</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2B6B">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>Preparing for emergencies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F2B6B">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reference guide on the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId35">
+        <w:r w:rsidRPr="008F2B6B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:color w:val="500778"/>
+          </w:rPr>
+          <w:t>Service Providers’ Emergency Management website</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="008F2B6B">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>https://providers.dffh.vic.gov.au/emergency-management.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B309D6" w:rsidR="00B746F0" w:rsidP="002F4EA6" w:rsidRDefault="00B755D3" w14:paraId="2273BAB5" w14:textId="7CB13A7C">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Use your</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="002F4EA6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> judgement when</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00B746F0">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> carrying out response procedures as your response will depend on what is happening at the time. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B309D6" w:rsidR="00336D21" w:rsidP="00B746F0" w:rsidRDefault="00B746F0" w14:paraId="72214CED" w14:textId="2A1EFA00">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Again, do not wait for </w:t>
+      </w:r>
+      <w:r w:rsidR="00B755D3">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>directions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from the department or emergency services to enact </w:t>
+      </w:r>
+      <w:r w:rsidR="003043E1">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>your</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="003043E1">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>emergency plan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="002F4EA6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B537A3" w:rsidR="00336D21" w:rsidP="5787AE2D" w:rsidRDefault="00336D21" w14:paraId="02910D7F" w14:textId="7A34283A">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B537A3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>Note</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B537A3">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: when planning for alternative emergency accommodation, make sure it is not in a heightened risk area. List several accommodation options. This is important because other services may also plan to use the same accommodation. If too many people go to the same place, there may not be enough space. Having more than one option helps make sure you have somewhere safe to go. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B537A3" w:rsidR="00721D94" w:rsidP="5787AE2D" w:rsidRDefault="00336D21" w14:paraId="5F422609" w14:textId="6930C384">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B537A3">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If possible, include some options outside of your local </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B537A3" w:rsidR="003043E1">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>government</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B537A3">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> area. This is because a large emergency could affect </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B537A3" w:rsidR="5890E32E">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a large part of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B537A3">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>your whole local government area, making local options unsafe or unavailable. Having back-up options in other areas gives you a better chance of finding safe accommodation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B537A3" w:rsidR="003043E1">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc80351988" w:id="41"/>
+      <w:r w:rsidRPr="00B537A3" w:rsidR="005A0FC3">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F4EA6" w:rsidP="002F4EA6" w:rsidRDefault="002F4EA6" w14:paraId="0F6A5E8D" w14:textId="398931A4">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE3F48">
+        <w:t>Bushfire</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="41"/>
+    </w:p>
+    <w:p w:rsidRPr="00B309D6" w:rsidR="005A0321" w:rsidP="002F4EA6" w:rsidRDefault="005A0FC3" w14:paraId="6DD065D5" w14:textId="6B2787CB">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
         <w:t>[</w:t>
       </w:r>
+      <w:r w:rsidR="00B755D3">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>Include</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="002F4EA6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> your bushfire plan here.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B309D6" w:rsidR="002F4EA6" w:rsidP="00962ADA" w:rsidRDefault="009741A8" w14:paraId="7EB9EFE8" w14:textId="669162B7">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00B309D6">
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
-        <w:t xml:space="preserve">In this section, add the details of how your service will carry out each of these procedures. You can find more guidance in the </w:t>
+        <w:t xml:space="preserve">More information </w:t>
+      </w:r>
+      <w:r w:rsidR="00B755D3">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>is available</w:t>
       </w:r>
       <w:r w:rsidRPr="00B309D6">
         <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
           <w:i/>
           <w:color w:val="500778"/>
         </w:rPr>
         <w:t>Preparing for emergencies</w:t>
       </w:r>
       <w:r w:rsidRPr="00B309D6">
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
-        <w:t xml:space="preserve"> reference guide, available on the </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId25">
+        <w:t xml:space="preserve"> reference guide</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00043043">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00880172">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00E11C24">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009151B5" w:rsidR="001700C6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009151B5" w:rsidR="00E11C24">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>ocial services sector emergency management policy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00620C31">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, on the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId36">
+        <w:r w:rsidRPr="00B309D6" w:rsidR="00620C31">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="500778"/>
+          </w:rPr>
+          <w:t>Service Providers’ Emergency Management website</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00620C31">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> https://providers.dffh.vic.gov.au/emergency-management.</w:t>
+      </w:r>
+      <w:r w:rsidR="005A0FC3">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="000F7968" w:rsidR="002F4EA6" w:rsidP="2F526E37" w:rsidRDefault="02DA0CA2" w14:paraId="3E358953" w14:textId="3734B8F8">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc80351989" w:id="42"/>
+      <w:r>
+        <w:t xml:space="preserve">Catastrophic fire </w:t>
+      </w:r>
+      <w:r w:rsidR="1590B9AB">
+        <w:t xml:space="preserve">danger </w:t>
+      </w:r>
+      <w:r>
+        <w:t>day</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="42"/>
+    </w:p>
+    <w:p w:rsidRPr="00B309D6" w:rsidR="002F4EA6" w:rsidP="6B8950EC" w:rsidRDefault="005A0FC3" w14:paraId="26E1FA50" w14:textId="7284FCF0">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:color w:val="500778"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="500778"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5787AE2D" w:rsidR="00B746F0">
+        <w:rPr>
+          <w:color w:val="500778"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5787AE2D" w:rsidR="02DA0CA2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="500778"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Social </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5787AE2D" w:rsidR="000C5C25">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="500778"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5787AE2D" w:rsidR="02DA0CA2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="500778"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ervices </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5787AE2D" w:rsidR="000C5C25">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="500778"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5787AE2D" w:rsidR="02DA0CA2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="500778"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ector </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5787AE2D" w:rsidR="000C5C25">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="500778"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5787AE2D" w:rsidR="02DA0CA2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="500778"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mergency </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5787AE2D" w:rsidR="000C5C25">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="500778"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5787AE2D" w:rsidR="02DA0CA2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="500778"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">anagement </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5787AE2D" w:rsidR="000C5C25">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="500778"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5787AE2D" w:rsidR="02DA0CA2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="500778"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>olicy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5787AE2D" w:rsidR="004D6F3A">
+        <w:rPr>
+          <w:color w:val="500778"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> applies to your service</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5787AE2D" w:rsidR="02DA0CA2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="500778"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5787AE2D" w:rsidR="02DA0CA2">
+        <w:rPr>
+          <w:color w:val="500778"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5787AE2D" w:rsidR="00B746F0">
+        <w:rPr>
+          <w:color w:val="500778"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>and you provide</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5787AE2D" w:rsidR="02DA0CA2">
+        <w:rPr>
+          <w:color w:val="500778"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> home</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6570818E" w:rsidR="4895D1FB">
+        <w:rPr>
+          <w:color w:val="500778"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5787AE2D" w:rsidR="02DA0CA2">
+        <w:rPr>
+          <w:color w:val="500778"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">based care or residential care in areas of heightened </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5787AE2D" w:rsidR="00B746F0">
+        <w:rPr>
+          <w:color w:val="500778"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bushfire </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5787AE2D" w:rsidR="02DA0CA2">
+        <w:rPr>
+          <w:color w:val="500778"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>risk,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5787AE2D" w:rsidR="00B746F0">
+        <w:rPr>
+          <w:color w:val="500778"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you must follow the required actions for a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4435E839" w:rsidR="17E1BC74">
+        <w:rPr>
+          <w:color w:val="500778"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>forecast</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4435E839" w:rsidR="00B746F0">
+        <w:rPr>
+          <w:color w:val="500778"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5787AE2D" w:rsidR="00B746F0">
+        <w:rPr>
+          <w:color w:val="500778"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Catastrophic fire danger day</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5787AE2D" w:rsidR="02DA0CA2">
+        <w:rPr>
+          <w:color w:val="500778"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>. These actions are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5787AE2D" w:rsidR="00B746F0">
+        <w:rPr>
+          <w:color w:val="500778"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5787AE2D" w:rsidR="003043E1">
+        <w:rPr>
+          <w:color w:val="500778"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">outlined </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5787AE2D" w:rsidR="00B746F0">
+        <w:rPr>
+          <w:color w:val="500778"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>in each</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5787AE2D" w:rsidR="02DA0CA2">
+        <w:rPr>
+          <w:color w:val="500778"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> carer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5787AE2D" w:rsidR="7036A562">
+        <w:rPr>
+          <w:color w:val="500778"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5787AE2D" w:rsidR="02DA0CA2">
+        <w:rPr>
+          <w:color w:val="500778"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5787AE2D" w:rsidR="00B746F0">
+        <w:rPr>
+          <w:color w:val="500778"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> personal Bushfire</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5787AE2D" w:rsidR="02DA0CA2">
+        <w:rPr>
+          <w:color w:val="500778"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Leav</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5787AE2D" w:rsidR="00B746F0">
+        <w:rPr>
+          <w:color w:val="500778"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5787AE2D" w:rsidR="02DA0CA2">
+        <w:rPr>
+          <w:color w:val="500778"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Early Plan or residential facility’s Bushfire Survival Plan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="2D579E4E" w:rsidP="5787AE2D" w:rsidRDefault="2D579E4E" w14:paraId="44F7F068" w14:textId="7C1C80C1">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="500778"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4435E839">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+          <w:color w:val="500778"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Services within scope of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009151B5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+          <w:i/>
+          <w:color w:val="500778"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Social services sector emergency management policy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4435E839">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+          <w:color w:val="500778"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are required to report to DFFH within 5 days of the Catastrophic fire danger day that services have resumed or when the service is expected to return to normal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B309D6" w:rsidR="003863A1" w:rsidP="2F526E37" w:rsidRDefault="02DA0CA2" w14:paraId="63C7BB38" w14:textId="5C8BC6D4">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:color w:val="500778"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Insert your Catastrophic fire </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="692152F8">
+        <w:rPr>
+          <w:color w:val="500778"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">danger </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>day procedure here.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B309D6" w:rsidR="00E7556E" w:rsidP="2F526E37" w:rsidRDefault="54B487D9" w14:paraId="15D6CA7A" w14:textId="72E88A0E">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc80351990" w:id="43"/>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">More information </w:t>
+      </w:r>
+      <w:r w:rsidR="004D6F3A">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>is available</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>Preparing for emergencies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reference guide</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>Social services sector emergency management policy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, on the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId37">
         <w:r w:rsidRPr="00B309D6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="500778"/>
           </w:rPr>
           <w:t>Service Providers’ Emergency Management website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B309D6">
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
-        <w:t xml:space="preserve"> https://providers.dffh.vic.gov.au/emergency-management.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6570818E" w:rsidR="00336D21">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>https://providers.dffh.vic.gov.au/emergency-management</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6570818E">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="005A0FC3">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EAEDBDD" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000A2A87">
+    <w:p w:rsidR="00336D21" w:rsidP="00336D21" w:rsidRDefault="00336D21" w14:paraId="4518AFA3" w14:textId="640CE111">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Floods</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B309D6" w:rsidR="00336D21" w:rsidP="00336D21" w:rsidRDefault="005A0FC3" w14:paraId="56396317" w14:textId="74CD8A92">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="004D6F3A">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>Include</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00336D21">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> your flood response plan here.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B309D6" w:rsidR="00620C31" w:rsidP="2F526E37" w:rsidRDefault="00336D21" w14:paraId="4F51DA95" w14:textId="6BC27F97">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00B309D6">
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
-        <w:t xml:space="preserve">Service </w:t>
-[...5 lines deleted...]
-        <w:t>p</w:t>
+        <w:t xml:space="preserve">More information </w:t>
+      </w:r>
+      <w:r w:rsidR="004D6F3A">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>is available</w:t>
       </w:r>
       <w:r w:rsidRPr="00B309D6">
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
-        <w:t>roviders should use their judgement when deciding which actions to take</w:t>
-[...5 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> in the </w:t>
       </w:r>
       <w:r w:rsidRPr="00B309D6">
         <w:rPr>
+          <w:i/>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>Preparing for emergencies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reference guide</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
           <w:color w:val="500778"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00B309D6">
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
-        <w:t>very emergency is different. You should also adjust these procedures based on your risk assessment and the specific needs of your service.</w:t>
-[...490 lines deleted...]
-        <w:r w:rsidRPr="00325D14">
+        <w:t xml:space="preserve">and the Social services sector emergency management policy, on the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId38">
+        <w:r w:rsidRPr="00B309D6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:b/>
-[...219 lines deleted...]
-            <w:bCs/>
+            <w:color w:val="500778"/>
           </w:rPr>
           <w:t>Service Providers’ Emergency Management website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B309D6">
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
         <w:t xml:space="preserve"> https://providers.dffh.vic.gov.au/emergency-management.</w:t>
       </w:r>
+      <w:r w:rsidR="00E86FEB">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F4EA6" w:rsidP="002F4EA6" w:rsidRDefault="002F4EA6" w14:paraId="7FEAA4DF" w14:textId="22E2A5E0">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc209451365" w:id="44"/>
       <w:r>
+        <w:t xml:space="preserve">Area </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="43"/>
+      <w:r w:rsidR="003043E1">
+        <w:t>m</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ap</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="44"/>
+    </w:p>
+    <w:p w:rsidRPr="00B309D6" w:rsidR="002F4EA6" w:rsidP="002F4EA6" w:rsidRDefault="00E86FEB" w14:paraId="67C40342" w14:textId="1FA5BB38">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="002F4EA6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>Insert an area map to show the location of your facilit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00261686">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>ies/sites</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="002F4EA6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and its off-site evacuation points. It should include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B309D6" w:rsidR="002F4EA6" w:rsidP="002F4EA6" w:rsidRDefault="002F4EA6" w14:paraId="65BDEBBE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>surrounding streets (including street names)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B309D6" w:rsidR="002F4EA6" w:rsidP="002F4EA6" w:rsidRDefault="002F4EA6" w14:paraId="4209C006" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>exit points from your service</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B309D6" w:rsidR="002F4EA6" w:rsidP="002F4EA6" w:rsidRDefault="002F4EA6" w14:paraId="0B188485" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>emergency services access points</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B309D6" w:rsidR="002F4EA6" w:rsidP="002F4EA6" w:rsidRDefault="002F4EA6" w14:paraId="46A089BB" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>a minimum of two off-site assembly areas (where possible)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B309D6" w:rsidR="002F4EA6" w:rsidP="002F4EA6" w:rsidRDefault="002F4EA6" w14:paraId="17D0933E" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>off-site evacuation routes (coloured green)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B309D6" w:rsidR="002F4EA6" w:rsidP="002F4EA6" w:rsidRDefault="002F4EA6" w14:paraId="37AD6FDD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>major landmarks</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B309D6" w:rsidR="002F4EA6" w:rsidP="002F4EA6" w:rsidRDefault="002F4EA6" w14:paraId="13A94FEC" w14:textId="331F634D">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>legend</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00F0061D">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B309D6" w:rsidR="002F4EA6" w:rsidP="002F4EA6" w:rsidRDefault="002F4EA6" w14:paraId="616BD405" w14:textId="2B2F0F4C">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Your area map should also </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00864BCC">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>include</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the distance and estimated time </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00864BCC">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>to get from your service to each evacuation point.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="009B2EC1" w:rsidR="002F4EA6" w:rsidP="002F4EA6" w:rsidRDefault="002F4EA6" w14:paraId="00B1A201" w14:textId="340C1475">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">You can </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00864BCC">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>make</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> your area map using a computer mapping program (for example from the internet). If this is not possible, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00864BCC">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">you can use </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>a copy of the relevant map from a street directory.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E86FEB">
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C3DBF50" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="000F7968" w:rsidRDefault="000A2A87" w:rsidP="000A2A87">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="60" w:name="_Toc80351989"/>
+    <w:p w:rsidR="002F4EA6" w:rsidP="002F4EA6" w:rsidRDefault="002F4EA6" w14:paraId="39A0C034" w14:textId="7CCC1930">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc80351991" w:id="45"/>
+      <w:bookmarkStart w:name="_Toc209451366" w:id="46"/>
+      <w:r w:rsidRPr="00DE3F48">
+        <w:t>Evacuation</w:t>
+      </w:r>
       <w:r>
-        <w:t>Catastrophic fire danger day</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="60"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="45"/>
+      <w:r w:rsidR="004A10EE">
+        <w:t>diagram</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="46"/>
     </w:p>
-    <w:p w14:paraId="07E13256" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000A2A87">
+    <w:p w:rsidRPr="00B309D6" w:rsidR="00864BCC" w:rsidP="002F4EA6" w:rsidRDefault="00E86FEB" w14:paraId="7B63B162" w14:textId="4E79A06C">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:color w:val="500778"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="500778"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="5787AE2D">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="5787AE2D">
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00864BCC">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Each building must have evacuation diagrams </w:t>
+      </w:r>
+      <w:r w:rsidR="004D6F3A">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">clearly </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00864BCC">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">displayed where service users, staff, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="004C5BBF">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>visitors</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00864BCC">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and contractors can see them. This includes areas like reception, hallways, meeting rooms and break rooms. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B309D6" w:rsidR="002F4EA6" w:rsidP="002F4EA6" w:rsidRDefault="00864BCC" w14:paraId="66FA5B70" w14:textId="098CE60A">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>Y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="002F4EA6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">our </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00AE70F6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>emergency management</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="002F4EA6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> planning team should de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>cide on</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="002F4EA6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the number of evacuation plans </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and where they </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA202A">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>are available in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="002F4EA6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> each building.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B309D6" w:rsidR="00864BCC" w:rsidP="002F4EA6" w:rsidRDefault="002F4EA6" w14:paraId="20CA97A3" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>Insert your facility’s evacuation map here.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B309D6" w:rsidR="002F4EA6" w:rsidP="002F4EA6" w:rsidRDefault="002F4EA6" w14:paraId="2D92C71B" w14:textId="2B0C39DC">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Refer to the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Australian Standard 3745-2010 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6">
         <w:rPr>
           <w:i/>
-          <w:iCs/>
-[...1 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:color w:val="500778"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Planning for Emergencies in Facilities </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>to ensure your evacuation map meet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00F04FAD">
+        <w:rPr>
+          <w:color w:val="500778"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00F04FAD">
+        <w:rPr>
+          <w:color w:val="500778"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">relevant </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>requirements</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00E62B61">
+        <w:rPr>
+          <w:color w:val="500778"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E86FEB">
+        <w:rPr>
+          <w:color w:val="500778"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00DE3F48" w:rsidR="002F4EA6" w:rsidP="002F4EA6" w:rsidRDefault="002F4EA6" w14:paraId="72ED3477" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc80351992" w:id="47"/>
+      <w:bookmarkStart w:name="_Toc209451367" w:id="48"/>
+      <w:r w:rsidRPr="00DE3F48">
+        <w:t>Recovery</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="48"/>
+    </w:p>
+    <w:p w:rsidRPr="00B309D6" w:rsidR="00620C31" w:rsidP="00F84BEA" w:rsidRDefault="00E86FEB" w14:paraId="64645887" w14:textId="0F14729C">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="002F4EA6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>Refer to your Business Continuity Plan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00B061A4">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (BCP)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="002F4EA6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00864BCC">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> list any other actions your service will take to recover after an emergency</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00620C31">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Toc80351993" w:id="49"/>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00864BCC">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B309D6" w:rsidR="00336D21" w:rsidP="00F84BEA" w:rsidRDefault="00864BCC" w14:paraId="4FB0ED61" w14:textId="1E7D7B4D">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">More information </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA202A">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>is available</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>Preparing for emergencies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> reference guide</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6">
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="500778"/>
         </w:rPr>
         <w:t>Social services sector emergency management policy</w:t>
       </w:r>
-      <w:r w:rsidRPr="5787AE2D">
-[...91 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00B309D6">
         <w:rPr>
           <w:color w:val="500778"/>
-          <w:lang w:val="en-US"/>
-[...65 lines deleted...]
-          <w:color w:val="500778"/>
         </w:rPr>
         <w:t xml:space="preserve">, on the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28">
-        <w:r w:rsidRPr="00325D14">
+      <w:hyperlink r:id="rId39">
+        <w:r w:rsidRPr="00B309D6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:b/>
-            <w:bCs/>
+            <w:color w:val="500778"/>
           </w:rPr>
           <w:t>Service Providers’ Emergency Management website</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00B309D6">
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> https://providers.dffh.vic.gov.au/emergency-management.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E86FEB">
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="686B8D05" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000A2A87">
-[...533 lines deleted...]
-    <w:p w14:paraId="1475B8C0" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000A2A87">
+    <w:p w:rsidR="00336D21" w:rsidRDefault="00336D21" w14:paraId="37A293A5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="033D659C" w14:textId="0EB8C8D2" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000A2A87">
+    <w:p w:rsidR="002F4EA6" w:rsidP="002F4EA6" w:rsidRDefault="002F4EA6" w14:paraId="7F6EB3BE" w14:textId="5D98F29F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="71" w:name="_Toc209451368"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="70"/>
+      <w:bookmarkStart w:name="_Toc209451368" w:id="50"/>
+      <w:bookmarkEnd w:id="49"/>
       <w:r w:rsidRPr="007F5707">
         <w:lastRenderedPageBreak/>
         <w:t>Emergency</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> m</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003043E1">
+        <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="007F5707">
         <w:t>anagement</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> p</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003043E1">
+        <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="007F5707">
         <w:t>lan</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008C446B">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> c</w:t>
+      <w:r w:rsidR="008F2B6B">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="0070111E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003043E1">
+        <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="007F5707">
         <w:t>ompletion</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> c</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003043E1">
+        <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="007F5707">
         <w:t>hecklist</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="71"/>
-      <w:bookmarkEnd w:id="72"/>
+      <w:bookmarkEnd w:id="50"/>
     </w:p>
-    <w:p w14:paraId="656FCC90" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00B309D6" w:rsidRDefault="000A2A87" w:rsidP="000A2A87">
+    <w:p w:rsidRPr="00B309D6" w:rsidR="002F4EA6" w:rsidP="002F4EA6" w:rsidRDefault="00E86FEB" w14:paraId="54F28B77" w14:textId="6A64EEDD">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B309D6">
-[...3 lines deleted...]
-        <w:t>This completion checklist has been developed as a ‘final check’ to help confirm that all parts of your plan have been completed. Where possible, ask another staff member to complete the checklist to support accuracy and a fresh review of the plan.</w:t>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="002F4EA6">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t>This completion checklist has been developed as a ‘final check’ to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B309D6" w:rsidR="00722219">
+        <w:rPr>
+          <w:color w:val="500778"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> help confirm that all parts of your plan have been completed. Where possible, ask another staff member to complete the checklist to support accuracy and a fresh review of the plan.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="500778"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9209" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6516"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="1984"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="003B6E63" w14:paraId="7F4AD2D5" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="003B6E63" w:rsidR="002F4EA6" w:rsidTr="008F2B6B" w14:paraId="05B0D5AE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6516" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0D07A7AE" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="003B6E63" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="003B6E63" w:rsidR="002F4EA6" w:rsidP="00DE0CFC" w:rsidRDefault="002F4EA6" w14:paraId="77DD2F6A" w14:textId="07E0FB1A">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B6E63">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Component</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="79B86FE3" w14:textId="2B0C53E9" w:rsidR="000A2A87" w:rsidRPr="003B6E63" w:rsidRDefault="00BC43F3" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="003B6E63" w:rsidR="002F4EA6" w:rsidP="00DE0CFC" w:rsidRDefault="002F4EA6" w14:paraId="7B70F7E1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...7 lines deleted...]
-            <w:r w:rsidR="000A2A87" w:rsidRPr="003B6E63">
+            <w:r w:rsidRPr="003B6E63">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:cs="Segoe UI"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
-            <w:r w:rsidR="000A2A87">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Segoe UI"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> / </w:t>
             </w:r>
-            <w:r w:rsidR="000A2A87" w:rsidRPr="003B6E63">
+            <w:r w:rsidRPr="003B6E63">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:cs="Segoe UI"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="33A941B7" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="003B6E63" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="003B6E63" w:rsidR="002F4EA6" w:rsidP="00DE0CFC" w:rsidRDefault="002F4EA6" w14:paraId="37E2750A" w14:textId="5D0DB8EF">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B6E63">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Action</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B6E63">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Required</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="003B6E63" w14:paraId="1B84811F" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="003B6E63" w:rsidR="002F4EA6" w:rsidTr="008F2B6B" w14:paraId="06D8125F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6516" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="74872EE9" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="003B6E63" w:rsidRDefault="000A2A87" w:rsidP="00F91739">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tabletext"/>
+          <w:p w:rsidRPr="003B6E63" w:rsidR="002F4EA6" w:rsidP="009A1E2F" w:rsidRDefault="002F4EA6" w14:paraId="0E7AC2E8" w14:textId="68D32936">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B6E63">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Distribution</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B6E63">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>list</w:t>
             </w:r>
@@ -14401,301 +17361,327 @@
             </w:r>
             <w:r w:rsidRPr="003B6E63">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>been</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B6E63">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="011F9277" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="003B6E63" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="003B6E63" w:rsidR="002F4EA6" w:rsidP="002F4EA6" w:rsidRDefault="002F4EA6" w14:paraId="1693F462" w14:textId="471C7442">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33428F69" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="003B6E63" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="003B6E63" w:rsidR="002F4EA6" w:rsidP="002F4EA6" w:rsidRDefault="002F4EA6" w14:paraId="45130C9F" w14:textId="679480C2">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="003B6E63" w14:paraId="2A6DD9E1" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="003B6E63" w:rsidR="002F4EA6" w:rsidTr="008F2B6B" w14:paraId="2301C4A0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6516" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="455A364D" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="003B6E63" w:rsidRDefault="000A2A87" w:rsidP="00F91739">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tabletext"/>
+          <w:p w:rsidRPr="003B6E63" w:rsidR="002F4EA6" w:rsidP="009A1E2F" w:rsidRDefault="004B7F71" w14:paraId="11D284A2" w14:textId="606D3556">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Site p</w:t>
             </w:r>
-            <w:r w:rsidRPr="003B6E63">
+            <w:r w:rsidRPr="003B6E63" w:rsidR="002F4EA6">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>rofile</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="003B6E63">
+            <w:r w:rsidR="002F4EA6">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003B6E63" w:rsidR="002F4EA6">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>has</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="003B6E63">
+            <w:r w:rsidR="002F4EA6">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003B6E63" w:rsidR="002F4EA6">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>been</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="003B6E63">
+            <w:r w:rsidR="002F4EA6">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003B6E63" w:rsidR="002F4EA6">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>populated</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="003B6E63">
+            <w:r w:rsidR="002F4EA6">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003B6E63" w:rsidR="002F4EA6">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="003B6E63">
+            <w:r w:rsidR="002F4EA6">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003B6E63" w:rsidR="002F4EA6">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>reflects</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="003B6E63">
+            <w:r w:rsidR="002F4EA6">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003B6E63" w:rsidR="002F4EA6">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="003B6E63">
+            <w:r w:rsidR="002F4EA6">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003B6E63" w:rsidR="002F4EA6">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>service’s</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="002F4EA6">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> general information, other services/users of site and building information summary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30E1F45D" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="003B6E63" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="003B6E63" w:rsidR="002F4EA6" w:rsidP="002F4EA6" w:rsidRDefault="002F4EA6" w14:paraId="5436EA5B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67686169" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="003B6E63" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="003B6E63" w:rsidR="002F4EA6" w:rsidP="002F4EA6" w:rsidRDefault="002F4EA6" w14:paraId="59C9850A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="003B6E63" w14:paraId="532E5861" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="003B6E63" w:rsidR="002F4EA6" w:rsidTr="008F2B6B" w14:paraId="0590818A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6516" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="534C5352" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="00F91739">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tabletext"/>
+          <w:p w:rsidR="002F4EA6" w:rsidP="009A1E2F" w:rsidRDefault="002F4EA6" w14:paraId="49C1B951" w14:textId="3A131B47">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B6E63">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Service</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B6E63">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>users</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B6E63">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B6E63">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>staff</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> requiring </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00141DA6">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>requiring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B6E63">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>additional</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve"> support </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00141DA6">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">support </w:t>
             </w:r>
             <w:r w:rsidRPr="003B6E63">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>have</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B6E63">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>been</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -14707,55 +17693,61 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B6E63">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B6E63">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>strategies</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> are </w:t>
+            <w:r w:rsidR="00692359">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> are</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B6E63">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>put</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B6E63">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>in</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -14779,51 +17771,51 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B6E63">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>these</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B6E63">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>persons</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00692359">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> i</w:t>
             </w:r>
             <w:r w:rsidRPr="003B6E63">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B6E63">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -14857,254 +17849,266 @@
             </w:r>
             <w:r w:rsidRPr="003B6E63">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>an</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B6E63">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>emergency</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32254EAD" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="003B6E63" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="003B6E63" w:rsidR="002F4EA6" w:rsidP="002F4EA6" w:rsidRDefault="002F4EA6" w14:paraId="27EF3DBB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C480D2D" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="003B6E63" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="003B6E63" w:rsidR="002F4EA6" w:rsidP="002F4EA6" w:rsidRDefault="002F4EA6" w14:paraId="201FF897" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w14:paraId="661FAA4F" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidR="00692359" w:rsidTr="008F2B6B" w14:paraId="004A0B5B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6516" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="340163B2" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00692359" w:rsidRDefault="000A2A87" w:rsidP="00F91739">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tabletext"/>
+          <w:p w:rsidRPr="00692359" w:rsidR="00692359" w:rsidP="009A1E2F" w:rsidRDefault="00692359" w14:paraId="46132A52" w14:textId="4D1A172A">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00692359">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>A transportation plan has been completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="345A7111" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidR="00692359" w:rsidP="002F4EA6" w:rsidRDefault="00692359" w14:paraId="684B71EA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CB06502" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidR="00692359" w:rsidP="002F4EA6" w:rsidRDefault="00692359" w14:paraId="315E0DF4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="003B6E63" w14:paraId="7F328034" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="003B6E63" w:rsidR="002F4EA6" w:rsidTr="008F2B6B" w14:paraId="6B2754FD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6516" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67D57575" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="0072794A" w:rsidRDefault="000A2A87" w:rsidP="00F91739">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tabletext"/>
+          <w:p w:rsidRPr="0072794A" w:rsidR="002F4EA6" w:rsidP="009A1E2F" w:rsidRDefault="002F4EA6" w14:paraId="1E57BCB9" w14:textId="16F40ED1">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B6E63">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Potential</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B6E63">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>local</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B6E63">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>hazards</w:t>
             </w:r>
-            <w:r w:rsidRPr="4435E839">
+            <w:r w:rsidRPr="4435E839" w:rsidR="43B89ECC">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>/threats</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B6E63">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>have</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B6E63">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>been</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B6E63">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>identified</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="030804C4" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="0072794A" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="0072794A" w:rsidR="002F4EA6" w:rsidP="002F4EA6" w:rsidRDefault="002F4EA6" w14:paraId="26EFCD71" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="65AB7EF6" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="0072794A" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="0072794A" w:rsidR="002F4EA6" w:rsidP="002F4EA6" w:rsidRDefault="002F4EA6" w14:paraId="58A91F6C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="003B6E63" w14:paraId="6DF918DD" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="003B6E63" w:rsidR="002F4EA6" w:rsidTr="008F2B6B" w14:paraId="41EF9603" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6516" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F6D3DC1" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="003B6E63" w:rsidRDefault="000A2A87" w:rsidP="00F91739">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tabletext"/>
+          <w:p w:rsidRPr="003B6E63" w:rsidR="002F4EA6" w:rsidP="009A1E2F" w:rsidRDefault="002F4EA6" w14:paraId="5EF4572F" w14:textId="186A479A">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B6E63">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Risks</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B6E63">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>have</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
@@ -15161,86 +18165,90 @@
             </w:r>
             <w:r w:rsidRPr="003B6E63">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>assessments</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B6E63">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>included</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CE7007D" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="0072794A" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="0072794A" w:rsidR="002F4EA6" w:rsidP="002F4EA6" w:rsidRDefault="002F4EA6" w14:paraId="5EC187DB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="350A7A0D" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="0072794A" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="0072794A" w:rsidR="002F4EA6" w:rsidP="002F4EA6" w:rsidRDefault="002F4EA6" w14:paraId="4185B7F9" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="003B6E63" w14:paraId="22CF1626" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="003B6E63" w:rsidR="002F4EA6" w:rsidTr="008F2B6B" w14:paraId="07D03679" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6516" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="083BD5D1" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="003B6E63" w:rsidRDefault="000A2A87" w:rsidP="00F91739">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tabletext"/>
+          <w:p w:rsidRPr="003B6E63" w:rsidR="002F4EA6" w:rsidP="009A1E2F" w:rsidRDefault="002F4EA6" w14:paraId="1F5AC0AA" w14:textId="1CDE54DC">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B6E63">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Local</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B6E63">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>mitigations/controls</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
@@ -15261,145 +18269,171 @@
             </w:r>
             <w:r w:rsidRPr="003B6E63">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>been</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B6E63">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>specified</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A866C64" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="0072794A" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="0072794A" w:rsidR="002F4EA6" w:rsidP="002F4EA6" w:rsidRDefault="002F4EA6" w14:paraId="779E0FD9" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11F944BF" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="0072794A" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="0072794A" w:rsidR="002F4EA6" w:rsidP="002F4EA6" w:rsidRDefault="002F4EA6" w14:paraId="05D2ECB9" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="003B6E63" w14:paraId="216A5346" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="003B6E63" w:rsidR="002F4EA6" w:rsidTr="008F2B6B" w14:paraId="5A9EBA76" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6516" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D918392" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="000E2F54" w:rsidRDefault="000A2A87" w:rsidP="00F91739">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tabletext"/>
+          <w:p w:rsidRPr="000E2F54" w:rsidR="002F4EA6" w:rsidP="009A1E2F" w:rsidRDefault="002F4EA6" w14:paraId="59C67B73" w14:textId="21FEA8F8">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E2F54">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Emergency Kit Checklist</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> has been completed</w:t>
+            <w:r w:rsidR="000E2F54">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ha</w:t>
+            </w:r>
+            <w:r w:rsidR="00261686">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="000E2F54">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> been </w:t>
+            </w:r>
+            <w:r w:rsidR="008036B2">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="52717B16" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00FB573E" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00FB573E" w:rsidR="002F4EA6" w:rsidP="002F4EA6" w:rsidRDefault="002F4EA6" w14:paraId="2E7ACD29" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="668BEF5B" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="00FB573E" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="00FB573E" w:rsidR="002F4EA6" w:rsidP="002F4EA6" w:rsidRDefault="002F4EA6" w14:paraId="381D6454" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="003B6E63" w14:paraId="584AEF13" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="003B6E63" w:rsidR="002F4EA6" w:rsidTr="008F2B6B" w14:paraId="234B612E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6516" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="07095669" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="003B6E63" w:rsidRDefault="000A2A87" w:rsidP="00F91739">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tabletext"/>
+          <w:p w:rsidRPr="003B6E63" w:rsidR="002F4EA6" w:rsidP="009A1E2F" w:rsidRDefault="002F4EA6" w14:paraId="2C0DCE5B" w14:textId="55F7C21A">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B6E63">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Appropriate</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B6E63">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>key</w:t>
             </w:r>
@@ -15579,151 +18613,159 @@
             </w:r>
             <w:r w:rsidRPr="003B6E63">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>nearest</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B6E63">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>hospital</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C44B38B" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="003B6E63" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="003B6E63" w:rsidR="002F4EA6" w:rsidP="002F4EA6" w:rsidRDefault="002F4EA6" w14:paraId="28B2505A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="42A89438" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="003B6E63" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="003B6E63" w:rsidR="002F4EA6" w:rsidP="002F4EA6" w:rsidRDefault="002F4EA6" w14:paraId="5BC1579F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="003B6E63" w14:paraId="0E9B78FA" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="003B6E63" w:rsidR="002F4EA6" w:rsidTr="008F2B6B" w14:paraId="09547B75" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6516" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4DC297B9" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="003B6E63" w:rsidRDefault="000A2A87" w:rsidP="00F91739">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tabletext"/>
+          <w:p w:rsidRPr="003B6E63" w:rsidR="002F4EA6" w:rsidP="009A1E2F" w:rsidRDefault="02DA0CA2" w14:paraId="1DDBE333" w14:textId="1480D1D0">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2F526E37">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Key contact numbers for internal staff have been added</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D437CA8" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="003B6E63" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="003B6E63" w:rsidR="002F4EA6" w:rsidP="002F4EA6" w:rsidRDefault="002F4EA6" w14:paraId="17A7EBEE" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61121AD0" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="003B6E63" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="003B6E63" w:rsidR="002F4EA6" w:rsidP="002F4EA6" w:rsidRDefault="002F4EA6" w14:paraId="2012B91E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="003B6E63" w14:paraId="6DE2A547" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="003B6E63" w:rsidR="002F4EA6" w:rsidTr="008F2B6B" w14:paraId="4035CAF7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6516" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7D7CD95F" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="003B6E63" w:rsidRDefault="000A2A87" w:rsidP="00F91739">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tabletext"/>
+          <w:p w:rsidRPr="003B6E63" w:rsidR="002F4EA6" w:rsidP="009A1E2F" w:rsidRDefault="002F4EA6" w14:paraId="0910FCE4" w14:textId="6B311B78">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B6E63">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Approved</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B6E63">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Provider</w:t>
             </w:r>
@@ -15879,262 +18921,296 @@
             </w:r>
             <w:r w:rsidRPr="003B6E63">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>are</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B6E63">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>included</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39AC0773" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="003B6E63" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="003B6E63" w:rsidR="002F4EA6" w:rsidP="002F4EA6" w:rsidRDefault="002F4EA6" w14:paraId="6BC271F2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17A69D06" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="003B6E63" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="003B6E63" w:rsidR="002F4EA6" w:rsidP="002F4EA6" w:rsidRDefault="002F4EA6" w14:paraId="1D9A36D2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="003B6E63" w14:paraId="45108DA9" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="003B6E63" w:rsidR="002F4EA6" w:rsidTr="008F2B6B" w14:paraId="14F9599F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6516" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2AEB742E" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="003B6E63" w:rsidRDefault="000A2A87" w:rsidP="00F91739">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tabletext"/>
+          <w:p w:rsidRPr="003B6E63" w:rsidR="002F4EA6" w:rsidP="009A1E2F" w:rsidRDefault="002F4EA6" w14:paraId="6AB833CE" w14:textId="784431A2">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Service users’/staff’s primary emergency contacts have been added</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25D4C508" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="003B6E63" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="003B6E63" w:rsidR="002F4EA6" w:rsidP="002F4EA6" w:rsidRDefault="002F4EA6" w14:paraId="37A84A04" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E977FD9" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="003B6E63" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="003B6E63" w:rsidR="002F4EA6" w:rsidP="002F4EA6" w:rsidRDefault="002F4EA6" w14:paraId="4E2C4FAC" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="003B6E63" w14:paraId="7A4D4B5C" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="003B6E63" w:rsidR="002F4EA6" w:rsidTr="008F2B6B" w14:paraId="007C9AA5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6516" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2717608A" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="003B6E63" w:rsidRDefault="000A2A87" w:rsidP="00F91739">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tabletext"/>
+          <w:p w:rsidRPr="003B6E63" w:rsidR="002F4EA6" w:rsidP="009A1E2F" w:rsidRDefault="02DA0CA2" w14:paraId="585700FC" w14:textId="2CFDD555">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2F526E37">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>An Incident Management structure has been identified, with appropriate persons assigned and contact details provided</w:t>
+              <w:t xml:space="preserve">An Incident </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2F526E37" w:rsidR="7036A562">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2F526E37">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>structure has been identified, with appropriate persons assigned and contact details provided</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46DF674C" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="003B6E63" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="003B6E63" w:rsidR="002F4EA6" w:rsidP="002F4EA6" w:rsidRDefault="002F4EA6" w14:paraId="1CCDA854" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="038AAE4C" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="003B6E63" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="003B6E63" w:rsidR="002F4EA6" w:rsidP="002F4EA6" w:rsidRDefault="002F4EA6" w14:paraId="18BF5DC2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="003B6E63" w14:paraId="27073F24" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="003B6E63" w:rsidR="002F4EA6" w:rsidTr="008F2B6B" w14:paraId="67C439AD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6516" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0250F9A5" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="003B6E63" w:rsidRDefault="000A2A87" w:rsidP="00F91739">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tabletext"/>
+          <w:p w:rsidRPr="003B6E63" w:rsidR="002F4EA6" w:rsidP="009A1E2F" w:rsidRDefault="02DA0CA2" w14:paraId="47456423" w14:textId="20EDDD45">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2F526E37">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:t>Responsibilities are clearly defined and back up names included for each position in the incident management team</w:t>
+              <w:t xml:space="preserve">Responsibilities are clearly defined and back up names included for each position </w:t>
+            </w:r>
+            <w:r w:rsidRPr="2F526E37" w:rsidR="3E3E54C4">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>in the incident management team</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7785CDBC" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="003B6E63" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="003B6E63" w:rsidR="002F4EA6" w:rsidP="002F4EA6" w:rsidRDefault="002F4EA6" w14:paraId="4C1F7565" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6332983D" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="003B6E63" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="003B6E63" w:rsidR="002F4EA6" w:rsidP="002F4EA6" w:rsidRDefault="002F4EA6" w14:paraId="6DE79175" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="003B6E63" w14:paraId="4C9807B7" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="003B6E63" w:rsidR="002F4EA6" w:rsidTr="008F2B6B" w14:paraId="70B65C5A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6516" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C0E1FE5" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="003B6E63" w:rsidRDefault="000A2A87" w:rsidP="00F91739">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tabletext"/>
+          <w:p w:rsidRPr="003B6E63" w:rsidR="002F4EA6" w:rsidP="009A1E2F" w:rsidRDefault="002F4EA6" w14:paraId="55314765" w14:textId="3051070A">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B6E63">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B6E63">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>tree</w:t>
             </w:r>
@@ -16248,153 +19324,161 @@
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> primary emergency contacts is </w:t>
             </w:r>
             <w:r w:rsidRPr="003B6E63">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>included</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24EA6989" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="003B6E63" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="003B6E63" w:rsidR="002F4EA6" w:rsidP="002F4EA6" w:rsidRDefault="002F4EA6" w14:paraId="5E8CBF83" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4FDF8256" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="003B6E63" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="003B6E63" w:rsidR="002F4EA6" w:rsidP="002F4EA6" w:rsidRDefault="002F4EA6" w14:paraId="589BEBEA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="003B6E63" w14:paraId="716C1DA1" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="003B6E63" w:rsidR="002F4EA6" w:rsidTr="008F2B6B" w14:paraId="4FF31DE4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6516" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7F6CD596" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="003B6E63" w:rsidRDefault="000A2A87" w:rsidP="00F91739">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tabletext"/>
+          <w:p w:rsidRPr="003B6E63" w:rsidR="002F4EA6" w:rsidP="009A1E2F" w:rsidRDefault="002F4EA6" w14:paraId="1F01DB90" w14:textId="45E5FFF6">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2AF97537">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Altering or ceasing service, evacuation, lockdown, shelter-in-place and shelter indoors procedures</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="000B6EBF">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> are in place and are completed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D4AE118" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="003B6E63" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="003B6E63" w:rsidR="002F4EA6" w:rsidP="002F4EA6" w:rsidRDefault="002F4EA6" w14:paraId="2550E853" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CAA041A" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="003B6E63" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="003B6E63" w:rsidR="002F4EA6" w:rsidP="002F4EA6" w:rsidRDefault="002F4EA6" w14:paraId="2BED76CB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="003B6E63" w14:paraId="00A9D3D5" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="003B6E63" w:rsidR="002F4EA6" w:rsidTr="008F2B6B" w14:paraId="0C31BF6F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6516" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="789F2BDC" w14:textId="4B3C3F18" w:rsidR="000A2A87" w:rsidRPr="003B6E63" w:rsidRDefault="000A2A87" w:rsidP="00F91739">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tabletext"/>
+          <w:p w:rsidRPr="008F2B6B" w:rsidR="002F4EA6" w:rsidP="009A1E2F" w:rsidRDefault="002F4EA6" w14:paraId="2FD99609" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B6E63">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>Localised</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B6E63">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>emergency</w:t>
             </w:r>
@@ -16581,96 +19665,112 @@
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B6E63">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>risk</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B6E63">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>assessment</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...6 lines deleted...]
-              <w:pStyle w:val="Tabletext"/>
+          <w:p w:rsidRPr="003B6E63" w:rsidR="002F4EA6" w:rsidP="008F2B6B" w:rsidRDefault="002F4EA6" w14:paraId="5CA5EF4F" w14:textId="2D47C7F4">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1A9FD48D" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="003B6E63" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003B6E63" w:rsidR="002F4EA6" w:rsidP="002F4EA6" w:rsidRDefault="002F4EA6" w14:paraId="64DAA39B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="003B6E63" w:rsidR="002F4EA6" w:rsidP="002F4EA6" w:rsidRDefault="002F4EA6" w14:paraId="32C35F74" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="003B6E63" w14:paraId="6E9A1D54" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="003B6E63" w:rsidR="002F4EA6" w:rsidTr="008F2B6B" w14:paraId="524E3A19" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6516" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0E30451C" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="003B6E63" w:rsidRDefault="000A2A87" w:rsidP="00F91739">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tabletext"/>
+          <w:p w:rsidRPr="003B6E63" w:rsidR="002F4EA6" w:rsidP="009A1E2F" w:rsidRDefault="002F4EA6" w14:paraId="5212283E" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B6E63">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>The</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B6E63">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>area</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
@@ -16680,61 +19780,67 @@
             <w:r w:rsidRPr="003B6E63">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>map</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B6E63">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>has:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6CD7F586" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="001C101C">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tablebullet1"/>
+          <w:p w:rsidR="002F4EA6" w:rsidP="009A1E2F" w:rsidRDefault="002F4EA6" w14:paraId="01A4E351" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet2"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="227"/>
+                <w:tab w:val="num" w:pos="794"/>
+              </w:tabs>
+              <w:ind w:left="794" w:hanging="397"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B6E63">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>two</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B6E63">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>evacuation</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B6E63">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>assembly</w:t>
@@ -16742,198 +19848,217 @@
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B6E63">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>areas</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B6E63">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>on-site</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33F2FD6B" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="001C101C">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tablebullet1"/>
+          <w:p w:rsidR="0076277B" w:rsidP="009A1E2F" w:rsidRDefault="0076277B" w14:paraId="63AFE37F" w14:textId="6D63E146">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet2"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="227"/>
+                <w:tab w:val="num" w:pos="794"/>
+              </w:tabs>
+              <w:ind w:left="794" w:hanging="397"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>external evacuation routes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BF0CB1D" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="001C101C">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tablebullet1"/>
+          <w:p w:rsidR="0076277B" w:rsidP="009A1E2F" w:rsidRDefault="0076277B" w14:paraId="6DB77958" w14:textId="2BC622E2">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet2"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="227"/>
+                <w:tab w:val="num" w:pos="794"/>
+              </w:tabs>
+              <w:ind w:left="794" w:hanging="397"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>surrounding streets and safe exit points marked</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2FACD7D3" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="003B6E63" w:rsidRDefault="000A2A87" w:rsidP="001C101C">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tablebullet1"/>
+          <w:p w:rsidRPr="003B6E63" w:rsidR="0076277B" w:rsidP="009A1E2F" w:rsidRDefault="0076277B" w14:paraId="1D9EA3C0" w14:textId="32B708A0">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet2"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="227"/>
+                <w:tab w:val="num" w:pos="794"/>
+              </w:tabs>
+              <w:ind w:left="794" w:hanging="397"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>emergency services access points marked</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14E08DA6" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="003B6E63" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="003B6E63" w:rsidR="002F4EA6" w:rsidP="002F4EA6" w:rsidRDefault="002F4EA6" w14:paraId="69FCAC54" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05A6E489" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="003B6E63" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="003B6E63" w:rsidR="002F4EA6" w:rsidP="002F4EA6" w:rsidRDefault="002F4EA6" w14:paraId="1D6BF978" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="003B6E63" w14:paraId="6BC97782" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="003B6E63" w:rsidR="002F4EA6" w:rsidTr="008F2B6B" w14:paraId="4988B37C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6516" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="29641D3F" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="003B6E63" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="003B6E63" w:rsidR="002F4EA6" w:rsidP="002F4EA6" w:rsidRDefault="002F4EA6" w14:paraId="7C354577" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B6E63">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>The</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B6E63">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>evacuation</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B6E63">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>diagram</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003B6E63">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>has:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00C2CBF0" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="001C101C">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tablebullet1"/>
+          <w:p w:rsidR="002F4EA6" w:rsidP="009A1E2F" w:rsidRDefault="002F4EA6" w14:paraId="35668D60" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet2"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="227"/>
+                <w:tab w:val="num" w:pos="794"/>
+              </w:tabs>
+              <w:ind w:left="794" w:hanging="397"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5AD7EEE4">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="5AD7EEE4">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>pictorial</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
@@ -17087,2371 +20212,2122 @@
             <w:r w:rsidRPr="5AD7EEE4">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>size,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="5AD7EEE4">
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>A3)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C1665B1" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="001C101C">
-[...15 lines deleted...]
-              <w:pStyle w:val="Tablebullet1"/>
+          <w:p w:rsidR="00E85461" w:rsidP="009A1E2F" w:rsidRDefault="00E85461" w14:paraId="3F8CFF9C" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet2"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="227"/>
+                <w:tab w:val="num" w:pos="794"/>
+              </w:tabs>
+              <w:ind w:left="794" w:hanging="397"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>a title</w:t>
+            </w:r>
+            <w:r w:rsidR="009C01EE">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>, for example EVACUATION DIAGRAM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009C01EE" w:rsidP="009A1E2F" w:rsidRDefault="009C01EE" w14:paraId="4B2E5D1A" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet2"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="227"/>
+                <w:tab w:val="num" w:pos="794"/>
+              </w:tabs>
+              <w:ind w:left="794" w:hanging="397"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>the ‘YOU ARE HERE’ location</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72B2249B" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="001C101C">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tablebullet1"/>
+          <w:p w:rsidR="009C01EE" w:rsidP="009A1E2F" w:rsidRDefault="009C01EE" w14:paraId="6F0F0B33" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet2"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="227"/>
+                <w:tab w:val="num" w:pos="794"/>
+              </w:tabs>
+              <w:ind w:left="794" w:hanging="397"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>green designated exits</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37334D63" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="001C101C">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tablebullet1"/>
+          <w:p w:rsidR="009C01EE" w:rsidP="009A1E2F" w:rsidRDefault="00EB18E5" w14:paraId="110EA9BD" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet2"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="227"/>
+                <w:tab w:val="num" w:pos="794"/>
+              </w:tabs>
+              <w:ind w:left="794" w:hanging="397"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>red marked hose reels</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="462CAB34" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="001C101C">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tablebullet1"/>
+          <w:p w:rsidR="00EB18E5" w:rsidP="009A1E2F" w:rsidRDefault="00EB18E5" w14:paraId="00EADDE8" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet2"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="227"/>
+                <w:tab w:val="num" w:pos="794"/>
+              </w:tabs>
+              <w:ind w:left="794" w:hanging="397"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>red marked hydrants</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3AB0B45F" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="001C101C">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tablebullet1"/>
+          <w:p w:rsidR="00EB18E5" w:rsidP="009A1E2F" w:rsidRDefault="00EB18E5" w14:paraId="041D86E8" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet2"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="227"/>
+                <w:tab w:val="num" w:pos="794"/>
+              </w:tabs>
+              <w:ind w:left="794" w:hanging="397"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>red marked extinguishers</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2804691E" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="001C101C">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tablebullet1"/>
+          <w:p w:rsidR="00EB18E5" w:rsidP="009A1E2F" w:rsidRDefault="00EB18E5" w14:paraId="39967BEC" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet2"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="227"/>
+                <w:tab w:val="num" w:pos="794"/>
+              </w:tabs>
+              <w:ind w:left="794" w:hanging="397"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>designated shelter-in-place locations</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C417E1D" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRDefault="000A2A87" w:rsidP="001C101C">
-[...15 lines deleted...]
-              <w:pStyle w:val="Tablebullet1"/>
+          <w:p w:rsidR="00EB18E5" w:rsidP="009A1E2F" w:rsidRDefault="00F61429" w14:paraId="4CF8056A" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet2"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="227"/>
+                <w:tab w:val="num" w:pos="794"/>
+              </w:tabs>
+              <w:ind w:left="794" w:hanging="397"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>plan v</w:t>
+            </w:r>
+            <w:r w:rsidR="004A6DE8">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>alidation date</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00427DCB" w:rsidP="009A1E2F" w:rsidRDefault="00427DCB" w14:paraId="123117AC" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet2"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="227"/>
+                <w:tab w:val="num" w:pos="794"/>
+              </w:tabs>
+              <w:ind w:left="794" w:hanging="397"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>location of primary and secondary assembly areas</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3777E0B9" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="003B6E63" w:rsidRDefault="000A2A87" w:rsidP="001C101C">
-[...1 lines deleted...]
-              <w:pStyle w:val="Tablebullet1"/>
+          <w:p w:rsidRPr="003B6E63" w:rsidR="00427DCB" w:rsidP="009A1E2F" w:rsidRDefault="00427DCB" w14:paraId="22B6D6DA" w14:textId="3E05A9B8">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet2"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="227"/>
+                <w:tab w:val="num" w:pos="794"/>
+              </w:tabs>
+              <w:ind w:left="794" w:hanging="397"/>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:t>a legend</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CF4E94F" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="003B6E63" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="003B6E63" w:rsidR="002F4EA6" w:rsidP="002F4EA6" w:rsidRDefault="002F4EA6" w14:paraId="5B5D1CF8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2AA735D8" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="003B6E63" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="003B6E63" w:rsidR="002F4EA6" w:rsidP="002F4EA6" w:rsidRDefault="002F4EA6" w14:paraId="1E2D43A4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="003B6E63" w14:paraId="2677C445" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="003B6E63" w:rsidR="000066CA" w:rsidTr="008F2B6B" w14:paraId="02556E88" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6516" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2AFAA07A" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="000066CA" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="000066CA" w:rsidR="000066CA" w:rsidP="000066CA" w:rsidRDefault="000066CA" w14:paraId="033218D7" w14:textId="3B82D3E1">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000066CA">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Final check completed by: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6BEB31AC" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="003B6E63" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="003B6E63" w:rsidR="000066CA" w:rsidP="000066CA" w:rsidRDefault="000066CA" w14:paraId="33EF90A0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="38DD8D05" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="003B6E63" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="003B6E63" w:rsidR="000066CA" w:rsidP="000066CA" w:rsidRDefault="000066CA" w14:paraId="088C1D87" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A2A87" w:rsidRPr="003B6E63" w14:paraId="2E475B02" w14:textId="77777777" w:rsidTr="000D15A4">
+      <w:tr w:rsidRPr="003B6E63" w:rsidR="000066CA" w:rsidTr="008F2B6B" w14:paraId="3DE11DB2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6516" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BB16188" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="000066CA" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="000066CA" w:rsidR="000066CA" w:rsidP="000066CA" w:rsidRDefault="000066CA" w14:paraId="7E5EE94B" w14:textId="2265882E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000066CA">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3EF78FC6" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="003B6E63" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="003B6E63" w:rsidR="000066CA" w:rsidP="000066CA" w:rsidRDefault="000066CA" w14:paraId="1A28E6CC" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1984" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A5371F3" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="003B6E63" w:rsidRDefault="000A2A87" w:rsidP="000D15A4">
+          <w:p w:rsidRPr="003B6E63" w:rsidR="000066CA" w:rsidP="000066CA" w:rsidRDefault="000066CA" w14:paraId="2E2AE006" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="027B2C81" w14:textId="77777777" w:rsidR="000A2A87" w:rsidRPr="002F4EA6" w:rsidRDefault="000A2A87" w:rsidP="000A2A87">
+    <w:p w:rsidRPr="002F4EA6" w:rsidR="002F4EA6" w:rsidP="002F4EA6" w:rsidRDefault="002F4EA6" w14:paraId="5CBCC073" w14:textId="5C0DC353">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="000A2A87" w:rsidRPr="002F4EA6" w:rsidSect="00F15144">
-[...5 lines deleted...]
-      <w:pgMar w:top="1418" w:right="1304" w:bottom="851" w:left="1304" w:header="680" w:footer="567" w:gutter="0"/>
+    <w:sectPr w:rsidRPr="002F4EA6" w:rsidR="002F4EA6" w:rsidSect="00C46A75">
+      <w:headerReference w:type="even" r:id="rId40"/>
+      <w:headerReference w:type="default" r:id="rId41"/>
+      <w:footerReference w:type="even" r:id="rId42"/>
+      <w:footerReference w:type="default" r:id="rId43"/>
+      <w:headerReference w:type="first" r:id="rId44"/>
+      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait" w:code="9"/>
+      <w:pgMar w:top="1701" w:right="1304" w:bottom="1418" w:left="1304" w:header="680" w:footer="851" w:gutter="0"/>
       <w:cols w:space="340"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7FADA945" w14:textId="77777777" w:rsidR="000C226E" w:rsidRDefault="000C226E">
+    <w:p w:rsidR="0030021D" w:rsidRDefault="0030021D" w14:paraId="127EFC7B" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4443CACE" w14:textId="77777777" w:rsidR="000C226E" w:rsidRDefault="000C226E"/>
+    <w:p w:rsidR="0030021D" w:rsidRDefault="0030021D" w14:paraId="2CA8C71D" w14:textId="77777777"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="52DC6EB5" w14:textId="77777777" w:rsidR="000C226E" w:rsidRDefault="000C226E">
+    <w:p w:rsidR="0030021D" w:rsidRDefault="0030021D" w14:paraId="1E084DA9" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D90022C" w14:textId="77777777" w:rsidR="000C226E" w:rsidRDefault="000C226E"/>
+    <w:p w:rsidR="0030021D" w:rsidRDefault="0030021D" w14:paraId="3F97FDEC" w14:textId="77777777"/>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w:rsidR="0030021D" w:rsidRDefault="0030021D" w14:paraId="0B4E54CF" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
-    <w:altName w:val="Segoe UI"/>
+    <w:altName w:val="Ebrima"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="21E06AB0" w14:textId="3FA2AEC0" w:rsidR="00EB4BC7" w:rsidRDefault="00EB4BC7">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00DE0CFC" w:rsidRDefault="00261686" w14:paraId="3BBF2C69" w14:textId="1E0A25FD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251687935" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="5F16E52C" wp14:editId="181E78CF">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="5981C96C" wp14:editId="409937AA">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>10189845</wp:posOffset>
+                <wp:posOffset>10189210</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560310" cy="311785"/>
               <wp:effectExtent l="0" t="0" r="0" b="12065"/>
               <wp:wrapNone/>
-              <wp:docPr id="7" name="MSIPCM9dd54572b391b968e538fedc" descr="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;OddAndEven&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
+              <wp:docPr id="13" name="Text Box 13" descr="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;OddAndEven&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="7560310" cy="311785"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="6350">
                             <a:solidFill>
                               <a:prstClr val="black"/>
                             </a:solidFill>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="55F389B9" w14:textId="31CAAB1A" w:rsidR="00EB4BC7" w:rsidRPr="00EB4BC7" w:rsidRDefault="00EB4BC7" w:rsidP="00EB4BC7">
+                        <w:p w:rsidRPr="00261686" w:rsidR="00261686" w:rsidP="00261686" w:rsidRDefault="00261686" w14:paraId="53E19934" w14:textId="3DD6F21E">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00261686">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+          <w:pict>
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5981C96C">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 13" style="position:absolute;margin-left:0;margin-top:802.3pt;width:595.3pt;height:24.55pt;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;OddAndEven&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" o:spid="_x0000_s1026" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCdkot2FAIAACQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2w3TdoacYqsRYYB&#10;QVsgHXqWZSk2IIuapMTOfv0o2UmKbqdhF5kiaX6897S471tFDsK6BnRBs0lKidAcqkbvCvrjdf3l&#10;lhLnma6YAi0KehSO3i8/f1p0JhdXUIOqhCVYRLu8MwWtvTd5kjhei5a5CRihMSjBtszj1e6SyrIO&#10;q7cquUrTedKBrYwFLpxD7+MQpMtYX0rB/bOUTniiCoqz+XjaeJbhTJYLlu8sM3XDxzHYP0zRskZj&#10;03OpR+YZ2dvmj1Jtwy04kH7CoU1AyoaLuANuk6UfttnWzIi4C4LjzBkm9//K8qfD1rxY4vuv0COB&#10;AZDOuNyhM+zTS9uGL05KMI4QHs+wid4Tjs6b2TydZhjiGJtm2c3tLJRJLn8b6/w3AS0JRkEt0hLR&#10;YoeN80PqKSU007BulIrUKE26gs6nszT+cI5gcaWxx2XWYPm+7McFSqiOuJeFgXJn+LrB5hvm/Auz&#10;yDHOi7r1z3hIBdgERouSGuyvv/lDPkKPUUo61ExB3c89s4IS9V0jKXfZ9XUQWbygYd97y5NX79sH&#10;QDlm+DIMj2bI9epkSgvtG8p6FbphiGmOPQtanswHPygYnwUXq1VMQjkZ5jd6a3goHWAMkL72b8ya&#10;EXePjD3BSVUs/wD/kDsQsNp7kE3kJgA7oDnijVKM7I7PJmj9/T1mXR738jcAAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBIDV6a3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqFMo&#10;gYY4FQJxQUIVperZiTc/TbyOYrdN3p7NCW67M6vZb9LNaDtxxsE3jhQsFxEIpMKZhioF+5+Pu2cQ&#10;PmgyunOECib0sMmur1KdGHehbzzvQiU4hHyiFdQh9ImUvqjRar9wPRJ7pRusDrwOlTSDvnC47eR9&#10;FMXS6ob4Q617fKuxaHcnq2C1XeelPLb2+DV9TlPTlof3vFTq9mZ8fQERcAx/xzDjMzpkzJS7Exkv&#10;OgVcJLAaR6sYxOwv1xFP+aw9PjyBzFL5v0P2CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AJ2Si3YUAgAAJAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAEgNXprfAAAACwEAAA8AAAAAAAAAAAAAAAAAbgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;">
+              <v:textbox inset=",0,,0">
+                <w:txbxContent>
+                  <w:p w:rsidRPr="00261686" w:rsidR="00261686" w:rsidP="00261686" w:rsidRDefault="00261686" w14:paraId="53E19934" w14:textId="3DD6F21E">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00261686">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00DE0CFC" w:rsidRDefault="00261686" w14:paraId="139B9E79" w14:textId="06601F19">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="6CBCCDC4" wp14:editId="05208E5E">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>10189210</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="7560310" cy="311785"/>
+              <wp:effectExtent l="0" t="0" r="0" b="12065"/>
+              <wp:wrapNone/>
+              <wp:docPr id="12" name="Text Box 12" descr="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="7560310" cy="311785"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="6350">
+                            <a:solidFill>
+                              <a:prstClr val="black"/>
+                            </a:solidFill>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w:rsidRPr="00261686" w:rsidR="00261686" w:rsidP="00261686" w:rsidRDefault="00261686" w14:paraId="774E20D6" w14:textId="574AB2CE">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00261686">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+          <w:pict>
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="6CBCCDC4">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 12" style="position:absolute;margin-left:0;margin-top:802.3pt;width:595.3pt;height:24.55pt;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" o:spid="_x0000_s1027" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDqG+r9FgIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Li2EkEy4GbwEWB&#10;IAngFDnTFGkRoLgsSVtyv75Lyi+kPRW9UMvd1T5mhrP7vtVkJ5xXYCpajHJKhOFQK7Op6I+35Zdb&#10;SnxgpmYajKjoXnh6P//8adbZUlxBA7oWjmAR48vOVrQJwZZZ5nkjWuZHYIXBoATXsoBXt8lqxzqs&#10;3ursKs+nWQeutg648B69j0OQzlN9KQUPL1J6EYiuKM4W0unSuY5nNp+xcuOYbRQ/jMH+YYqWKYNN&#10;T6UeWWBk69QfpVrFHXiQYcShzUBKxUXaAbcp8g/brBpmRdoFwfH2BJP/f2X5825lXx0J/VfokcAI&#10;SGd96dEZ9+mla+MXJyUYRwj3J9hEHwhH581kmo8LDHGMjYvi5nYSy2Tnv63z4ZuAlkSjog5pSWix&#10;3ZMPQ+oxJTYzsFRaJ2q0IV1Fp+NJnn44RbC4NtjjPGu0Qr/uiaov9lhDvcf1HAzMe8uXCmd4Yj68&#10;ModU49go3/CCh9SAveBgUdKA+/U3f8xHBjBKSYfSqaj/uWVOUKK/G+Tmrri+jlpLFzTcpXd99Jpt&#10;+wCoygIfiOXJjLlBH03poH1HdS9iNwwxw7FnRddH8yEMQsbXwcVikZJQVZaFJ7OyPJaOaEZk3/p3&#10;5uwB/oDEPcNRXKz8wMKQO/Cw2AaQKlEU8R3QPMCOikwkH15PlPzlPWWd3/j8NwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAEgNXprfAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyo&#10;UyiBhjgVAnFBQhWl6tmJNz9NvI5it03ens0Jbrszq9lv0s1oO3HGwTeOFCwXEQikwpmGKgX7n4+7&#10;ZxA+aDK6c4QKJvSwya6vUp0Yd6FvPO9CJTiEfKIV1CH0iZS+qNFqv3A9EnulG6wOvA6VNIO+cLjt&#10;5H0UxdLqhvhDrXt8q7FodyerYLVd56U8tvb4NX1OU9OWh/e8VOr2Znx9ARFwDH/HMOMzOmTMlLsT&#10;GS86BVwksBpHqxjE7C/XEU/5rD0+PIHMUvm/Q/YLAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEA6hvq/RYCAAArBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEASA1emt8AAAALAQAADwAAAAAAAAAAAAAAAABwBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;">
+              <v:textbox inset=",0,,0">
+                <w:txbxContent>
+                  <w:p w:rsidRPr="00261686" w:rsidR="00261686" w:rsidP="00261686" w:rsidRDefault="00261686" w14:paraId="774E20D6" w14:textId="574AB2CE">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00261686">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00DE0CFC" w:rsidRDefault="00DE0CFC" w14:paraId="1B40BF97" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="770EF338" wp14:editId="1395B524">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>10189845</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="7560310" cy="311785"/>
+              <wp:effectExtent l="0" t="0" r="0" b="12065"/>
+              <wp:wrapNone/>
+              <wp:docPr id="6" name="Text Box 6" descr="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;FirstPage&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="7560310" cy="311785"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="6350">
+                            <a:solidFill>
+                              <a:prstClr val="black"/>
+                            </a:solidFill>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w:rsidRPr="00EB4BC7" w:rsidR="00DE0CFC" w:rsidP="00EB4BC7" w:rsidRDefault="00DE0CFC" w14:paraId="75AA46C8" w14:textId="77777777">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00EB4BC7">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
           <w:pict>
-            <v:shapetype w14:anchorId="5F16E52C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="770EF338">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="MSIPCM9dd54572b391b968e538fedc" o:spid="_x0000_s1026" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;OddAndEven&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:802.35pt;width:595.3pt;height:24.55pt;z-index:251687935;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCdkot2FAIAACQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2w3TdoacYqsRYYB&#10;QVsgHXqWZSk2IIuapMTOfv0o2UmKbqdhF5kiaX6897S471tFDsK6BnRBs0lKidAcqkbvCvrjdf3l&#10;lhLnma6YAi0KehSO3i8/f1p0JhdXUIOqhCVYRLu8MwWtvTd5kjhei5a5CRihMSjBtszj1e6SyrIO&#10;q7cquUrTedKBrYwFLpxD7+MQpMtYX0rB/bOUTniiCoqz+XjaeJbhTJYLlu8sM3XDxzHYP0zRskZj&#10;03OpR+YZ2dvmj1Jtwy04kH7CoU1AyoaLuANuk6UfttnWzIi4C4LjzBkm9//K8qfD1rxY4vuv0COB&#10;AZDOuNyhM+zTS9uGL05KMI4QHs+wid4Tjs6b2TydZhjiGJtm2c3tLJRJLn8b6/w3AS0JRkEt0hLR&#10;YoeN80PqKSU007BulIrUKE26gs6nszT+cI5gcaWxx2XWYPm+7McFSqiOuJeFgXJn+LrB5hvm/Auz&#10;yDHOi7r1z3hIBdgERouSGuyvv/lDPkKPUUo61ExB3c89s4IS9V0jKXfZ9XUQWbygYd97y5NX79sH&#10;QDlm+DIMj2bI9epkSgvtG8p6FbphiGmOPQtanswHPygYnwUXq1VMQjkZ5jd6a3goHWAMkL72b8ya&#10;EXePjD3BSVUs/wD/kDsQsNp7kE3kJgA7oDnijVKM7I7PJmj9/T1mXR738jcAAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAvkEiX4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSH0Haytxo3ZL&#10;CW0ap6pAXJAQoqCenXjz08TrKHbb5O1xTnDcmdHsN8l+MC27Yu9qSxKWCwEMKbe6plLCz/fbwwaY&#10;84q0ai2hhBEd7NPZXaJibW/0hdejL1koIRcrCZX3Xcy5yys0yi1shxS8wvZG+XD2Jde9uoVy0/KV&#10;EBE3qqbwoVIdvlSYN8eLkbD+3GYFPzfm/DG+j2PdFKfXrJDyfj4cdsA8Dv4vDBN+QIc0MGX2Qtqx&#10;VkIY4oMaifUzsMlfbkUELJu0p8cN8DTh/zekvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQCdkot2FAIAACQEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQAvkEiX4AAAAAsBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Text Box 6" style="position:absolute;margin-left:0;margin-top:802.35pt;width:595.3pt;height:24.55pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;FirstPage&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" o:spid="_x0000_s1028" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7jRm/GAIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU99v2jAQfp+0/8Hy+0gChbYRoWKtmCah&#10;thKd+mwcm0RyfJ5tSNhfv7NDoOr2VPXFOd9d7sf3fZ7fdY0iB2FdDbqg2SilRGgOZa13Bf31svp2&#10;Q4nzTJdMgRYFPQpH7xZfv8xbk4sxVKBKYQkW0S5vTUEr702eJI5XomFuBEZoDEqwDfN4tbuktKzF&#10;6o1Kxmk6S1qwpbHAhXPofeiDdBHrSym4f5LSCU9UQXE2H08bz204k8Wc5TvLTFXz0xjsA1M0rNbY&#10;9FzqgXlG9rb+p1RTcwsOpB9xaBKQsuYi7oDbZOm7bTYVMyLuguA4c4bJfV5Z/njYmGdLfPcdOiQw&#10;ANIalzt0hn06aZvwxUkJxhHC4xk20XnC0Xk9naWTDEMcY5Msu76ZhjLJ5W9jnf8hoCHBKKhFWiJa&#10;7LB2vk8dUkIzDataqUiN0qQt6GwyTeMP5wgWVxp7XGYNlu+2HanLgo6HPbZQHnE9Cz3zzvBVjTOs&#10;mfPPzCLVODbK1z/hIRVgLzhZlFRg//zPH/KRAYxS0qJ0Cup+75kVlKifGrm5za6ugtbiBQ371rsd&#10;vHrf3AOqMsMHYng0Q65XgyktNK+o7mXohiGmOfYs6HYw730vZHwdXCyXMQlVZZhf643hoXRAMyD7&#10;0r0ya07weyTuEQZxsfwdC31uz8Ny70HWkaKAb4/mCXZUZCT59HqC5N/eY9bljS/+AgAA//8DAFBL&#10;AwQUAAYACAAAACEAL5BIl+AAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70h9B2sr&#10;caN2SwltGqeqQFyQEKKgnp1489PE6yh22+TtcU5w3JnR7DfJfjAtu2LvaksSlgsBDCm3uqZSws/3&#10;28MGmPOKtGotoYQRHezT2V2iYm1v9IXXoy9ZKCEXKwmV913MucsrNMotbIcUvML2Rvlw9iXXvbqF&#10;ctPylRARN6qm8KFSHb5UmDfHi5Gw/txmBT835vwxvo9j3RSn16yQ8n4+HHbAPA7+LwwTfkCHNDBl&#10;9kLasVZCGOKDGon1M7DJX25FBCybtKfHDfA04f83pL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAu40ZvxgCAAArBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAL5BIl+AAAAALAQAADwAAAAAAAAAAAAAAAAByBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;">
               <v:textbox inset=",0,,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="55F389B9" w14:textId="31CAAB1A" w:rsidR="00EB4BC7" w:rsidRPr="00EB4BC7" w:rsidRDefault="00EB4BC7" w:rsidP="00EB4BC7">
-[...254 lines deleted...]
-                  <w:p w14:paraId="4086DCEE" w14:textId="7687AF4A" w:rsidR="00EB4BC7" w:rsidRPr="00EB4BC7" w:rsidRDefault="00EB4BC7" w:rsidP="00EB4BC7">
+                  <w:p w:rsidRPr="00EB4BC7" w:rsidR="00DE0CFC" w:rsidP="00EB4BC7" w:rsidRDefault="00DE0CFC" w14:paraId="75AA46C8" w14:textId="77777777">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00EB4BC7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6A5A0490" w14:textId="1557D831" w:rsidR="00D63636" w:rsidRDefault="002C5B7C">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00DE0CFC" w:rsidRDefault="00261686" w14:paraId="6CB561B7" w14:textId="3095C0CC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251693568" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="3B772BC9" wp14:editId="18CDC098">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="36744600" wp14:editId="207126DC">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10189210</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560310" cy="311785"/>
               <wp:effectExtent l="0" t="0" r="0" b="12065"/>
               <wp:wrapNone/>
-              <wp:docPr id="4" name="MSIPCMd3f54469bd0204c6fb2f3fa8" descr="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;OddAndEven&quot;,&quot;Section&quot;:3,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
+              <wp:docPr id="14" name="Text Box 14" descr="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:2,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="7560310" cy="311785"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="6350">
                             <a:solidFill>
                               <a:prstClr val="black"/>
                             </a:solidFill>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="187CC088" w14:textId="35729B6B" w:rsidR="002C5B7C" w:rsidRPr="002C5B7C" w:rsidRDefault="002C5B7C" w:rsidP="002C5B7C">
+                        <w:p w:rsidRPr="00261686" w:rsidR="00261686" w:rsidP="00261686" w:rsidRDefault="00261686" w14:paraId="2A882EF6" w14:textId="3A0C42F5">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="002C5B7C">
+                          <w:r w:rsidRPr="00261686">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
           <w:pict>
-            <v:shapetype w14:anchorId="3B772BC9" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="36744600">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="MSIPCMd3f54469bd0204c6fb2f3fa8" o:spid="_x0000_s1029" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;OddAndEven&quot;,&quot;Section&quot;:3,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:802.3pt;width:595.3pt;height:24.55pt;z-index:251693568;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBLApg3GAIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2w3TdoacYqsRYYB&#10;QVsgHXqWZSk2IIuapMTOfv0oOU6KbqdhF5kiaX6897S471tFDsK6BnRBs0lKidAcqkbvCvrjdf3l&#10;lhLnma6YAi0KehSO3i8/f1p0JhdXUIOqhCVYRLu8MwWtvTd5kjhei5a5CRihMSjBtszj1e6SyrIO&#10;q7cquUrTedKBrYwFLpxD7+MQpMtYX0rB/bOUTniiCoqz+XjaeJbhTJYLlu8sM3XDT2Owf5iiZY3G&#10;pudSj8wzsrfNH6XahltwIP2EQ5uAlA0XcQfcJks/bLOtmRFxFwTHmTNM7v+V5U+HrXmxxPdfoUcC&#10;AyCdcblDZ9inl7YNX5yUYBwhPJ5hE70nHJ03s3k6zTDEMTbNspvbWSiTXP421vlvAloSjIJapCWi&#10;xQ4b54fUMSU007BulIrUKE26gs6nszT+cI5gcaWxx2XWYPm+7ElT4RTjHiVUR1zPwsC8M3zd4Awb&#10;5vwLs0g1jo3y9c94SAXYC04WJTXYX3/zh3xkAKOUdCidgrqfe2YFJeq7Rm7usuvroLV4QcO+95aj&#10;V+/bB0BVZvhADI9myPVqNKWF9g3VvQrdMMQ0x54FLUfzwQ9CxtfBxWoVk1BVhvmN3hoeSgc0A7Kv&#10;/Ruz5gS/R+KeYBQXyz+wMOQOPKz2HmQTKQr4DmieYEdFRpJPrydI/v09Zl3e+PI3AAAA//8DAFBL&#10;AwQUAAYACAAAACEASA1emt8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI&#10;3KhTKIGGOBUCcUFCFaXq2Yk3P028jmK3Td6ezQluuzOr2W/SzWg7ccbBN44ULBcRCKTCmYYqBfuf&#10;j7tnED5oMrpzhAom9LDJrq9SnRh3oW8870IlOIR8ohXUIfSJlL6o0Wq/cD0Se6UbrA68DpU0g75w&#10;uO3kfRTF0uqG+EOte3yrsWh3J6tgtV3npTy29vg1fU5T05aH97xU6vZmfH0BEXAMf8cw4zM6ZMyU&#10;uxMZLzoFXCSwGkerGMTsL9cRT/msPT48gcxS+b9D9gsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQBLApg3GAIAACsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQBIDV6a3wAAAAsBAAAPAAAAAAAAAAAAAAAAAHIEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Text Box 14" style="position:absolute;margin-left:0;margin-top:802.3pt;width:595.3pt;height:24.55pt;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:2,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" o:spid="_x0000_s1029" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBLApg3GAIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2w3TdoacYqsRYYB&#10;QVsgHXqWZSk2IIuapMTOfv0oOU6KbqdhF5kiaX6897S471tFDsK6BnRBs0lKidAcqkbvCvrjdf3l&#10;lhLnma6YAi0KehSO3i8/f1p0JhdXUIOqhCVYRLu8MwWtvTd5kjhei5a5CRihMSjBtszj1e6SyrIO&#10;q7cquUrTedKBrYwFLpxD7+MQpMtYX0rB/bOUTniiCoqz+XjaeJbhTJYLlu8sM3XDT2Owf5iiZY3G&#10;pudSj8wzsrfNH6XahltwIP2EQ5uAlA0XcQfcJks/bLOtmRFxFwTHmTNM7v+V5U+HrXmxxPdfoUcC&#10;AyCdcblDZ9inl7YNX5yUYBwhPJ5hE70nHJ03s3k6zTDEMTbNspvbWSiTXP421vlvAloSjIJapCWi&#10;xQ4b54fUMSU007BulIrUKE26gs6nszT+cI5gcaWxx2XWYPm+7ElT4RTjHiVUR1zPwsC8M3zd4Awb&#10;5vwLs0g1jo3y9c94SAXYC04WJTXYX3/zh3xkAKOUdCidgrqfe2YFJeq7Rm7usuvroLV4QcO+95aj&#10;V+/bB0BVZvhADI9myPVqNKWF9g3VvQrdMMQ0x54FLUfzwQ9CxtfBxWoVk1BVhvmN3hoeSgc0A7Kv&#10;/Ruz5gS/R+KeYBQXyz+wMOQOPKz2HmQTKQr4DmieYEdFRpJPrydI/v09Zl3e+PI3AAAA//8DAFBL&#10;AwQUAAYACAAAACEASA1emt8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI&#10;3KhTKIGGOBUCcUFCFaXq2Yk3P028jmK3Td6ezQluuzOr2W/SzWg7ccbBN44ULBcRCKTCmYYqBfuf&#10;j7tnED5oMrpzhAom9LDJrq9SnRh3oW8870IlOIR8ohXUIfSJlL6o0Wq/cD0Se6UbrA68DpU0g75w&#10;uO3kfRTF0uqG+EOte3yrsWh3J6tgtV3npTy29vg1fU5T05aH97xU6vZmfH0BEXAMf8cw4zM6ZMyU&#10;uxMZLzoFXCSwGkerGMTsL9cRT/msPT48gcxS+b9D9gsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQBLApg3GAIAACsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQBIDV6a3wAAAAsBAAAPAAAAAAAAAAAAAAAAAHIEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;">
               <v:textbox inset=",0,,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="187CC088" w14:textId="35729B6B" w:rsidR="002C5B7C" w:rsidRPr="002C5B7C" w:rsidRDefault="002C5B7C" w:rsidP="002C5B7C">
+                  <w:p w:rsidRPr="00261686" w:rsidR="00261686" w:rsidP="00261686" w:rsidRDefault="00261686" w14:paraId="2A882EF6" w14:textId="3A0C42F5">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="002C5B7C">
+                    <w:r w:rsidRPr="00261686">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="042FA8D0" w14:textId="7E347BBB" w:rsidR="00431A70" w:rsidRDefault="001C7128" w:rsidP="00DC00C1">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00DE0CFC" w:rsidRDefault="00261686" w14:paraId="43B95610" w14:textId="7C122D38">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:tabs>
-[...1 lines deleted...]
-      </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251696640" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="6EBCE929" wp14:editId="7CB17B6C">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658249" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="13F66A74" wp14:editId="693EB2C6">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10189210</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560310" cy="311785"/>
               <wp:effectExtent l="0" t="0" r="0" b="12065"/>
               <wp:wrapNone/>
-              <wp:docPr id="3" name="MSIPCMcda5461fada7660fda7e169a" descr="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:2,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
+              <wp:docPr id="19" name="Text Box 19" descr="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;OddAndEven&quot;,&quot;Section&quot;:3,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="7560310" cy="311785"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="6350">
                             <a:solidFill>
                               <a:prstClr val="black"/>
                             </a:solidFill>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="08EC5D7E" w14:textId="292E2C3E" w:rsidR="001C7128" w:rsidRPr="001C7128" w:rsidRDefault="001C7128" w:rsidP="001C7128">
+                        <w:p w:rsidRPr="00261686" w:rsidR="00261686" w:rsidP="00261686" w:rsidRDefault="00261686" w14:paraId="1DFEF6A3" w14:textId="33D16366">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="001C7128">
+                          <w:r w:rsidRPr="00261686">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
           <w:pict>
-            <v:shapetype w14:anchorId="6EBCE929" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="13F66A74">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="MSIPCMcda5461fada7660fda7e169a" o:spid="_x0000_s1030" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:2,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:802.3pt;width:595.3pt;height:24.55pt;z-index:251696640;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZof46GAIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815LiRxLBcuAmcFHA&#10;SAI4Rc40RVoCKC5L0pbcr++Ssuwg7SnIhVrurvYxM5zfdY0iB2FdDbqg2SilRGgOZa13Bf31svp2&#10;Q4nzTJdMgRYFPQpH7xZfv8xbk4srqECVwhIsol3emoJW3ps8SRyvRMPcCIzQGJRgG+bxandJaVmL&#10;1RuVXKXpLGnBlsYCF86h96EP0kWsL6Xg/klKJzxRBcXZfDxtPLfhTBZzlu8sM1XNT2OwD0zRsFpj&#10;03OpB+YZ2dv6n1JNzS04kH7EoUlAypqLuANuk6XvttlUzIi4C4LjzBkm93ll+eNhY54t8d136JDA&#10;AEhrXO7QGfbppG3CFyclGEcIj2fYROcJR+f1dJaOMwxxjI2z7PpmGsokl7+Ndf6HgIYEo6AWaYlo&#10;scPa+T51SAnNNKxqpSI1SpO2oLPxNI0/nCNYXGnscZk1WL7bdqQuCzoZ9thCecT1LPTMO8NXNc6w&#10;Zs4/M4tU49goX/+Eh1SAveBkUVKB/fM/f8hHBjBKSYvSKaj7vWdWUKJ+auTmNptMgtbiBQ371rsd&#10;vHrf3AOqMsMHYng0Q65XgyktNK+o7mXohiGmOfYs6HYw730vZHwdXCyXMQlVZZhf643hoXRAMyD7&#10;0r0ya07weyTuEQZxsfwdC31uz8Ny70HWkaKAb4/mCXZUZCT59HqC5N/eY9bljS/+AgAA//8DAFBL&#10;AwQUAAYACAAAACEASA1emt8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI&#10;3KhTKIGGOBUCcUFCFaXq2Yk3P028jmK3Td6ezQluuzOr2W/SzWg7ccbBN44ULBcRCKTCmYYqBfuf&#10;j7tnED5oMrpzhAom9LDJrq9SnRh3oW8870IlOIR8ohXUIfSJlL6o0Wq/cD0Se6UbrA68DpU0g75w&#10;uO3kfRTF0uqG+EOte3yrsWh3J6tgtV3npTy29vg1fU5T05aH97xU6vZmfH0BEXAMf8cw4zM6ZMyU&#10;uxMZLzoFXCSwGkerGMTsL9cRT/msPT48gcxS+b9D9gsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQAZof46GAIAACsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQBIDV6a3wAAAAsBAAAPAAAAAAAAAAAAAAAAAHIEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Text Box 19" style="position:absolute;margin-left:0;margin-top:802.3pt;width:595.3pt;height:24.55pt;z-index:251658249;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;OddAndEven&quot;,&quot;Section&quot;:3,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" o:spid="_x0000_s1030" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZof46GAIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815LiRxLBcuAmcFHA&#10;SAI4Rc40RVoCKC5L0pbcr++Ssuwg7SnIhVrurvYxM5zfdY0iB2FdDbqg2SilRGgOZa13Bf31svp2&#10;Q4nzTJdMgRYFPQpH7xZfv8xbk4srqECVwhIsol3emoJW3ps8SRyvRMPcCIzQGJRgG+bxandJaVmL&#10;1RuVXKXpLGnBlsYCF86h96EP0kWsL6Xg/klKJzxRBcXZfDxtPLfhTBZzlu8sM1XNT2OwD0zRsFpj&#10;03OpB+YZ2dv6n1JNzS04kH7EoUlAypqLuANuk6XvttlUzIi4C4LjzBkm93ll+eNhY54t8d136JDA&#10;AEhrXO7QGfbppG3CFyclGEcIj2fYROcJR+f1dJaOMwxxjI2z7PpmGsokl7+Ndf6HgIYEo6AWaYlo&#10;scPa+T51SAnNNKxqpSI1SpO2oLPxNI0/nCNYXGnscZk1WL7bdqQuCzoZ9thCecT1LPTMO8NXNc6w&#10;Zs4/M4tU49goX/+Eh1SAveBkUVKB/fM/f8hHBjBKSYvSKaj7vWdWUKJ+auTmNptMgtbiBQ371rsd&#10;vHrf3AOqMsMHYng0Q65XgyktNK+o7mXohiGmOfYs6HYw730vZHwdXCyXMQlVZZhf643hoXRAMyD7&#10;0r0ya07weyTuEQZxsfwdC31uz8Ny70HWkaKAb4/mCXZUZCT59HqC5N/eY9bljS/+AgAA//8DAFBL&#10;AwQUAAYACAAAACEASA1emt8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI&#10;3KhTKIGGOBUCcUFCFaXq2Yk3P028jmK3Td6ezQluuzOr2W/SzWg7ccbBN44ULBcRCKTCmYYqBfuf&#10;j7tnED5oMrpzhAom9LDJrq9SnRh3oW8870IlOIR8ohXUIfSJlL6o0Wq/cD0Se6UbrA68DpU0g75w&#10;uO3kfRTF0uqG+EOte3yrsWh3J6tgtV3npTy29vg1fU5T05aH97xU6vZmfH0BEXAMf8cw4zM6ZMyU&#10;uxMZLzoFXCSwGkerGMTsL9cRT/msPT48gcxS+b9D9gsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQAZof46GAIAACsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQBIDV6a3wAAAAsBAAAPAAAAAAAAAAAAAAAAAHIEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;">
               <v:textbox inset=",0,,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="08EC5D7E" w14:textId="292E2C3E" w:rsidR="001C7128" w:rsidRPr="001C7128" w:rsidRDefault="001C7128" w:rsidP="001C7128">
+                  <w:p w:rsidRPr="00261686" w:rsidR="00261686" w:rsidP="00261686" w:rsidRDefault="00261686" w14:paraId="1DFEF6A3" w14:textId="33D16366">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="001C7128">
+                    <w:r w:rsidRPr="00261686">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r w:rsidR="00EB4BC7">
+    <w:r w:rsidR="00DE0CFC">
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="0183E7C2" wp14:editId="3C5EB11A">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:align>right</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:align>bottom</wp:align>
+          </wp:positionV>
+          <wp:extent cx="7560000" cy="1008000"/>
+          <wp:effectExtent l="0" t="0" r="3175" b="1905"/>
+          <wp:wrapNone/>
+          <wp:docPr id="7" name="Picture 7" descr="Victoria State Government Families, Fairness and Housing"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="10" name="Picture 10" descr="Victoria State Government Families, Fairness and Housing"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7560000" cy="1008000"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00DE0CFC" w:rsidRDefault="00261686" w14:paraId="5F3A13C2" w14:textId="605DB8C0">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251688448" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="1BA32EAB" wp14:editId="2F53ADC6">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658248" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="5A5F3F80" wp14:editId="313C8DFF">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
-                <wp:posOffset>10189845</wp:posOffset>
+                <wp:posOffset>10189210</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560310" cy="311785"/>
               <wp:effectExtent l="0" t="0" r="0" b="12065"/>
               <wp:wrapNone/>
-              <wp:docPr id="11" name="MSIPCM82764d688816a9dc96a1b608" descr="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:3,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
+              <wp:docPr id="16" name="Text Box 16" descr="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:3,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="7560310" cy="311785"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="6350">
                             <a:solidFill>
                               <a:prstClr val="black"/>
                             </a:solidFill>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="54918659" w14:textId="5CB96CC1" w:rsidR="00EB4BC7" w:rsidRPr="00EB4BC7" w:rsidRDefault="00EB4BC7" w:rsidP="00EB4BC7">
+                        <w:p w:rsidRPr="00261686" w:rsidR="00261686" w:rsidP="00261686" w:rsidRDefault="00261686" w14:paraId="00602173" w14:textId="7C61A7D0">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00EB4BC7">
+                          <w:r w:rsidRPr="00261686">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
           <w:pict>
-            <v:shape w14:anchorId="1BA32EAB" id="MSIPCM82764d688816a9dc96a1b608" o:spid="_x0000_s1031" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:3,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:802.35pt;width:595.3pt;height:24.55pt;z-index:251688448;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDpLn+yFwIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Li2EkEy4GbwEUB&#10;IwngFDnTFGkRoLgsSVtyv75Lyo8g7anohVrurvYxM5zd960me+G8AlPRYpRTIgyHWpltRX+8Lr/c&#10;UuIDMzXTYERFD8LT+/nnT7POluIKGtC1cASLGF92tqJNCLbMMs8b0TI/AisMBiW4lgW8um1WO9Zh&#10;9VZnV3k+zTpwtXXAhffofRyCdJ7qSyl4eJbSi0B0RXG2kE6Xzk08s/mMlVvHbKP4cQz2D1O0TBls&#10;ei71yAIjO6f+KNUq7sCDDCMObQZSKi7SDrhNkX/YZt0wK9IuCI63Z5j8/yvLn/Zr++JI6L9CjwRG&#10;QDrrS4/OuE8vXRu/OCnBOEJ4OMMm+kA4Om8m03xcYIhjbFwUN7eTWCa7/G2dD98EtCQaFXVIS0KL&#10;7Vc+DKmnlNjMwFJpnajRhnQVnY4nefrhHMHi2mCPy6zRCv2mJ6quaBogejZQH3A9BwPz3vKlwhlW&#10;zIcX5pBqHBvlG57xkBqwFxwtShpwv/7mj/nIAEYp6VA6FfU/d8wJSvR3g9zcFdfXUWvpgoZ7792c&#10;vGbXPgCqssAHYnkyY27QJ1M6aN9Q3YvYDUPMcOxZ0c3JfAiDkPF1cLFYpCRUlWVhZdaWx9IRzYjs&#10;a//GnD3CH5C4JziJi5UfWBhyBx4WuwBSJYouaB5hR0Umko+vJ0r+/T1lXd74/DcAAAD//wMAUEsD&#10;BBQABgAIAAAAIQAvkEiX4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSH0Haytx&#10;o3ZLCW0ap6pAXJAQoqCenXjz08TrKHbb5O1xTnDcmdHsN8l+MC27Yu9qSxKWCwEMKbe6plLCz/fb&#10;wwaY84q0ai2hhBEd7NPZXaJibW/0hdejL1koIRcrCZX3Xcy5yys0yi1shxS8wvZG+XD2Jde9uoVy&#10;0/KVEBE3qqbwoVIdvlSYN8eLkbD+3GYFPzfm/DG+j2PdFKfXrJDyfj4cdsA8Dv4vDBN+QIc0MGX2&#10;QtqxVkIY4oMaifUzsMlfbkUELJu0p8cN8DTh/zekvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQDpLn+yFwIAACsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQAvkEiX4AAAAAsBAAAPAAAAAAAAAAAAAAAAAHEEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="5A5F3F80">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 16" style="position:absolute;margin-left:0;margin-top:802.3pt;width:595.3pt;height:24.55pt;z-index:251658248;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:3,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" o:spid="_x0000_s1031" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDpLn+yFwIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Li2EkEy4GbwEUB&#10;IwngFDnTFGkRoLgsSVtyv75Lyo8g7anohVrurvYxM5zd960me+G8AlPRYpRTIgyHWpltRX+8Lr/c&#10;UuIDMzXTYERFD8LT+/nnT7POluIKGtC1cASLGF92tqJNCLbMMs8b0TI/AisMBiW4lgW8um1WO9Zh&#10;9VZnV3k+zTpwtXXAhffofRyCdJ7qSyl4eJbSi0B0RXG2kE6Xzk08s/mMlVvHbKP4cQz2D1O0TBls&#10;ei71yAIjO6f+KNUq7sCDDCMObQZSKi7SDrhNkX/YZt0wK9IuCI63Z5j8/yvLn/Zr++JI6L9CjwRG&#10;QDrrS4/OuE8vXRu/OCnBOEJ4OMMm+kA4Om8m03xcYIhjbFwUN7eTWCa7/G2dD98EtCQaFXVIS0KL&#10;7Vc+DKmnlNjMwFJpnajRhnQVnY4nefrhHMHi2mCPy6zRCv2mJ6quaBogejZQH3A9BwPz3vKlwhlW&#10;zIcX5pBqHBvlG57xkBqwFxwtShpwv/7mj/nIAEYp6VA6FfU/d8wJSvR3g9zcFdfXUWvpgoZ7792c&#10;vGbXPgCqssAHYnkyY27QJ1M6aN9Q3YvYDUPMcOxZ0c3JfAiDkPF1cLFYpCRUlWVhZdaWx9IRzYjs&#10;a//GnD3CH5C4JziJi5UfWBhyBx4WuwBSJYouaB5hR0Umko+vJ0r+/T1lXd74/DcAAAD//wMAUEsD&#10;BBQABgAIAAAAIQBIDV6a3wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjc&#10;qFMogYY4FQJxQUIVperZiTc/TbyOYrdN3p7NCW67M6vZb9LNaDtxxsE3jhQsFxEIpMKZhioF+5+P&#10;u2cQPmgyunOECib0sMmur1KdGHehbzzvQiU4hHyiFdQh9ImUvqjRar9wPRJ7pRusDrwOlTSDvnC4&#10;7eR9FMXS6ob4Q617fKuxaHcnq2C1XeelPLb2+DV9TlPTlof3vFTq9mZ8fQERcAx/xzDjMzpkzJS7&#10;ExkvOgVcJLAaR6sYxOwv1xFP+aw9PjyBzFL5v0P2CwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAOkuf7IXAgAAKwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAEgNXprfAAAACwEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;">
               <v:textbox inset=",0,,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="54918659" w14:textId="5CB96CC1" w:rsidR="00EB4BC7" w:rsidRPr="00EB4BC7" w:rsidRDefault="00EB4BC7" w:rsidP="00EB4BC7">
+                  <w:p w:rsidRPr="00261686" w:rsidR="00261686" w:rsidP="00261686" w:rsidRDefault="00261686" w14:paraId="00602173" w14:textId="7C61A7D0">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00EB4BC7">
+                    <w:r w:rsidRPr="00261686">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
+    <w:r w:rsidR="00DE0CFC">
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="4FB1BCFC" wp14:editId="70ABE9E8">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="page">
+            <wp:align>right</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:align>bottom</wp:align>
+          </wp:positionV>
+          <wp:extent cx="7559640" cy="1007280"/>
+          <wp:effectExtent l="0" t="0" r="3810" b="2540"/>
+          <wp:wrapNone/>
+          <wp:docPr id="8" name="Picture 8" descr="Victoria State Government Families, Fairness and Housing"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="10" name="Picture 10" descr="Victoria State Government Families, Fairness and Housing"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7559640" cy="1007280"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0A09BB04" w14:textId="77777777" w:rsidR="000C226E" w:rsidRDefault="000C226E" w:rsidP="00207717">
+    <w:p w:rsidR="0030021D" w:rsidP="00207717" w:rsidRDefault="0030021D" w14:paraId="38830536" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7EA6A3A1" w14:textId="77777777" w:rsidR="000C226E" w:rsidRDefault="000C226E">
+    <w:p w:rsidR="0030021D" w:rsidRDefault="0030021D" w14:paraId="60805D27" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59E04E66" w14:textId="77777777" w:rsidR="000C226E" w:rsidRDefault="000C226E"/>
+    <w:p w:rsidR="0030021D" w:rsidRDefault="0030021D" w14:paraId="3782953C" w14:textId="77777777"/>
+  </w:footnote>
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w:rsidR="0030021D" w:rsidRDefault="0030021D" w14:paraId="54DA612D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1B8F185F" w14:textId="3B103123" w:rsidR="00431A70" w:rsidRDefault="00C60411">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="0015510E" w:rsidRDefault="0015510E" w14:paraId="73D5B9BA" w14:textId="64A68D81">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="0015510E" w:rsidRDefault="0015510E" w14:paraId="4B617A32" w14:textId="648F8A64">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="0015510E" w:rsidRDefault="0015510E" w14:paraId="211EF0EE" w14:textId="385309AA">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="009E5A87" w:rsidRDefault="009E5A87" w14:paraId="42698305" w14:textId="7EA26093">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="009E5A87" w:rsidRDefault="009E5A87" w14:paraId="3EAB60AE" w14:textId="365FEFFF">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header6.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="009E5A87" w:rsidRDefault="009E5A87" w14:paraId="7B70B79E" w14:textId="71BD1A2F">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header7.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00DE0CFC" w:rsidRDefault="00DE0CFC" w14:paraId="1A54B6CA" w14:textId="67950832">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="00DE6C85">
       <w:rPr>
-        <w:b w:val="0"/>
+        <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00DE6C85">
       <w:rPr>
+        <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00DE6C85">
       <w:rPr>
-        <w:b w:val="0"/>
+        <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
+        <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>11</w:t>
     </w:r>
     <w:r w:rsidRPr="00DE6C85">
       <w:rPr>
-        <w:b w:val="0"/>
+        <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
+        <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
-[...2 lines deleted...]
-      <w:t>Document title</w:t>
+      <w:ptab w:alignment="right" w:relativeTo="margin" w:leader="none"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="054D2C58" wp14:editId="7CAAEEA7">
+          <wp:simplePos x="828040" y="560705"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>0</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>0</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="7560000" cy="270000"/>
+          <wp:effectExtent l="0" t="0" r="3175" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="4" name="Picture 4">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="13" name="Picture 13">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7560000" cy="270000"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
     </w:r>
-    <w:r w:rsidR="009C245E" w:rsidRPr="009C245E">
-[...3 lines deleted...]
-      <w:t>(use Header style)</w:t>
+    <w:r>
+      <w:t>Emergency Management Plan Template</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="082BA3E9" w14:textId="78207528" w:rsidR="00562811" w:rsidRPr="001C7128" w:rsidRDefault="00AE51E1" w:rsidP="001C7128">
+<file path=word/header8.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidRPr="0051568D" w:rsidR="00DE0CFC" w:rsidP="0017674D" w:rsidRDefault="00DE0CFC" w14:paraId="5E9703C5" w14:textId="5B685A3A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r w:rsidRPr="00AE51E1">
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="44926FD5" wp14:editId="40D91F43">
+          <wp:simplePos x="828040" y="560705"/>
+          <wp:positionH relativeFrom="page">
+            <wp:posOffset>0</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>0</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="7560000" cy="270000"/>
+          <wp:effectExtent l="0" t="0" r="3175" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="5" name="Picture 5">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="16" name="Picture 16">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1"/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="7560000" cy="270000"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r>
       <w:t>Emergency Management Plan Template</w:t>
     </w:r>
+    <w:r w:rsidR="00934CD1">
+      <w:t xml:space="preserve"> v2.0</w:t>
+    </w:r>
     <w:r>
-      <w:t xml:space="preserve"> version 2.0</w:t>
+      <w:ptab w:alignment="right" w:relativeTo="margin" w:leader="none"/>
     </w:r>
-    <w:r w:rsidR="001C7128">
-[...2 lines deleted...]
-    <w:r w:rsidR="001C7128" w:rsidRPr="00DE6C85">
+    <w:r w:rsidRPr="00DE6C85">
       <w:rPr>
-        <w:b w:val="0"/>
+        <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="001C7128" w:rsidRPr="00DE6C85">
+    <w:r w:rsidRPr="00DE6C85">
       <w:rPr>
+        <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
-    <w:r w:rsidR="001C7128" w:rsidRPr="00DE6C85">
+    <w:r w:rsidRPr="00DE6C85">
       <w:rPr>
-        <w:b w:val="0"/>
+        <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="001C7128">
+    <w:r w:rsidRPr="00DE6C85">
       <w:rPr>
+        <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:t>7</w:t>
+      <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="001C7128" w:rsidRPr="00DE6C85">
+    <w:r w:rsidRPr="00DE6C85">
       <w:rPr>
-        <w:b w:val="0"/>
+        <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header9.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="009E5A87" w:rsidRDefault="009E5A87" w14:paraId="66DF0F63" w14:textId="1986E893">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
+<int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+  <int2:observations>
+    <int2:textHash int2:hashCode="fwblt5rI8bIipB" int2:id="OOzJdoDh">
+      <int2:state int2:value="Rejected" int2:type="LegacyProofing"/>
+    </int2:textHash>
+  </int2:observations>
+  <int2:intelligenceSettings/>
+  <int2:onDemandWorkflows/>
+</int2:intelligence>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...69 lines deleted...]
-    <w:tmpl w:val="1AD0F0D0"/>
+    <w:nsid w:val="00C06715"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8A86A6B0"/>
+    <w:styleLink w:val="ZZNumbersdigit"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1492" w:hanging="360"/>
+        <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...113 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="567" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="567" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="227" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0374282F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="85E66A94"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03A50056"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="0AAE1EBA"/>
+    <w:tmpl w:val="F05C78C0"/>
     <w:numStyleLink w:val="ZZNumbersloweralpha"/>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B8D43DB"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="9D040EF8"/>
-[...354 lines deleted...]
-    <w:styleLink w:val="ZZNumbersdigit"/>
+    <w:tmpl w:val="B33A2DBC"/>
+    <w:styleLink w:val="ZZBullets"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numberdigit"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
         <w:ind w:left="397" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Numberdigitindent"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="794"/>
         </w:tabs>
         <w:ind w:left="794" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:pStyle w:val="Bulletafternumbers1"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="794" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:pStyle w:val="Bulletafternumbers2"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1191" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
@@ -19479,51 +22355,181 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E6C68D4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B33A2DBC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="397"/>
+        </w:tabs>
+        <w:ind w:left="397" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="794"/>
+        </w:tabs>
+        <w:ind w:left="794" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="794" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1191" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3EC54A41"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="986E24B0"/>
     <w:styleLink w:val="ZZNumberslowerroman"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:pStyle w:val="Numberlowerroman"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
         <w:ind w:left="397" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:pStyle w:val="Numberlowerromanindent"/>
       <w:lvlText w:val="(%2)"/>
@@ -19608,196 +22614,83 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="541611C2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="350ED9F2"/>
     <w:styleLink w:val="ZZTablebullets"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Tablebullet1"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="227" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:pStyle w:val="Tablebullet2"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="227"/>
         </w:tabs>
         <w:ind w:left="454" w:hanging="227"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
@@ -19848,80 +22741,80 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54BA1E5A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F05C78C0"/>
-    <w:styleLink w:val="ZZBullets"/>
+    <w:styleLink w:val="ZZNumbersloweralpha"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Bullet1"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="284" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:pStyle w:val="Bullet2"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="567" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
@@ -19972,194 +22865,194 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E12320F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="66B48B30"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6309259F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8B3CE87A"/>
     <w:styleLink w:val="ZZQuotebullets"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="Quotebullet1"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="680" w:hanging="283"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:pStyle w:val="Quotebullet2"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="964" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
@@ -20211,2308 +23104,2558 @@
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="662E3832"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="96920614"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-[...462 lines deleted...]
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="1" w16cid:durableId="918948199">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="2017032439">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="2" w16cid:durableId="2055544836">
+    <w:abstractNumId w:val="3"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="222644504">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="3" w16cid:durableId="33190954">
+    <w:abstractNumId w:val="4"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="6030719">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="4" w16cid:durableId="639532803">
+    <w:abstractNumId w:val="4"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="717778709">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="5" w16cid:durableId="1742026152">
+    <w:abstractNumId w:val="4"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1355963572">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="6" w16cid:durableId="1622371366">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="10768777">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="7" w16cid:durableId="779304719">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="898395120">
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="8" w16cid:durableId="981160291">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="231281662">
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="9" w16cid:durableId="353309755">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1599487044">
+    <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1510021562">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="11" w16cid:durableId="1690717784">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="904031455">
-[...27 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="12" w16cid:durableId="371929634">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="320894444">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="13" w16cid:durableId="1701779669">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1419640948">
-[...27 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="14" w16cid:durableId="1304384575">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="2022735572">
-[...188 lines deleted...]
-  <w:num w:numId="33" w16cid:durableId="929124659">
+  <w:num w:numId="15" w16cid:durableId="845556965">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="34" w16cid:durableId="483740816">
-[...53 lines deleted...]
-  <w:numIdMacAtCleanup w:val="8"/>
+  <w:numIdMacAtCleanup w:val="13"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:writeProtection w:recommended="1"/>
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="156"/>
   <w:mirrorMargins/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:stylePaneFormatFilter w:val="5004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
+  <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="181"/>
   <w:drawingGridVerticalSpacing w:val="181"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="001A6272"/>
+    <w:rsidRoot w:val="00C5005A"/>
+    <w:rsid w:val="0000030C"/>
     <w:rsid w:val="00000719"/>
+    <w:rsid w:val="00000B7E"/>
+    <w:rsid w:val="00001DD6"/>
+    <w:rsid w:val="00002108"/>
+    <w:rsid w:val="00002B71"/>
     <w:rsid w:val="00002D68"/>
     <w:rsid w:val="000033F7"/>
     <w:rsid w:val="00003403"/>
     <w:rsid w:val="00005347"/>
+    <w:rsid w:val="000066CA"/>
     <w:rsid w:val="000072B6"/>
     <w:rsid w:val="0001021B"/>
     <w:rsid w:val="00011D89"/>
     <w:rsid w:val="000154FD"/>
-    <w:rsid w:val="00020678"/>
+    <w:rsid w:val="0001603F"/>
     <w:rsid w:val="00022271"/>
     <w:rsid w:val="000235E8"/>
+    <w:rsid w:val="00023E7B"/>
     <w:rsid w:val="00024D89"/>
     <w:rsid w:val="000250B6"/>
+    <w:rsid w:val="00027FE7"/>
+    <w:rsid w:val="00033829"/>
     <w:rsid w:val="00033D81"/>
     <w:rsid w:val="00033DC9"/>
+    <w:rsid w:val="00033FE4"/>
+    <w:rsid w:val="000369BB"/>
     <w:rsid w:val="00037366"/>
+    <w:rsid w:val="0004153E"/>
     <w:rsid w:val="00041BF0"/>
     <w:rsid w:val="00042C8A"/>
+    <w:rsid w:val="00043043"/>
+    <w:rsid w:val="00044292"/>
+    <w:rsid w:val="0004474B"/>
     <w:rsid w:val="0004536B"/>
+    <w:rsid w:val="000457A1"/>
+    <w:rsid w:val="000467E7"/>
     <w:rsid w:val="00046B68"/>
+    <w:rsid w:val="00047CC0"/>
+    <w:rsid w:val="000513A3"/>
+    <w:rsid w:val="00052523"/>
     <w:rsid w:val="000527DD"/>
+    <w:rsid w:val="00056AB2"/>
     <w:rsid w:val="00056EC4"/>
     <w:rsid w:val="000578B2"/>
     <w:rsid w:val="00060959"/>
     <w:rsid w:val="00060C8F"/>
+    <w:rsid w:val="0006179F"/>
+    <w:rsid w:val="0006297F"/>
     <w:rsid w:val="0006298A"/>
-    <w:rsid w:val="00062BE2"/>
+    <w:rsid w:val="00065ADA"/>
     <w:rsid w:val="000663CD"/>
+    <w:rsid w:val="00066DDF"/>
+    <w:rsid w:val="000672C4"/>
     <w:rsid w:val="000733FE"/>
     <w:rsid w:val="00074219"/>
+    <w:rsid w:val="000742D7"/>
     <w:rsid w:val="00074ED5"/>
-    <w:rsid w:val="00075A59"/>
-    <w:rsid w:val="0008170F"/>
+    <w:rsid w:val="00076BD2"/>
+    <w:rsid w:val="000772DE"/>
+    <w:rsid w:val="000814F0"/>
     <w:rsid w:val="0008204A"/>
+    <w:rsid w:val="00083756"/>
+    <w:rsid w:val="00084DB8"/>
     <w:rsid w:val="0008508E"/>
+    <w:rsid w:val="00085518"/>
+    <w:rsid w:val="000855DA"/>
     <w:rsid w:val="00087951"/>
     <w:rsid w:val="0009113B"/>
+    <w:rsid w:val="000923CF"/>
+    <w:rsid w:val="00092D29"/>
+    <w:rsid w:val="00092F72"/>
     <w:rsid w:val="00093402"/>
-    <w:rsid w:val="000939ED"/>
     <w:rsid w:val="00094DA3"/>
     <w:rsid w:val="00096CD1"/>
     <w:rsid w:val="000A012C"/>
     <w:rsid w:val="000A0EB9"/>
+    <w:rsid w:val="000A0F6B"/>
     <w:rsid w:val="000A186C"/>
     <w:rsid w:val="000A1EA4"/>
     <w:rsid w:val="000A2476"/>
-    <w:rsid w:val="000A2A87"/>
+    <w:rsid w:val="000A4883"/>
+    <w:rsid w:val="000A58FF"/>
     <w:rsid w:val="000A641A"/>
+    <w:rsid w:val="000A7251"/>
+    <w:rsid w:val="000A7F6A"/>
+    <w:rsid w:val="000B12BC"/>
     <w:rsid w:val="000B3EDB"/>
     <w:rsid w:val="000B543D"/>
     <w:rsid w:val="000B55F9"/>
     <w:rsid w:val="000B5BF7"/>
+    <w:rsid w:val="000B5CE2"/>
     <w:rsid w:val="000B6BC8"/>
+    <w:rsid w:val="000B6EBF"/>
+    <w:rsid w:val="000B7134"/>
     <w:rsid w:val="000C0303"/>
-    <w:rsid w:val="000C226E"/>
+    <w:rsid w:val="000C3FEA"/>
     <w:rsid w:val="000C42EA"/>
     <w:rsid w:val="000C4546"/>
-    <w:rsid w:val="000D02EC"/>
+    <w:rsid w:val="000C5C25"/>
+    <w:rsid w:val="000D0C54"/>
     <w:rsid w:val="000D1242"/>
+    <w:rsid w:val="000D149A"/>
+    <w:rsid w:val="000D2A8C"/>
     <w:rsid w:val="000D2ABA"/>
+    <w:rsid w:val="000D34F9"/>
+    <w:rsid w:val="000D36E9"/>
+    <w:rsid w:val="000D78C3"/>
     <w:rsid w:val="000E0970"/>
+    <w:rsid w:val="000E0DDB"/>
+    <w:rsid w:val="000E2F54"/>
     <w:rsid w:val="000E3CC7"/>
+    <w:rsid w:val="000E4360"/>
+    <w:rsid w:val="000E5822"/>
     <w:rsid w:val="000E6BD4"/>
     <w:rsid w:val="000E6D6D"/>
     <w:rsid w:val="000F1F1E"/>
     <w:rsid w:val="000F2259"/>
     <w:rsid w:val="000F2DDA"/>
     <w:rsid w:val="000F2EA0"/>
+    <w:rsid w:val="000F4097"/>
+    <w:rsid w:val="000F448B"/>
     <w:rsid w:val="000F5213"/>
+    <w:rsid w:val="000F5D35"/>
+    <w:rsid w:val="000F6CEE"/>
+    <w:rsid w:val="000F7968"/>
     <w:rsid w:val="00101001"/>
+    <w:rsid w:val="00101418"/>
+    <w:rsid w:val="001015C2"/>
+    <w:rsid w:val="00102377"/>
     <w:rsid w:val="00103276"/>
     <w:rsid w:val="0010392D"/>
+    <w:rsid w:val="00103B6A"/>
     <w:rsid w:val="0010447F"/>
     <w:rsid w:val="00104FE3"/>
+    <w:rsid w:val="001058D2"/>
+    <w:rsid w:val="00106163"/>
     <w:rsid w:val="0010714F"/>
+    <w:rsid w:val="001115BD"/>
     <w:rsid w:val="001120C5"/>
+    <w:rsid w:val="001123EE"/>
+    <w:rsid w:val="00112569"/>
+    <w:rsid w:val="00112B0E"/>
+    <w:rsid w:val="00113D37"/>
+    <w:rsid w:val="00117C90"/>
+    <w:rsid w:val="00120001"/>
+    <w:rsid w:val="00120204"/>
     <w:rsid w:val="00120BD3"/>
     <w:rsid w:val="00122FEA"/>
     <w:rsid w:val="001232BD"/>
+    <w:rsid w:val="001249A2"/>
+    <w:rsid w:val="00124D08"/>
     <w:rsid w:val="00124ED5"/>
+    <w:rsid w:val="00127656"/>
     <w:rsid w:val="001276FA"/>
+    <w:rsid w:val="00127BFE"/>
+    <w:rsid w:val="001306CE"/>
+    <w:rsid w:val="00131241"/>
+    <w:rsid w:val="001317AF"/>
+    <w:rsid w:val="00131A55"/>
+    <w:rsid w:val="00132F80"/>
+    <w:rsid w:val="00133825"/>
+    <w:rsid w:val="00141DA6"/>
+    <w:rsid w:val="001438D7"/>
     <w:rsid w:val="001447B3"/>
     <w:rsid w:val="00152073"/>
     <w:rsid w:val="00152329"/>
+    <w:rsid w:val="0015510E"/>
     <w:rsid w:val="00156598"/>
+    <w:rsid w:val="001567F7"/>
+    <w:rsid w:val="00156978"/>
+    <w:rsid w:val="00156A95"/>
+    <w:rsid w:val="00157ECE"/>
+    <w:rsid w:val="00160CE6"/>
     <w:rsid w:val="00161939"/>
     <w:rsid w:val="00161AA0"/>
     <w:rsid w:val="00161D2E"/>
     <w:rsid w:val="00161F3E"/>
     <w:rsid w:val="00162093"/>
     <w:rsid w:val="00162CA9"/>
-    <w:rsid w:val="00162CDC"/>
+    <w:rsid w:val="001632DC"/>
     <w:rsid w:val="00165459"/>
     <w:rsid w:val="00165A57"/>
-    <w:rsid w:val="00166E9C"/>
-    <w:rsid w:val="001708A9"/>
+    <w:rsid w:val="00167DD0"/>
+    <w:rsid w:val="001700C6"/>
+    <w:rsid w:val="00170819"/>
     <w:rsid w:val="001712C2"/>
     <w:rsid w:val="00172BAF"/>
-    <w:rsid w:val="00172ED0"/>
     <w:rsid w:val="0017674D"/>
     <w:rsid w:val="001771DD"/>
     <w:rsid w:val="00177995"/>
     <w:rsid w:val="00177A8C"/>
+    <w:rsid w:val="00177E3A"/>
     <w:rsid w:val="0018244E"/>
-    <w:rsid w:val="00183356"/>
+    <w:rsid w:val="001854B5"/>
     <w:rsid w:val="00186B33"/>
+    <w:rsid w:val="001902D3"/>
+    <w:rsid w:val="00191471"/>
     <w:rsid w:val="00192F9D"/>
+    <w:rsid w:val="001956B3"/>
     <w:rsid w:val="00196EB8"/>
     <w:rsid w:val="00196EFB"/>
     <w:rsid w:val="001979FF"/>
     <w:rsid w:val="00197B17"/>
+    <w:rsid w:val="001A05F9"/>
     <w:rsid w:val="001A1950"/>
     <w:rsid w:val="001A1C54"/>
+    <w:rsid w:val="001A1C77"/>
     <w:rsid w:val="001A3ACE"/>
     <w:rsid w:val="001A6272"/>
     <w:rsid w:val="001B058F"/>
     <w:rsid w:val="001B6B96"/>
     <w:rsid w:val="001B738B"/>
+    <w:rsid w:val="001B73B7"/>
+    <w:rsid w:val="001B7536"/>
+    <w:rsid w:val="001B7F18"/>
     <w:rsid w:val="001C09DB"/>
-    <w:rsid w:val="001C101C"/>
-    <w:rsid w:val="001C1859"/>
     <w:rsid w:val="001C277E"/>
     <w:rsid w:val="001C2A72"/>
+    <w:rsid w:val="001C2DE4"/>
     <w:rsid w:val="001C31B7"/>
-    <w:rsid w:val="001C7128"/>
+    <w:rsid w:val="001C6883"/>
+    <w:rsid w:val="001C7D77"/>
+    <w:rsid w:val="001D06B1"/>
     <w:rsid w:val="001D0B75"/>
     <w:rsid w:val="001D39A5"/>
     <w:rsid w:val="001D3C09"/>
     <w:rsid w:val="001D44E8"/>
-    <w:rsid w:val="001D5B14"/>
+    <w:rsid w:val="001D46CC"/>
     <w:rsid w:val="001D60EC"/>
+    <w:rsid w:val="001D616C"/>
     <w:rsid w:val="001D6F59"/>
+    <w:rsid w:val="001E0EB6"/>
+    <w:rsid w:val="001E2824"/>
     <w:rsid w:val="001E44DF"/>
     <w:rsid w:val="001E68A5"/>
     <w:rsid w:val="001E6BB0"/>
+    <w:rsid w:val="001E6FA3"/>
+    <w:rsid w:val="001E71B5"/>
     <w:rsid w:val="001E7282"/>
-    <w:rsid w:val="001E7CE9"/>
+    <w:rsid w:val="001E7C5D"/>
+    <w:rsid w:val="001F217C"/>
     <w:rsid w:val="001F3826"/>
+    <w:rsid w:val="001F5E1B"/>
     <w:rsid w:val="001F6E46"/>
     <w:rsid w:val="001F7C91"/>
+    <w:rsid w:val="002001B5"/>
     <w:rsid w:val="002033B7"/>
-    <w:rsid w:val="00204497"/>
+    <w:rsid w:val="00203F56"/>
+    <w:rsid w:val="0020633C"/>
     <w:rsid w:val="00206463"/>
     <w:rsid w:val="00206F2F"/>
     <w:rsid w:val="00207717"/>
     <w:rsid w:val="0021053D"/>
     <w:rsid w:val="00210A92"/>
+    <w:rsid w:val="00212849"/>
     <w:rsid w:val="00212B95"/>
+    <w:rsid w:val="00213C5C"/>
     <w:rsid w:val="00215CC8"/>
     <w:rsid w:val="00216C03"/>
-    <w:rsid w:val="00216DBD"/>
     <w:rsid w:val="00220A1A"/>
     <w:rsid w:val="00220C04"/>
     <w:rsid w:val="0022278D"/>
+    <w:rsid w:val="00226231"/>
     <w:rsid w:val="0022701F"/>
+    <w:rsid w:val="002271D3"/>
     <w:rsid w:val="00227C68"/>
+    <w:rsid w:val="00230F09"/>
     <w:rsid w:val="002333F5"/>
     <w:rsid w:val="00233724"/>
+    <w:rsid w:val="00234175"/>
+    <w:rsid w:val="002355D7"/>
     <w:rsid w:val="002365B4"/>
+    <w:rsid w:val="00236CE8"/>
     <w:rsid w:val="002432E1"/>
+    <w:rsid w:val="002436DA"/>
+    <w:rsid w:val="00243D9A"/>
+    <w:rsid w:val="002440F8"/>
+    <w:rsid w:val="00245A9F"/>
     <w:rsid w:val="00246207"/>
     <w:rsid w:val="00246C5E"/>
+    <w:rsid w:val="002478C1"/>
     <w:rsid w:val="00250960"/>
+    <w:rsid w:val="00251330"/>
     <w:rsid w:val="00251343"/>
     <w:rsid w:val="002536A4"/>
-    <w:rsid w:val="00253A3E"/>
     <w:rsid w:val="00254F58"/>
-    <w:rsid w:val="002600BD"/>
+    <w:rsid w:val="0025548A"/>
+    <w:rsid w:val="00256EA5"/>
+    <w:rsid w:val="00261686"/>
     <w:rsid w:val="002620BC"/>
     <w:rsid w:val="00262802"/>
+    <w:rsid w:val="00262F80"/>
     <w:rsid w:val="00263A90"/>
     <w:rsid w:val="0026408B"/>
+    <w:rsid w:val="0026585A"/>
     <w:rsid w:val="00267C3E"/>
     <w:rsid w:val="002709BB"/>
     <w:rsid w:val="0027131C"/>
+    <w:rsid w:val="00272B35"/>
+    <w:rsid w:val="0027316C"/>
+    <w:rsid w:val="00273279"/>
     <w:rsid w:val="00273BAC"/>
     <w:rsid w:val="002763B3"/>
+    <w:rsid w:val="0027768E"/>
+    <w:rsid w:val="002777F8"/>
     <w:rsid w:val="002802E3"/>
+    <w:rsid w:val="00281B3F"/>
     <w:rsid w:val="0028213D"/>
-    <w:rsid w:val="00282A7F"/>
-    <w:rsid w:val="00285C7B"/>
+    <w:rsid w:val="0028408A"/>
+    <w:rsid w:val="00284123"/>
+    <w:rsid w:val="00284510"/>
     <w:rsid w:val="002862F1"/>
     <w:rsid w:val="00291373"/>
-    <w:rsid w:val="00292E6C"/>
+    <w:rsid w:val="00291D89"/>
+    <w:rsid w:val="00291FC9"/>
+    <w:rsid w:val="002937D3"/>
+    <w:rsid w:val="002946ED"/>
+    <w:rsid w:val="00294B5D"/>
     <w:rsid w:val="0029597D"/>
     <w:rsid w:val="002962C3"/>
+    <w:rsid w:val="00296ABB"/>
+    <w:rsid w:val="0029736B"/>
     <w:rsid w:val="0029752B"/>
     <w:rsid w:val="002A0A9C"/>
     <w:rsid w:val="002A483C"/>
+    <w:rsid w:val="002A6FC6"/>
+    <w:rsid w:val="002B0A56"/>
     <w:rsid w:val="002B0C7C"/>
     <w:rsid w:val="002B1729"/>
     <w:rsid w:val="002B36C7"/>
+    <w:rsid w:val="002B427C"/>
     <w:rsid w:val="002B4DD4"/>
     <w:rsid w:val="002B5277"/>
     <w:rsid w:val="002B5375"/>
+    <w:rsid w:val="002B6F2F"/>
     <w:rsid w:val="002B77C1"/>
     <w:rsid w:val="002C0ED7"/>
     <w:rsid w:val="002C2728"/>
+    <w:rsid w:val="002C5583"/>
     <w:rsid w:val="002C5B7C"/>
+    <w:rsid w:val="002D0EA8"/>
+    <w:rsid w:val="002D1A0C"/>
     <w:rsid w:val="002D1E0D"/>
+    <w:rsid w:val="002D2A6B"/>
+    <w:rsid w:val="002D3908"/>
     <w:rsid w:val="002D5006"/>
-    <w:rsid w:val="002D6AB1"/>
+    <w:rsid w:val="002D625A"/>
+    <w:rsid w:val="002D6EFA"/>
+    <w:rsid w:val="002D6FF9"/>
     <w:rsid w:val="002D7C61"/>
     <w:rsid w:val="002E01D0"/>
-    <w:rsid w:val="002E136F"/>
     <w:rsid w:val="002E161D"/>
+    <w:rsid w:val="002E1BE3"/>
     <w:rsid w:val="002E28A2"/>
     <w:rsid w:val="002E3100"/>
+    <w:rsid w:val="002E3B60"/>
+    <w:rsid w:val="002E548E"/>
+    <w:rsid w:val="002E5E05"/>
     <w:rsid w:val="002E6C95"/>
+    <w:rsid w:val="002E7369"/>
+    <w:rsid w:val="002E76CF"/>
     <w:rsid w:val="002E7C36"/>
+    <w:rsid w:val="002F1E67"/>
     <w:rsid w:val="002F3D32"/>
+    <w:rsid w:val="002F4515"/>
+    <w:rsid w:val="002F4EA6"/>
     <w:rsid w:val="002F5F31"/>
     <w:rsid w:val="002F5F46"/>
+    <w:rsid w:val="002F7659"/>
+    <w:rsid w:val="0030021D"/>
     <w:rsid w:val="00302216"/>
     <w:rsid w:val="00303E53"/>
+    <w:rsid w:val="003043E1"/>
     <w:rsid w:val="00305CC1"/>
     <w:rsid w:val="00306E5F"/>
     <w:rsid w:val="00307E14"/>
     <w:rsid w:val="00314054"/>
+    <w:rsid w:val="00314C9D"/>
     <w:rsid w:val="00316F27"/>
     <w:rsid w:val="003214F1"/>
     <w:rsid w:val="00322E4B"/>
-    <w:rsid w:val="00325D14"/>
+    <w:rsid w:val="00323B2E"/>
     <w:rsid w:val="00327870"/>
+    <w:rsid w:val="003300C0"/>
     <w:rsid w:val="0033259D"/>
     <w:rsid w:val="003333D2"/>
     <w:rsid w:val="00334686"/>
+    <w:rsid w:val="00335B63"/>
+    <w:rsid w:val="00336D21"/>
     <w:rsid w:val="00337339"/>
     <w:rsid w:val="00340345"/>
     <w:rsid w:val="003406C6"/>
     <w:rsid w:val="003418CC"/>
     <w:rsid w:val="003434EE"/>
+    <w:rsid w:val="00344C3E"/>
     <w:rsid w:val="003459BD"/>
-    <w:rsid w:val="003504AB"/>
+    <w:rsid w:val="00347BD9"/>
     <w:rsid w:val="00350D38"/>
+    <w:rsid w:val="00351447"/>
     <w:rsid w:val="00351B36"/>
+    <w:rsid w:val="00352164"/>
+    <w:rsid w:val="00352548"/>
+    <w:rsid w:val="00353D85"/>
     <w:rsid w:val="00357B4E"/>
+    <w:rsid w:val="00362655"/>
     <w:rsid w:val="003716FD"/>
+    <w:rsid w:val="00371776"/>
     <w:rsid w:val="0037204B"/>
+    <w:rsid w:val="003727C9"/>
     <w:rsid w:val="003744CF"/>
     <w:rsid w:val="00374717"/>
     <w:rsid w:val="0037676C"/>
     <w:rsid w:val="00381043"/>
     <w:rsid w:val="003829E5"/>
+    <w:rsid w:val="00383316"/>
+    <w:rsid w:val="00385A28"/>
     <w:rsid w:val="00386109"/>
+    <w:rsid w:val="00386157"/>
+    <w:rsid w:val="003863A1"/>
     <w:rsid w:val="00386944"/>
+    <w:rsid w:val="0039287C"/>
     <w:rsid w:val="003956CC"/>
     <w:rsid w:val="00395C9A"/>
-    <w:rsid w:val="0039648B"/>
+    <w:rsid w:val="00397A50"/>
     <w:rsid w:val="003A0853"/>
-    <w:rsid w:val="003A1108"/>
+    <w:rsid w:val="003A17EF"/>
+    <w:rsid w:val="003A2435"/>
+    <w:rsid w:val="003A32D4"/>
+    <w:rsid w:val="003A37FD"/>
     <w:rsid w:val="003A6B67"/>
+    <w:rsid w:val="003B10E4"/>
     <w:rsid w:val="003B13B6"/>
     <w:rsid w:val="003B14C3"/>
     <w:rsid w:val="003B15E6"/>
     <w:rsid w:val="003B22EF"/>
     <w:rsid w:val="003B408A"/>
+    <w:rsid w:val="003B4167"/>
     <w:rsid w:val="003C08A2"/>
+    <w:rsid w:val="003C167A"/>
     <w:rsid w:val="003C2045"/>
     <w:rsid w:val="003C43A1"/>
-    <w:rsid w:val="003C46AF"/>
+    <w:rsid w:val="003C43FB"/>
     <w:rsid w:val="003C4FC0"/>
+    <w:rsid w:val="003C54B6"/>
     <w:rsid w:val="003C55F4"/>
+    <w:rsid w:val="003C6239"/>
+    <w:rsid w:val="003C7335"/>
+    <w:rsid w:val="003C7529"/>
     <w:rsid w:val="003C7897"/>
     <w:rsid w:val="003C7A3F"/>
     <w:rsid w:val="003D2766"/>
     <w:rsid w:val="003D2A74"/>
     <w:rsid w:val="003D3D88"/>
     <w:rsid w:val="003D3E8F"/>
     <w:rsid w:val="003D6475"/>
     <w:rsid w:val="003D6EE6"/>
+    <w:rsid w:val="003E1ABC"/>
+    <w:rsid w:val="003E1EF4"/>
     <w:rsid w:val="003E375C"/>
     <w:rsid w:val="003E4086"/>
     <w:rsid w:val="003E639E"/>
     <w:rsid w:val="003E71E5"/>
     <w:rsid w:val="003F0445"/>
     <w:rsid w:val="003F0CF0"/>
     <w:rsid w:val="003F14B1"/>
     <w:rsid w:val="003F2B20"/>
     <w:rsid w:val="003F3289"/>
     <w:rsid w:val="003F3C62"/>
+    <w:rsid w:val="003F5B63"/>
     <w:rsid w:val="003F5CB9"/>
+    <w:rsid w:val="003F78BC"/>
+    <w:rsid w:val="00400CD6"/>
     <w:rsid w:val="004013C7"/>
     <w:rsid w:val="00401FCF"/>
+    <w:rsid w:val="004023AF"/>
+    <w:rsid w:val="0040478A"/>
     <w:rsid w:val="00406285"/>
-    <w:rsid w:val="004115A2"/>
+    <w:rsid w:val="00412507"/>
     <w:rsid w:val="004148F9"/>
-    <w:rsid w:val="00417BF4"/>
+    <w:rsid w:val="004177F6"/>
     <w:rsid w:val="0042084E"/>
     <w:rsid w:val="00421EEF"/>
+    <w:rsid w:val="004223CC"/>
+    <w:rsid w:val="00422A62"/>
     <w:rsid w:val="00424D65"/>
-    <w:rsid w:val="0042526D"/>
+    <w:rsid w:val="004260C6"/>
+    <w:rsid w:val="00426F29"/>
+    <w:rsid w:val="00427DCB"/>
     <w:rsid w:val="00430393"/>
     <w:rsid w:val="00431806"/>
     <w:rsid w:val="00431A70"/>
     <w:rsid w:val="00431F42"/>
-    <w:rsid w:val="0044031C"/>
+    <w:rsid w:val="00436FB3"/>
+    <w:rsid w:val="00437508"/>
+    <w:rsid w:val="00437658"/>
+    <w:rsid w:val="0044108A"/>
+    <w:rsid w:val="00441D95"/>
     <w:rsid w:val="00442C6C"/>
+    <w:rsid w:val="00443756"/>
     <w:rsid w:val="00443CBE"/>
-    <w:rsid w:val="00443CFB"/>
     <w:rsid w:val="00443E8A"/>
     <w:rsid w:val="004441BC"/>
-    <w:rsid w:val="00446257"/>
+    <w:rsid w:val="00445F81"/>
     <w:rsid w:val="004468B4"/>
     <w:rsid w:val="00446D86"/>
     <w:rsid w:val="0045230A"/>
     <w:rsid w:val="00454AD0"/>
     <w:rsid w:val="00457337"/>
+    <w:rsid w:val="00460D6E"/>
+    <w:rsid w:val="004617BA"/>
+    <w:rsid w:val="004619B8"/>
     <w:rsid w:val="00462E3D"/>
+    <w:rsid w:val="00462F58"/>
+    <w:rsid w:val="00465C04"/>
+    <w:rsid w:val="00465F3E"/>
     <w:rsid w:val="00466E79"/>
     <w:rsid w:val="00470D7D"/>
+    <w:rsid w:val="00472405"/>
+    <w:rsid w:val="004728D4"/>
     <w:rsid w:val="0047372D"/>
     <w:rsid w:val="00473BA3"/>
     <w:rsid w:val="004743DD"/>
+    <w:rsid w:val="00474B52"/>
     <w:rsid w:val="00474CEA"/>
+    <w:rsid w:val="00477082"/>
+    <w:rsid w:val="00480391"/>
     <w:rsid w:val="00483968"/>
     <w:rsid w:val="004841BE"/>
     <w:rsid w:val="00484F86"/>
+    <w:rsid w:val="00486B2F"/>
+    <w:rsid w:val="00486D80"/>
     <w:rsid w:val="00490746"/>
     <w:rsid w:val="00490852"/>
-    <w:rsid w:val="0049155A"/>
     <w:rsid w:val="00491C9C"/>
     <w:rsid w:val="00492F30"/>
     <w:rsid w:val="004946F4"/>
     <w:rsid w:val="0049487E"/>
+    <w:rsid w:val="004A0CB9"/>
+    <w:rsid w:val="004A0CFC"/>
+    <w:rsid w:val="004A10EE"/>
     <w:rsid w:val="004A160D"/>
-    <w:rsid w:val="004A3E4B"/>
+    <w:rsid w:val="004A3310"/>
     <w:rsid w:val="004A3E81"/>
     <w:rsid w:val="004A4195"/>
+    <w:rsid w:val="004A5A23"/>
     <w:rsid w:val="004A5C62"/>
     <w:rsid w:val="004A5CE5"/>
+    <w:rsid w:val="004A672C"/>
+    <w:rsid w:val="004A6DE8"/>
     <w:rsid w:val="004A707D"/>
-    <w:rsid w:val="004B0802"/>
     <w:rsid w:val="004B0974"/>
+    <w:rsid w:val="004B1DB2"/>
     <w:rsid w:val="004B4185"/>
-    <w:rsid w:val="004C014B"/>
+    <w:rsid w:val="004B467F"/>
+    <w:rsid w:val="004B4E79"/>
+    <w:rsid w:val="004B7F01"/>
+    <w:rsid w:val="004B7F71"/>
+    <w:rsid w:val="004C2F28"/>
+    <w:rsid w:val="004C4F23"/>
     <w:rsid w:val="004C5541"/>
+    <w:rsid w:val="004C5BBF"/>
     <w:rsid w:val="004C6EEE"/>
     <w:rsid w:val="004C702B"/>
     <w:rsid w:val="004D0033"/>
     <w:rsid w:val="004D016B"/>
     <w:rsid w:val="004D1B22"/>
     <w:rsid w:val="004D23CC"/>
     <w:rsid w:val="004D36F2"/>
+    <w:rsid w:val="004D3D95"/>
+    <w:rsid w:val="004D5116"/>
+    <w:rsid w:val="004D6BBD"/>
+    <w:rsid w:val="004D6F3A"/>
+    <w:rsid w:val="004D755E"/>
+    <w:rsid w:val="004E0BB1"/>
     <w:rsid w:val="004E1106"/>
     <w:rsid w:val="004E138F"/>
     <w:rsid w:val="004E4649"/>
     <w:rsid w:val="004E5C2B"/>
     <w:rsid w:val="004F00DD"/>
     <w:rsid w:val="004F2133"/>
+    <w:rsid w:val="004F21AE"/>
+    <w:rsid w:val="004F23DD"/>
+    <w:rsid w:val="004F461A"/>
     <w:rsid w:val="004F5398"/>
     <w:rsid w:val="004F55F1"/>
     <w:rsid w:val="004F6936"/>
+    <w:rsid w:val="004F73AA"/>
+    <w:rsid w:val="00500C21"/>
+    <w:rsid w:val="005036F6"/>
     <w:rsid w:val="00503DC6"/>
-    <w:rsid w:val="00504D1E"/>
+    <w:rsid w:val="00504BB9"/>
+    <w:rsid w:val="00505192"/>
+    <w:rsid w:val="0050620C"/>
     <w:rsid w:val="00506F5D"/>
+    <w:rsid w:val="00507542"/>
     <w:rsid w:val="00510C37"/>
     <w:rsid w:val="005126D0"/>
+    <w:rsid w:val="00514320"/>
     <w:rsid w:val="00514667"/>
+    <w:rsid w:val="00514E22"/>
+    <w:rsid w:val="00515398"/>
     <w:rsid w:val="0051568D"/>
+    <w:rsid w:val="00515FE2"/>
+    <w:rsid w:val="00517326"/>
     <w:rsid w:val="00526AC7"/>
     <w:rsid w:val="00526C15"/>
+    <w:rsid w:val="00526DD7"/>
+    <w:rsid w:val="0053180E"/>
+    <w:rsid w:val="00531B97"/>
+    <w:rsid w:val="00532232"/>
+    <w:rsid w:val="00532F64"/>
+    <w:rsid w:val="00536100"/>
     <w:rsid w:val="00536499"/>
-    <w:rsid w:val="0053693C"/>
+    <w:rsid w:val="005373A9"/>
+    <w:rsid w:val="0054067F"/>
+    <w:rsid w:val="00541356"/>
     <w:rsid w:val="00542A03"/>
     <w:rsid w:val="00543903"/>
-    <w:rsid w:val="00543B91"/>
     <w:rsid w:val="00543BCC"/>
     <w:rsid w:val="00543F11"/>
     <w:rsid w:val="00546305"/>
+    <w:rsid w:val="00546D8B"/>
     <w:rsid w:val="00547A95"/>
+    <w:rsid w:val="00547B68"/>
     <w:rsid w:val="0055119B"/>
+    <w:rsid w:val="00553249"/>
+    <w:rsid w:val="005607EB"/>
+    <w:rsid w:val="005611AB"/>
     <w:rsid w:val="00561202"/>
     <w:rsid w:val="00562507"/>
     <w:rsid w:val="00562811"/>
+    <w:rsid w:val="00562922"/>
+    <w:rsid w:val="00564BB4"/>
+    <w:rsid w:val="00565575"/>
+    <w:rsid w:val="00566E3C"/>
+    <w:rsid w:val="00571E85"/>
     <w:rsid w:val="00572031"/>
     <w:rsid w:val="00572282"/>
+    <w:rsid w:val="005724BE"/>
     <w:rsid w:val="00573CE3"/>
+    <w:rsid w:val="005760F1"/>
     <w:rsid w:val="00576E84"/>
+    <w:rsid w:val="005802EB"/>
     <w:rsid w:val="00580394"/>
     <w:rsid w:val="005809CD"/>
     <w:rsid w:val="00582B8C"/>
     <w:rsid w:val="0058757E"/>
+    <w:rsid w:val="00587760"/>
+    <w:rsid w:val="00587BA5"/>
     <w:rsid w:val="00596A4B"/>
     <w:rsid w:val="00597507"/>
+    <w:rsid w:val="005A0321"/>
+    <w:rsid w:val="005A079C"/>
+    <w:rsid w:val="005A0FC3"/>
+    <w:rsid w:val="005A24A4"/>
+    <w:rsid w:val="005A39C8"/>
     <w:rsid w:val="005A479D"/>
+    <w:rsid w:val="005A7D9B"/>
     <w:rsid w:val="005B1C6D"/>
     <w:rsid w:val="005B21B6"/>
     <w:rsid w:val="005B3A08"/>
-    <w:rsid w:val="005B4232"/>
-    <w:rsid w:val="005B6AB9"/>
+    <w:rsid w:val="005B3F88"/>
+    <w:rsid w:val="005B5E2A"/>
+    <w:rsid w:val="005B6293"/>
+    <w:rsid w:val="005B749B"/>
+    <w:rsid w:val="005B7530"/>
     <w:rsid w:val="005B7A63"/>
     <w:rsid w:val="005C0955"/>
+    <w:rsid w:val="005C213A"/>
+    <w:rsid w:val="005C4416"/>
     <w:rsid w:val="005C49DA"/>
     <w:rsid w:val="005C50F3"/>
     <w:rsid w:val="005C54B5"/>
     <w:rsid w:val="005C5D80"/>
     <w:rsid w:val="005C5D91"/>
     <w:rsid w:val="005D07B8"/>
+    <w:rsid w:val="005D0BAE"/>
+    <w:rsid w:val="005D36A5"/>
+    <w:rsid w:val="005D3753"/>
+    <w:rsid w:val="005D3B90"/>
+    <w:rsid w:val="005D4567"/>
+    <w:rsid w:val="005D50EA"/>
     <w:rsid w:val="005D6597"/>
     <w:rsid w:val="005E14E7"/>
     <w:rsid w:val="005E26A3"/>
     <w:rsid w:val="005E2ECB"/>
     <w:rsid w:val="005E447E"/>
     <w:rsid w:val="005E4FD1"/>
+    <w:rsid w:val="005E5484"/>
     <w:rsid w:val="005F0775"/>
     <w:rsid w:val="005F0CF5"/>
+    <w:rsid w:val="005F121D"/>
     <w:rsid w:val="005F21EB"/>
+    <w:rsid w:val="005F3E26"/>
+    <w:rsid w:val="005F45BF"/>
+    <w:rsid w:val="005F63DD"/>
     <w:rsid w:val="005F64CF"/>
+    <w:rsid w:val="005F7FD7"/>
+    <w:rsid w:val="00600676"/>
     <w:rsid w:val="006041AD"/>
+    <w:rsid w:val="00604B5C"/>
     <w:rsid w:val="00605908"/>
+    <w:rsid w:val="00606291"/>
+    <w:rsid w:val="00607480"/>
     <w:rsid w:val="00607850"/>
     <w:rsid w:val="00607EF7"/>
+    <w:rsid w:val="006109D8"/>
     <w:rsid w:val="00610D7C"/>
+    <w:rsid w:val="00610FF1"/>
     <w:rsid w:val="00613414"/>
-    <w:rsid w:val="00614E81"/>
+    <w:rsid w:val="006150AE"/>
     <w:rsid w:val="00620154"/>
+    <w:rsid w:val="00620C31"/>
+    <w:rsid w:val="00623423"/>
     <w:rsid w:val="0062408D"/>
     <w:rsid w:val="006240CC"/>
     <w:rsid w:val="00624940"/>
+    <w:rsid w:val="00624BC5"/>
     <w:rsid w:val="006254F8"/>
+    <w:rsid w:val="006273DB"/>
     <w:rsid w:val="00627DA7"/>
     <w:rsid w:val="00630DA4"/>
     <w:rsid w:val="00631CD4"/>
+    <w:rsid w:val="00631EA2"/>
     <w:rsid w:val="00632597"/>
+    <w:rsid w:val="006325D2"/>
     <w:rsid w:val="00634D13"/>
-    <w:rsid w:val="00635197"/>
     <w:rsid w:val="006358B4"/>
+    <w:rsid w:val="00635ABE"/>
+    <w:rsid w:val="0064158F"/>
     <w:rsid w:val="00641724"/>
     <w:rsid w:val="006419AA"/>
+    <w:rsid w:val="00641F03"/>
     <w:rsid w:val="00644B1F"/>
     <w:rsid w:val="00644B7E"/>
     <w:rsid w:val="006454E6"/>
     <w:rsid w:val="00646235"/>
     <w:rsid w:val="00646A68"/>
+    <w:rsid w:val="00650345"/>
     <w:rsid w:val="006505BD"/>
     <w:rsid w:val="006508EA"/>
     <w:rsid w:val="0065092E"/>
+    <w:rsid w:val="006551B4"/>
     <w:rsid w:val="006557A7"/>
+    <w:rsid w:val="00655C97"/>
     <w:rsid w:val="00656290"/>
     <w:rsid w:val="006601C9"/>
     <w:rsid w:val="006608D8"/>
+    <w:rsid w:val="006616C8"/>
+    <w:rsid w:val="00661C7A"/>
+    <w:rsid w:val="00661F30"/>
     <w:rsid w:val="006621D7"/>
     <w:rsid w:val="0066302A"/>
+    <w:rsid w:val="00663AEE"/>
+    <w:rsid w:val="00667129"/>
     <w:rsid w:val="00667770"/>
     <w:rsid w:val="00670597"/>
     <w:rsid w:val="006706D0"/>
+    <w:rsid w:val="00672296"/>
+    <w:rsid w:val="00674A35"/>
     <w:rsid w:val="00677574"/>
     <w:rsid w:val="006812ED"/>
     <w:rsid w:val="00683878"/>
     <w:rsid w:val="00684380"/>
     <w:rsid w:val="0068454C"/>
+    <w:rsid w:val="00690A1A"/>
+    <w:rsid w:val="00691139"/>
     <w:rsid w:val="00691B62"/>
+    <w:rsid w:val="00692359"/>
     <w:rsid w:val="006933B5"/>
-    <w:rsid w:val="00693546"/>
     <w:rsid w:val="00693D14"/>
+    <w:rsid w:val="0069644A"/>
+    <w:rsid w:val="00696719"/>
     <w:rsid w:val="00696F27"/>
     <w:rsid w:val="006A18C2"/>
-    <w:rsid w:val="006A2717"/>
+    <w:rsid w:val="006A309D"/>
     <w:rsid w:val="006A3383"/>
+    <w:rsid w:val="006A6AE0"/>
     <w:rsid w:val="006B077C"/>
-    <w:rsid w:val="006B0C81"/>
+    <w:rsid w:val="006B3092"/>
+    <w:rsid w:val="006B4937"/>
+    <w:rsid w:val="006B49E8"/>
     <w:rsid w:val="006B6803"/>
-    <w:rsid w:val="006C3BF1"/>
+    <w:rsid w:val="006B7D0A"/>
+    <w:rsid w:val="006C12E3"/>
+    <w:rsid w:val="006C4179"/>
+    <w:rsid w:val="006C63C6"/>
+    <w:rsid w:val="006D0DC8"/>
     <w:rsid w:val="006D0F16"/>
     <w:rsid w:val="006D2A3F"/>
     <w:rsid w:val="006D2FBC"/>
-    <w:rsid w:val="006D3EF9"/>
     <w:rsid w:val="006D6E34"/>
+    <w:rsid w:val="006D6EE3"/>
     <w:rsid w:val="006E138B"/>
     <w:rsid w:val="006E1867"/>
+    <w:rsid w:val="006E3E1B"/>
     <w:rsid w:val="006F0330"/>
+    <w:rsid w:val="006F0480"/>
+    <w:rsid w:val="006F1DB1"/>
     <w:rsid w:val="006F1FDC"/>
-    <w:rsid w:val="006F4C97"/>
-    <w:rsid w:val="006F6B76"/>
     <w:rsid w:val="006F6B8C"/>
+    <w:rsid w:val="006F6F31"/>
+    <w:rsid w:val="0070111E"/>
     <w:rsid w:val="007013EF"/>
     <w:rsid w:val="007055BD"/>
+    <w:rsid w:val="00705E56"/>
+    <w:rsid w:val="0070631F"/>
+    <w:rsid w:val="00707EA4"/>
+    <w:rsid w:val="007144C4"/>
+    <w:rsid w:val="0071499B"/>
     <w:rsid w:val="007173CA"/>
     <w:rsid w:val="007216AA"/>
+    <w:rsid w:val="00721A33"/>
     <w:rsid w:val="00721AB5"/>
     <w:rsid w:val="00721CFB"/>
+    <w:rsid w:val="00721D94"/>
     <w:rsid w:val="00721DEF"/>
+    <w:rsid w:val="00722219"/>
     <w:rsid w:val="00724A43"/>
+    <w:rsid w:val="00726176"/>
     <w:rsid w:val="007273AC"/>
+    <w:rsid w:val="00727DE4"/>
     <w:rsid w:val="00731AD4"/>
+    <w:rsid w:val="00732930"/>
+    <w:rsid w:val="00732A00"/>
+    <w:rsid w:val="00733564"/>
     <w:rsid w:val="007346E4"/>
+    <w:rsid w:val="007353B9"/>
     <w:rsid w:val="00735564"/>
+    <w:rsid w:val="007371AB"/>
+    <w:rsid w:val="00737706"/>
+    <w:rsid w:val="0074049B"/>
     <w:rsid w:val="00740F22"/>
     <w:rsid w:val="00741CF0"/>
     <w:rsid w:val="00741F1A"/>
+    <w:rsid w:val="0074265B"/>
     <w:rsid w:val="007447DA"/>
     <w:rsid w:val="007450F8"/>
     <w:rsid w:val="0074696E"/>
     <w:rsid w:val="00750135"/>
     <w:rsid w:val="00750EC2"/>
-    <w:rsid w:val="007517BD"/>
+    <w:rsid w:val="00751B39"/>
     <w:rsid w:val="00752B28"/>
     <w:rsid w:val="007536BC"/>
     <w:rsid w:val="007541A9"/>
     <w:rsid w:val="00754E36"/>
+    <w:rsid w:val="00757173"/>
+    <w:rsid w:val="007576C8"/>
+    <w:rsid w:val="0076277B"/>
     <w:rsid w:val="00763139"/>
+    <w:rsid w:val="00763843"/>
+    <w:rsid w:val="00765E8A"/>
     <w:rsid w:val="00770F37"/>
     <w:rsid w:val="007711A0"/>
+    <w:rsid w:val="00771C11"/>
     <w:rsid w:val="00772D5E"/>
+    <w:rsid w:val="0077456F"/>
     <w:rsid w:val="0077463E"/>
+    <w:rsid w:val="0077665E"/>
     <w:rsid w:val="00776928"/>
     <w:rsid w:val="00776D56"/>
     <w:rsid w:val="00776E0F"/>
     <w:rsid w:val="007774B1"/>
     <w:rsid w:val="00777BE1"/>
     <w:rsid w:val="00782222"/>
     <w:rsid w:val="007833D8"/>
+    <w:rsid w:val="007841EC"/>
     <w:rsid w:val="00785677"/>
     <w:rsid w:val="00786F16"/>
     <w:rsid w:val="00791BD7"/>
     <w:rsid w:val="007933F7"/>
+    <w:rsid w:val="00796C60"/>
     <w:rsid w:val="00796E20"/>
+    <w:rsid w:val="0079799E"/>
     <w:rsid w:val="00797C32"/>
     <w:rsid w:val="007A11E8"/>
+    <w:rsid w:val="007A2156"/>
+    <w:rsid w:val="007A2F7A"/>
+    <w:rsid w:val="007A44B5"/>
+    <w:rsid w:val="007A53C3"/>
+    <w:rsid w:val="007A7A95"/>
     <w:rsid w:val="007B0914"/>
     <w:rsid w:val="007B1374"/>
+    <w:rsid w:val="007B18BC"/>
+    <w:rsid w:val="007B2411"/>
     <w:rsid w:val="007B32E5"/>
     <w:rsid w:val="007B3DB9"/>
     <w:rsid w:val="007B589F"/>
     <w:rsid w:val="007B6186"/>
     <w:rsid w:val="007B73BC"/>
+    <w:rsid w:val="007B7DA7"/>
+    <w:rsid w:val="007C11FB"/>
     <w:rsid w:val="007C1838"/>
     <w:rsid w:val="007C20B9"/>
+    <w:rsid w:val="007C2A8B"/>
+    <w:rsid w:val="007C6BC6"/>
+    <w:rsid w:val="007C6D3F"/>
     <w:rsid w:val="007C7301"/>
     <w:rsid w:val="007C7859"/>
     <w:rsid w:val="007C7F28"/>
+    <w:rsid w:val="007D0469"/>
     <w:rsid w:val="007D1466"/>
+    <w:rsid w:val="007D1C33"/>
     <w:rsid w:val="007D2BDE"/>
     <w:rsid w:val="007D2FB6"/>
+    <w:rsid w:val="007D3A04"/>
+    <w:rsid w:val="007D4230"/>
+    <w:rsid w:val="007D459A"/>
     <w:rsid w:val="007D49EB"/>
-    <w:rsid w:val="007D4BA1"/>
+    <w:rsid w:val="007D5683"/>
     <w:rsid w:val="007D5E1C"/>
+    <w:rsid w:val="007D6AC2"/>
     <w:rsid w:val="007E0DE2"/>
+    <w:rsid w:val="007E32FB"/>
+    <w:rsid w:val="007E33EC"/>
     <w:rsid w:val="007E3667"/>
     <w:rsid w:val="007E3B98"/>
+    <w:rsid w:val="007E3D5C"/>
     <w:rsid w:val="007E417A"/>
-    <w:rsid w:val="007F0C24"/>
+    <w:rsid w:val="007E5EA7"/>
+    <w:rsid w:val="007E6CA1"/>
     <w:rsid w:val="007F31B6"/>
     <w:rsid w:val="007F546C"/>
     <w:rsid w:val="007F625F"/>
     <w:rsid w:val="007F665E"/>
+    <w:rsid w:val="007F7B1D"/>
     <w:rsid w:val="00800412"/>
+    <w:rsid w:val="00801561"/>
+    <w:rsid w:val="008027CD"/>
+    <w:rsid w:val="0080302D"/>
+    <w:rsid w:val="008036B2"/>
+    <w:rsid w:val="008044F5"/>
     <w:rsid w:val="0080587B"/>
     <w:rsid w:val="00806468"/>
     <w:rsid w:val="008119CA"/>
     <w:rsid w:val="008130C4"/>
+    <w:rsid w:val="008141E3"/>
     <w:rsid w:val="008155F0"/>
+    <w:rsid w:val="00815B6A"/>
     <w:rsid w:val="00816735"/>
-    <w:rsid w:val="00816760"/>
+    <w:rsid w:val="00817104"/>
+    <w:rsid w:val="00817C87"/>
     <w:rsid w:val="00820141"/>
     <w:rsid w:val="00820E0C"/>
+    <w:rsid w:val="00822F8A"/>
     <w:rsid w:val="00823275"/>
     <w:rsid w:val="0082366F"/>
-    <w:rsid w:val="00831B47"/>
+    <w:rsid w:val="00825924"/>
+    <w:rsid w:val="00825980"/>
+    <w:rsid w:val="008300B3"/>
+    <w:rsid w:val="00832A5D"/>
+    <w:rsid w:val="008331F5"/>
     <w:rsid w:val="008338A2"/>
+    <w:rsid w:val="0083598B"/>
+    <w:rsid w:val="00841A28"/>
     <w:rsid w:val="00841AA9"/>
+    <w:rsid w:val="00842AB4"/>
+    <w:rsid w:val="00843F08"/>
     <w:rsid w:val="008474FE"/>
+    <w:rsid w:val="00847B04"/>
+    <w:rsid w:val="00847E53"/>
+    <w:rsid w:val="008513CB"/>
+    <w:rsid w:val="00851F80"/>
     <w:rsid w:val="00853EE4"/>
     <w:rsid w:val="00855535"/>
+    <w:rsid w:val="008556B2"/>
+    <w:rsid w:val="0085603B"/>
+    <w:rsid w:val="00857617"/>
     <w:rsid w:val="00857C5A"/>
+    <w:rsid w:val="00860E62"/>
     <w:rsid w:val="0086255E"/>
     <w:rsid w:val="008633F0"/>
-    <w:rsid w:val="00863B7C"/>
+    <w:rsid w:val="00864BCC"/>
     <w:rsid w:val="00867D9D"/>
     <w:rsid w:val="00872E0A"/>
     <w:rsid w:val="00873594"/>
+    <w:rsid w:val="0087401F"/>
     <w:rsid w:val="00875285"/>
-    <w:rsid w:val="00877635"/>
+    <w:rsid w:val="00875A9D"/>
+    <w:rsid w:val="00876007"/>
+    <w:rsid w:val="00880172"/>
+    <w:rsid w:val="008818D2"/>
+    <w:rsid w:val="00883038"/>
+    <w:rsid w:val="008845E3"/>
     <w:rsid w:val="00884B62"/>
     <w:rsid w:val="0088529C"/>
     <w:rsid w:val="00887903"/>
     <w:rsid w:val="0089270A"/>
+    <w:rsid w:val="00892895"/>
+    <w:rsid w:val="00893605"/>
     <w:rsid w:val="00893AF6"/>
     <w:rsid w:val="00894BC4"/>
     <w:rsid w:val="00896890"/>
+    <w:rsid w:val="00896AAB"/>
+    <w:rsid w:val="008A01F3"/>
+    <w:rsid w:val="008A1F3D"/>
     <w:rsid w:val="008A28A8"/>
+    <w:rsid w:val="008A30C9"/>
     <w:rsid w:val="008A5B32"/>
     <w:rsid w:val="008B2029"/>
+    <w:rsid w:val="008B23DB"/>
+    <w:rsid w:val="008B27AE"/>
     <w:rsid w:val="008B2EE4"/>
     <w:rsid w:val="008B3821"/>
     <w:rsid w:val="008B4D3D"/>
     <w:rsid w:val="008B57C7"/>
     <w:rsid w:val="008C2F92"/>
     <w:rsid w:val="008C3546"/>
-    <w:rsid w:val="008C446B"/>
+    <w:rsid w:val="008C3B34"/>
     <w:rsid w:val="008C589D"/>
+    <w:rsid w:val="008C6A67"/>
     <w:rsid w:val="008C6D51"/>
+    <w:rsid w:val="008D00C8"/>
+    <w:rsid w:val="008D1D8C"/>
     <w:rsid w:val="008D2846"/>
     <w:rsid w:val="008D4236"/>
     <w:rsid w:val="008D462F"/>
+    <w:rsid w:val="008D626E"/>
     <w:rsid w:val="008D6DCF"/>
+    <w:rsid w:val="008E13E7"/>
+    <w:rsid w:val="008E16DE"/>
+    <w:rsid w:val="008E1E61"/>
+    <w:rsid w:val="008E24CA"/>
     <w:rsid w:val="008E4376"/>
-    <w:rsid w:val="008E7807"/>
+    <w:rsid w:val="008E5B65"/>
     <w:rsid w:val="008E7A0A"/>
     <w:rsid w:val="008E7B49"/>
+    <w:rsid w:val="008F107D"/>
+    <w:rsid w:val="008F2290"/>
+    <w:rsid w:val="008F2B6B"/>
+    <w:rsid w:val="008F40EF"/>
     <w:rsid w:val="008F59F6"/>
+    <w:rsid w:val="008F649C"/>
     <w:rsid w:val="00900719"/>
     <w:rsid w:val="009017AC"/>
     <w:rsid w:val="00902A9A"/>
+    <w:rsid w:val="00903770"/>
+    <w:rsid w:val="0090402D"/>
     <w:rsid w:val="00904A1C"/>
     <w:rsid w:val="00905030"/>
     <w:rsid w:val="00906490"/>
+    <w:rsid w:val="00907194"/>
     <w:rsid w:val="009111B2"/>
+    <w:rsid w:val="009151B5"/>
     <w:rsid w:val="009151F5"/>
+    <w:rsid w:val="00921A73"/>
+    <w:rsid w:val="00924A9E"/>
     <w:rsid w:val="00924AE1"/>
-    <w:rsid w:val="00924B57"/>
+    <w:rsid w:val="00926293"/>
     <w:rsid w:val="009269B1"/>
     <w:rsid w:val="0092724D"/>
     <w:rsid w:val="009272B3"/>
     <w:rsid w:val="009315BE"/>
+    <w:rsid w:val="0093204D"/>
     <w:rsid w:val="009326DD"/>
     <w:rsid w:val="0093338F"/>
+    <w:rsid w:val="00934CD1"/>
+    <w:rsid w:val="00936C09"/>
     <w:rsid w:val="00937BD9"/>
-    <w:rsid w:val="00944494"/>
+    <w:rsid w:val="009415B3"/>
+    <w:rsid w:val="0094684D"/>
     <w:rsid w:val="00950E2C"/>
+    <w:rsid w:val="009518E3"/>
     <w:rsid w:val="00951D50"/>
+    <w:rsid w:val="009524D8"/>
     <w:rsid w:val="009525EB"/>
     <w:rsid w:val="0095470B"/>
     <w:rsid w:val="00954874"/>
     <w:rsid w:val="0095615A"/>
+    <w:rsid w:val="009607EB"/>
     <w:rsid w:val="00961400"/>
+    <w:rsid w:val="00962781"/>
+    <w:rsid w:val="00962877"/>
+    <w:rsid w:val="00962ADA"/>
+    <w:rsid w:val="009631FB"/>
     <w:rsid w:val="00963646"/>
-    <w:rsid w:val="0096506F"/>
+    <w:rsid w:val="00963C17"/>
+    <w:rsid w:val="00963FE4"/>
     <w:rsid w:val="0096632D"/>
     <w:rsid w:val="00967124"/>
     <w:rsid w:val="0097166C"/>
     <w:rsid w:val="009718C7"/>
+    <w:rsid w:val="00972EE2"/>
+    <w:rsid w:val="0097335C"/>
+    <w:rsid w:val="009741A8"/>
+    <w:rsid w:val="00974AF0"/>
     <w:rsid w:val="0097559F"/>
     <w:rsid w:val="009761EA"/>
+    <w:rsid w:val="00976534"/>
     <w:rsid w:val="0097761E"/>
     <w:rsid w:val="00982454"/>
-    <w:rsid w:val="00982886"/>
     <w:rsid w:val="00982CF0"/>
+    <w:rsid w:val="009837AF"/>
+    <w:rsid w:val="0098417F"/>
+    <w:rsid w:val="009852C5"/>
     <w:rsid w:val="009853E1"/>
     <w:rsid w:val="00986E6B"/>
     <w:rsid w:val="00990032"/>
+    <w:rsid w:val="0099008F"/>
+    <w:rsid w:val="00990711"/>
     <w:rsid w:val="00990B19"/>
     <w:rsid w:val="0099153B"/>
     <w:rsid w:val="00991769"/>
     <w:rsid w:val="0099232C"/>
     <w:rsid w:val="00994386"/>
+    <w:rsid w:val="009951F0"/>
     <w:rsid w:val="009A13D8"/>
+    <w:rsid w:val="009A1E2F"/>
     <w:rsid w:val="009A279E"/>
     <w:rsid w:val="009A3015"/>
     <w:rsid w:val="009A3490"/>
-    <w:rsid w:val="009B05FD"/>
+    <w:rsid w:val="009A6E7A"/>
+    <w:rsid w:val="009A72A6"/>
+    <w:rsid w:val="009A7822"/>
     <w:rsid w:val="009B0A6F"/>
     <w:rsid w:val="009B0A94"/>
     <w:rsid w:val="009B0C62"/>
     <w:rsid w:val="009B2AE8"/>
     <w:rsid w:val="009B5622"/>
     <w:rsid w:val="009B59E9"/>
     <w:rsid w:val="009B70AA"/>
+    <w:rsid w:val="009C01EE"/>
+    <w:rsid w:val="009C0499"/>
     <w:rsid w:val="009C245E"/>
-    <w:rsid w:val="009C3CF1"/>
+    <w:rsid w:val="009C3894"/>
     <w:rsid w:val="009C5E77"/>
     <w:rsid w:val="009C7A7E"/>
     <w:rsid w:val="009D02E8"/>
-    <w:rsid w:val="009D328F"/>
+    <w:rsid w:val="009D45B0"/>
     <w:rsid w:val="009D51D0"/>
     <w:rsid w:val="009D70A4"/>
     <w:rsid w:val="009D7B14"/>
     <w:rsid w:val="009E08D1"/>
     <w:rsid w:val="009E0D96"/>
+    <w:rsid w:val="009E1885"/>
     <w:rsid w:val="009E1B95"/>
     <w:rsid w:val="009E496F"/>
     <w:rsid w:val="009E4B0D"/>
     <w:rsid w:val="009E5250"/>
+    <w:rsid w:val="009E5A87"/>
+    <w:rsid w:val="009E6DC6"/>
     <w:rsid w:val="009E7A69"/>
     <w:rsid w:val="009E7F92"/>
     <w:rsid w:val="009F02A3"/>
+    <w:rsid w:val="009F0EB8"/>
+    <w:rsid w:val="009F1F1C"/>
     <w:rsid w:val="009F2182"/>
     <w:rsid w:val="009F2F27"/>
     <w:rsid w:val="009F34AA"/>
+    <w:rsid w:val="009F40B8"/>
     <w:rsid w:val="009F6BCB"/>
     <w:rsid w:val="009F7B78"/>
     <w:rsid w:val="00A0057A"/>
-    <w:rsid w:val="00A01FB1"/>
+    <w:rsid w:val="00A02681"/>
     <w:rsid w:val="00A02FA1"/>
+    <w:rsid w:val="00A032E6"/>
     <w:rsid w:val="00A04CCE"/>
     <w:rsid w:val="00A07421"/>
     <w:rsid w:val="00A0776B"/>
+    <w:rsid w:val="00A10CA5"/>
     <w:rsid w:val="00A10FB9"/>
     <w:rsid w:val="00A11421"/>
+    <w:rsid w:val="00A1369F"/>
+    <w:rsid w:val="00A137A0"/>
     <w:rsid w:val="00A1389F"/>
+    <w:rsid w:val="00A13E34"/>
+    <w:rsid w:val="00A13F20"/>
     <w:rsid w:val="00A157B1"/>
+    <w:rsid w:val="00A167DF"/>
+    <w:rsid w:val="00A2051B"/>
     <w:rsid w:val="00A22229"/>
     <w:rsid w:val="00A24442"/>
     <w:rsid w:val="00A24ADA"/>
-    <w:rsid w:val="00A26103"/>
-    <w:rsid w:val="00A31871"/>
+    <w:rsid w:val="00A259BD"/>
     <w:rsid w:val="00A32577"/>
     <w:rsid w:val="00A330BB"/>
+    <w:rsid w:val="00A40041"/>
+    <w:rsid w:val="00A430C0"/>
+    <w:rsid w:val="00A43E5E"/>
     <w:rsid w:val="00A446F5"/>
     <w:rsid w:val="00A44882"/>
     <w:rsid w:val="00A45125"/>
+    <w:rsid w:val="00A503D6"/>
+    <w:rsid w:val="00A54437"/>
     <w:rsid w:val="00A54715"/>
+    <w:rsid w:val="00A55D73"/>
     <w:rsid w:val="00A6061C"/>
     <w:rsid w:val="00A62D44"/>
+    <w:rsid w:val="00A6626F"/>
     <w:rsid w:val="00A67263"/>
+    <w:rsid w:val="00A677BD"/>
     <w:rsid w:val="00A7161C"/>
     <w:rsid w:val="00A71CE4"/>
+    <w:rsid w:val="00A73160"/>
+    <w:rsid w:val="00A73275"/>
+    <w:rsid w:val="00A75ACD"/>
     <w:rsid w:val="00A77AA3"/>
+    <w:rsid w:val="00A8229C"/>
     <w:rsid w:val="00A8236D"/>
+    <w:rsid w:val="00A84932"/>
     <w:rsid w:val="00A854EB"/>
     <w:rsid w:val="00A872E5"/>
+    <w:rsid w:val="00A87FB7"/>
     <w:rsid w:val="00A91406"/>
+    <w:rsid w:val="00A918A1"/>
+    <w:rsid w:val="00A92A33"/>
+    <w:rsid w:val="00A92F16"/>
+    <w:rsid w:val="00A94C9D"/>
+    <w:rsid w:val="00A96255"/>
     <w:rsid w:val="00A96E65"/>
     <w:rsid w:val="00A96ECE"/>
+    <w:rsid w:val="00A97B7D"/>
     <w:rsid w:val="00A97C72"/>
+    <w:rsid w:val="00AA1143"/>
+    <w:rsid w:val="00AA1D54"/>
+    <w:rsid w:val="00AA1E2F"/>
+    <w:rsid w:val="00AA2976"/>
     <w:rsid w:val="00AA310B"/>
+    <w:rsid w:val="00AA4C7C"/>
     <w:rsid w:val="00AA63D4"/>
-    <w:rsid w:val="00AA72AA"/>
+    <w:rsid w:val="00AA6E42"/>
+    <w:rsid w:val="00AA7EC6"/>
     <w:rsid w:val="00AB06E8"/>
     <w:rsid w:val="00AB1CD3"/>
     <w:rsid w:val="00AB352F"/>
+    <w:rsid w:val="00AB4338"/>
+    <w:rsid w:val="00AB49DE"/>
+    <w:rsid w:val="00AB69DF"/>
+    <w:rsid w:val="00AC054A"/>
     <w:rsid w:val="00AC274B"/>
+    <w:rsid w:val="00AC439A"/>
     <w:rsid w:val="00AC4764"/>
+    <w:rsid w:val="00AC5E06"/>
     <w:rsid w:val="00AC6D36"/>
+    <w:rsid w:val="00AC76C2"/>
+    <w:rsid w:val="00AC7AA9"/>
     <w:rsid w:val="00AD0CBA"/>
+    <w:rsid w:val="00AD1080"/>
     <w:rsid w:val="00AD26E2"/>
+    <w:rsid w:val="00AD58D3"/>
     <w:rsid w:val="00AD784C"/>
     <w:rsid w:val="00AE126A"/>
     <w:rsid w:val="00AE1BAE"/>
+    <w:rsid w:val="00AE1E57"/>
+    <w:rsid w:val="00AE2C9A"/>
+    <w:rsid w:val="00AE2D4D"/>
     <w:rsid w:val="00AE3005"/>
     <w:rsid w:val="00AE3BD5"/>
-    <w:rsid w:val="00AE51E1"/>
+    <w:rsid w:val="00AE3BFC"/>
+    <w:rsid w:val="00AE3D26"/>
+    <w:rsid w:val="00AE4E95"/>
     <w:rsid w:val="00AE59A0"/>
+    <w:rsid w:val="00AE6D2C"/>
+    <w:rsid w:val="00AE70F6"/>
+    <w:rsid w:val="00AE7A0B"/>
     <w:rsid w:val="00AF0C57"/>
+    <w:rsid w:val="00AF0DCC"/>
+    <w:rsid w:val="00AF0F26"/>
     <w:rsid w:val="00AF26F3"/>
+    <w:rsid w:val="00AF496D"/>
     <w:rsid w:val="00AF5F04"/>
+    <w:rsid w:val="00AF64EA"/>
+    <w:rsid w:val="00AF6AB5"/>
     <w:rsid w:val="00B00672"/>
+    <w:rsid w:val="00B016AA"/>
     <w:rsid w:val="00B01B4D"/>
+    <w:rsid w:val="00B028BE"/>
     <w:rsid w:val="00B04489"/>
-    <w:rsid w:val="00B05558"/>
+    <w:rsid w:val="00B061A4"/>
+    <w:rsid w:val="00B0652C"/>
     <w:rsid w:val="00B06571"/>
     <w:rsid w:val="00B068BA"/>
     <w:rsid w:val="00B07217"/>
+    <w:rsid w:val="00B1103B"/>
     <w:rsid w:val="00B13851"/>
     <w:rsid w:val="00B13B1C"/>
     <w:rsid w:val="00B14B5F"/>
+    <w:rsid w:val="00B15984"/>
+    <w:rsid w:val="00B21868"/>
     <w:rsid w:val="00B21F90"/>
     <w:rsid w:val="00B22291"/>
+    <w:rsid w:val="00B23B17"/>
     <w:rsid w:val="00B23F9A"/>
     <w:rsid w:val="00B2417B"/>
+    <w:rsid w:val="00B24CCE"/>
     <w:rsid w:val="00B24E6F"/>
     <w:rsid w:val="00B26CB5"/>
     <w:rsid w:val="00B2752E"/>
     <w:rsid w:val="00B307CC"/>
+    <w:rsid w:val="00B309D6"/>
     <w:rsid w:val="00B326B7"/>
+    <w:rsid w:val="00B351AB"/>
     <w:rsid w:val="00B3588E"/>
     <w:rsid w:val="00B4198F"/>
     <w:rsid w:val="00B41F3D"/>
     <w:rsid w:val="00B431E8"/>
     <w:rsid w:val="00B45141"/>
+    <w:rsid w:val="00B50BCF"/>
     <w:rsid w:val="00B519CD"/>
+    <w:rsid w:val="00B51F40"/>
     <w:rsid w:val="00B5273A"/>
+    <w:rsid w:val="00B53239"/>
+    <w:rsid w:val="00B537A3"/>
+    <w:rsid w:val="00B539DB"/>
+    <w:rsid w:val="00B553D7"/>
     <w:rsid w:val="00B57329"/>
+    <w:rsid w:val="00B57BCD"/>
+    <w:rsid w:val="00B607C6"/>
     <w:rsid w:val="00B60E61"/>
+    <w:rsid w:val="00B617B5"/>
     <w:rsid w:val="00B62B50"/>
     <w:rsid w:val="00B635B7"/>
     <w:rsid w:val="00B63AE8"/>
     <w:rsid w:val="00B65950"/>
     <w:rsid w:val="00B66D83"/>
     <w:rsid w:val="00B672C0"/>
     <w:rsid w:val="00B676FD"/>
     <w:rsid w:val="00B678B6"/>
+    <w:rsid w:val="00B71F2A"/>
+    <w:rsid w:val="00B72930"/>
+    <w:rsid w:val="00B72E24"/>
+    <w:rsid w:val="00B74506"/>
+    <w:rsid w:val="00B746F0"/>
+    <w:rsid w:val="00B755D3"/>
     <w:rsid w:val="00B75646"/>
+    <w:rsid w:val="00B75FCB"/>
     <w:rsid w:val="00B7629E"/>
+    <w:rsid w:val="00B7707A"/>
+    <w:rsid w:val="00B77C3D"/>
+    <w:rsid w:val="00B83C53"/>
+    <w:rsid w:val="00B83E12"/>
+    <w:rsid w:val="00B862DE"/>
     <w:rsid w:val="00B90729"/>
     <w:rsid w:val="00B907DA"/>
+    <w:rsid w:val="00B925DC"/>
+    <w:rsid w:val="00B9486B"/>
     <w:rsid w:val="00B94C5E"/>
     <w:rsid w:val="00B950BC"/>
+    <w:rsid w:val="00B96C93"/>
     <w:rsid w:val="00B9714C"/>
+    <w:rsid w:val="00BA0A5D"/>
+    <w:rsid w:val="00BA198F"/>
+    <w:rsid w:val="00BA1C73"/>
+    <w:rsid w:val="00BA26DF"/>
     <w:rsid w:val="00BA29AD"/>
     <w:rsid w:val="00BA33CF"/>
+    <w:rsid w:val="00BA3F28"/>
     <w:rsid w:val="00BA3F8D"/>
+    <w:rsid w:val="00BA534B"/>
+    <w:rsid w:val="00BA613A"/>
+    <w:rsid w:val="00BB04EC"/>
+    <w:rsid w:val="00BB1CF5"/>
+    <w:rsid w:val="00BB547C"/>
     <w:rsid w:val="00BB7A10"/>
-    <w:rsid w:val="00BC43F3"/>
+    <w:rsid w:val="00BC1417"/>
+    <w:rsid w:val="00BC49F1"/>
     <w:rsid w:val="00BC60BE"/>
+    <w:rsid w:val="00BC6F9F"/>
     <w:rsid w:val="00BC7468"/>
+    <w:rsid w:val="00BC764D"/>
+    <w:rsid w:val="00BC786C"/>
     <w:rsid w:val="00BC7D4F"/>
     <w:rsid w:val="00BC7ED7"/>
     <w:rsid w:val="00BD2850"/>
+    <w:rsid w:val="00BD587C"/>
+    <w:rsid w:val="00BE1208"/>
     <w:rsid w:val="00BE28D2"/>
+    <w:rsid w:val="00BE299A"/>
     <w:rsid w:val="00BE4A64"/>
+    <w:rsid w:val="00BE559B"/>
     <w:rsid w:val="00BE5E43"/>
+    <w:rsid w:val="00BF29EA"/>
+    <w:rsid w:val="00BF4603"/>
     <w:rsid w:val="00BF557D"/>
     <w:rsid w:val="00BF658D"/>
+    <w:rsid w:val="00BF6D7E"/>
     <w:rsid w:val="00BF7F58"/>
     <w:rsid w:val="00C01381"/>
     <w:rsid w:val="00C01AB1"/>
+    <w:rsid w:val="00C022D7"/>
+    <w:rsid w:val="00C02392"/>
     <w:rsid w:val="00C026A0"/>
     <w:rsid w:val="00C06137"/>
     <w:rsid w:val="00C06929"/>
     <w:rsid w:val="00C079B8"/>
     <w:rsid w:val="00C10037"/>
     <w:rsid w:val="00C115E1"/>
     <w:rsid w:val="00C123EA"/>
     <w:rsid w:val="00C12A49"/>
-    <w:rsid w:val="00C12B05"/>
     <w:rsid w:val="00C133EE"/>
+    <w:rsid w:val="00C13FA2"/>
     <w:rsid w:val="00C149D0"/>
-    <w:rsid w:val="00C15D95"/>
+    <w:rsid w:val="00C21BA5"/>
+    <w:rsid w:val="00C24890"/>
     <w:rsid w:val="00C26588"/>
     <w:rsid w:val="00C27DE9"/>
+    <w:rsid w:val="00C30A89"/>
     <w:rsid w:val="00C32989"/>
     <w:rsid w:val="00C33388"/>
+    <w:rsid w:val="00C337AA"/>
     <w:rsid w:val="00C35484"/>
+    <w:rsid w:val="00C410B9"/>
     <w:rsid w:val="00C4173A"/>
+    <w:rsid w:val="00C41CD6"/>
+    <w:rsid w:val="00C431FE"/>
+    <w:rsid w:val="00C43A89"/>
+    <w:rsid w:val="00C456C9"/>
+    <w:rsid w:val="00C45747"/>
+    <w:rsid w:val="00C46A75"/>
+    <w:rsid w:val="00C5005A"/>
     <w:rsid w:val="00C50DED"/>
+    <w:rsid w:val="00C516A2"/>
+    <w:rsid w:val="00C51D35"/>
     <w:rsid w:val="00C52217"/>
+    <w:rsid w:val="00C572AA"/>
     <w:rsid w:val="00C602FF"/>
     <w:rsid w:val="00C60411"/>
     <w:rsid w:val="00C61174"/>
     <w:rsid w:val="00C6148F"/>
+    <w:rsid w:val="00C61856"/>
     <w:rsid w:val="00C621B1"/>
     <w:rsid w:val="00C62F7A"/>
+    <w:rsid w:val="00C63B58"/>
     <w:rsid w:val="00C63B9C"/>
+    <w:rsid w:val="00C664D8"/>
     <w:rsid w:val="00C6682F"/>
     <w:rsid w:val="00C67BF4"/>
     <w:rsid w:val="00C7275E"/>
     <w:rsid w:val="00C731AF"/>
     <w:rsid w:val="00C74C5D"/>
+    <w:rsid w:val="00C802C9"/>
+    <w:rsid w:val="00C8068B"/>
+    <w:rsid w:val="00C80DC8"/>
+    <w:rsid w:val="00C80E9B"/>
+    <w:rsid w:val="00C838A9"/>
     <w:rsid w:val="00C863C4"/>
     <w:rsid w:val="00C90DAB"/>
     <w:rsid w:val="00C920EA"/>
     <w:rsid w:val="00C93C3E"/>
+    <w:rsid w:val="00C94360"/>
+    <w:rsid w:val="00C96529"/>
+    <w:rsid w:val="00C96B3F"/>
+    <w:rsid w:val="00CA0048"/>
+    <w:rsid w:val="00CA08A2"/>
     <w:rsid w:val="00CA12E3"/>
     <w:rsid w:val="00CA1476"/>
+    <w:rsid w:val="00CA3465"/>
+    <w:rsid w:val="00CA56E0"/>
     <w:rsid w:val="00CA6611"/>
     <w:rsid w:val="00CA6AE6"/>
     <w:rsid w:val="00CA782F"/>
     <w:rsid w:val="00CB187B"/>
     <w:rsid w:val="00CB2835"/>
     <w:rsid w:val="00CB3285"/>
+    <w:rsid w:val="00CB371B"/>
     <w:rsid w:val="00CB4500"/>
-    <w:rsid w:val="00CB5EA8"/>
+    <w:rsid w:val="00CB474A"/>
     <w:rsid w:val="00CC0C72"/>
+    <w:rsid w:val="00CC0E7F"/>
     <w:rsid w:val="00CC2BFD"/>
+    <w:rsid w:val="00CC302B"/>
+    <w:rsid w:val="00CC377D"/>
+    <w:rsid w:val="00CC61CE"/>
     <w:rsid w:val="00CC6F40"/>
+    <w:rsid w:val="00CD182A"/>
     <w:rsid w:val="00CD3476"/>
+    <w:rsid w:val="00CD45AC"/>
+    <w:rsid w:val="00CD5434"/>
+    <w:rsid w:val="00CD5DD7"/>
     <w:rsid w:val="00CD64DF"/>
-    <w:rsid w:val="00CD768F"/>
+    <w:rsid w:val="00CE1404"/>
+    <w:rsid w:val="00CE1AA8"/>
     <w:rsid w:val="00CE225F"/>
-    <w:rsid w:val="00CF230C"/>
+    <w:rsid w:val="00CE2D49"/>
+    <w:rsid w:val="00CE4511"/>
+    <w:rsid w:val="00CE553B"/>
+    <w:rsid w:val="00CE59AD"/>
+    <w:rsid w:val="00CE6150"/>
+    <w:rsid w:val="00CF0BB8"/>
     <w:rsid w:val="00CF2F50"/>
+    <w:rsid w:val="00CF38D6"/>
+    <w:rsid w:val="00CF60DE"/>
     <w:rsid w:val="00CF6198"/>
     <w:rsid w:val="00D02919"/>
+    <w:rsid w:val="00D03C8F"/>
+    <w:rsid w:val="00D04873"/>
     <w:rsid w:val="00D04C61"/>
     <w:rsid w:val="00D05B8D"/>
     <w:rsid w:val="00D05B9B"/>
     <w:rsid w:val="00D065A2"/>
+    <w:rsid w:val="00D06E8F"/>
     <w:rsid w:val="00D079AA"/>
     <w:rsid w:val="00D07F00"/>
     <w:rsid w:val="00D1130F"/>
+    <w:rsid w:val="00D11603"/>
+    <w:rsid w:val="00D1203B"/>
     <w:rsid w:val="00D1228E"/>
-    <w:rsid w:val="00D1571F"/>
+    <w:rsid w:val="00D1323C"/>
+    <w:rsid w:val="00D13D32"/>
+    <w:rsid w:val="00D15365"/>
+    <w:rsid w:val="00D16A90"/>
     <w:rsid w:val="00D17B72"/>
-    <w:rsid w:val="00D24BDF"/>
+    <w:rsid w:val="00D271B7"/>
     <w:rsid w:val="00D3185C"/>
     <w:rsid w:val="00D3205F"/>
     <w:rsid w:val="00D3318E"/>
+    <w:rsid w:val="00D33A28"/>
     <w:rsid w:val="00D33E72"/>
+    <w:rsid w:val="00D351C3"/>
     <w:rsid w:val="00D35BD6"/>
     <w:rsid w:val="00D361B5"/>
     <w:rsid w:val="00D411A2"/>
+    <w:rsid w:val="00D42D2F"/>
+    <w:rsid w:val="00D448C4"/>
     <w:rsid w:val="00D4606D"/>
+    <w:rsid w:val="00D4662C"/>
+    <w:rsid w:val="00D47C63"/>
+    <w:rsid w:val="00D50765"/>
     <w:rsid w:val="00D50B9C"/>
     <w:rsid w:val="00D513AF"/>
     <w:rsid w:val="00D52D73"/>
     <w:rsid w:val="00D52E58"/>
     <w:rsid w:val="00D56B20"/>
     <w:rsid w:val="00D578B3"/>
+    <w:rsid w:val="00D616BC"/>
     <w:rsid w:val="00D618F4"/>
+    <w:rsid w:val="00D6255D"/>
+    <w:rsid w:val="00D63428"/>
     <w:rsid w:val="00D63636"/>
-    <w:rsid w:val="00D640AD"/>
+    <w:rsid w:val="00D63688"/>
+    <w:rsid w:val="00D63FD6"/>
+    <w:rsid w:val="00D640D5"/>
+    <w:rsid w:val="00D70465"/>
     <w:rsid w:val="00D714CC"/>
     <w:rsid w:val="00D75EA7"/>
-    <w:rsid w:val="00D77252"/>
+    <w:rsid w:val="00D76F48"/>
+    <w:rsid w:val="00D77089"/>
     <w:rsid w:val="00D81ADF"/>
     <w:rsid w:val="00D81F21"/>
-    <w:rsid w:val="00D83D06"/>
+    <w:rsid w:val="00D82344"/>
+    <w:rsid w:val="00D85A66"/>
     <w:rsid w:val="00D864F2"/>
-    <w:rsid w:val="00D92870"/>
+    <w:rsid w:val="00D903BB"/>
+    <w:rsid w:val="00D933B8"/>
     <w:rsid w:val="00D943F8"/>
     <w:rsid w:val="00D95470"/>
+    <w:rsid w:val="00D95EB1"/>
     <w:rsid w:val="00D96B55"/>
+    <w:rsid w:val="00DA0C7E"/>
+    <w:rsid w:val="00DA202A"/>
+    <w:rsid w:val="00DA2157"/>
     <w:rsid w:val="00DA2619"/>
+    <w:rsid w:val="00DA3253"/>
+    <w:rsid w:val="00DA35C8"/>
     <w:rsid w:val="00DA4239"/>
     <w:rsid w:val="00DA588C"/>
+    <w:rsid w:val="00DA6131"/>
     <w:rsid w:val="00DA65DE"/>
     <w:rsid w:val="00DB0B61"/>
     <w:rsid w:val="00DB1474"/>
     <w:rsid w:val="00DB2962"/>
     <w:rsid w:val="00DB52FB"/>
-    <w:rsid w:val="00DC00C1"/>
     <w:rsid w:val="00DC013B"/>
     <w:rsid w:val="00DC090B"/>
     <w:rsid w:val="00DC1679"/>
     <w:rsid w:val="00DC219B"/>
     <w:rsid w:val="00DC2CF1"/>
     <w:rsid w:val="00DC2DC7"/>
     <w:rsid w:val="00DC3A7C"/>
+    <w:rsid w:val="00DC3CF4"/>
     <w:rsid w:val="00DC4FCF"/>
     <w:rsid w:val="00DC50E0"/>
+    <w:rsid w:val="00DC5A59"/>
     <w:rsid w:val="00DC6386"/>
+    <w:rsid w:val="00DC6A38"/>
     <w:rsid w:val="00DD1130"/>
     <w:rsid w:val="00DD1951"/>
+    <w:rsid w:val="00DD3716"/>
+    <w:rsid w:val="00DD3D79"/>
+    <w:rsid w:val="00DD3EB1"/>
     <w:rsid w:val="00DD487D"/>
     <w:rsid w:val="00DD4E83"/>
     <w:rsid w:val="00DD6628"/>
     <w:rsid w:val="00DD6945"/>
+    <w:rsid w:val="00DE0CFC"/>
+    <w:rsid w:val="00DE26F4"/>
+    <w:rsid w:val="00DE298B"/>
     <w:rsid w:val="00DE2D04"/>
     <w:rsid w:val="00DE3250"/>
     <w:rsid w:val="00DE6028"/>
     <w:rsid w:val="00DE6C85"/>
     <w:rsid w:val="00DE78A3"/>
+    <w:rsid w:val="00DF087A"/>
     <w:rsid w:val="00DF1A71"/>
+    <w:rsid w:val="00DF2E47"/>
+    <w:rsid w:val="00DF3E53"/>
+    <w:rsid w:val="00DF4DB1"/>
     <w:rsid w:val="00DF50FC"/>
+    <w:rsid w:val="00DF5429"/>
     <w:rsid w:val="00DF68C7"/>
+    <w:rsid w:val="00DF6CA0"/>
     <w:rsid w:val="00DF731A"/>
-    <w:rsid w:val="00E04BBB"/>
+    <w:rsid w:val="00E02683"/>
+    <w:rsid w:val="00E0435C"/>
+    <w:rsid w:val="00E0535D"/>
     <w:rsid w:val="00E06B75"/>
     <w:rsid w:val="00E11332"/>
     <w:rsid w:val="00E11352"/>
+    <w:rsid w:val="00E11C24"/>
+    <w:rsid w:val="00E133DB"/>
+    <w:rsid w:val="00E1361A"/>
     <w:rsid w:val="00E170DC"/>
     <w:rsid w:val="00E17546"/>
+    <w:rsid w:val="00E2054D"/>
     <w:rsid w:val="00E210B5"/>
+    <w:rsid w:val="00E23A5D"/>
+    <w:rsid w:val="00E2540A"/>
     <w:rsid w:val="00E261B3"/>
+    <w:rsid w:val="00E2674C"/>
     <w:rsid w:val="00E26818"/>
     <w:rsid w:val="00E27FFC"/>
     <w:rsid w:val="00E30B15"/>
+    <w:rsid w:val="00E31172"/>
+    <w:rsid w:val="00E31AE1"/>
+    <w:rsid w:val="00E3220E"/>
     <w:rsid w:val="00E33237"/>
+    <w:rsid w:val="00E34206"/>
+    <w:rsid w:val="00E35410"/>
+    <w:rsid w:val="00E367C5"/>
+    <w:rsid w:val="00E36D45"/>
     <w:rsid w:val="00E40181"/>
+    <w:rsid w:val="00E410C1"/>
+    <w:rsid w:val="00E45645"/>
+    <w:rsid w:val="00E470FE"/>
+    <w:rsid w:val="00E52976"/>
+    <w:rsid w:val="00E52AC9"/>
+    <w:rsid w:val="00E53D7D"/>
+    <w:rsid w:val="00E540A8"/>
+    <w:rsid w:val="00E54718"/>
     <w:rsid w:val="00E54950"/>
+    <w:rsid w:val="00E54CE5"/>
     <w:rsid w:val="00E55FB3"/>
     <w:rsid w:val="00E56A01"/>
+    <w:rsid w:val="00E57A1B"/>
+    <w:rsid w:val="00E5DDAE"/>
+    <w:rsid w:val="00E61F5D"/>
     <w:rsid w:val="00E629A1"/>
+    <w:rsid w:val="00E62B61"/>
     <w:rsid w:val="00E6794C"/>
     <w:rsid w:val="00E71591"/>
     <w:rsid w:val="00E71CEB"/>
+    <w:rsid w:val="00E744B4"/>
     <w:rsid w:val="00E7474F"/>
+    <w:rsid w:val="00E7556E"/>
+    <w:rsid w:val="00E76BAE"/>
+    <w:rsid w:val="00E804DA"/>
     <w:rsid w:val="00E80DE3"/>
+    <w:rsid w:val="00E81A26"/>
     <w:rsid w:val="00E82C55"/>
+    <w:rsid w:val="00E85461"/>
+    <w:rsid w:val="00E86FEB"/>
     <w:rsid w:val="00E8787E"/>
+    <w:rsid w:val="00E920CC"/>
+    <w:rsid w:val="00E9251F"/>
     <w:rsid w:val="00E92AC3"/>
-    <w:rsid w:val="00E93EAC"/>
+    <w:rsid w:val="00E95004"/>
+    <w:rsid w:val="00E97436"/>
+    <w:rsid w:val="00E97D19"/>
     <w:rsid w:val="00EA2F6A"/>
+    <w:rsid w:val="00EA35CD"/>
+    <w:rsid w:val="00EA486E"/>
+    <w:rsid w:val="00EA48BE"/>
+    <w:rsid w:val="00EA5162"/>
+    <w:rsid w:val="00EA6931"/>
     <w:rsid w:val="00EB00E0"/>
     <w:rsid w:val="00EB05D5"/>
+    <w:rsid w:val="00EB18E5"/>
+    <w:rsid w:val="00EB467A"/>
     <w:rsid w:val="00EB4BC7"/>
+    <w:rsid w:val="00EB4FBB"/>
     <w:rsid w:val="00EC059F"/>
+    <w:rsid w:val="00EC0B49"/>
+    <w:rsid w:val="00EC1004"/>
     <w:rsid w:val="00EC1F24"/>
     <w:rsid w:val="00EC22F6"/>
+    <w:rsid w:val="00EC2A8C"/>
+    <w:rsid w:val="00EC32D4"/>
+    <w:rsid w:val="00EC3873"/>
     <w:rsid w:val="00EC3DB9"/>
-    <w:rsid w:val="00ED25B8"/>
+    <w:rsid w:val="00EC6B82"/>
+    <w:rsid w:val="00ED2DE3"/>
+    <w:rsid w:val="00ED522A"/>
     <w:rsid w:val="00ED5B9B"/>
+    <w:rsid w:val="00ED5C27"/>
     <w:rsid w:val="00ED6BAD"/>
     <w:rsid w:val="00ED7447"/>
     <w:rsid w:val="00ED7762"/>
     <w:rsid w:val="00EE00D6"/>
     <w:rsid w:val="00EE11E7"/>
     <w:rsid w:val="00EE1488"/>
+    <w:rsid w:val="00EE15FD"/>
+    <w:rsid w:val="00EE258D"/>
     <w:rsid w:val="00EE29AD"/>
     <w:rsid w:val="00EE3E24"/>
     <w:rsid w:val="00EE4D5D"/>
     <w:rsid w:val="00EE5131"/>
+    <w:rsid w:val="00EE5D83"/>
+    <w:rsid w:val="00EF0355"/>
     <w:rsid w:val="00EF109B"/>
     <w:rsid w:val="00EF201C"/>
+    <w:rsid w:val="00EF28ED"/>
     <w:rsid w:val="00EF2C72"/>
     <w:rsid w:val="00EF36AF"/>
-    <w:rsid w:val="00EF3CD1"/>
+    <w:rsid w:val="00EF3A43"/>
+    <w:rsid w:val="00EF54BA"/>
     <w:rsid w:val="00EF59A3"/>
     <w:rsid w:val="00EF6675"/>
+    <w:rsid w:val="00F0061D"/>
     <w:rsid w:val="00F0063D"/>
+    <w:rsid w:val="00F00987"/>
     <w:rsid w:val="00F00F9C"/>
     <w:rsid w:val="00F01E5F"/>
     <w:rsid w:val="00F024F3"/>
     <w:rsid w:val="00F02ABA"/>
     <w:rsid w:val="00F0437A"/>
+    <w:rsid w:val="00F04FAD"/>
+    <w:rsid w:val="00F07140"/>
+    <w:rsid w:val="00F07F55"/>
     <w:rsid w:val="00F101B8"/>
-    <w:rsid w:val="00F10456"/>
+    <w:rsid w:val="00F10668"/>
     <w:rsid w:val="00F11037"/>
-    <w:rsid w:val="00F15144"/>
+    <w:rsid w:val="00F11CF0"/>
+    <w:rsid w:val="00F1500C"/>
+    <w:rsid w:val="00F156E5"/>
     <w:rsid w:val="00F16F1B"/>
-    <w:rsid w:val="00F23A81"/>
+    <w:rsid w:val="00F220BB"/>
+    <w:rsid w:val="00F23EDF"/>
+    <w:rsid w:val="00F24EFD"/>
     <w:rsid w:val="00F250A9"/>
+    <w:rsid w:val="00F25615"/>
     <w:rsid w:val="00F267AF"/>
+    <w:rsid w:val="00F27183"/>
+    <w:rsid w:val="00F27463"/>
+    <w:rsid w:val="00F27C5A"/>
     <w:rsid w:val="00F30FF4"/>
     <w:rsid w:val="00F3122E"/>
+    <w:rsid w:val="00F319D3"/>
     <w:rsid w:val="00F32368"/>
+    <w:rsid w:val="00F32EE0"/>
+    <w:rsid w:val="00F33197"/>
     <w:rsid w:val="00F331AD"/>
     <w:rsid w:val="00F35287"/>
+    <w:rsid w:val="00F36858"/>
+    <w:rsid w:val="00F36DA6"/>
+    <w:rsid w:val="00F370A1"/>
+    <w:rsid w:val="00F372C6"/>
     <w:rsid w:val="00F40A70"/>
+    <w:rsid w:val="00F41E5C"/>
     <w:rsid w:val="00F43A37"/>
+    <w:rsid w:val="00F44F7C"/>
     <w:rsid w:val="00F4641B"/>
+    <w:rsid w:val="00F465F3"/>
     <w:rsid w:val="00F46EB8"/>
     <w:rsid w:val="00F50CD1"/>
     <w:rsid w:val="00F511E4"/>
+    <w:rsid w:val="00F527E0"/>
     <w:rsid w:val="00F52D09"/>
     <w:rsid w:val="00F52E08"/>
     <w:rsid w:val="00F53A66"/>
     <w:rsid w:val="00F5462D"/>
     <w:rsid w:val="00F55B21"/>
     <w:rsid w:val="00F56EF6"/>
+    <w:rsid w:val="00F56F1C"/>
     <w:rsid w:val="00F60082"/>
+    <w:rsid w:val="00F61429"/>
     <w:rsid w:val="00F61A9F"/>
     <w:rsid w:val="00F61B5F"/>
     <w:rsid w:val="00F64696"/>
     <w:rsid w:val="00F65AA9"/>
     <w:rsid w:val="00F6768F"/>
+    <w:rsid w:val="00F70596"/>
     <w:rsid w:val="00F72C2C"/>
+    <w:rsid w:val="00F72FE4"/>
     <w:rsid w:val="00F741F2"/>
+    <w:rsid w:val="00F75271"/>
+    <w:rsid w:val="00F7580F"/>
     <w:rsid w:val="00F76CAB"/>
     <w:rsid w:val="00F772C6"/>
     <w:rsid w:val="00F815B5"/>
+    <w:rsid w:val="00F824C4"/>
+    <w:rsid w:val="00F83CF8"/>
+    <w:rsid w:val="00F8471F"/>
+    <w:rsid w:val="00F84BEA"/>
     <w:rsid w:val="00F85195"/>
-    <w:rsid w:val="00F857D4"/>
     <w:rsid w:val="00F868E3"/>
-    <w:rsid w:val="00F91739"/>
-    <w:rsid w:val="00F9208C"/>
+    <w:rsid w:val="00F92F8E"/>
     <w:rsid w:val="00F938BA"/>
     <w:rsid w:val="00F97919"/>
-    <w:rsid w:val="00FA230B"/>
+    <w:rsid w:val="00FA003D"/>
+    <w:rsid w:val="00FA072C"/>
+    <w:rsid w:val="00FA0987"/>
     <w:rsid w:val="00FA2C46"/>
     <w:rsid w:val="00FA3525"/>
     <w:rsid w:val="00FA5A53"/>
     <w:rsid w:val="00FB1F6E"/>
+    <w:rsid w:val="00FB2768"/>
+    <w:rsid w:val="00FB388D"/>
     <w:rsid w:val="00FB4769"/>
+    <w:rsid w:val="00FB4984"/>
     <w:rsid w:val="00FB4CDA"/>
+    <w:rsid w:val="00FB4F49"/>
+    <w:rsid w:val="00FB5381"/>
+    <w:rsid w:val="00FB584D"/>
     <w:rsid w:val="00FB6481"/>
     <w:rsid w:val="00FB6D36"/>
+    <w:rsid w:val="00FB7D4F"/>
     <w:rsid w:val="00FC0965"/>
     <w:rsid w:val="00FC0F81"/>
     <w:rsid w:val="00FC252F"/>
     <w:rsid w:val="00FC395C"/>
+    <w:rsid w:val="00FC4500"/>
+    <w:rsid w:val="00FC4D5A"/>
+    <w:rsid w:val="00FC4D5D"/>
     <w:rsid w:val="00FC5E8E"/>
+    <w:rsid w:val="00FD2957"/>
     <w:rsid w:val="00FD3766"/>
     <w:rsid w:val="00FD3D05"/>
+    <w:rsid w:val="00FD42D1"/>
     <w:rsid w:val="00FD47C4"/>
+    <w:rsid w:val="00FD59DF"/>
+    <w:rsid w:val="00FD643C"/>
     <w:rsid w:val="00FE2DCF"/>
-    <w:rsid w:val="00FE331E"/>
     <w:rsid w:val="00FE3FA7"/>
     <w:rsid w:val="00FE4081"/>
+    <w:rsid w:val="00FF06C8"/>
+    <w:rsid w:val="00FF19FE"/>
     <w:rsid w:val="00FF2A4E"/>
     <w:rsid w:val="00FF2FCE"/>
     <w:rsid w:val="00FF4F7D"/>
     <w:rsid w:val="00FF6D9D"/>
     <w:rsid w:val="00FF7620"/>
     <w:rsid w:val="00FF7DD5"/>
+    <w:rsid w:val="016C7C7C"/>
+    <w:rsid w:val="02B0B517"/>
+    <w:rsid w:val="02DA0CA2"/>
+    <w:rsid w:val="02F94200"/>
+    <w:rsid w:val="03309904"/>
+    <w:rsid w:val="03AC2041"/>
+    <w:rsid w:val="04564F50"/>
+    <w:rsid w:val="04B05F82"/>
+    <w:rsid w:val="05A47EF0"/>
+    <w:rsid w:val="061F6123"/>
+    <w:rsid w:val="06681BFC"/>
+    <w:rsid w:val="07C77AA8"/>
+    <w:rsid w:val="08FAD5CA"/>
+    <w:rsid w:val="09228048"/>
+    <w:rsid w:val="09A1D0FF"/>
+    <w:rsid w:val="09B27C4C"/>
+    <w:rsid w:val="09B42510"/>
+    <w:rsid w:val="0AA1BDF4"/>
+    <w:rsid w:val="0B193E78"/>
+    <w:rsid w:val="0BA27C19"/>
+    <w:rsid w:val="0BBDC8B0"/>
+    <w:rsid w:val="0D599911"/>
+    <w:rsid w:val="0DA8A069"/>
+    <w:rsid w:val="0E67DDF6"/>
+    <w:rsid w:val="0FBE82BD"/>
+    <w:rsid w:val="10B2FE7F"/>
+    <w:rsid w:val="11615B7C"/>
+    <w:rsid w:val="11968080"/>
+    <w:rsid w:val="1234ACD1"/>
+    <w:rsid w:val="13CF5CCB"/>
+    <w:rsid w:val="14B061DE"/>
+    <w:rsid w:val="14EE86A7"/>
+    <w:rsid w:val="1508E259"/>
+    <w:rsid w:val="15208001"/>
+    <w:rsid w:val="153D1012"/>
+    <w:rsid w:val="1590B9AB"/>
+    <w:rsid w:val="15DAC68C"/>
+    <w:rsid w:val="177A9CE2"/>
+    <w:rsid w:val="17E1BC74"/>
+    <w:rsid w:val="17F8A359"/>
+    <w:rsid w:val="180BFBCA"/>
+    <w:rsid w:val="182FBCDF"/>
+    <w:rsid w:val="183C5536"/>
+    <w:rsid w:val="18441D61"/>
+    <w:rsid w:val="18BCF624"/>
+    <w:rsid w:val="19C49411"/>
+    <w:rsid w:val="1D12E0C1"/>
+    <w:rsid w:val="1D56D891"/>
+    <w:rsid w:val="1E03EEE9"/>
+    <w:rsid w:val="1EA070DD"/>
+    <w:rsid w:val="1EE67514"/>
+    <w:rsid w:val="1EF63D58"/>
+    <w:rsid w:val="202671F5"/>
+    <w:rsid w:val="21E7AFC3"/>
+    <w:rsid w:val="22A69E1F"/>
+    <w:rsid w:val="22B89035"/>
+    <w:rsid w:val="22DBF1A2"/>
+    <w:rsid w:val="22E5E1C9"/>
+    <w:rsid w:val="23C8ECA0"/>
+    <w:rsid w:val="23F5667A"/>
+    <w:rsid w:val="25E590CB"/>
+    <w:rsid w:val="2741F2DB"/>
+    <w:rsid w:val="27A7DFC5"/>
+    <w:rsid w:val="2830DF24"/>
+    <w:rsid w:val="28757679"/>
+    <w:rsid w:val="28F677DA"/>
+    <w:rsid w:val="2AD6E677"/>
+    <w:rsid w:val="2D579E4E"/>
+    <w:rsid w:val="2DBFBBAF"/>
+    <w:rsid w:val="2E7001BB"/>
+    <w:rsid w:val="2E7EB414"/>
+    <w:rsid w:val="2F526E37"/>
+    <w:rsid w:val="2F866F9E"/>
+    <w:rsid w:val="2F9571D2"/>
+    <w:rsid w:val="2FE39543"/>
+    <w:rsid w:val="3038467F"/>
+    <w:rsid w:val="306366A9"/>
+    <w:rsid w:val="30C7A180"/>
+    <w:rsid w:val="3153F00E"/>
+    <w:rsid w:val="316D16F3"/>
+    <w:rsid w:val="31B9F3FD"/>
+    <w:rsid w:val="3292EB39"/>
+    <w:rsid w:val="32AB8983"/>
+    <w:rsid w:val="32D48D54"/>
+    <w:rsid w:val="330E6924"/>
+    <w:rsid w:val="333BB773"/>
+    <w:rsid w:val="333BD9E4"/>
+    <w:rsid w:val="348B17C4"/>
+    <w:rsid w:val="36A6D11C"/>
+    <w:rsid w:val="37A9D4B9"/>
+    <w:rsid w:val="38A7C65D"/>
+    <w:rsid w:val="39739A2F"/>
+    <w:rsid w:val="39B974CB"/>
+    <w:rsid w:val="3BF6781B"/>
+    <w:rsid w:val="3D287536"/>
+    <w:rsid w:val="3DD3917D"/>
+    <w:rsid w:val="3E3E54C4"/>
+    <w:rsid w:val="3E8893FA"/>
+    <w:rsid w:val="3F3AB536"/>
+    <w:rsid w:val="4075E26B"/>
+    <w:rsid w:val="4115792B"/>
+    <w:rsid w:val="41614162"/>
+    <w:rsid w:val="41B5D5C9"/>
+    <w:rsid w:val="423FD33B"/>
+    <w:rsid w:val="4247B36F"/>
+    <w:rsid w:val="4275725E"/>
+    <w:rsid w:val="42E4536F"/>
+    <w:rsid w:val="430EF8A8"/>
+    <w:rsid w:val="43542B86"/>
+    <w:rsid w:val="436185A4"/>
+    <w:rsid w:val="43AF95E2"/>
+    <w:rsid w:val="43B89ECC"/>
+    <w:rsid w:val="4435E839"/>
+    <w:rsid w:val="45B9EE3C"/>
+    <w:rsid w:val="45E23F6A"/>
+    <w:rsid w:val="4730051B"/>
+    <w:rsid w:val="4895D1FB"/>
+    <w:rsid w:val="494EC3A9"/>
+    <w:rsid w:val="495036B5"/>
+    <w:rsid w:val="4985069B"/>
+    <w:rsid w:val="4A5969F5"/>
+    <w:rsid w:val="4B034659"/>
+    <w:rsid w:val="4BDB843D"/>
+    <w:rsid w:val="4C84BE5A"/>
+    <w:rsid w:val="4CBAD240"/>
+    <w:rsid w:val="4CE2F020"/>
+    <w:rsid w:val="4D818797"/>
+    <w:rsid w:val="4DB634A8"/>
+    <w:rsid w:val="4EFE95CA"/>
+    <w:rsid w:val="4F9CE621"/>
+    <w:rsid w:val="4FA19758"/>
+    <w:rsid w:val="4FA804F9"/>
+    <w:rsid w:val="4FAF0A44"/>
+    <w:rsid w:val="50844D6B"/>
+    <w:rsid w:val="50E76970"/>
+    <w:rsid w:val="516B106D"/>
+    <w:rsid w:val="5280EA0D"/>
+    <w:rsid w:val="52DF0E43"/>
+    <w:rsid w:val="53EA005A"/>
+    <w:rsid w:val="54B487D9"/>
+    <w:rsid w:val="55D59B99"/>
+    <w:rsid w:val="55DA67BF"/>
+    <w:rsid w:val="56EFB0FD"/>
+    <w:rsid w:val="57708651"/>
+    <w:rsid w:val="5777E5CA"/>
+    <w:rsid w:val="5782330E"/>
+    <w:rsid w:val="5787AE2D"/>
+    <w:rsid w:val="5890E32E"/>
+    <w:rsid w:val="590A222D"/>
+    <w:rsid w:val="5954DB8C"/>
+    <w:rsid w:val="5A706826"/>
+    <w:rsid w:val="5AB6D68E"/>
+    <w:rsid w:val="5B947C42"/>
+    <w:rsid w:val="5D78848C"/>
+    <w:rsid w:val="5D8E444F"/>
+    <w:rsid w:val="5E1A2088"/>
+    <w:rsid w:val="610FCBAB"/>
+    <w:rsid w:val="6250E683"/>
+    <w:rsid w:val="627A88A6"/>
+    <w:rsid w:val="632E7CD0"/>
+    <w:rsid w:val="632FEAC0"/>
+    <w:rsid w:val="637F6527"/>
+    <w:rsid w:val="63A2E9C2"/>
+    <w:rsid w:val="6420776C"/>
+    <w:rsid w:val="6463709B"/>
+    <w:rsid w:val="64A17A86"/>
+    <w:rsid w:val="6570818E"/>
+    <w:rsid w:val="65E960AB"/>
+    <w:rsid w:val="661555F0"/>
+    <w:rsid w:val="6701ABE9"/>
+    <w:rsid w:val="67902377"/>
+    <w:rsid w:val="681437C0"/>
+    <w:rsid w:val="68393BF0"/>
+    <w:rsid w:val="685EDE4F"/>
+    <w:rsid w:val="692152F8"/>
+    <w:rsid w:val="6B4065DF"/>
+    <w:rsid w:val="6B8950EC"/>
+    <w:rsid w:val="6BA19E02"/>
+    <w:rsid w:val="6D1B6FA5"/>
+    <w:rsid w:val="6D9264A9"/>
+    <w:rsid w:val="6E11E029"/>
+    <w:rsid w:val="6E1E26D3"/>
+    <w:rsid w:val="6F0A5966"/>
+    <w:rsid w:val="6F0D6AA3"/>
+    <w:rsid w:val="6F44D554"/>
+    <w:rsid w:val="6F8A57A8"/>
+    <w:rsid w:val="6FFD3CF1"/>
+    <w:rsid w:val="7036A562"/>
+    <w:rsid w:val="70AB79B0"/>
+    <w:rsid w:val="70B7F4AE"/>
+    <w:rsid w:val="70D96F34"/>
+    <w:rsid w:val="70E2467B"/>
+    <w:rsid w:val="71B77861"/>
+    <w:rsid w:val="71EEB954"/>
+    <w:rsid w:val="7459E858"/>
+    <w:rsid w:val="7463E7BD"/>
+    <w:rsid w:val="74DDB0A0"/>
+    <w:rsid w:val="7511BBBF"/>
+    <w:rsid w:val="7521F54E"/>
+    <w:rsid w:val="752A5FFC"/>
+    <w:rsid w:val="755B39AF"/>
+    <w:rsid w:val="7579B946"/>
+    <w:rsid w:val="75F53145"/>
+    <w:rsid w:val="76551EAB"/>
+    <w:rsid w:val="765F0D0C"/>
+    <w:rsid w:val="78145DC0"/>
+    <w:rsid w:val="795B121E"/>
+    <w:rsid w:val="796ACDA8"/>
+    <w:rsid w:val="797696D6"/>
+    <w:rsid w:val="79B4DF38"/>
+    <w:rsid w:val="7A2FA770"/>
+    <w:rsid w:val="7A877418"/>
+    <w:rsid w:val="7AC9BF3A"/>
+    <w:rsid w:val="7BD88AC2"/>
+    <w:rsid w:val="7BDB424C"/>
+    <w:rsid w:val="7BEA76E1"/>
+    <w:rsid w:val="7CF658B2"/>
+    <w:rsid w:val="7DB234DD"/>
+    <w:rsid w:val="7E9599BB"/>
+    <w:rsid w:val="7EFF246E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="62659081"/>
-  <w15:docId w15:val="{6C1BA6AC-6AA6-4E2B-90A8-627A13823CDD}"/>
+  <w14:docId w14:val="04B5AEB5"/>
+  <w15:docId w15:val="{1F8865CB-2042-4DF3-981A-8E559ACCED02}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="8" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:uiPriority="8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="8" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:uiPriority="8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -22581,53 +25724,53 @@
     <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading"/>
     <w:lsdException w:name="Light List"/>
     <w:lsdException w:name="Light Grid"/>
     <w:lsdException w:name="Medium Shading 1"/>
     <w:lsdException w:name="Medium Shading 2"/>
     <w:lsdException w:name="Medium List 1"/>
     <w:lsdException w:name="Medium List 2"/>
     <w:lsdException w:name="Medium Grid 1"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="60"/>
     <w:lsdException w:name="Dark List" w:uiPriority="61"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="62"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="63"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="64"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Revision" w:uiPriority="71"/>
-    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="72" w:qFormat="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="60" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="72" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="73" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="60" w:semiHidden="1" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Colorful Shading Accent 1"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="65"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="66"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="67"/>
@@ -22662,57 +25805,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="60"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="61"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="62"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="64"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="65" w:qFormat="1"/>
-[...5 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="71" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="65" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="66" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="67" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="68" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="69" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="70" w:semiHidden="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="71" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -22779,488 +25922,489 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00F15144"/>
+    <w:rsid w:val="00352548"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:next w:val="Body"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00DC2DC7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="520" w:after="240" w:line="480" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="MS Gothic" w:cs="Arial"/>
       <w:bCs/>
       <w:color w:val="201547"/>
       <w:kern w:val="32"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="44"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:next w:val="Body"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00F15144"/>
+    <w:rsid w:val="00DC2DC7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="360" w:after="120" w:line="360" w:lineRule="atLeast"/>
+      <w:spacing w:before="360" w:after="120" w:line="340" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="201547"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:next w:val="Body"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00F15144"/>
+    <w:rsid w:val="00776D56"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="280" w:after="120" w:line="320" w:lineRule="atLeast"/>
+      <w:spacing w:before="360" w:after="120" w:line="320" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="MS Gothic"/>
       <w:bCs/>
       <w:color w:val="201547"/>
-      <w:sz w:val="28"/>
+      <w:sz w:val="30"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:next w:val="Body"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00F15144"/>
+    <w:rsid w:val="00ED7762"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="80" w:line="280" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="MS Mincho"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="201547"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Body"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="98"/>
     <w:qFormat/>
-    <w:rsid w:val="004C014B"/>
+    <w:rsid w:val="00ED7762"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240" w:after="80" w:line="240" w:lineRule="atLeast"/>
+      <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial"/>
+      <w:rFonts w:eastAsia="MS Mincho"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="201547"/>
-      <w:sz w:val="21"/>
       <w:szCs w:val="26"/>
-      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Body">
+  <w:style w:type="paragraph" w:styleId="Body" w:customStyle="1">
     <w:name w:val="Body"/>
     <w:link w:val="BodyChar"/>
     <w:qFormat/>
     <w:rsid w:val="002365B4"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times"/>
       <w:sz w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
     <w:name w:val="Heading 1 Char"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00DC2DC7"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="MS Gothic" w:cs="Arial"/>
       <w:bCs/>
       <w:color w:val="201547"/>
       <w:kern w:val="32"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="44"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
     <w:name w:val="Heading 2 Char"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="00F15144"/>
+    <w:rsid w:val="00DC2DC7"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="201547"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
     <w:name w:val="Heading 3 Char"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="00F15144"/>
+    <w:rsid w:val="00776D56"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="MS Gothic"/>
       <w:bCs/>
       <w:color w:val="201547"/>
-      <w:sz w:val="28"/>
+      <w:sz w:val="30"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
     <w:name w:val="Heading 4 Char"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="00F15144"/>
+    <w:rsid w:val="00ED7762"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="MS Mincho"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="201547"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
-    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00F15144"/>
+    <w:rsid w:val="009C245E"/>
+    <w:pPr>
+      <w:spacing w:after="300"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-      <w:b/>
       <w:color w:val="201547"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
-    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="8"/>
-    <w:rsid w:val="00D24BDF"/>
+    <w:rsid w:val="00EF2C72"/>
+    <w:pPr>
+      <w:spacing w:before="300"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-      <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009E7A69"/>
     <w:rPr>
       <w:color w:val="87189D"/>
       <w:u w:val="dotted"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabletext6pt">
+  <w:style w:type="paragraph" w:styleId="Tabletext6pt" w:customStyle="1">
     <w:name w:val="Table text + 6pt"/>
     <w:basedOn w:val="Tabletext"/>
     <w:rsid w:val="00152073"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="EndnoteText">
     <w:name w:val="endnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EndnoteTextChar"/>
     <w:semiHidden/>
     <w:rsid w:val="00EA6F2B"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
+  <w:style w:type="character" w:styleId="EndnoteTextChar" w:customStyle="1">
     <w:name w:val="Endnote Text Char"/>
     <w:link w:val="EndnoteText"/>
     <w:semiHidden/>
     <w:rsid w:val="0042084E"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteReference">
     <w:name w:val="endnote reference"/>
     <w:semiHidden/>
     <w:rsid w:val="00EA6F2B"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00C621B1"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bodynospace">
+  <w:style w:type="paragraph" w:styleId="Bodynospace" w:customStyle="1">
     <w:name w:val="Body no space"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00F772C6"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet1">
+  <w:style w:type="paragraph" w:styleId="Bullet1" w:customStyle="1">
     <w:name w:val="Bullet 1"/>
     <w:basedOn w:val="Body"/>
     <w:qFormat/>
     <w:rsid w:val="00C60411"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="7"/>
+        <w:numId w:val="6"/>
       </w:numPr>
       <w:spacing w:after="40"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocumentMap">
     <w:name w:val="Document Map"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="DocumentMapChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001D60EC"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="DocumentMapChar">
+  <w:style w:type="character" w:styleId="DocumentMapChar" w:customStyle="1">
     <w:name w:val="Document Map Char"/>
     <w:link w:val="DocumentMap"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001D60EC"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003744CF"/>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="000033F7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="9299"/>
       </w:tabs>
       <w:spacing w:before="160" w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:noProof/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
     <w:name w:val="Heading 5 Char"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="98"/>
-    <w:rsid w:val="004C014B"/>
+    <w:rsid w:val="00ED7762"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="MS Mincho"/>
       <w:b/>
       <w:bCs/>
       <w:iCs/>
       <w:color w:val="201547"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00FA3525"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TOCheadingreport">
+  <w:style w:type="paragraph" w:styleId="TOCheadingreport" w:customStyle="1">
     <w:name w:val="TOC heading report"/>
     <w:basedOn w:val="Heading1"/>
     <w:next w:val="Body"/>
     <w:link w:val="TOCheadingreportChar"/>
     <w:uiPriority w:val="4"/>
     <w:rsid w:val="00A71CE4"/>
     <w:pPr>
       <w:pageBreakBefore/>
       <w:spacing w:before="0"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TOCheadingreportChar">
+  <w:style w:type="character" w:styleId="TOCheadingreportChar" w:customStyle="1">
     <w:name w:val="TOC heading report Char"/>
     <w:link w:val="TOCheadingreport"/>
     <w:uiPriority w:val="4"/>
     <w:rsid w:val="00A71CE4"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="MS Gothic" w:cs="Arial"/>
       <w:bCs/>
       <w:color w:val="201547"/>
       <w:kern w:val="32"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="44"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC2">
     <w:name w:val="toc 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="000033F7"/>
     <w:pPr>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="9299"/>
       </w:tabs>
       <w:spacing w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
     </w:rPr>
   </w:style>
@@ -23331,928 +26475,1038 @@
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="0021053D"/>
     <w:pPr>
       <w:ind w:left="1400"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC9">
     <w:name w:val="toc 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:semiHidden/>
     <w:rsid w:val="0021053D"/>
     <w:pPr>
       <w:ind w:left="1600"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
+    <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00152073"/>
     <w:pPr>
       <w:spacing w:after="60"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabletext">
+  <w:style w:type="paragraph" w:styleId="Sectionbreakfirstpage" w:customStyle="1">
+    <w:name w:val="Section break first page"/>
+    <w:uiPriority w:val="5"/>
+    <w:rsid w:val="004C6EEE"/>
+    <w:pPr>
+      <w:spacing w:after="400"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tabletext" w:customStyle="1">
     <w:name w:val="Table text"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="004A4195"/>
     <w:pPr>
       <w:spacing w:before="80" w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tablecaption">
+  <w:style w:type="paragraph" w:styleId="Tablecaption" w:customStyle="1">
     <w:name w:val="Table caption"/>
     <w:next w:val="Body"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00B04489"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="120" w:line="250" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Documenttitle">
+  <w:style w:type="paragraph" w:styleId="Documenttitle" w:customStyle="1">
     <w:name w:val="Document title"/>
     <w:uiPriority w:val="8"/>
     <w:rsid w:val="00431F42"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="560" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="201547"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="50"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:uiPriority w:val="8"/>
     <w:rsid w:val="00BC7ED7"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Accessibilitypara">
+  <w:style w:type="paragraph" w:styleId="Accessibilitypara" w:customStyle="1">
     <w:name w:val="Accessibility para"/>
     <w:uiPriority w:val="8"/>
-    <w:rsid w:val="00877635"/>
+    <w:rsid w:val="008119CA"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="200" w:line="300" w:lineRule="atLeast"/>
+      <w:spacing w:before="240" w:after="200" w:line="300" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="19"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Figurecaption">
+  <w:style w:type="paragraph" w:styleId="Figurecaption" w:customStyle="1">
     <w:name w:val="Figure caption"/>
     <w:next w:val="Body"/>
     <w:rsid w:val="00B04489"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="120" w:line="250" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:sz w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet2">
+  <w:style w:type="paragraph" w:styleId="Bullet2" w:customStyle="1">
     <w:name w:val="Bullet 2"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00C60411"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="7"/>
+        <w:numId w:val="6"/>
       </w:numPr>
       <w:spacing w:after="40"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bodyafterbullets">
+  <w:style w:type="paragraph" w:styleId="Bodyafterbullets" w:customStyle="1">
     <w:name w:val="Body after bullets"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00E11352"/>
     <w:pPr>
       <w:spacing w:before="120"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tablebullet2">
+  <w:style w:type="paragraph" w:styleId="Tablebullet2" w:customStyle="1">
     <w:name w:val="Table bullet 2"/>
     <w:basedOn w:val="Tabletext"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00C60411"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="9"/>
+        <w:numId w:val="7"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+  <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
     <w:name w:val="Subtitle Char"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
+    <w:semiHidden/>
     <w:rsid w:val="00152073"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tablebullet1">
+  <w:style w:type="paragraph" w:styleId="Tablebullet1" w:customStyle="1">
     <w:name w:val="Table bullet 1"/>
     <w:basedOn w:val="Tabletext"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00C60411"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="9"/>
+        <w:numId w:val="7"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZTablebullets">
+  <w:style w:type="numbering" w:styleId="ZZTablebullets" w:customStyle="1">
     <w:name w:val="ZZ Table bullets"/>
     <w:basedOn w:val="NoList"/>
     <w:rsid w:val="00C60411"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="9"/>
+        <w:numId w:val="7"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tablecolhead">
+  <w:style w:type="paragraph" w:styleId="Tablecolhead" w:customStyle="1">
     <w:name w:val="Table col head"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="00EB05D5"/>
     <w:pPr>
       <w:spacing w:before="80" w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="201547"/>
       <w:sz w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bulletafternumbers1">
+  <w:style w:type="paragraph" w:styleId="Bulletafternumbers1" w:customStyle="1">
     <w:name w:val="Bullet after numbers 1"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="4"/>
-    <w:rsid w:val="00F15144"/>
+    <w:rsid w:val="00C60411"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="2"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009E7A69"/>
     <w:rPr>
       <w:color w:val="004C97"/>
       <w:u w:val="dotted"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Documentsubtitle">
+  <w:style w:type="paragraph" w:styleId="Documentsubtitle" w:customStyle="1">
     <w:name w:val="Document subtitle"/>
     <w:uiPriority w:val="8"/>
-    <w:rsid w:val="00C12B05"/>
+    <w:rsid w:val="009A3490"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="360" w:lineRule="atLeast"/>
+      <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:color w:val="201547"/>
-      <w:sz w:val="32"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="8"/>
     <w:rsid w:val="004A4195"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="60" w:line="220" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+  <w:style w:type="character" w:styleId="FootnoteTextChar" w:customStyle="1">
     <w:name w:val="Footnote Text Char"/>
     <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="8"/>
     <w:rsid w:val="004A4195"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="MS Gothic" w:cs="Arial"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Spacerparatopoffirstpage">
+  <w:style w:type="paragraph" w:styleId="Spacerparatopoffirstpage" w:customStyle="1">
     <w:name w:val="Spacer para top of first page"/>
     <w:basedOn w:val="Bodynospace"/>
     <w:semiHidden/>
     <w:rsid w:val="00DE6028"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
+    <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="00152073"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
     <w:name w:val="Title Char"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
+    <w:semiHidden/>
     <w:rsid w:val="00152073"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZBullets">
+  <w:style w:type="numbering" w:styleId="ZZBullets" w:customStyle="1">
     <w:name w:val="ZZ Bullets"/>
     <w:rsid w:val="00C60411"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="7"/>
+        <w:numId w:val="14"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZNumbersdigit">
+  <w:style w:type="numbering" w:styleId="ZZNumbersdigit" w:customStyle="1">
     <w:name w:val="ZZ Numbers digit"/>
-    <w:rsid w:val="00F15144"/>
+    <w:rsid w:val="00C60411"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="2"/>
+        <w:numId w:val="1"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZQuotebullets">
+  <w:style w:type="numbering" w:styleId="ZZQuotebullets" w:customStyle="1">
     <w:name w:val="ZZ Quote bullets"/>
     <w:basedOn w:val="ZZNumbersdigit"/>
     <w:rsid w:val="00C60411"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="11"/>
+        <w:numId w:val="8"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numberdigit">
+  <w:style w:type="paragraph" w:styleId="Numberdigit" w:customStyle="1">
     <w:name w:val="Number digit"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="2"/>
-    <w:rsid w:val="00F15144"/>
+    <w:rsid w:val="00C60411"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="397"/>
+      </w:tabs>
+      <w:ind w:left="284" w:hanging="284"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numberloweralphaindent">
+  <w:style w:type="paragraph" w:styleId="Numberloweralphaindent" w:customStyle="1">
     <w:name w:val="Number lower alpha indent"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00C60411"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="20"/>
+        <w:numId w:val="10"/>
       </w:numPr>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="794"/>
+      </w:tabs>
+      <w:ind w:left="794" w:hanging="397"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numberdigitindent">
+  <w:style w:type="paragraph" w:styleId="Numberdigitindent" w:customStyle="1">
     <w:name w:val="Number digit indent"/>
-    <w:basedOn w:val="Body"/>
+    <w:basedOn w:val="Numberloweralphaindent"/>
     <w:uiPriority w:val="3"/>
-    <w:rsid w:val="00F15144"/>
+    <w:rsid w:val="00C60411"/>
     <w:pPr>
       <w:numPr>
-        <w:ilvl w:val="1"/>
         <w:numId w:val="2"/>
       </w:numPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="794"/>
+      </w:tabs>
+      <w:ind w:left="284" w:hanging="284"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numberloweralpha">
+  <w:style w:type="paragraph" w:styleId="Numberloweralpha" w:customStyle="1">
     <w:name w:val="Number lower alpha"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00C60411"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="20"/>
+        <w:numId w:val="10"/>
       </w:numPr>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="397"/>
+      </w:tabs>
+      <w:ind w:left="397" w:hanging="397"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numberlowerroman">
+  <w:style w:type="paragraph" w:styleId="Numberlowerroman" w:customStyle="1">
     <w:name w:val="Number lower roman"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00C60411"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="13"/>
+        <w:numId w:val="9"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numberlowerromanindent">
+  <w:style w:type="paragraph" w:styleId="Numberlowerromanindent" w:customStyle="1">
     <w:name w:val="Number lower roman indent"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="3"/>
     <w:rsid w:val="00C60411"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="13"/>
+        <w:numId w:val="9"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Quotetext">
+  <w:style w:type="paragraph" w:styleId="Quotetext" w:customStyle="1">
     <w:name w:val="Quote text"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="4"/>
     <w:rsid w:val="00152073"/>
     <w:pPr>
       <w:ind w:left="397"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tablefigurenote">
+  <w:style w:type="paragraph" w:styleId="Tablefigurenote" w:customStyle="1">
     <w:name w:val="Table/figure note"/>
     <w:uiPriority w:val="4"/>
     <w:rsid w:val="004A4195"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bodyaftertablefigure">
+  <w:style w:type="paragraph" w:styleId="Bodyaftertablefigure" w:customStyle="1">
     <w:name w:val="Body after table/figure"/>
     <w:basedOn w:val="Body"/>
     <w:next w:val="Body"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00951D50"/>
     <w:pPr>
       <w:spacing w:before="240"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bulletafternumbers2">
+  <w:style w:type="paragraph" w:styleId="Bulletafternumbers2" w:customStyle="1">
     <w:name w:val="Bullet after numbers 2"/>
     <w:basedOn w:val="Body"/>
-    <w:rsid w:val="00F15144"/>
+    <w:rsid w:val="00C60411"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="2"/>
       </w:numPr>
+      <w:ind w:left="567" w:hanging="283"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZNumberslowerroman">
+  <w:style w:type="numbering" w:styleId="ZZNumberslowerroman" w:customStyle="1">
     <w:name w:val="ZZ Numbers lower roman"/>
     <w:basedOn w:val="ZZQuotebullets"/>
     <w:rsid w:val="00C60411"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="13"/>
+        <w:numId w:val="9"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZNumbersloweralpha">
+  <w:style w:type="numbering" w:styleId="ZZNumbersloweralpha" w:customStyle="1">
     <w:name w:val="ZZ Numbers lower alpha"/>
     <w:basedOn w:val="NoList"/>
     <w:rsid w:val="00C60411"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="20"/>
+        <w:numId w:val="6"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Quotebullet1">
+  <w:style w:type="paragraph" w:styleId="Quotebullet1" w:customStyle="1">
     <w:name w:val="Quote bullet 1"/>
     <w:basedOn w:val="Quotetext"/>
     <w:rsid w:val="00C60411"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="11"/>
+        <w:numId w:val="8"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Quotebullet2">
+  <w:style w:type="paragraph" w:styleId="Quotebullet2" w:customStyle="1">
     <w:name w:val="Quote bullet 2"/>
     <w:basedOn w:val="Quotetext"/>
     <w:rsid w:val="00C60411"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="11"/>
+        <w:numId w:val="8"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00982454"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:rsid w:val="00982454"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00982454"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="71"/>
     <w:rsid w:val="00982454"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00982454"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00982454"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EE29AD"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00EE29AD"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyChar">
+  <w:style w:type="character" w:styleId="BodyChar" w:customStyle="1">
     <w:name w:val="Body Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Body"/>
     <w:rsid w:val="002365B4"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times"/>
       <w:sz w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bannermarking">
+  <w:style w:type="paragraph" w:styleId="Bannermarking" w:customStyle="1">
     <w:name w:val="Banner marking"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00020678"/>
+    <w:rsid w:val="00430393"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00165A57"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Imprint">
+  <w:style w:type="paragraph" w:styleId="Imprint" w:customStyle="1">
     <w:name w:val="Imprint"/>
     <w:basedOn w:val="Body"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00020678"/>
+    <w:rsid w:val="004B4185"/>
     <w:pPr>
       <w:spacing w:after="60" w:line="270" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Introtext">
-[...13 lines deleted...]
-    <w:name w:val="Header Char"/>
+  <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
+    <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Header"/>
-[...34 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00294B5D"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="72"/>
     <w:qFormat/>
-    <w:rsid w:val="000A2A87"/>
+    <w:rsid w:val="00294B5D"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+  <w:style w:type="character" w:styleId="eop" w:customStyle="1">
     <w:name w:val="eop"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="000A2A87"/>
+    <w:rsid w:val="00E920CC"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000A2A87"/>
+    <w:rsid w:val="008C3B34"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="line-clamp-1">
+  <w:style w:type="character" w:styleId="line-clamp-1" w:customStyle="1">
     <w:name w:val="line-clamp-1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="000A2A87"/>
+    <w:rsid w:val="009E1885"/>
   </w:style>
   <w:style w:type="table" w:styleId="GridTable1Light-Accent1">
     <w:name w:val="Grid Table 1 Light Accent 1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="46"/>
-    <w:rsid w:val="000A2A87"/>
+    <w:rsid w:val="002E7369"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="B8CCE4" w:themeColor="accent1" w:themeTint="66"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B8CCE4" w:themeColor="accent1" w:themeTint="66"/>
+        <w:top w:val="single" w:color="B8CCE4" w:themeColor="accent1" w:themeTint="66" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="B8CCE4" w:themeColor="accent1" w:themeTint="66" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="B8CCE4" w:themeColor="accent1" w:themeTint="66" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="B8CCE4" w:themeColor="accent1" w:themeTint="66" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="B8CCE4" w:themeColor="accent1" w:themeTint="66" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="B8CCE4" w:themeColor="accent1" w:themeTint="66" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
+          <w:bottom w:val="single" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="2" w:space="0" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99"/>
+          <w:top w:val="double" w:color="95B3D7" w:themeColor="accent1" w:themeTint="99" w:sz="2" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:styleId="GridTable1Light">
     <w:name w:val="Grid Table 1 Light"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="46"/>
-    <w:rsid w:val="000A2A87"/>
+    <w:rsid w:val="003B4167"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:top w:val="single" w:color="999999" w:themeColor="text1" w:themeTint="66" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="999999" w:themeColor="text1" w:themeTint="66" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="999999" w:themeColor="text1" w:themeTint="66" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="999999" w:themeColor="text1" w:themeTint="66" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="999999" w:themeColor="text1" w:themeTint="66" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="999999" w:themeColor="text1" w:themeTint="66" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+          <w:bottom w:val="single" w:color="666666" w:themeColor="text1" w:themeTint="99" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="2" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+          <w:top w:val="double" w:color="666666" w:themeColor="text1" w:themeTint="99" w:sz="2" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="character" w:styleId="Mention">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000A2A87"/>
+    <w:rsid w:val="001115BD"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="137504755">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="94056959">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="299071615">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
+    </w:div>
+    <w:div w:id="656811058">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="273635982">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="229585830">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1279292608">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="550383454">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+        <w:div w:id="2018073067">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1706754061">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="550073728">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                  <w:divsChild>
+                    <w:div w:id="582110775">
+                      <w:marLeft w:val="0"/>
+                      <w:marRight w:val="0"/>
+                      <w:marTop w:val="0"/>
+                      <w:marBottom w:val="0"/>
+                      <w:divBdr>
+                        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                      </w:divBdr>
+                    </w:div>
+                  </w:divsChild>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
     </w:div>
     <w:div w:id="851146005">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="873467878">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -24289,77 +27543,103 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1410925346">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="1413891922">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1441948880">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1491293446">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1609505145">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1660303415">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1748379978">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -24387,52 +27667,67 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2146117194">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\spry1010\Downloads\Service%20Providers&#8217;%20Emergency%20Management%20website" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/emergency-management" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/emergency-management" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/emergency-management" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/emergency-management" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.redcross.org.au/emergencies/prepare/packing/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/emergency-management" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:empolicy@dffh.vic.gov.au" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/emergency-management" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://Ready" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/emergency-management" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/emergency-management" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:empolicy@dffh.vic.gov.au" TargetMode="External" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/emergency-management" TargetMode="External" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/emergency-management" TargetMode="External" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/emergency-management" TargetMode="External" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/emergency-management" TargetMode="External" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml" Id="rId42" /><Relationship Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.redcross.org.au/emergencies/prepare/packing/" TargetMode="External" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/emergency-management" TargetMode="External" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header7.xml" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://Ready" TargetMode="External" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/emergency-management" TargetMode="External" Id="rId36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/emergency-management" TargetMode="External" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header9.xml" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../7.%202025%20policy%20and%20reporting%20cycle/2025%20Policy%20Documents%20for%20distribution%20in%20mid-September/Policy%20supporting%20documents%202025%20for%20approval/Service%20Providers&#8217;%20Emergency%20Management%20website" TargetMode="External" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/emergency-management" TargetMode="External" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header6.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/emergency-management" TargetMode="External" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/preparing-emergencies-reference-guide" TargetMode="External" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header8.xml" Id="rId41" /></Relationships>
+</file>
+
+<file path=word/_rels/footer5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/></Relationships>
+</file>
+
+<file path=word/_rels/footer6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -24693,223 +27988,227 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...33 lines deleted...]
-    <xsd:import namespace="fe161729-0ef4-4b53-b9e8-ddb61266bb63"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004AB4EBACB09F7943AE9007C90CB29198" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="c054e82fa4c23602b8c3a51503d495eb">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="44283bbd-cbd3-4545-9aa6-8cdecb1b4ebf" xmlns:ns3="22b2a996-90f2-4093-9cfd-0e684e15c3cd" xmlns:ns4="5ce0f2b5-5be5-4508-bce9-d7011ece0659" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="979f5acc29bd6754168ce6cd1689b261" ns2:_="" ns3:_="" ns4:_="">
+    <xsd:import namespace="44283bbd-cbd3-4545-9aa6-8cdecb1b4ebf"/>
+    <xsd:import namespace="22b2a996-90f2-4093-9cfd-0e684e15c3cd"/>
     <xsd:import namespace="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:Style"/>
-                <xsd:element ref="ns2:Owner" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
-                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns2:SharetoDesktop" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:Date" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fe161729-0ef4-4b53-b9e8-ddb61266bb63" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="44283bbd-cbd3-4545-9aa6-8cdecb1b4ebf" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="Style" ma:index="1" ma:displayName="Style" ma:default="Factsheet (Word)" ma:description="Type of template" ma:format="Dropdown" ma:internalName="Style" ma:readOnly="false">
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:union memberTypes="dms:Text">
-[...8 lines deleted...]
-        </xsd:union>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Owner" ma:index="2" nillable="true" ma:displayName="Template owner" ma:description="Owner of the template" ma:format="Dropdown" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="Owner" ma:readOnly="false" ma:showField="ImnName">
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="12" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="14" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="16" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="17" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="19" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6e24e156-28e6-48ad-9c0f-4171595c9d94" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="21" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="23" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="24" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Date" ma:index="25" nillable="true" ma:displayName="Date" ma:format="DateTime" ma:internalName="Date">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="22b2a996-90f2-4093-9cfd-0e684e15c3cd" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:User">
+          <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceMetadata" ma:index="6" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
-[...24 lines deleted...]
-        <xsd:restriction base="dms:Text">
+        <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
-      </xsd:simpleType>
-[...15 lines deleted...]
-        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="5ce0f2b5-5be5-4508-bce9-d7011ece0659" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{653b1683-0861-4244-a845-dd8daf1f12c4}" ma:internalName="TaxCatchAll" ma:readOnly="false" ma:showField="CatchAllData" ma:web="edc24be7-85b6-48b8-bec8-bca4fac6ccab">
+    <xsd:element name="TaxCatchAll" ma:index="20" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{7a43c36c-326f-4853-b4c1-25d939612b9c}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="22b2a996-90f2-4093-9cfd-0e684e15c3cd">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="3" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -24954,312 +28253,209 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="22b2a996-90f2-4093-9cfd-0e684e15c3cd">
+      <UserInfo>
+        <DisplayName>Magali Theunissen (DFFH)</DisplayName>
+        <AccountId>91</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Braedan Hogan (DFFH)</DisplayName>
+        <AccountId>54</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Amanda Teo (DFFH)</DisplayName>
+        <AccountId>42</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Andrea Spiteri (DFFH)</DisplayName>
+        <AccountId>75</AccountId>
+        <AccountType/>
+      </UserInfo>
+      <UserInfo>
+        <DisplayName>Pip Lyons</DisplayName>
+        <AccountId>170</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="44283bbd-cbd3-4545-9aa6-8cdecb1b4ebf">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="5ce0f2b5-5be5-4508-bce9-d7011ece0659" xsi:nil="true"/>
+    <Date xmlns="44283bbd-cbd3-4545-9aa6-8cdecb1b4ebf" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C30E650E-AC1E-48EA-81B8-1F904E97E90D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{01A7C347-3936-4593-889C-6E4BE3E5C6FE}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="44283bbd-cbd3-4545-9aa6-8cdecb1b4ebf"/>
+    <ds:schemaRef ds:uri="22b2a996-90f2-4093-9cfd-0e684e15c3cd"/>
+    <ds:schemaRef ds:uri="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66AC28CD-794A-4DE5-9080-AF945367D2AC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C30E650E-AC1E-48EA-81B8-1F904E97E90D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="fe161729-0ef4-4b53-b9e8-ddb61266bb63"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58CE1EBB-C189-4849-810F-0EC61D30BAF7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3957F6FB-2743-44FA-B837-1F1A3BD3B1E7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66AC28CD-794A-4DE5-9080-AF945367D2AC}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="fe161729-0ef4-4b53-b9e8-ddb61266bb63"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="22b2a996-90f2-4093-9cfd-0e684e15c3cd"/>
+    <ds:schemaRef ds:uri="44283bbd-cbd3-4545-9aa6-8cdecb1b4ebf"/>
     <ds:schemaRef ds:uri="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...4 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...180 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal.dotm</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>2</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company>Department of Familes, Fairness and Housing</ap:Company>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinkBase/>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Template Emergency Management Plan</dc:title>
+  <dc:title>Emergency Management Plan Template</dc:title>
   <dc:subject>Emergency Management Plan</dc:subject>
   <dc:creator>Emergency Management Branch</dc:creator>
   <cp:keywords>emergency management plan, emergency preparedness</cp:keywords>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
-  <cp:contentStatus/>
+  <cp:contentStatus>Final</cp:contentStatus>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Language">
     <vt:lpwstr>English</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
-    <vt:lpwstr>0x0101009E92284D629C66409C3E65A98AFA6AB2</vt:lpwstr>
+    <vt:lpwstr>0x0101004AB4EBACB09F7943AE9007C90CB29198</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="version">
-    <vt:lpwstr>2025v1 01072025</vt:lpwstr>
+    <vt:lpwstr>v4 19022021</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_SetDate">
-    <vt:lpwstr>2022-02-28T01:49:00Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_SetDate">
+    <vt:lpwstr>2021-09-30T07:25:47Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_Method">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_Name">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_Name">
     <vt:lpwstr>43e64453-338c-4f93-8a4d-0039a0a41f2a</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_SiteId">
     <vt:lpwstr>c0e0601f-0fac-449c-9c88-a104c4eb9f28</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_ActionId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_ActionId">
     <vt:lpwstr>63f486b4-8569-4046-8df0-77b8936f4c9d</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_ContentBits">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="GrammarlyDocumentId">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="MediaServiceImageTags">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>