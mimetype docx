--- v0 (2026-09-15)
+++ v1 (2026-10-19)
@@ -11,51 +11,51 @@
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6FA8325E" w14:textId="29B66B6C" w:rsidR="0074696E" w:rsidRPr="00280C4B" w:rsidRDefault="00B95AB9" w:rsidP="00280C4B">
       <w:pPr>
         <w:pStyle w:val="Sectionbreakfirstpage"/>
       </w:pPr>
       <w:r w:rsidRPr="00280C4B">
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="5643E9A5" wp14:editId="75C99A20">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7563600" cy="2070720"/>
             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
             <wp:wrapNone/>
             <wp:docPr id="4" name="Picture 4">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
@@ -112,1109 +112,1202 @@
           <w:footerReference w:type="first" r:id="rId14"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="454" w:right="851" w:bottom="1418" w:left="851" w:header="340" w:footer="567" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="7655" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7655"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AD784C" w14:paraId="765659DC" w14:textId="77777777" w:rsidTr="001B1A98">
         <w:trPr>
           <w:trHeight w:val="1418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7825" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1B06FE4C" w14:textId="39AB09C0" w:rsidR="00AD784C" w:rsidRPr="0009050A" w:rsidRDefault="00BB3D66" w:rsidP="0016037B">
+          <w:p w14:paraId="1B06FE4C" w14:textId="135C5F3F" w:rsidR="00AD784C" w:rsidRPr="0009050A" w:rsidRDefault="00BB3D66" w:rsidP="0016037B">
             <w:pPr>
               <w:pStyle w:val="Documenttitle"/>
             </w:pPr>
             <w:r>
-              <w:t>Education Supports for Children in Care (ESCC)</w:t>
+              <w:t>Education Supports for Children in Care</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000B2117" w14:paraId="5DF317EC" w14:textId="77777777" w:rsidTr="001B1A98">
         <w:trPr>
           <w:trHeight w:val="1247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7825" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69C24C39" w14:textId="1C31CC9B" w:rsidR="000B2117" w:rsidRPr="0016037B" w:rsidRDefault="00BB3D66" w:rsidP="0016037B">
+          <w:p w14:paraId="69C24C39" w14:textId="7A29F22A" w:rsidR="000B2117" w:rsidRPr="0016037B" w:rsidRDefault="00BB3D66" w:rsidP="0016037B">
             <w:pPr>
               <w:pStyle w:val="Documentsubtitle"/>
             </w:pPr>
             <w:r>
-              <w:t>Frequently Asked Questions (FAQ) for Schools</w:t>
+              <w:t xml:space="preserve">Frequently </w:t>
+            </w:r>
+            <w:r w:rsidR="000250DB">
+              <w:t>a</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">sked </w:t>
+            </w:r>
+            <w:r w:rsidR="000250DB">
+              <w:t>q</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">uestions for </w:t>
+            </w:r>
+            <w:r w:rsidR="000250DB">
+              <w:t>s</w:t>
+            </w:r>
+            <w:r>
+              <w:t>chools</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF4148" w14:paraId="5F5E6105" w14:textId="77777777" w:rsidTr="001B1A98">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7825" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="45D389E8" w14:textId="74334762" w:rsidR="00CF4148" w:rsidRPr="00250DC4" w:rsidRDefault="00CF4148" w:rsidP="00CF4148">
             <w:pPr>
               <w:pStyle w:val="Bannermarking"/>
             </w:pPr>
             <w:fldSimple w:instr="FILLIN  &quot;Type the protective marking&quot; \d OFFICIAL \o  \* MERGEFORMAT">
               <w:r>
                 <w:t>OFFICIAL</w:t>
               </w:r>
             </w:fldSimple>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0CBF5D9A" w14:textId="153295C1" w:rsidR="00AD784C" w:rsidRPr="00B57329" w:rsidRDefault="00AD784C" w:rsidP="002365B4">
       <w:pPr>
         <w:pStyle w:val="TOCheadingfactsheet"/>
       </w:pPr>
       <w:r w:rsidRPr="00B57329">
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CBABA35" w14:textId="749FD8ED" w:rsidR="001123E4" w:rsidRDefault="00207224">
+    <w:p w14:paraId="4C39FBB7" w14:textId="68E2AF0C" w:rsidR="00B714A6" w:rsidRDefault="00207224">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TOC \h \z \t "Heading 1,1,Heading 2,2" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc240377833" w:history="1">
-        <w:r w:rsidR="001123E4" w:rsidRPr="005870FC">
+      <w:hyperlink w:anchor="_Toc239765448" w:history="1">
+        <w:r w:rsidR="00B714A6" w:rsidRPr="002A1D61">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>What is ESCC?</w:t>
         </w:r>
-        <w:r w:rsidR="001123E4">
+        <w:r w:rsidR="00B714A6">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="001123E4">
+        <w:r w:rsidR="00B714A6">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="001123E4">
-[...10 lines deleted...]
-        <w:r w:rsidR="001123E4">
+        <w:r w:rsidR="00B714A6">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239765448 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00B714A6">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00B714A6">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="001123E4">
+        <w:r w:rsidR="00B714A6">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
-        <w:r w:rsidR="001123E4">
+        <w:r w:rsidR="00B714A6">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7286421E" w14:textId="67DC2F3D" w:rsidR="001123E4" w:rsidRDefault="001123E4">
+    <w:p w14:paraId="677A6E6D" w14:textId="64C5ADD7" w:rsidR="00B714A6" w:rsidRDefault="00B714A6">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc240377834" w:history="1">
-        <w:r w:rsidRPr="005870FC">
+      <w:hyperlink w:anchor="_Toc239765449" w:history="1">
+        <w:r w:rsidRPr="002A1D61">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Who can access ESCC?</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc240377834 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239765449 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="23A361F3" w14:textId="61FB970A" w:rsidR="001123E4" w:rsidRDefault="001123E4">
+    <w:p w14:paraId="5EEB285B" w14:textId="517C4FA0" w:rsidR="00B714A6" w:rsidRDefault="00B714A6">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc240377835" w:history="1">
-        <w:r w:rsidRPr="005870FC">
+      <w:hyperlink w:anchor="_Toc239765450" w:history="1">
+        <w:r w:rsidRPr="002A1D61">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>How does ESCC align with the Out-of-Home Care Education Commitment?</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc240377835 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239765450 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4DF1743A" w14:textId="6A4D0C90" w:rsidR="001123E4" w:rsidRDefault="001123E4">
+    <w:p w14:paraId="7E782650" w14:textId="1FA3B0FC" w:rsidR="00B714A6" w:rsidRDefault="00B714A6">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc240377836" w:history="1">
-        <w:r w:rsidRPr="005870FC">
+      <w:hyperlink w:anchor="_Toc239765451" w:history="1">
+        <w:r w:rsidRPr="002A1D61">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Where is ESCC being delivered and who are the providers?</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc240377836 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239765451 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4304C3D1" w14:textId="60821D7C" w:rsidR="001123E4" w:rsidRDefault="001123E4">
+    <w:p w14:paraId="6262C38C" w14:textId="7C0BF121" w:rsidR="00B714A6" w:rsidRDefault="00B714A6">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc240377837" w:history="1">
-        <w:r w:rsidRPr="005870FC">
+      <w:hyperlink w:anchor="_Toc239765452" w:history="1">
+        <w:r w:rsidRPr="002A1D61">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>How will the ESCC teacher support the student?</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc240377837 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239765452 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="28D8EE3C" w14:textId="18DE6CDF" w:rsidR="001123E4" w:rsidRDefault="001123E4">
+    <w:p w14:paraId="01F4AEB3" w14:textId="2161DAA6" w:rsidR="00B714A6" w:rsidRDefault="00B714A6">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc240377838" w:history="1">
-        <w:r w:rsidRPr="005870FC">
+      <w:hyperlink w:anchor="_Toc239765453" w:history="1">
+        <w:r w:rsidRPr="002A1D61">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>How are referrals to ESCC made?</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc240377838 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239765453 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="25384E50" w14:textId="2642A199" w:rsidR="001123E4" w:rsidRDefault="001123E4">
+    <w:p w14:paraId="22DEBE87" w14:textId="27D63F65" w:rsidR="00B714A6" w:rsidRDefault="00B714A6">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc240377839" w:history="1">
-        <w:r w:rsidRPr="005870FC">
+      <w:hyperlink w:anchor="_Toc239765454" w:history="1">
+        <w:r w:rsidRPr="002A1D61">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>How long will it take for an ESCC referral to be reviewed and actioned?</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc240377839 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239765454 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7C2116B8" w14:textId="1DEE1646" w:rsidR="001123E4" w:rsidRDefault="001123E4">
+    <w:p w14:paraId="56400F0B" w14:textId="0F32044F" w:rsidR="00B714A6" w:rsidRDefault="00B714A6">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc240377840" w:history="1">
-        <w:r w:rsidRPr="005870FC">
+      <w:hyperlink w:anchor="_Toc239765455" w:history="1">
+        <w:r w:rsidRPr="002A1D61">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Will ESCC provide specialised supports for Aboriginal students?</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc240377840 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239765455 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1C7191DF" w14:textId="17F41D66" w:rsidR="001123E4" w:rsidRDefault="001123E4">
+    <w:p w14:paraId="728E0D35" w14:textId="6D9362F3" w:rsidR="00B714A6" w:rsidRDefault="00B714A6">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc240377841" w:history="1">
-        <w:r w:rsidRPr="005870FC">
+      <w:hyperlink w:anchor="_Toc239765456" w:history="1">
+        <w:r w:rsidRPr="002A1D61">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Does the student need to be enrolled in a school to be referred to ESCC?</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc240377841 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239765456 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4BF5E9C2" w14:textId="48992F21" w:rsidR="001123E4" w:rsidRDefault="001123E4">
+    <w:p w14:paraId="4E9D9FE4" w14:textId="46540647" w:rsidR="00B714A6" w:rsidRDefault="00B714A6">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc240377842" w:history="1">
-        <w:r w:rsidRPr="005870FC">
+      <w:hyperlink w:anchor="_Toc239765457" w:history="1">
+        <w:r w:rsidRPr="002A1D61">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>What if the student does not want to engage with ESCC, or wants to exit before completing the program?</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc240377842 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239765457 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="341597D6" w14:textId="3B5CD81B" w:rsidR="001123E4" w:rsidRDefault="001123E4">
+    <w:p w14:paraId="100BCE90" w14:textId="299997EA" w:rsidR="00B714A6" w:rsidRDefault="00B714A6">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc240377843" w:history="1">
-        <w:r w:rsidRPr="005870FC">
+      <w:hyperlink w:anchor="_Toc239765458" w:history="1">
+        <w:r w:rsidRPr="002A1D61">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>What role will Child Protection and case managers play in ESCC?</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc240377843 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239765458 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3B6EB6D9" w14:textId="4045CAC1" w:rsidR="001123E4" w:rsidRDefault="001123E4">
+    <w:p w14:paraId="300030E5" w14:textId="4B6D3528" w:rsidR="00B714A6" w:rsidRDefault="00B714A6">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc240377844" w:history="1">
-        <w:r w:rsidRPr="005870FC">
+      <w:hyperlink w:anchor="_Toc239765459" w:history="1">
+        <w:r w:rsidRPr="002A1D61">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>What role will schools play in ESCC?</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc240377844 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239765459 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="21696EF6" w14:textId="6013871A" w:rsidR="001123E4" w:rsidRDefault="001123E4">
+    <w:p w14:paraId="12609F14" w14:textId="205C0944" w:rsidR="00B714A6" w:rsidRDefault="00B714A6">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc240377845" w:history="1">
-        <w:r w:rsidRPr="005870FC">
+      <w:hyperlink w:anchor="_Toc239765460" w:history="1">
+        <w:r w:rsidRPr="002A1D61">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Can a student continue to access ESCC if their placement changes or they are reunified with family?</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc240377845 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239765460 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="64D29BD2" w14:textId="044FAD1A" w:rsidR="001123E4" w:rsidRDefault="001123E4">
+    <w:p w14:paraId="1FC38C99" w14:textId="6A5B38EC" w:rsidR="00B714A6" w:rsidRDefault="00B714A6">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc240377846" w:history="1">
-        <w:r w:rsidRPr="005870FC">
+      <w:hyperlink w:anchor="_Toc239765461" w:history="1">
+        <w:r w:rsidRPr="002A1D61">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>How will the outcomes of ESCC be measured?</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc240377846 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc239765461 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="13445742" w14:textId="2BF58441" w:rsidR="00580394" w:rsidRPr="00B519CD" w:rsidRDefault="00207224" w:rsidP="007173CA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:sectPr w:rsidR="00580394" w:rsidRPr="00B519CD" w:rsidSect="00593A99">
           <w:headerReference w:type="default" r:id="rId15"/>
           <w:footerReference w:type="default" r:id="rId16"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="1418" w:right="851" w:bottom="851" w:left="851" w:header="851" w:footer="567" w:gutter="0"/>
           <w:cols w:space="340"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:b/>
           <w:noProof/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5419CDD2" w14:textId="77777777" w:rsidR="00BB3D66" w:rsidRDefault="00BB3D66" w:rsidP="00137C19">
+    <w:p w14:paraId="5419CDD2" w14:textId="363C3490" w:rsidR="00BB3D66" w:rsidRDefault="00BB3D66" w:rsidP="00137C19">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc240377833"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc239765448"/>
       <w:r w:rsidRPr="00BB3D66">
-        <w:t>What is ESCC?</w:t>
+        <w:t xml:space="preserve">What is </w:t>
+      </w:r>
+      <w:r w:rsidR="000250DB">
+        <w:t>Education Supports for Children in Care</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB3D66">
+        <w:t>?</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="5A85FC17" w14:textId="77777777" w:rsidR="004D6097" w:rsidRDefault="004D6097" w:rsidP="004D6097">
+    <w:p w14:paraId="5A85FC17" w14:textId="4233DB72" w:rsidR="004D6097" w:rsidRDefault="004D6097" w:rsidP="004D6097">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc66794860"/>
       <w:r>
-        <w:t>Education Supports for Children in Care (ESCC) is a pilot program. The program provides tailored, 1:1 tutoring support for children and young people in care who are:</w:t>
+        <w:t>Education Supports for Children in Care (ESCC</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="47C6FCCF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00734482">
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> is a pilot program.</w:t>
+      </w:r>
+      <w:r w:rsidR="004A4E71" w:rsidRPr="004A4E71">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A4E71">
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="004A4E71">
+        <w:t>he</w:t>
+      </w:r>
+      <w:r w:rsidR="004A4E71">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A4E71">
+        <w:t>Victorian Aboriginal Child and Community Agency</w:t>
+      </w:r>
+      <w:r w:rsidR="004A4E71">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="004A4E71">
+        <w:t>refer</w:t>
+      </w:r>
+      <w:r w:rsidR="004A4E71">
+        <w:t>s</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="004A4E71">
+        <w:t xml:space="preserve"> to</w:t>
+      </w:r>
+      <w:r w:rsidR="004A4E71">
+        <w:t xml:space="preserve"> ESCC</w:t>
+      </w:r>
+      <w:r w:rsidR="004A4E71">
+        <w:t xml:space="preserve"> as Strong and Deadly </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="004A4E71">
+        <w:t>Boorais</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004A4E71">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="002D5471">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">The program provides tailored, </w:t>
+      </w:r>
+      <w:r w:rsidR="000250DB">
+        <w:t>one-to-one</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> tutoring support for children and young people in care who are:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6124E29C" w14:textId="68FA287D" w:rsidR="004D6097" w:rsidRDefault="004D6097" w:rsidP="00C31DE1">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>disengaged from education, or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F1655DC" w14:textId="1E30DD4A" w:rsidR="004D6097" w:rsidRDefault="004D6097" w:rsidP="00C31DE1">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>at risk of disengaging from education.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CADBCD1" w14:textId="77777777" w:rsidR="00104844" w:rsidRDefault="004D6097" w:rsidP="00C31DE1">
+    <w:p w14:paraId="6CADBCD1" w14:textId="3D5512CF" w:rsidR="00104844" w:rsidRDefault="004D6097" w:rsidP="00C31DE1">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r>
         <w:t>Students participating in ESCC are assigned an ESCC teacher. The teacher provides tutoring sessions for up to 12 months (or longer if required). Sessions take place at a location of the student’s choice.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22BAF7F3" w14:textId="1850BEA0" w:rsidR="00BB3D66" w:rsidRPr="00BB3D66" w:rsidRDefault="00BB3D66" w:rsidP="004D6097">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00BB3D66">
         <w:t xml:space="preserve">Tutoring focuses on: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79C6F54C" w14:textId="46F9F98F" w:rsidR="00BB3D66" w:rsidRPr="00BB3D66" w:rsidRDefault="0078664E" w:rsidP="00BB3D66">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00BB3D66" w:rsidRPr="00BB3D66">
         <w:t>nhancing literacy and numeracy skills</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60BD6483" w14:textId="193A1A77" w:rsidR="00BB3D66" w:rsidRPr="00BB3D66" w:rsidRDefault="0078664E" w:rsidP="00BB3D66">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00BB3D66" w:rsidRPr="00BB3D66">
         <w:t>nhancing socio-emotional skills</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CC5D1D3" w14:textId="7769AF7F" w:rsidR="00BB3D66" w:rsidRPr="00BB3D66" w:rsidRDefault="00531AC2" w:rsidP="00BB3D66">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>working with the student</w:t>
       </w:r>
       <w:r w:rsidR="000E031B">
         <w:t>, school</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and care team members to </w:t>
       </w:r>
       <w:r w:rsidR="0078664E">
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="00BB3D66" w:rsidRPr="00BB3D66">
         <w:t xml:space="preserve">dentify and address other barriers to the student’s </w:t>
       </w:r>
       <w:r w:rsidR="000E031B">
         <w:t>learning needs and goals.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="200FB225" w14:textId="7E64D00D" w:rsidR="00BB3D66" w:rsidRDefault="00BB3D66" w:rsidP="00BB3D66">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
@@ -1222,51 +1315,51 @@
         <w:t xml:space="preserve">ESCC aims to improve students’ </w:t>
       </w:r>
       <w:r w:rsidR="006F6D97">
         <w:t xml:space="preserve">school engagement, </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB3D66">
         <w:t>attendance and academic performance</w:t>
       </w:r>
       <w:r w:rsidR="00775ED4">
         <w:t xml:space="preserve">. ESCC </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB3D66">
         <w:t>help</w:t>
       </w:r>
       <w:r w:rsidR="00131E82">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB3D66">
         <w:t xml:space="preserve"> to address learning gaps between students in care and those who are not in care.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64A2F6E8" w14:textId="77777777" w:rsidR="00BB3D66" w:rsidRDefault="00BB3D66" w:rsidP="00137C19">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc240377834"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc239765449"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00BB3D66">
         <w:t>Who can access ESCC?</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="446171AA" w14:textId="739614FC" w:rsidR="00BB3D66" w:rsidRPr="00BB3D66" w:rsidRDefault="00BB3D66" w:rsidP="00BB3D66">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc66794861"/>
       <w:r w:rsidRPr="00BB3D66">
         <w:t>ESCC supports students (aged 5</w:t>
       </w:r>
       <w:r w:rsidR="004202C1">
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB3D66">
         <w:t xml:space="preserve">18) in care who are disengaged or at risk of disengaging from education. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69526098" w14:textId="77777777" w:rsidR="00BB3D66" w:rsidRPr="00BB3D66" w:rsidRDefault="00BB3D66" w:rsidP="00BB3D66">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
@@ -1326,92 +1419,92 @@
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r w:rsidR="17A833D1">
         <w:t>independent living</w:t>
       </w:r>
       <w:r w:rsidR="00137C19">
         <w:t xml:space="preserve"> and on a Children’s Court protection order</w:t>
       </w:r>
       <w:r w:rsidR="006C6379">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39AE59DF" w14:textId="79EF6D57" w:rsidR="00C44D04" w:rsidRDefault="00C44D04" w:rsidP="00BB3D66">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc223593265"/>
-      <w:bookmarkStart w:id="5" w:name="_Toc240377835"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc239765450"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r>
         <w:t xml:space="preserve">How does ESCC align with </w:t>
       </w:r>
       <w:r w:rsidR="00160648">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00E00BF1">
         <w:t xml:space="preserve">Out-of-Home Care </w:t>
       </w:r>
       <w:r w:rsidR="00160648">
         <w:t>Education</w:t>
       </w:r>
       <w:r w:rsidR="00A51D2B">
         <w:t xml:space="preserve"> Commitment?</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="3C467A14" w14:textId="77777777" w:rsidR="00BB7269" w:rsidRDefault="00BB7269" w:rsidP="00BB7269">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>The Out-of-Home Care Education Commitment (Partnering Agreement) promotes engagement, achievement and retention.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="376E4414" w14:textId="7329D768" w:rsidR="00BB7269" w:rsidRDefault="00BB7269" w:rsidP="00BB7269">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>Schools that support students to take part in ESCC deliver on this commitment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E8E73AA" w14:textId="2358C2CF" w:rsidR="00030C8D" w:rsidRPr="00251738" w:rsidRDefault="00BB3D66" w:rsidP="0022381C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc223593266"/>
-      <w:bookmarkStart w:id="7" w:name="_Toc240377836"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc239765451"/>
       <w:r w:rsidRPr="00BB3D66">
         <w:t>Where is ESCC being delivered and who are the providers?</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="5388AE5C" w14:textId="68B1BD98" w:rsidR="00BB3D66" w:rsidRDefault="00BB3D66" w:rsidP="00BB3D66">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc256778633"/>
       <w:r w:rsidRPr="00BB3D66">
         <w:t xml:space="preserve">ESCC is available in </w:t>
       </w:r>
       <w:r w:rsidR="004F02FB" w:rsidRPr="004F02FB">
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB3D66">
         <w:t xml:space="preserve"> Department of Families, Fairness and Housing (</w:t>
       </w:r>
       <w:r w:rsidR="004F02FB" w:rsidRPr="004F02FB">
         <w:t>department</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB3D66">
         <w:t>) areas</w:t>
@@ -1422,426 +1515,477 @@
       <w:r w:rsidRPr="00BB3D66">
         <w:t xml:space="preserve">following </w:t>
       </w:r>
       <w:r w:rsidR="001F32B1">
         <w:t xml:space="preserve">service </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB3D66">
         <w:t>providers</w:t>
       </w:r>
       <w:r w:rsidR="00A063C3">
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00A010A9">
         <w:t xml:space="preserve">ESCC </w:t>
       </w:r>
       <w:r w:rsidR="00A063C3">
         <w:t>providers</w:t>
       </w:r>
       <w:r w:rsidR="004F02FB" w:rsidRPr="004F02FB">
         <w:t>) deliver the ESCC:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="357" w:type="dxa"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3172"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3151"/>
+        <w:gridCol w:w="3412"/>
+        <w:gridCol w:w="3391"/>
+        <w:gridCol w:w="3391"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BB3D66" w14:paraId="2804E9D8" w14:textId="77777777" w:rsidTr="00BB3D66">
+      <w:tr w:rsidR="00BB3D66" w14:paraId="2804E9D8" w14:textId="77777777" w:rsidTr="002D5471">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3172" w:type="dxa"/>
+            <w:tcW w:w="1674" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="09887074" w14:textId="77777777" w:rsidR="00BB3D66" w:rsidRPr="00BB3D66" w:rsidRDefault="00BB3D66" w:rsidP="00BB3D66">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="00BB3D66">
               <w:t>Area</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3151" w:type="dxa"/>
+            <w:tcW w:w="1663" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="524ED4C0" w14:textId="3041BB6C" w:rsidR="00BB3D66" w:rsidRPr="00BB3D66" w:rsidRDefault="00BB3D66" w:rsidP="00BB3D66">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="00BB3D66">
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidR="005D7271">
               <w:t xml:space="preserve">ommunity </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB3D66">
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidR="005D7271">
               <w:t>ervice Organisation</w:t>
             </w:r>
             <w:r w:rsidR="007D15E9">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007D15E9" w:rsidRPr="00BB3D66">
               <w:t>provider</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3151" w:type="dxa"/>
+            <w:tcW w:w="1663" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3544B5F3" w14:textId="62815156" w:rsidR="00BB3D66" w:rsidRPr="00BB3D66" w:rsidRDefault="00BB3D66" w:rsidP="00BB3D66">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="00BB3D66">
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidR="005D7271">
               <w:t xml:space="preserve">boriginal </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB3D66">
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidR="005D7271">
               <w:t>ommunity-</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB3D66">
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidR="005D7271">
               <w:t xml:space="preserve">ontrolled </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB3D66">
               <w:t>O</w:t>
             </w:r>
             <w:r w:rsidR="005D7271">
               <w:t>rganisation</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB3D66">
               <w:t xml:space="preserve"> provider</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB3D66" w14:paraId="678A53E0" w14:textId="77777777" w:rsidTr="00BB3D66">
+      <w:tr w:rsidR="00BB3D66" w14:paraId="678A53E0" w14:textId="77777777" w:rsidTr="002D5471">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3172" w:type="dxa"/>
+            <w:tcW w:w="1674" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5F8BD0A5" w14:textId="77777777" w:rsidR="00BB3D66" w:rsidRPr="00BB3D66" w:rsidRDefault="00BB3D66" w:rsidP="00BB3D66">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00BB3D66">
               <w:t>North-Eastern Melbourne, North Division</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3151" w:type="dxa"/>
+            <w:tcW w:w="1663" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="11D0273B" w14:textId="77777777" w:rsidR="00BB3D66" w:rsidRPr="00BB3D66" w:rsidRDefault="00BB3D66" w:rsidP="00BB3D66">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00BB3D66">
               <w:t>Anglicare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3151" w:type="dxa"/>
+            <w:tcW w:w="1663" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="797DBB60" w14:textId="77777777" w:rsidR="00BB3D66" w:rsidRPr="00BB3D66" w:rsidRDefault="00BB3D66" w:rsidP="00BB3D66">
+          <w:p w14:paraId="797DBB60" w14:textId="5B65EB8E" w:rsidR="00BB3D66" w:rsidRPr="00BB3D66" w:rsidRDefault="00BB3D66" w:rsidP="00BB3D66">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r w:rsidRPr="00BB3D66">
+            <w:r>
               <w:t>VACCA</w:t>
+            </w:r>
+            <w:r w:rsidR="1241177F">
+              <w:t xml:space="preserve"> (Strong and Deadly </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="1241177F">
+              <w:t>Boorais</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="1241177F">
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB3D66" w14:paraId="1E27DE16" w14:textId="77777777" w:rsidTr="00BB3D66">
+      <w:tr w:rsidR="00BB3D66" w14:paraId="1E27DE16" w14:textId="77777777" w:rsidTr="002D5471">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3172" w:type="dxa"/>
+            <w:tcW w:w="1674" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="40C097E9" w14:textId="77777777" w:rsidR="00BB3D66" w:rsidRPr="00BB3D66" w:rsidRDefault="00BB3D66" w:rsidP="00BB3D66">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00BB3D66">
               <w:t>Inner Gippsland, South Division</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3151" w:type="dxa"/>
+            <w:tcW w:w="1663" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="37908FD3" w14:textId="77777777" w:rsidR="00BB3D66" w:rsidRPr="00BB3D66" w:rsidRDefault="00BB3D66" w:rsidP="00BB3D66">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00BB3D66">
               <w:t>Junction Support Services</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3151" w:type="dxa"/>
+            <w:tcW w:w="1663" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3FEA64C0" w14:textId="77777777" w:rsidR="00BB3D66" w:rsidRPr="00BB3D66" w:rsidRDefault="00BB3D66" w:rsidP="00BB3D66">
+          <w:p w14:paraId="3FEA64C0" w14:textId="366AF99A" w:rsidR="00BB3D66" w:rsidRPr="00BB3D66" w:rsidRDefault="00BB3D66" w:rsidP="00BB3D66">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r w:rsidRPr="00BB3D66">
+            <w:r>
               <w:t>VACCA</w:t>
+            </w:r>
+            <w:r w:rsidR="0D667AF5">
+              <w:t xml:space="preserve"> (Strong and Deadly </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0D667AF5">
+              <w:t>Boorais</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0D667AF5">
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB3D66" w14:paraId="4A083AD1" w14:textId="77777777" w:rsidTr="00BB3D66">
+      <w:tr w:rsidR="00BB3D66" w14:paraId="4A083AD1" w14:textId="77777777" w:rsidTr="002D5471">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3172" w:type="dxa"/>
+            <w:tcW w:w="1674" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7A7FBEA4" w14:textId="77777777" w:rsidR="00BB3D66" w:rsidRPr="00BB3D66" w:rsidRDefault="00BB3D66" w:rsidP="00BB3D66">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00BB3D66">
               <w:t>Outer Eastern Melbourne, East Division</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3151" w:type="dxa"/>
+            <w:tcW w:w="1663" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="11C192D1" w14:textId="77777777" w:rsidR="00BB3D66" w:rsidRPr="00BB3D66" w:rsidRDefault="00BB3D66" w:rsidP="00BB3D66">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00BB3D66">
               <w:t>MacKillop Family Services</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3151" w:type="dxa"/>
+            <w:tcW w:w="1663" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="4A2A0B81" w14:textId="77777777" w:rsidR="00BB3D66" w:rsidRPr="00BB3D66" w:rsidRDefault="00BB3D66" w:rsidP="00BB3D66">
+          <w:p w14:paraId="4A2A0B81" w14:textId="342CD6A7" w:rsidR="00BB3D66" w:rsidRPr="00BB3D66" w:rsidRDefault="00BB3D66" w:rsidP="00BB3D66">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r w:rsidRPr="00BB3D66">
+            <w:r>
               <w:t>VACCA</w:t>
+            </w:r>
+            <w:r w:rsidR="5E831DBC">
+              <w:t xml:space="preserve"> (Strong and Deadly </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="5E831DBC">
+              <w:t>Boorais</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="5E831DBC">
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB3D66" w14:paraId="53D8444D" w14:textId="77777777" w:rsidTr="00BB3D66">
+      <w:tr w:rsidR="00BB3D66" w14:paraId="53D8444D" w14:textId="77777777" w:rsidTr="002D5471">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3172" w:type="dxa"/>
+            <w:tcW w:w="1674" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="38C52D6E" w14:textId="77777777" w:rsidR="00BB3D66" w:rsidRPr="00BB3D66" w:rsidRDefault="00BB3D66" w:rsidP="00BB3D66">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00BB3D66">
               <w:t>Central Highlands, West Division</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3151" w:type="dxa"/>
+            <w:tcW w:w="1663" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="7F6CB611" w14:textId="77777777" w:rsidR="00BB3D66" w:rsidRPr="00BB3D66" w:rsidDel="00465F12" w:rsidRDefault="00BB3D66" w:rsidP="00BB3D66">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00BB3D66">
               <w:t>Anglicare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3151" w:type="dxa"/>
+            <w:tcW w:w="1663" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0891939B" w14:textId="10E58975" w:rsidR="00BB3D66" w:rsidRPr="00BB3D66" w:rsidRDefault="00BB3D66" w:rsidP="00BB3D66">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00BB3D66">
               <w:t>Anglicare, supported by BADAC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3C8060A5" w14:textId="77777777" w:rsidR="003A1E08" w:rsidRDefault="003A1E08" w:rsidP="003A1E08">
       <w:pPr>
         <w:pStyle w:val="Bodyaftertablefigure"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The department funds ESCC providers under a service agreement. The service agreement sets out provider’s compliance </w:t>
       </w:r>
       <w:r w:rsidRPr="003A1E08">
         <w:t>requirements</w:t>
       </w:r>
       <w:r>
         <w:t>. This includes:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="240864B9" w14:textId="4199DA7F" w:rsidR="003A1E08" w:rsidRPr="003A1E08" w:rsidRDefault="003A1E08" w:rsidP="003A1E08">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="003A1E08">
         <w:t>registration with the Social Services Regulator</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="710CCB52" w14:textId="58A91D22" w:rsidR="003A1E08" w:rsidRPr="003A1E08" w:rsidRDefault="003A1E08" w:rsidP="003A1E08">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="003A1E08">
         <w:t>appropriate insurance</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EAFB2B7" w14:textId="4E20F68D" w:rsidR="003A1E08" w:rsidRPr="003A1E08" w:rsidRDefault="003A1E08" w:rsidP="003A1E08">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="003A1E08">
-        <w:t>compliance with the Occupational Health and Safety Act 2004 (Vic).</w:t>
+        <w:t xml:space="preserve">compliance with the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D5471">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Occupational Health and Safety Act 2004 (Vic)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A1E08">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49965619" w14:textId="77777777" w:rsidR="00D27BE3" w:rsidRDefault="00D27BE3" w:rsidP="00D27BE3">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>All ESCC teachers:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2771CDDB" w14:textId="0A02FBB2" w:rsidR="00D27BE3" w:rsidRDefault="00D27BE3" w:rsidP="00D27BE3">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>are qualified teachers</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53F31D0E" w14:textId="44B27F33" w:rsidR="00D27BE3" w:rsidRDefault="00D27BE3" w:rsidP="00D27BE3">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>are registered with the Victorian Institute of Teaching</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30AE7B67" w14:textId="36199A1C" w:rsidR="00D27BE3" w:rsidRDefault="00D27BE3" w:rsidP="00D27BE3">
+    <w:p w14:paraId="30AE7B67" w14:textId="17EC4358" w:rsidR="00D27BE3" w:rsidRDefault="00D27BE3" w:rsidP="00D27BE3">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">hold current Working with Children Checks (WWCC). </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6B36F8F9" w14:textId="21E8050B" w:rsidR="00D27BE3" w:rsidRDefault="00D27BE3" w:rsidP="0089105A">
+        <w:t>hold current Working with Children Checks.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B36F8F9" w14:textId="49638EAF" w:rsidR="00D27BE3" w:rsidRDefault="00055128" w:rsidP="0089105A">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27BE3">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Supports for </w:t>
+      <w:r w:rsidRPr="00055128">
+        <w:t xml:space="preserve">Education supports for children in care – Interim program requirements </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00055128">
+        <w:t>has</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00055128">
+        <w:t xml:space="preserve"> more information </w:t>
+      </w:r>
+      <w:r w:rsidR="00D27BE3">
+        <w:t>about the ESCC provider’s operational requirements.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F4755B">
+        <w:t xml:space="preserve"> To </w:t>
+      </w:r>
+      <w:r w:rsidR="003A367C">
+        <w:t>view</w:t>
+      </w:r>
+      <w:r w:rsidR="00F4755B">
+        <w:t xml:space="preserve"> the Interim program requirements, visit the Resources section of the </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidRPr="0089105A">
+        <w:r w:rsidR="00F4755B" w:rsidRPr="00F4755B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Children in Care – Interim Program Requirements</w:t>
-[...13 lines deleted...]
-          <w:t xml:space="preserve"> </w:t>
+          <w:t>Education supports for children in care</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="353BA6C0" w14:textId="6B2450A7" w:rsidR="008A5D60" w:rsidRPr="009E7A69" w:rsidRDefault="00A551B7" w:rsidP="00A551B7">
+      <w:r w:rsidR="00F4755B">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidR="00F4755B">
+        <w:t xml:space="preserve"> webpage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="353BA6C0" w14:textId="132848AA" w:rsidR="008A5D60" w:rsidRPr="009E7A69" w:rsidRDefault="00A551B7" w:rsidP="00A551B7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc223593267"/>
-      <w:bookmarkStart w:id="10" w:name="_Toc240377837"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc239765452"/>
       <w:r w:rsidRPr="00A551B7">
         <w:t>How will the ESCC teacher support the student?</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="350A45F7" w14:textId="69241141" w:rsidR="00A551B7" w:rsidRDefault="00A551B7" w:rsidP="00A551B7">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>ESCC teachers will provide up to 12 months (or longer if required) of support, including:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="662AEA39" w14:textId="0B720A80" w:rsidR="00A551B7" w:rsidRDefault="0078664E" w:rsidP="00A551B7">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidR="00A551B7">
         <w:t>iteracy and numeracy tutoring sessions</w:t>
       </w:r>
@@ -2000,56 +2144,56 @@
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>library</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56B6F389" w14:textId="316FFDB2" w:rsidR="00137AC0" w:rsidRDefault="00A95FAE" w:rsidP="00137AC0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="00137AC0">
         <w:t>council hub or youth centre</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33E729FE" w14:textId="0661D93F" w:rsidR="00137AC0" w:rsidRDefault="00137AC0" w:rsidP="00137C19">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>any other suitable location.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04E07643" w14:textId="77777777" w:rsidR="00A551B7" w:rsidRDefault="00A551B7" w:rsidP="00A551B7">
+    <w:p w14:paraId="04E07643" w14:textId="54439C9F" w:rsidR="00A551B7" w:rsidRDefault="00A551B7" w:rsidP="00A551B7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc223593268"/>
-      <w:bookmarkStart w:id="12" w:name="_Toc240377838"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc239765453"/>
       <w:r w:rsidRPr="00A551B7">
         <w:t>How are referrals to ESCC made?</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="5E774558" w14:textId="0A3EABC2" w:rsidR="00A551B7" w:rsidRDefault="00A551B7" w:rsidP="00A551B7">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>Any person or organisation involved with the student can refer them to ESCC including</w:t>
       </w:r>
       <w:r w:rsidR="00404C73">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20AC1D82" w14:textId="667AD992" w:rsidR="00A551B7" w:rsidRDefault="0078664E" w:rsidP="00A551B7">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00A551B7">
@@ -2078,157 +2222,135 @@
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00A551B7">
         <w:t>chool or SSG members</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31D3C0F2" w14:textId="20062A9D" w:rsidR="00A551B7" w:rsidRDefault="0078664E" w:rsidP="00A551B7">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00A551B7">
         <w:t>lacement agency.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76BBD2FE" w14:textId="77777777" w:rsidR="00527722" w:rsidRPr="00527722" w:rsidRDefault="00527722" w:rsidP="00C31DE1">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00527722">
+        <w:lastRenderedPageBreak/>
         <w:t> For referral support, student care teams can contact:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E9A4EA4" w14:textId="77777777" w:rsidR="00527722" w:rsidRPr="00527722" w:rsidRDefault="00527722" w:rsidP="00C31DE1">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00527722">
         <w:t xml:space="preserve">LOOKOUT Education Support Centres, or </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20C7A081" w14:textId="77777777" w:rsidR="00527722" w:rsidRPr="00527722" w:rsidRDefault="00527722" w:rsidP="00C31DE1">
+    <w:p w14:paraId="20C7A081" w14:textId="0B65B76E" w:rsidR="00527722" w:rsidRPr="00527722" w:rsidRDefault="00CA0BD6" w:rsidP="00C31DE1">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
+      <w:r>
+        <w:t>the department’s</w:t>
+      </w:r>
       <w:r w:rsidRPr="00527722">
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">DFFH Health and Education Assessment Coordinators (HEACs) </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00527722" w:rsidRPr="00527722">
+        <w:t>Health and Education Assessment Coordinators (HEACs)</w:t>
+      </w:r>
+      <w:r w:rsidR="00055128">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00527722" w:rsidRPr="00527722">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04ACDD8B" w14:textId="03AD486B" w:rsidR="00527722" w:rsidRDefault="0045750C" w:rsidP="0045750C">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">HEACs </w:t>
       </w:r>
       <w:r w:rsidR="00527722" w:rsidRPr="00527722">
         <w:t>can assist in identifying if ESCC is the best program to support the student’s needs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D3E0694" w14:textId="30F01044" w:rsidR="008B3541" w:rsidRDefault="008B3541" w:rsidP="00A551B7">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="008B3541">
         <w:t>Both the student and parent or carer must provide consent due to personal information in the referral.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FEE1D84" w14:textId="3D645169" w:rsidR="00A551B7" w:rsidRPr="00A551B7" w:rsidRDefault="00A551B7" w:rsidP="00A551B7">
+    <w:p w14:paraId="101566EF" w14:textId="77777777" w:rsidR="002D5471" w:rsidRDefault="004E03B6" w:rsidP="002D5471">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> be made through the </w:t>
+      <w:r w:rsidRPr="004E03B6">
+        <w:t xml:space="preserve">Referrals can be made through the referral template available on the </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidRPr="00A551B7">
+        <w:r w:rsidRPr="00E643F2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>referral template</w:t>
+          <w:t>Education supports for children in care – referral process</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidR="00E643F2">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r>
-[...28 lines deleted...]
-    <w:p w14:paraId="750CEE5A" w14:textId="77777777" w:rsidR="00A551B7" w:rsidRDefault="00A551B7" w:rsidP="00703FE2">
+      <w:r w:rsidRPr="004E03B6">
+        <w:t xml:space="preserve"> webpage.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="13" w:name="_Toc239765454"/>
+    </w:p>
+    <w:p w14:paraId="750CEE5A" w14:textId="5A768692" w:rsidR="00A551B7" w:rsidRDefault="00A551B7" w:rsidP="00703FE2">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc240377839"/>
       <w:r w:rsidRPr="00A551B7">
         <w:t>How long will it take for an ESCC referral to be reviewed and actioned?</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
-      <w:r w:rsidRPr="00A551B7">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="0B90B64A" w14:textId="77777777" w:rsidR="00461EC5" w:rsidRPr="00461EC5" w:rsidRDefault="00461EC5" w:rsidP="00196FE3">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00461EC5">
         <w:t>The ESCC provider must respond to referrals within 5 working days, indicating whether:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49ADEAD5" w14:textId="312075E1" w:rsidR="00461EC5" w:rsidRPr="00461EC5" w:rsidRDefault="00461EC5" w:rsidP="00196FE3">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00461EC5">
         <w:t>the provider has accepted the referral</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3016BED4" w14:textId="0BDB0A7E" w:rsidR="00461EC5" w:rsidRPr="00461EC5" w:rsidRDefault="00461EC5" w:rsidP="00196FE3">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00461EC5">
         <w:t>the provider needs more information</w:t>
       </w:r>
     </w:p>
@@ -2285,51 +2407,51 @@
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00461EC5">
         <w:t>the necessary care team members</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="448C9055" w14:textId="000D28E1" w:rsidR="00461EC5" w:rsidRDefault="00461EC5" w:rsidP="00994B1A">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00461EC5">
         <w:t>LOOKOUT principals</w:t>
       </w:r>
       <w:r w:rsidR="00196FE3">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00461EC5">
         <w:t>on a case-by-case basis.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0697BCB9" w14:textId="355F082C" w:rsidR="00F57E51" w:rsidRDefault="00F57E51" w:rsidP="00F57E51">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc223593269"/>
-      <w:bookmarkStart w:id="15" w:name="_Toc240377840"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc239765455"/>
       <w:r w:rsidRPr="00F57E51">
         <w:t>Will ESCC provide specialised supports for Aboriginal students?</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="32137E8F" w14:textId="79E7A121" w:rsidR="00F57E51" w:rsidRPr="00F57E51" w:rsidRDefault="00F57E51" w:rsidP="00F57E51">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc410717547"/>
       <w:bookmarkStart w:id="17" w:name="_Toc66794863"/>
       <w:r w:rsidRPr="00F57E51">
         <w:t xml:space="preserve">ESCC is being delivered by Aboriginal </w:t>
       </w:r>
       <w:r w:rsidR="00411231">
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00F57E51">
         <w:t>ommunity</w:t>
       </w:r>
       <w:r w:rsidR="005600FC">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00411231">
@@ -2363,128 +2485,134 @@
         <w:t>rganisations</w:t>
       </w:r>
       <w:r w:rsidR="00152176">
         <w:t xml:space="preserve"> (CSOs)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F57E51">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75189EBA" w14:textId="77777777" w:rsidR="00F57E51" w:rsidRDefault="00F57E51" w:rsidP="00F57E51">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F57E51">
         <w:t xml:space="preserve">The ESCC teacher will ensure that the student’s Re-Engagement Plan complements and supports their Individual Education Plan and Cultural Support Plan. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D744D36" w14:textId="77777777" w:rsidR="00F57E51" w:rsidRDefault="00F57E51" w:rsidP="00F57E51">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc223593270"/>
-      <w:bookmarkStart w:id="19" w:name="_Toc240377841"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc239765456"/>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
       <w:r w:rsidRPr="00F57E51">
         <w:t>Does the student need to be enrolled in a school to be referred to ESCC?</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
-    <w:p w14:paraId="3AC8CCF5" w14:textId="318586C1" w:rsidR="00F57E51" w:rsidRPr="00F57E51" w:rsidRDefault="00F57E51" w:rsidP="00F57E51">
+    <w:p w14:paraId="3AC8CCF5" w14:textId="65BFB7DC" w:rsidR="00F57E51" w:rsidRPr="00F57E51" w:rsidRDefault="00F57E51" w:rsidP="00F57E51">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00F57E51">
-        <w:t xml:space="preserve">A student does not need to be currently enrolled in a school to be referred to ESCC. However, the student must be eligible to attend school (i.e. </w:t>
+        <w:t>A student does not need to be currently enrolled in a school to be referred to ESCC. However, the student must be eligible to attend school (</w:t>
+      </w:r>
+      <w:r w:rsidR="00E643F2">
+        <w:t>that is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F57E51">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002F3A1F">
         <w:t>aged bet</w:t>
       </w:r>
       <w:r w:rsidR="003A4CF5">
         <w:t xml:space="preserve">ween 5 </w:t>
       </w:r>
       <w:r w:rsidR="00AA7408">
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidR="003A4CF5">
         <w:t>18 years old</w:t>
       </w:r>
       <w:r w:rsidRPr="00F57E51">
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4359EA74" w14:textId="58C9C0CB" w:rsidR="008A5D60" w:rsidRDefault="00F57E51" w:rsidP="00F57E51">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Toc223593271"/>
-      <w:bookmarkStart w:id="21" w:name="_Toc240377842"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc239765457"/>
       <w:r w:rsidRPr="00F57E51">
         <w:lastRenderedPageBreak/>
         <w:t>What if the student does not want to engage with ESCC, or wants to exit before completing the program?</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
       <w:r w:rsidR="008A5D60">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42EDDBA4" w14:textId="77777777" w:rsidR="00DE2FA5" w:rsidRDefault="007A7F8E" w:rsidP="007A7F8E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>The ESCC teacher takes proactive steps to engage the student. They will work with the student’s care team to determine the most appropriate means of outreach and engagement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51548916" w14:textId="77DF0C75" w:rsidR="007A7F8E" w:rsidRDefault="007A7F8E" w:rsidP="007A7F8E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>If the student cannot be successfully engaged in ESCC after 3 months of proactive outreach, the provider will exit them from the program. The provider will ensure that the student understands that they can choose to reengage with the program at any time.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A9F8DB0" w14:textId="77777777" w:rsidR="00DE2FA5" w:rsidRDefault="007A7F8E" w:rsidP="00DE2FA5">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>A student may decide to exit the program early. In this case, they should be encouraged to make the decision in consultation with their parent or carer, care team and school.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4443238E" w14:textId="4439708C" w:rsidR="00F57E51" w:rsidRDefault="00F57E51" w:rsidP="00F57E51">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Toc223593272"/>
-      <w:bookmarkStart w:id="23" w:name="_Toc240377843"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc239765458"/>
       <w:r w:rsidRPr="00F57E51">
         <w:t>What role will Child Protection</w:t>
       </w:r>
       <w:r w:rsidR="005110BF">
         <w:t xml:space="preserve"> and case managers</w:t>
       </w:r>
       <w:r w:rsidRPr="00F57E51">
         <w:t xml:space="preserve"> play in ESCC?</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="234A9A14" w14:textId="5E832EEE" w:rsidR="00E1647E" w:rsidRDefault="00651506" w:rsidP="00651506">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Child </w:t>
       </w:r>
       <w:r w:rsidR="00AA7408">
         <w:t>p</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">rotection </w:t>
       </w:r>
@@ -2516,51 +2644,51 @@
     </w:p>
     <w:p w14:paraId="341921CA" w14:textId="77777777" w:rsidR="00E1647E" w:rsidRDefault="00651506" w:rsidP="00E1647E">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>working as a member of a student’s care team to support their reengagement and ongoing engagement in education</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DFCB854" w14:textId="77777777" w:rsidR="00E1647E" w:rsidRDefault="00651506" w:rsidP="00E1647E">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">keeping the ESCC teacher updated of any changes to the student's placement or school. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5658EA72" w14:textId="64F389DC" w:rsidR="003A0954" w:rsidRDefault="003A0954" w:rsidP="003A0954">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc223593273"/>
-      <w:bookmarkStart w:id="25" w:name="_Toc240377844"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc239765459"/>
       <w:r>
         <w:t>What role will schools play in ESCC?</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="3BD04050" w14:textId="77777777" w:rsidR="001124E3" w:rsidRDefault="002C42C0" w:rsidP="006F16B7">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>Schools and ESCC teachers will work</w:t>
       </w:r>
       <w:r w:rsidR="00CE2A6A">
         <w:t xml:space="preserve"> together to support a young person’s engagement with the ESCC program</w:t>
       </w:r>
       <w:r w:rsidR="00E818F2">
         <w:t xml:space="preserve"> and engagement in school</w:t>
       </w:r>
       <w:r w:rsidR="00CE2A6A">
         <w:t>. Schools will:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="182E93EE" w14:textId="60785162" w:rsidR="003A0954" w:rsidRDefault="00B120FB" w:rsidP="002C42C0">
       <w:pPr>
@@ -2666,51 +2794,51 @@
         <w:t xml:space="preserve">upport </w:t>
       </w:r>
       <w:r w:rsidR="00014628">
         <w:t>G</w:t>
       </w:r>
       <w:r w:rsidR="009C51C3">
         <w:t>roup</w:t>
       </w:r>
       <w:r w:rsidR="00014628">
         <w:t xml:space="preserve"> meetings</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B50ED8C" w14:textId="77777777" w:rsidR="002C42C0" w:rsidRDefault="002C42C0" w:rsidP="002C42C0">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>work with the ESCC teacher to support a gradual and supported transition out of the ESCC program and into school. This includes engagement with in-school supports.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42F7E6E8" w14:textId="21BB58F8" w:rsidR="00F57E51" w:rsidRDefault="00F57E51" w:rsidP="00F57E51">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc223593274"/>
-      <w:bookmarkStart w:id="27" w:name="_Toc240377845"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc239765460"/>
       <w:r w:rsidRPr="00F57E51">
         <w:t>Can a student continue to access ESCC if their placement changes or they are reunified with family?</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:p w14:paraId="757C6D46" w14:textId="77777777" w:rsidR="00757FB2" w:rsidRDefault="00757FB2" w:rsidP="00757FB2">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>ESCC will continue to support a student through placement changes, including reunification with family.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B386FB0" w14:textId="008F64D9" w:rsidR="00757FB2" w:rsidRDefault="00D92D30" w:rsidP="00757FB2">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Where </w:t>
       </w:r>
       <w:r w:rsidR="00757FB2">
         <w:t xml:space="preserve">a student moves </w:t>
       </w:r>
       <w:r>
@@ -2723,51 +2851,51 @@
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="730EBBC4" w14:textId="3A45E5E8" w:rsidR="00757FB2" w:rsidRDefault="00757FB2" w:rsidP="00D92D30">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>If ESCC is available in the new area, the student may be transferred into that area's ESCC program</w:t>
       </w:r>
       <w:r w:rsidR="001A62B5">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DBB0C27" w14:textId="77777777" w:rsidR="00757FB2" w:rsidRDefault="00757FB2" w:rsidP="00D92D30">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If ESCC is not available in the area, the teacher, student and care team may elect to continue ESCC where practical and reasonable to do so. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B60F883" w14:textId="416320B2" w:rsidR="00757FB2" w:rsidRDefault="00757FB2" w:rsidP="00D92D30">
+    <w:p w14:paraId="6B60F883" w14:textId="06FD65B7" w:rsidR="00757FB2" w:rsidRDefault="00757FB2" w:rsidP="00D92D30">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>If it is not possible to continue ESCC, the ESCC teacher and the care team will work to identify other educational supports for the student. This may include in-school tutoring.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ACAA238" w14:textId="77777777" w:rsidR="00757FB2" w:rsidRDefault="00757FB2" w:rsidP="00D92D30">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>If a student is placed into youth custody, secure care or mental health care, all practical steps will be taken to maintain their engagement in ESCC, recognising that this may not always be possible.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E810007" w14:textId="76D92E33" w:rsidR="00F879C1" w:rsidRDefault="007C5E5F" w:rsidP="00F57E51">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Students who </w:t>
       </w:r>
       <w:r w:rsidR="00757FB2">
         <w:t>begin</w:t>
@@ -2783,51 +2911,51 @@
       </w:r>
       <w:r w:rsidR="005539E5">
         <w:t xml:space="preserve">can continue their </w:t>
       </w:r>
       <w:r w:rsidR="00FD6945">
         <w:t>engagement</w:t>
       </w:r>
       <w:r w:rsidR="005539E5">
         <w:t xml:space="preserve"> with ESCC </w:t>
       </w:r>
       <w:r w:rsidR="00FD6945">
         <w:t>after they turn 18</w:t>
       </w:r>
       <w:r w:rsidR="008C20D1">
         <w:t>, at which time the protection order will lapse</w:t>
       </w:r>
       <w:r w:rsidR="00FD6945">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A4650D0" w14:textId="7A81B6DF" w:rsidR="00F57E51" w:rsidRDefault="00F57E51" w:rsidP="00F57E51">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc223593275"/>
-      <w:bookmarkStart w:id="29" w:name="_Toc240377846"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc239765461"/>
       <w:r w:rsidRPr="00F57E51">
         <w:t>How will the outcomes of ESCC be measured?</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p w14:paraId="7C869F46" w14:textId="77777777" w:rsidR="00DD31E4" w:rsidRPr="00DD31E4" w:rsidRDefault="00DD31E4" w:rsidP="00DD31E4">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00DD31E4">
         <w:t>Deloitte Access Economics are undertaking a two-phase evaluation of the ESCC pilot.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53994A5F" w14:textId="77777777" w:rsidR="00DD31E4" w:rsidRPr="00DD31E4" w:rsidRDefault="00DD31E4" w:rsidP="00DD31E4">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00DD31E4">
         <w:t>Deloitte delivered Phase 1, the Formative Evaluation, in October 2025. Phase 2, the Summative Evaluation, began in March 2026. Deloitte will deliver it in September 2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AC707C9" w14:textId="77777777" w:rsidR="00DD31E4" w:rsidRPr="00DD31E4" w:rsidRDefault="00DD31E4" w:rsidP="00DD31E4">
       <w:pPr>
         <w:pStyle w:val="Body"/>
@@ -2841,257 +2969,256 @@
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD31E4">
         <w:t>rends in attendance</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B373304" w14:textId="77777777" w:rsidR="00DD31E4" w:rsidRPr="00DD31E4" w:rsidRDefault="00DD31E4" w:rsidP="00DD31E4">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00DD31E4">
         <w:t>literacy and numeracy development across a student’s time in the program.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EDACCAB" w14:textId="591E5887" w:rsidR="003B1BDC" w:rsidRPr="003B1BDC" w:rsidRDefault="00DD31E4" w:rsidP="00964646">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r w:rsidRPr="00DD31E4">
         <w:t>The ESCC teacher will administer student surveys and voice activities. These will capture the student’s voice in the evaluation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="077F2A95" w14:textId="77777777" w:rsidR="006451E1" w:rsidRPr="00C45201" w:rsidRDefault="006451E1" w:rsidP="00B21B19">
+    <w:p w14:paraId="077F2A95" w14:textId="77777777" w:rsidR="006451E1" w:rsidRPr="00C45201" w:rsidRDefault="006451E1" w:rsidP="00A32B26">
       <w:pPr>
         <w:pStyle w:val="Accessibilitypara"/>
         <w:pBdr>
-          <w:top w:val="single" w:sz="4" w:space="2" w:color="auto"/>
-[...46 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="2" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:color w:val="87189D"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="_Hlk37240926"/>
+      <w:r w:rsidRPr="00E3298A">
+        <w:t>To receive this document in another format,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> email </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="000A69DB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>careservices@dffh.vic.gov.au</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3491566A" w14:textId="77777777" w:rsidR="006451E1" w:rsidRDefault="006451E1" w:rsidP="00A32B26">
+      <w:pPr>
+        <w:pStyle w:val="Imprint"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r w:rsidRPr="0055119B">
+        <w:t>Authorised and published by the Victorian Government, 1 Treasury Place, Melbourne.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46ACE160" w14:textId="4F22AE9F" w:rsidR="006451E1" w:rsidRPr="00025223" w:rsidRDefault="006451E1" w:rsidP="00A32B26">
+      <w:pPr>
+        <w:pStyle w:val="Imprint"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:color w:val="87189D"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0055119B">
         <w:t xml:space="preserve">© State of Victoria, Australia, Department </w:t>
       </w:r>
       <w:r w:rsidRPr="001B058F">
         <w:t xml:space="preserve">of </w:t>
       </w:r>
       <w:r>
         <w:t>Families, Fairness and Housing</w:t>
       </w:r>
       <w:r w:rsidRPr="0055119B">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00C31DE1">
         <w:t>September</w:t>
       </w:r>
       <w:r w:rsidR="00C31DE1" w:rsidRPr="00C82A9B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C82A9B">
         <w:t>2026.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="714F0D1E" w14:textId="77777777" w:rsidR="006451E1" w:rsidRDefault="006451E1" w:rsidP="00B21B19">
+    <w:p w14:paraId="714F0D1E" w14:textId="77777777" w:rsidR="006451E1" w:rsidRDefault="006451E1" w:rsidP="00A32B26">
       <w:pPr>
         <w:pStyle w:val="Imprint"/>
         <w:pBdr>
-          <w:top w:val="single" w:sz="4" w:space="2" w:color="auto"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="2" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r w:rsidRPr="0073599E">
         <w:t>In this document, we may use the terms ‘First Peoples’, ‘First Nations’ or ‘Aboriginal people’. This includes all Aboriginal and Torres Strait Islander peoples living in Victoria. We retain ‘Indigenous’ or ‘Koori/Koorie’ when part of a title, program or quote.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00B731A9" w14:textId="77777777" w:rsidR="006451E1" w:rsidRDefault="006451E1" w:rsidP="00B21B19">
+    <w:p w14:paraId="00B731A9" w14:textId="77777777" w:rsidR="006451E1" w:rsidRDefault="006451E1" w:rsidP="00A32B26">
       <w:pPr>
         <w:pStyle w:val="Imprint"/>
         <w:pBdr>
-          <w:top w:val="single" w:sz="4" w:space="2" w:color="auto"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="2" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">ISBN </w:t>
       </w:r>
       <w:r w:rsidRPr="644C9C66">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">978-1-76171-089-6 </w:t>
       </w:r>
       <w:r>
         <w:t>(online/PDF/Word)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="292EAB35" w14:textId="0478B6BE" w:rsidR="00131263" w:rsidRDefault="00131263" w:rsidP="00B21B19">
+    <w:p w14:paraId="292EAB35" w14:textId="2A148775" w:rsidR="00131263" w:rsidRDefault="00131263" w:rsidP="00A32B26">
       <w:pPr>
         <w:pStyle w:val="Imprint"/>
         <w:pBdr>
-          <w:top w:val="single" w:sz="4" w:space="2" w:color="auto"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="2" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:color w:val="87189D"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE21C7">
         <w:t xml:space="preserve">Available at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
-        <w:r w:rsidR="00B21B19" w:rsidRPr="00233120">
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidR="00B37EA0" w:rsidRPr="00B37EA0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Education Supports for Children in Care</w:t>
+          <w:t>Education Supports for Children in Care - DFFH Service Providers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00D465A8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D465A8" w:rsidRPr="00D465A8">
         <w:t>https://providers.dffh.vic.gov.au/education-supports-children-care</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412E344C" w14:textId="6AEEE00F" w:rsidR="00A32B26" w:rsidRPr="00DE21C7" w:rsidRDefault="00A32B26" w:rsidP="00B21B19">
+    <w:p w14:paraId="412E344C" w14:textId="6AEEE00F" w:rsidR="00A32B26" w:rsidRPr="00DE21C7" w:rsidRDefault="00A32B26" w:rsidP="00A32B26">
       <w:pPr>
         <w:pStyle w:val="Imprint"/>
         <w:pBdr>
-          <w:top w:val="single" w:sz="4" w:space="2" w:color="auto"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:sz="4" w:space="2" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00A6080B">
         <w:t>2605570</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:p w14:paraId="312DEA78" w14:textId="77777777" w:rsidR="00162CA9" w:rsidRDefault="00162CA9" w:rsidP="00162CA9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00162CA9" w:rsidSect="00593A99">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="851" w:bottom="851" w:left="851" w:header="680" w:footer="567" w:gutter="0"/>
       <w:cols w:space="340"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4D085C63" w14:textId="77777777" w:rsidR="00767CE9" w:rsidRDefault="00767CE9">
+    <w:p w14:paraId="5235EC98" w14:textId="77777777" w:rsidR="00940AD2" w:rsidRDefault="00940AD2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54CD259E" w14:textId="77777777" w:rsidR="00767CE9" w:rsidRDefault="00767CE9"/>
+    <w:p w14:paraId="79C2611A" w14:textId="77777777" w:rsidR="00940AD2" w:rsidRDefault="00940AD2"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0B20A74C" w14:textId="77777777" w:rsidR="00767CE9" w:rsidRDefault="00767CE9">
+    <w:p w14:paraId="6A2F06BF" w14:textId="77777777" w:rsidR="00940AD2" w:rsidRDefault="00940AD2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EBEC12F" w14:textId="77777777" w:rsidR="00767CE9" w:rsidRDefault="00767CE9"/>
+    <w:p w14:paraId="2922AFD8" w14:textId="77777777" w:rsidR="00940AD2" w:rsidRDefault="00940AD2"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4002379C" w14:textId="77777777" w:rsidR="00767CE9" w:rsidRDefault="00767CE9">
+    <w:p w14:paraId="27673CD7" w14:textId="77777777" w:rsidR="00940AD2" w:rsidRDefault="00940AD2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3130,97 +3257,97 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
-    <w:altName w:val="Segoe UI"/>
+    <w:altName w:val="Ebrima"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+    <w:sig w:usb0="E1001AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0FB8D934" w14:textId="6CBCCD45" w:rsidR="007A4296" w:rsidRDefault="000E25DD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="221BB1B3" wp14:editId="4F220232">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
               <wp:extent cx="656590" cy="369570"/>
               <wp:effectExtent l="0" t="0" r="10160" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="843459157" name="Text Box 2" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
@@ -3302,51 +3429,51 @@
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="000E25DD">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7BACEB44" w14:textId="34FE7BE3" w:rsidR="00951DAF" w:rsidRDefault="000E25DD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21E37268" wp14:editId="7167789F">
               <wp:simplePos x="542260" y="10069033"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
               <wp:extent cx="656590" cy="369570"/>
               <wp:effectExtent l="0" t="0" r="10160" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="490756628" name="Text Box 3" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
@@ -3433,51 +3560,51 @@
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="016C29F6" w14:textId="33310C2D" w:rsidR="00E261B3" w:rsidRPr="00F65AA9" w:rsidRDefault="00E261B3" w:rsidP="00EF2C72">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="65F67A31" w14:textId="442D1828" w:rsidR="00E261B3" w:rsidRDefault="000E25DD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="11049DB6" wp14:editId="291DAA5C">
               <wp:simplePos x="635" y="635"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
               <wp:extent cx="656590" cy="369570"/>
               <wp:effectExtent l="0" t="0" r="10160" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1290469324" name="Text Box 1" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
@@ -3559,51 +3686,51 @@
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="000E25DD">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6434A8BE" w14:textId="6310479E" w:rsidR="00593A99" w:rsidRPr="00F65AA9" w:rsidRDefault="000E25DD" w:rsidP="00EF2C72">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="029854DD" wp14:editId="10C63AAF">
               <wp:simplePos x="542260" y="10196623"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>bottom</wp:align>
               </wp:positionV>
               <wp:extent cx="656590" cy="369570"/>
               <wp:effectExtent l="0" t="0" r="10160" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1417548460" name="Text Box 4" descr="OFFICIAL">
                 <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
@@ -3685,190 +3812,168 @@
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="000E25DD">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:eastAsia="Arial Black" w:hAnsi="Arial Black" w:cs="Arial Black"/>
                         <w:noProof/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4217F205" w14:textId="77777777" w:rsidR="00767CE9" w:rsidRDefault="00767CE9" w:rsidP="00207717">
+    <w:p w14:paraId="469F04B4" w14:textId="77777777" w:rsidR="00940AD2" w:rsidRDefault="00940AD2" w:rsidP="00207717">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="13B99BEA" w14:textId="77777777" w:rsidR="00767CE9" w:rsidRDefault="00767CE9">
+    <w:p w14:paraId="36AA943C" w14:textId="77777777" w:rsidR="00940AD2" w:rsidRDefault="00940AD2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="529F1907" w14:textId="77777777" w:rsidR="00767CE9" w:rsidRDefault="00767CE9"/>
+    <w:p w14:paraId="49059F4F" w14:textId="77777777" w:rsidR="00940AD2" w:rsidRDefault="00940AD2"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7BFC0124" w14:textId="77777777" w:rsidR="00767CE9" w:rsidRDefault="00767CE9">
+    <w:p w14:paraId="383A5B7F" w14:textId="77777777" w:rsidR="00940AD2" w:rsidRDefault="00940AD2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="571E6BCE" w14:textId="2343304A" w:rsidR="0089105A" w:rsidRPr="0089105A" w:rsidRDefault="0089105A">
+    <w:p w14:paraId="6108A65A" w14:textId="7C7C5B57" w:rsidR="00F4755B" w:rsidRPr="002D5471" w:rsidRDefault="00F4755B">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AE01B9">
-        <w:t>https://providers.dffh.vic.gov.au/education-supports-children-care-interim-program-requirements</w:t>
+      <w:r w:rsidRPr="00F4755B">
+        <w:t>https://providers.dffh.vic.gov.au/education-supports-children-care</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="5971071F" w14:textId="3B5A0776" w:rsidR="00A551B7" w:rsidRPr="00A551B7" w:rsidRDefault="00A551B7">
+    <w:p w14:paraId="1D7B6681" w14:textId="63A42E60" w:rsidR="00E643F2" w:rsidRPr="002D5471" w:rsidRDefault="00E643F2">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B37173">
-[...21 lines deleted...]
-      <w:r w:rsidRPr="008A7FD1">
+      <w:r w:rsidRPr="00E643F2">
         <w:t>https://providers.dffh.vic.gov.au/education-supports-children-care-referral-process</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="01FD96D1" w14:textId="7547DE8D" w:rsidR="00E261B3" w:rsidRPr="0051568D" w:rsidRDefault="00C82A9B" w:rsidP="0017674D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t>Education Supports for Children in Care</w:t>
     </w:r>
     <w:r w:rsidR="00F86BD1">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:t>- Frequently Asked Questions for Schools</w:t>
     </w:r>
     <w:r w:rsidR="00DF39D5">
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="00DF39D5">
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00DF39D5">
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidR="00DF39D5">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00DF39D5">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="00DF39D5">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0BAD2E30"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A10A987A"/>
     <w:styleLink w:val="ZZNumbersloweralpha"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="Numberloweralpha"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
         <w:ind w:left="397" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="Numberloweralphaindent"/>
@@ -4887,111 +4992,114 @@
   </w:num>
   <w:num w:numId="3" w16cid:durableId="2113083680">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1212838369">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1752003522">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1586567688">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="415564982">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="804733592">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="7"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="5004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="181"/>
   <w:drawingGridVerticalSpacing w:val="181"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C04F42"/>
     <w:rsid w:val="00000719"/>
     <w:rsid w:val="00002D68"/>
     <w:rsid w:val="00003403"/>
     <w:rsid w:val="00004475"/>
     <w:rsid w:val="00005347"/>
+    <w:rsid w:val="0000672C"/>
     <w:rsid w:val="000072B6"/>
     <w:rsid w:val="0001021B"/>
     <w:rsid w:val="00011D89"/>
     <w:rsid w:val="0001394D"/>
     <w:rsid w:val="00014628"/>
     <w:rsid w:val="000154FD"/>
     <w:rsid w:val="00020DF3"/>
     <w:rsid w:val="00022271"/>
     <w:rsid w:val="000235E8"/>
     <w:rsid w:val="00024D89"/>
     <w:rsid w:val="000250B6"/>
+    <w:rsid w:val="000250DB"/>
     <w:rsid w:val="00030C8D"/>
     <w:rsid w:val="00032549"/>
     <w:rsid w:val="00033D81"/>
     <w:rsid w:val="00035287"/>
     <w:rsid w:val="00037366"/>
     <w:rsid w:val="00037B05"/>
     <w:rsid w:val="00041BF0"/>
     <w:rsid w:val="00042C8A"/>
     <w:rsid w:val="0004536B"/>
     <w:rsid w:val="000455AA"/>
     <w:rsid w:val="00046B68"/>
     <w:rsid w:val="000527DD"/>
+    <w:rsid w:val="00055128"/>
     <w:rsid w:val="00056AA1"/>
     <w:rsid w:val="000572A9"/>
     <w:rsid w:val="000578B2"/>
     <w:rsid w:val="00060959"/>
     <w:rsid w:val="00060C8F"/>
     <w:rsid w:val="0006276F"/>
     <w:rsid w:val="0006298A"/>
     <w:rsid w:val="000643BD"/>
     <w:rsid w:val="0006602B"/>
     <w:rsid w:val="000663CD"/>
     <w:rsid w:val="00073120"/>
     <w:rsid w:val="000733FE"/>
     <w:rsid w:val="00074219"/>
     <w:rsid w:val="00074ED5"/>
     <w:rsid w:val="0008508E"/>
     <w:rsid w:val="00086557"/>
     <w:rsid w:val="0008716E"/>
     <w:rsid w:val="00087951"/>
     <w:rsid w:val="0009050A"/>
     <w:rsid w:val="0009113B"/>
     <w:rsid w:val="00093402"/>
     <w:rsid w:val="00094DA3"/>
     <w:rsid w:val="00096CD1"/>
     <w:rsid w:val="000A012C"/>
     <w:rsid w:val="000A0EB9"/>
@@ -5016,95 +5124,97 @@
     <w:rsid w:val="000E031B"/>
     <w:rsid w:val="000E0714"/>
     <w:rsid w:val="000E0970"/>
     <w:rsid w:val="000E0E13"/>
     <w:rsid w:val="000E25DD"/>
     <w:rsid w:val="000E3CC7"/>
     <w:rsid w:val="000E6BD4"/>
     <w:rsid w:val="000E6D6D"/>
     <w:rsid w:val="000F1F1E"/>
     <w:rsid w:val="000F2259"/>
     <w:rsid w:val="000F2DDA"/>
     <w:rsid w:val="000F2EA0"/>
     <w:rsid w:val="000F411C"/>
     <w:rsid w:val="000F5213"/>
     <w:rsid w:val="000F52C4"/>
     <w:rsid w:val="000F624D"/>
     <w:rsid w:val="00101001"/>
     <w:rsid w:val="00103276"/>
     <w:rsid w:val="0010392D"/>
     <w:rsid w:val="0010447F"/>
     <w:rsid w:val="00104844"/>
     <w:rsid w:val="00104FE3"/>
     <w:rsid w:val="00105291"/>
     <w:rsid w:val="0010714F"/>
     <w:rsid w:val="001120C5"/>
-    <w:rsid w:val="001123E4"/>
     <w:rsid w:val="001124E3"/>
     <w:rsid w:val="00120BD3"/>
     <w:rsid w:val="00122FEA"/>
     <w:rsid w:val="001232BD"/>
+    <w:rsid w:val="001243F2"/>
     <w:rsid w:val="00124ED5"/>
     <w:rsid w:val="001276FA"/>
     <w:rsid w:val="00127C4D"/>
     <w:rsid w:val="00131263"/>
     <w:rsid w:val="001315F5"/>
     <w:rsid w:val="00131E82"/>
     <w:rsid w:val="00137AC0"/>
     <w:rsid w:val="00137C19"/>
     <w:rsid w:val="00137FD4"/>
     <w:rsid w:val="001447B3"/>
     <w:rsid w:val="00144C25"/>
     <w:rsid w:val="001470D8"/>
     <w:rsid w:val="00152073"/>
     <w:rsid w:val="00152176"/>
     <w:rsid w:val="00156598"/>
     <w:rsid w:val="0016037B"/>
     <w:rsid w:val="00160648"/>
     <w:rsid w:val="00161939"/>
     <w:rsid w:val="00161AA0"/>
     <w:rsid w:val="00161D2E"/>
     <w:rsid w:val="00161F3E"/>
     <w:rsid w:val="00162093"/>
     <w:rsid w:val="00162CA9"/>
     <w:rsid w:val="00163A9F"/>
     <w:rsid w:val="0016455C"/>
     <w:rsid w:val="00165459"/>
     <w:rsid w:val="00165A57"/>
     <w:rsid w:val="00167AB7"/>
     <w:rsid w:val="001712C2"/>
     <w:rsid w:val="00172BAF"/>
     <w:rsid w:val="0017674D"/>
     <w:rsid w:val="0017718B"/>
     <w:rsid w:val="001771DD"/>
     <w:rsid w:val="00177995"/>
     <w:rsid w:val="00177A8C"/>
+    <w:rsid w:val="00182F49"/>
     <w:rsid w:val="00185488"/>
     <w:rsid w:val="00186B33"/>
     <w:rsid w:val="00190397"/>
     <w:rsid w:val="00192F9D"/>
     <w:rsid w:val="00193832"/>
+    <w:rsid w:val="00196B25"/>
     <w:rsid w:val="00196EB8"/>
     <w:rsid w:val="00196EFB"/>
     <w:rsid w:val="00196FE3"/>
     <w:rsid w:val="001979FF"/>
     <w:rsid w:val="00197B17"/>
     <w:rsid w:val="00197DCA"/>
     <w:rsid w:val="001A1950"/>
     <w:rsid w:val="001A1C54"/>
     <w:rsid w:val="001A202A"/>
     <w:rsid w:val="001A2D0A"/>
     <w:rsid w:val="001A31FB"/>
     <w:rsid w:val="001A3ACE"/>
     <w:rsid w:val="001A62B5"/>
     <w:rsid w:val="001B058F"/>
     <w:rsid w:val="001B1A98"/>
     <w:rsid w:val="001B6258"/>
     <w:rsid w:val="001B6B96"/>
     <w:rsid w:val="001B7228"/>
     <w:rsid w:val="001B738B"/>
     <w:rsid w:val="001C09DB"/>
     <w:rsid w:val="001C277E"/>
     <w:rsid w:val="001C2A72"/>
     <w:rsid w:val="001C31B7"/>
     <w:rsid w:val="001D07F5"/>
     <w:rsid w:val="001D0B75"/>
@@ -5143,88 +5253,90 @@
     <w:rsid w:val="00220C04"/>
     <w:rsid w:val="0022278D"/>
     <w:rsid w:val="0022381C"/>
     <w:rsid w:val="00226469"/>
     <w:rsid w:val="0022701F"/>
     <w:rsid w:val="00227C68"/>
     <w:rsid w:val="00233311"/>
     <w:rsid w:val="002333F5"/>
     <w:rsid w:val="002335FE"/>
     <w:rsid w:val="00233724"/>
     <w:rsid w:val="002365B4"/>
     <w:rsid w:val="00241093"/>
     <w:rsid w:val="00242378"/>
     <w:rsid w:val="002432E1"/>
     <w:rsid w:val="00246207"/>
     <w:rsid w:val="002469C8"/>
     <w:rsid w:val="00246C5E"/>
     <w:rsid w:val="00246F8F"/>
     <w:rsid w:val="00250960"/>
     <w:rsid w:val="00250DC4"/>
     <w:rsid w:val="00251343"/>
     <w:rsid w:val="00251738"/>
     <w:rsid w:val="002536A4"/>
     <w:rsid w:val="00254F58"/>
     <w:rsid w:val="00256601"/>
+    <w:rsid w:val="0026150A"/>
     <w:rsid w:val="002620BC"/>
     <w:rsid w:val="00262802"/>
     <w:rsid w:val="00263A90"/>
     <w:rsid w:val="0026408B"/>
     <w:rsid w:val="00267C3E"/>
     <w:rsid w:val="002709BB"/>
     <w:rsid w:val="0027131C"/>
     <w:rsid w:val="00273BAC"/>
     <w:rsid w:val="002763B3"/>
     <w:rsid w:val="002802E3"/>
     <w:rsid w:val="00280C4B"/>
     <w:rsid w:val="0028213D"/>
     <w:rsid w:val="002833AD"/>
     <w:rsid w:val="002857E8"/>
     <w:rsid w:val="002862F1"/>
     <w:rsid w:val="00291373"/>
     <w:rsid w:val="00294EE8"/>
     <w:rsid w:val="0029597D"/>
     <w:rsid w:val="002962C3"/>
     <w:rsid w:val="00296E51"/>
     <w:rsid w:val="0029752B"/>
     <w:rsid w:val="002A0A9C"/>
     <w:rsid w:val="002A483C"/>
     <w:rsid w:val="002B0C7C"/>
     <w:rsid w:val="002B1729"/>
     <w:rsid w:val="002B36C7"/>
     <w:rsid w:val="002B4DD4"/>
     <w:rsid w:val="002B5277"/>
     <w:rsid w:val="002B5375"/>
     <w:rsid w:val="002B77C1"/>
     <w:rsid w:val="002C0D27"/>
     <w:rsid w:val="002C0ED7"/>
     <w:rsid w:val="002C2728"/>
     <w:rsid w:val="002C42C0"/>
     <w:rsid w:val="002C6E14"/>
     <w:rsid w:val="002D1E0D"/>
     <w:rsid w:val="002D432F"/>
     <w:rsid w:val="002D5006"/>
+    <w:rsid w:val="002D5471"/>
     <w:rsid w:val="002E01D0"/>
     <w:rsid w:val="002E161D"/>
     <w:rsid w:val="002E2DDE"/>
     <w:rsid w:val="002E3100"/>
     <w:rsid w:val="002E6C95"/>
     <w:rsid w:val="002E7C36"/>
     <w:rsid w:val="002F26C8"/>
     <w:rsid w:val="002F3A1F"/>
     <w:rsid w:val="002F3ADF"/>
     <w:rsid w:val="002F3D32"/>
     <w:rsid w:val="002F5F31"/>
     <w:rsid w:val="002F5F46"/>
     <w:rsid w:val="00301090"/>
     <w:rsid w:val="00302216"/>
     <w:rsid w:val="003026A4"/>
     <w:rsid w:val="00302DC7"/>
     <w:rsid w:val="00303E53"/>
     <w:rsid w:val="00304A14"/>
     <w:rsid w:val="00305CC1"/>
     <w:rsid w:val="00306E5F"/>
     <w:rsid w:val="00307504"/>
     <w:rsid w:val="00307E14"/>
     <w:rsid w:val="00314054"/>
     <w:rsid w:val="00314287"/>
     <w:rsid w:val="00316F27"/>
@@ -5249,217 +5361,227 @@
     <w:rsid w:val="00351405"/>
     <w:rsid w:val="00351B36"/>
     <w:rsid w:val="003523BA"/>
     <w:rsid w:val="00356CB0"/>
     <w:rsid w:val="00357B4E"/>
     <w:rsid w:val="0036742A"/>
     <w:rsid w:val="00367F48"/>
     <w:rsid w:val="003716FD"/>
     <w:rsid w:val="0037204B"/>
     <w:rsid w:val="0037323B"/>
     <w:rsid w:val="003744CF"/>
     <w:rsid w:val="00374717"/>
     <w:rsid w:val="0037676C"/>
     <w:rsid w:val="00377A1A"/>
     <w:rsid w:val="00381043"/>
     <w:rsid w:val="003829E5"/>
     <w:rsid w:val="00382B28"/>
     <w:rsid w:val="00386109"/>
     <w:rsid w:val="00386944"/>
     <w:rsid w:val="003956CC"/>
     <w:rsid w:val="00395C9A"/>
     <w:rsid w:val="003A04E1"/>
     <w:rsid w:val="003A0853"/>
     <w:rsid w:val="003A0954"/>
     <w:rsid w:val="003A1E08"/>
+    <w:rsid w:val="003A367C"/>
     <w:rsid w:val="003A4CF5"/>
     <w:rsid w:val="003A69D6"/>
     <w:rsid w:val="003A6B67"/>
+    <w:rsid w:val="003B0A69"/>
     <w:rsid w:val="003B13B6"/>
     <w:rsid w:val="003B14C3"/>
     <w:rsid w:val="003B15E6"/>
     <w:rsid w:val="003B1BDC"/>
     <w:rsid w:val="003B408A"/>
     <w:rsid w:val="003B766A"/>
     <w:rsid w:val="003C08A2"/>
     <w:rsid w:val="003C17B4"/>
     <w:rsid w:val="003C2045"/>
     <w:rsid w:val="003C43A1"/>
     <w:rsid w:val="003C4FC0"/>
     <w:rsid w:val="003C55F4"/>
     <w:rsid w:val="003C7897"/>
     <w:rsid w:val="003C7A3F"/>
     <w:rsid w:val="003D2766"/>
     <w:rsid w:val="003D2A74"/>
     <w:rsid w:val="003D2E09"/>
     <w:rsid w:val="003D3E8F"/>
     <w:rsid w:val="003D6475"/>
     <w:rsid w:val="003D6EE6"/>
     <w:rsid w:val="003D7000"/>
     <w:rsid w:val="003D7E30"/>
-    <w:rsid w:val="003E1121"/>
     <w:rsid w:val="003E375C"/>
     <w:rsid w:val="003E4086"/>
     <w:rsid w:val="003E49F6"/>
     <w:rsid w:val="003E639E"/>
     <w:rsid w:val="003E71E5"/>
     <w:rsid w:val="003F0445"/>
     <w:rsid w:val="003F0CF0"/>
     <w:rsid w:val="003F14B1"/>
     <w:rsid w:val="003F2B20"/>
     <w:rsid w:val="003F3289"/>
     <w:rsid w:val="003F3C62"/>
     <w:rsid w:val="003F4752"/>
     <w:rsid w:val="003F5CB9"/>
+    <w:rsid w:val="003F6FE4"/>
     <w:rsid w:val="004013C7"/>
     <w:rsid w:val="00401FCF"/>
     <w:rsid w:val="00404C73"/>
     <w:rsid w:val="00404FB3"/>
     <w:rsid w:val="00405A2A"/>
     <w:rsid w:val="00406157"/>
     <w:rsid w:val="00406285"/>
     <w:rsid w:val="00411231"/>
     <w:rsid w:val="0041300D"/>
     <w:rsid w:val="004148F9"/>
     <w:rsid w:val="004202C1"/>
     <w:rsid w:val="0042084E"/>
     <w:rsid w:val="00421EEF"/>
     <w:rsid w:val="00423F82"/>
     <w:rsid w:val="00424D65"/>
     <w:rsid w:val="0042552C"/>
     <w:rsid w:val="00430393"/>
     <w:rsid w:val="00431806"/>
     <w:rsid w:val="004350F9"/>
     <w:rsid w:val="00435936"/>
     <w:rsid w:val="00437AC5"/>
     <w:rsid w:val="00442C6C"/>
     <w:rsid w:val="00443CBE"/>
     <w:rsid w:val="00443E8A"/>
     <w:rsid w:val="004441BC"/>
     <w:rsid w:val="004468B4"/>
     <w:rsid w:val="0045230A"/>
     <w:rsid w:val="00454AD0"/>
     <w:rsid w:val="00457337"/>
     <w:rsid w:val="0045750C"/>
+    <w:rsid w:val="00457D9E"/>
     <w:rsid w:val="00461EC5"/>
     <w:rsid w:val="00462E3D"/>
     <w:rsid w:val="0046440A"/>
     <w:rsid w:val="00466E79"/>
     <w:rsid w:val="00470BC0"/>
     <w:rsid w:val="00470D7D"/>
     <w:rsid w:val="0047372D"/>
     <w:rsid w:val="00473BA3"/>
     <w:rsid w:val="004743DD"/>
     <w:rsid w:val="00474CEA"/>
     <w:rsid w:val="0047565B"/>
     <w:rsid w:val="00476F7F"/>
+    <w:rsid w:val="00481B1E"/>
     <w:rsid w:val="004830B8"/>
     <w:rsid w:val="00483968"/>
     <w:rsid w:val="00483AED"/>
     <w:rsid w:val="00484107"/>
     <w:rsid w:val="004841BE"/>
     <w:rsid w:val="00484F86"/>
     <w:rsid w:val="00490746"/>
     <w:rsid w:val="00490852"/>
     <w:rsid w:val="00491C9C"/>
     <w:rsid w:val="00492F30"/>
     <w:rsid w:val="004946F4"/>
     <w:rsid w:val="0049487E"/>
     <w:rsid w:val="004A160D"/>
     <w:rsid w:val="004A3E81"/>
     <w:rsid w:val="004A4195"/>
+    <w:rsid w:val="004A4E71"/>
     <w:rsid w:val="004A5C62"/>
     <w:rsid w:val="004A5CE5"/>
+    <w:rsid w:val="004A6EED"/>
     <w:rsid w:val="004A707D"/>
     <w:rsid w:val="004A7970"/>
     <w:rsid w:val="004B4185"/>
     <w:rsid w:val="004C0272"/>
     <w:rsid w:val="004C21DC"/>
     <w:rsid w:val="004C4AD4"/>
     <w:rsid w:val="004C5541"/>
     <w:rsid w:val="004C6EEE"/>
     <w:rsid w:val="004C702B"/>
     <w:rsid w:val="004D0033"/>
     <w:rsid w:val="004D016B"/>
     <w:rsid w:val="004D1B22"/>
     <w:rsid w:val="004D1C11"/>
+    <w:rsid w:val="004D1CE0"/>
     <w:rsid w:val="004D23CC"/>
     <w:rsid w:val="004D36F2"/>
     <w:rsid w:val="004D6097"/>
+    <w:rsid w:val="004E03B6"/>
     <w:rsid w:val="004E1106"/>
     <w:rsid w:val="004E138F"/>
     <w:rsid w:val="004E4649"/>
     <w:rsid w:val="004E54FE"/>
     <w:rsid w:val="004E5C2B"/>
     <w:rsid w:val="004F00DD"/>
     <w:rsid w:val="004F02FB"/>
     <w:rsid w:val="004F0F13"/>
     <w:rsid w:val="004F2133"/>
     <w:rsid w:val="004F3C48"/>
     <w:rsid w:val="004F5398"/>
     <w:rsid w:val="004F55F1"/>
     <w:rsid w:val="004F5CEC"/>
     <w:rsid w:val="004F6936"/>
+    <w:rsid w:val="004F7387"/>
     <w:rsid w:val="004F7B35"/>
     <w:rsid w:val="00503DC6"/>
     <w:rsid w:val="00506F5D"/>
     <w:rsid w:val="00510C37"/>
     <w:rsid w:val="005110BF"/>
     <w:rsid w:val="005126D0"/>
     <w:rsid w:val="00512C83"/>
     <w:rsid w:val="00513109"/>
     <w:rsid w:val="00514667"/>
     <w:rsid w:val="0051568D"/>
     <w:rsid w:val="005167C5"/>
     <w:rsid w:val="00526AC7"/>
     <w:rsid w:val="00526C15"/>
     <w:rsid w:val="00527722"/>
     <w:rsid w:val="00531AC2"/>
     <w:rsid w:val="0053321D"/>
     <w:rsid w:val="00534B7E"/>
     <w:rsid w:val="00536499"/>
     <w:rsid w:val="00542A03"/>
     <w:rsid w:val="00543903"/>
     <w:rsid w:val="00543F11"/>
     <w:rsid w:val="00545143"/>
     <w:rsid w:val="00545DFE"/>
     <w:rsid w:val="00546305"/>
     <w:rsid w:val="00547A95"/>
     <w:rsid w:val="0055119B"/>
     <w:rsid w:val="00552FC6"/>
     <w:rsid w:val="005539E5"/>
     <w:rsid w:val="005600FC"/>
     <w:rsid w:val="00561202"/>
     <w:rsid w:val="00563572"/>
     <w:rsid w:val="005643AB"/>
     <w:rsid w:val="00564D93"/>
     <w:rsid w:val="00566A0C"/>
     <w:rsid w:val="00571446"/>
     <w:rsid w:val="00572031"/>
     <w:rsid w:val="00572282"/>
     <w:rsid w:val="00573B84"/>
     <w:rsid w:val="00573CE3"/>
+    <w:rsid w:val="005767D4"/>
     <w:rsid w:val="00576E84"/>
     <w:rsid w:val="00580394"/>
     <w:rsid w:val="005805E4"/>
     <w:rsid w:val="005809CD"/>
     <w:rsid w:val="00582207"/>
     <w:rsid w:val="00582B8C"/>
     <w:rsid w:val="0058757E"/>
     <w:rsid w:val="005901F1"/>
     <w:rsid w:val="00592E20"/>
     <w:rsid w:val="00593A99"/>
     <w:rsid w:val="00596A4B"/>
     <w:rsid w:val="00597507"/>
     <w:rsid w:val="005A2AF8"/>
     <w:rsid w:val="005A479D"/>
     <w:rsid w:val="005B1C6D"/>
     <w:rsid w:val="005B21B6"/>
     <w:rsid w:val="005B3A08"/>
     <w:rsid w:val="005B442C"/>
     <w:rsid w:val="005B7A63"/>
     <w:rsid w:val="005C0955"/>
     <w:rsid w:val="005C49DA"/>
     <w:rsid w:val="005C50F3"/>
     <w:rsid w:val="005C54B5"/>
     <w:rsid w:val="005C5D80"/>
     <w:rsid w:val="005C5D91"/>
@@ -5472,158 +5594,166 @@
     <w:rsid w:val="005E0C56"/>
     <w:rsid w:val="005E14E7"/>
     <w:rsid w:val="005E2056"/>
     <w:rsid w:val="005E26A3"/>
     <w:rsid w:val="005E2ECB"/>
     <w:rsid w:val="005E447E"/>
     <w:rsid w:val="005E4FD1"/>
     <w:rsid w:val="005E6341"/>
     <w:rsid w:val="005F0775"/>
     <w:rsid w:val="005F0CF5"/>
     <w:rsid w:val="005F21EB"/>
     <w:rsid w:val="005F5645"/>
     <w:rsid w:val="005F64CF"/>
     <w:rsid w:val="005F7D08"/>
     <w:rsid w:val="006041AD"/>
     <w:rsid w:val="006042EA"/>
     <w:rsid w:val="00605637"/>
     <w:rsid w:val="00605908"/>
     <w:rsid w:val="00607850"/>
     <w:rsid w:val="00607D14"/>
     <w:rsid w:val="00610D7C"/>
     <w:rsid w:val="00613414"/>
     <w:rsid w:val="00613D1A"/>
     <w:rsid w:val="006144AA"/>
     <w:rsid w:val="00620154"/>
+    <w:rsid w:val="00620A45"/>
     <w:rsid w:val="00620D9E"/>
+    <w:rsid w:val="00624036"/>
     <w:rsid w:val="0062408D"/>
     <w:rsid w:val="006240CC"/>
     <w:rsid w:val="00624940"/>
     <w:rsid w:val="006254F8"/>
     <w:rsid w:val="00627DA7"/>
     <w:rsid w:val="00630DA4"/>
+    <w:rsid w:val="00631826"/>
     <w:rsid w:val="00631CD4"/>
     <w:rsid w:val="00632597"/>
     <w:rsid w:val="00634D13"/>
     <w:rsid w:val="006358B4"/>
     <w:rsid w:val="00641724"/>
     <w:rsid w:val="006419AA"/>
     <w:rsid w:val="00644B1F"/>
     <w:rsid w:val="00644B7E"/>
     <w:rsid w:val="006451E1"/>
     <w:rsid w:val="006454E6"/>
     <w:rsid w:val="0064561F"/>
     <w:rsid w:val="00646235"/>
     <w:rsid w:val="00646A68"/>
     <w:rsid w:val="006476D4"/>
     <w:rsid w:val="006505BD"/>
     <w:rsid w:val="006508EA"/>
     <w:rsid w:val="0065092E"/>
     <w:rsid w:val="00651506"/>
     <w:rsid w:val="006557A7"/>
     <w:rsid w:val="00656290"/>
     <w:rsid w:val="006601C9"/>
+    <w:rsid w:val="006608A4"/>
     <w:rsid w:val="006608D8"/>
     <w:rsid w:val="006621D7"/>
     <w:rsid w:val="0066302A"/>
     <w:rsid w:val="00667770"/>
     <w:rsid w:val="00670597"/>
     <w:rsid w:val="006706D0"/>
     <w:rsid w:val="00672246"/>
     <w:rsid w:val="00677574"/>
     <w:rsid w:val="006775FC"/>
     <w:rsid w:val="00683878"/>
     <w:rsid w:val="0068454C"/>
     <w:rsid w:val="00691B62"/>
     <w:rsid w:val="006933B5"/>
     <w:rsid w:val="00693D14"/>
     <w:rsid w:val="00695A93"/>
     <w:rsid w:val="00696F27"/>
     <w:rsid w:val="006A18C2"/>
     <w:rsid w:val="006A3383"/>
     <w:rsid w:val="006B077C"/>
     <w:rsid w:val="006B16AF"/>
     <w:rsid w:val="006B6803"/>
     <w:rsid w:val="006C3CC6"/>
     <w:rsid w:val="006C6379"/>
     <w:rsid w:val="006D0F16"/>
     <w:rsid w:val="006D2A3F"/>
     <w:rsid w:val="006D2FBC"/>
     <w:rsid w:val="006D4E34"/>
+    <w:rsid w:val="006D792E"/>
     <w:rsid w:val="006D7F69"/>
     <w:rsid w:val="006E138B"/>
     <w:rsid w:val="006E1867"/>
     <w:rsid w:val="006E2895"/>
     <w:rsid w:val="006F0330"/>
     <w:rsid w:val="006F16B7"/>
     <w:rsid w:val="006F1FDC"/>
     <w:rsid w:val="006F222A"/>
     <w:rsid w:val="006F55EC"/>
     <w:rsid w:val="006F6B8C"/>
     <w:rsid w:val="006F6D97"/>
     <w:rsid w:val="007013EF"/>
+    <w:rsid w:val="00702EA5"/>
     <w:rsid w:val="00703FE2"/>
     <w:rsid w:val="007048FF"/>
     <w:rsid w:val="007055BD"/>
     <w:rsid w:val="00705C8F"/>
     <w:rsid w:val="007062B3"/>
     <w:rsid w:val="007173CA"/>
     <w:rsid w:val="007216AA"/>
     <w:rsid w:val="00721AB5"/>
     <w:rsid w:val="00721CFB"/>
     <w:rsid w:val="00721DEF"/>
     <w:rsid w:val="0072314C"/>
     <w:rsid w:val="00724A43"/>
     <w:rsid w:val="007273AC"/>
     <w:rsid w:val="00727400"/>
     <w:rsid w:val="00731AD4"/>
+    <w:rsid w:val="00734482"/>
     <w:rsid w:val="007346E4"/>
     <w:rsid w:val="0073599E"/>
     <w:rsid w:val="00740F22"/>
     <w:rsid w:val="00741977"/>
     <w:rsid w:val="00741CF0"/>
     <w:rsid w:val="00741F1A"/>
     <w:rsid w:val="00743A2C"/>
     <w:rsid w:val="007447DA"/>
     <w:rsid w:val="00744AD9"/>
     <w:rsid w:val="007450F8"/>
     <w:rsid w:val="007463C9"/>
     <w:rsid w:val="0074696E"/>
     <w:rsid w:val="00750135"/>
     <w:rsid w:val="00750EC2"/>
     <w:rsid w:val="00751904"/>
     <w:rsid w:val="00752B28"/>
     <w:rsid w:val="007541A9"/>
+    <w:rsid w:val="00754C9F"/>
     <w:rsid w:val="00754E36"/>
     <w:rsid w:val="007566F2"/>
     <w:rsid w:val="007576B5"/>
     <w:rsid w:val="00757FB2"/>
     <w:rsid w:val="00761095"/>
     <w:rsid w:val="007628AD"/>
     <w:rsid w:val="00763139"/>
     <w:rsid w:val="00766F80"/>
-    <w:rsid w:val="00767CE9"/>
+    <w:rsid w:val="00770004"/>
     <w:rsid w:val="00770F37"/>
     <w:rsid w:val="007711A0"/>
     <w:rsid w:val="00772D5E"/>
     <w:rsid w:val="00773C1D"/>
     <w:rsid w:val="0077463E"/>
     <w:rsid w:val="007754EA"/>
     <w:rsid w:val="00775ED4"/>
     <w:rsid w:val="00776928"/>
     <w:rsid w:val="00776E0F"/>
     <w:rsid w:val="007774B1"/>
     <w:rsid w:val="00777BE1"/>
     <w:rsid w:val="00781388"/>
     <w:rsid w:val="007833D8"/>
     <w:rsid w:val="00785677"/>
     <w:rsid w:val="0078664E"/>
     <w:rsid w:val="00786F16"/>
     <w:rsid w:val="007916D5"/>
     <w:rsid w:val="00791BD7"/>
     <w:rsid w:val="007933F7"/>
     <w:rsid w:val="00796E20"/>
     <w:rsid w:val="00796F49"/>
     <w:rsid w:val="00797C32"/>
     <w:rsid w:val="007A11E8"/>
     <w:rsid w:val="007A31A5"/>
     <w:rsid w:val="007A4296"/>
@@ -5671,135 +5801,141 @@
     <w:rsid w:val="008019D5"/>
     <w:rsid w:val="0080587B"/>
     <w:rsid w:val="00806468"/>
     <w:rsid w:val="008119CA"/>
     <w:rsid w:val="00811BBF"/>
     <w:rsid w:val="008130C4"/>
     <w:rsid w:val="008155F0"/>
     <w:rsid w:val="00816735"/>
     <w:rsid w:val="00817735"/>
     <w:rsid w:val="00820141"/>
     <w:rsid w:val="00820E0C"/>
     <w:rsid w:val="00823275"/>
     <w:rsid w:val="0082366F"/>
     <w:rsid w:val="008275A5"/>
     <w:rsid w:val="008338A2"/>
     <w:rsid w:val="00840451"/>
     <w:rsid w:val="00841AA9"/>
     <w:rsid w:val="008474FE"/>
     <w:rsid w:val="0085232E"/>
     <w:rsid w:val="00853EE4"/>
     <w:rsid w:val="00855535"/>
     <w:rsid w:val="0085629F"/>
     <w:rsid w:val="00857C5A"/>
     <w:rsid w:val="0086255E"/>
     <w:rsid w:val="008633F0"/>
+    <w:rsid w:val="00865472"/>
     <w:rsid w:val="008656A0"/>
     <w:rsid w:val="00867D9D"/>
     <w:rsid w:val="00872C54"/>
     <w:rsid w:val="00872E0A"/>
     <w:rsid w:val="00873594"/>
     <w:rsid w:val="00875285"/>
     <w:rsid w:val="0088241A"/>
     <w:rsid w:val="00884B62"/>
     <w:rsid w:val="0088529C"/>
     <w:rsid w:val="0088668D"/>
     <w:rsid w:val="00887903"/>
     <w:rsid w:val="0089105A"/>
     <w:rsid w:val="008920A0"/>
     <w:rsid w:val="008926E1"/>
     <w:rsid w:val="0089270A"/>
     <w:rsid w:val="00892D6D"/>
     <w:rsid w:val="00893AF6"/>
     <w:rsid w:val="00894BC4"/>
+    <w:rsid w:val="00895A5F"/>
     <w:rsid w:val="008A28A8"/>
     <w:rsid w:val="008A5B32"/>
     <w:rsid w:val="008A5D60"/>
+    <w:rsid w:val="008B1827"/>
     <w:rsid w:val="008B2029"/>
     <w:rsid w:val="008B2EE4"/>
     <w:rsid w:val="008B3541"/>
     <w:rsid w:val="008B3821"/>
     <w:rsid w:val="008B4D3D"/>
     <w:rsid w:val="008B57C7"/>
     <w:rsid w:val="008C20D1"/>
     <w:rsid w:val="008C2F92"/>
     <w:rsid w:val="008C589D"/>
+    <w:rsid w:val="008C64B6"/>
     <w:rsid w:val="008C6804"/>
     <w:rsid w:val="008C6D51"/>
     <w:rsid w:val="008D2846"/>
     <w:rsid w:val="008D4236"/>
     <w:rsid w:val="008D462F"/>
     <w:rsid w:val="008D5C45"/>
     <w:rsid w:val="008D6DCF"/>
     <w:rsid w:val="008E1540"/>
     <w:rsid w:val="008E4376"/>
     <w:rsid w:val="008E5FE3"/>
     <w:rsid w:val="008E7A0A"/>
     <w:rsid w:val="008E7B49"/>
     <w:rsid w:val="008F1E64"/>
     <w:rsid w:val="008F59F6"/>
     <w:rsid w:val="008F7E36"/>
     <w:rsid w:val="00900719"/>
     <w:rsid w:val="009017AC"/>
     <w:rsid w:val="00902A9A"/>
     <w:rsid w:val="00902BB8"/>
     <w:rsid w:val="00904635"/>
     <w:rsid w:val="00904A1C"/>
     <w:rsid w:val="00905030"/>
     <w:rsid w:val="00906490"/>
     <w:rsid w:val="009111B2"/>
     <w:rsid w:val="009134BC"/>
     <w:rsid w:val="009151F5"/>
     <w:rsid w:val="00916BE4"/>
     <w:rsid w:val="00920F4C"/>
     <w:rsid w:val="00924AE1"/>
     <w:rsid w:val="009257ED"/>
     <w:rsid w:val="009269B1"/>
     <w:rsid w:val="0092724D"/>
     <w:rsid w:val="009272B3"/>
     <w:rsid w:val="009315BE"/>
     <w:rsid w:val="0093338F"/>
     <w:rsid w:val="00935B27"/>
     <w:rsid w:val="00937BD9"/>
     <w:rsid w:val="009408FC"/>
+    <w:rsid w:val="00940AD2"/>
     <w:rsid w:val="00945032"/>
     <w:rsid w:val="009463C0"/>
     <w:rsid w:val="0094748B"/>
     <w:rsid w:val="00950E2C"/>
     <w:rsid w:val="0095199E"/>
     <w:rsid w:val="00951D50"/>
     <w:rsid w:val="00951DAF"/>
     <w:rsid w:val="009525EB"/>
     <w:rsid w:val="00954045"/>
     <w:rsid w:val="0095470B"/>
     <w:rsid w:val="00954874"/>
     <w:rsid w:val="00954D01"/>
     <w:rsid w:val="0095615A"/>
     <w:rsid w:val="00961400"/>
     <w:rsid w:val="00963646"/>
     <w:rsid w:val="009644DC"/>
     <w:rsid w:val="00964646"/>
+    <w:rsid w:val="00964EB4"/>
     <w:rsid w:val="0096632D"/>
     <w:rsid w:val="00967124"/>
     <w:rsid w:val="00967335"/>
     <w:rsid w:val="009718C7"/>
     <w:rsid w:val="0097433F"/>
     <w:rsid w:val="0097559F"/>
     <w:rsid w:val="009761EA"/>
     <w:rsid w:val="00976A0E"/>
     <w:rsid w:val="0097761E"/>
     <w:rsid w:val="00980405"/>
     <w:rsid w:val="00981104"/>
     <w:rsid w:val="00981FD8"/>
     <w:rsid w:val="00982454"/>
     <w:rsid w:val="00982CF0"/>
     <w:rsid w:val="00984AB3"/>
     <w:rsid w:val="009853E1"/>
     <w:rsid w:val="00986E6B"/>
     <w:rsid w:val="00990032"/>
     <w:rsid w:val="00990B19"/>
     <w:rsid w:val="0099153B"/>
     <w:rsid w:val="00991769"/>
     <w:rsid w:val="0099232C"/>
     <w:rsid w:val="00994386"/>
     <w:rsid w:val="00994791"/>
     <w:rsid w:val="00994B1A"/>
@@ -5808,56 +5944,58 @@
     <w:rsid w:val="009A279E"/>
     <w:rsid w:val="009A3015"/>
     <w:rsid w:val="009A3490"/>
     <w:rsid w:val="009B0A6F"/>
     <w:rsid w:val="009B0A94"/>
     <w:rsid w:val="009B101A"/>
     <w:rsid w:val="009B2AE8"/>
     <w:rsid w:val="009B5622"/>
     <w:rsid w:val="009B59E9"/>
     <w:rsid w:val="009B70AA"/>
     <w:rsid w:val="009C1A3D"/>
     <w:rsid w:val="009C1CB1"/>
     <w:rsid w:val="009C4253"/>
     <w:rsid w:val="009C51C3"/>
     <w:rsid w:val="009C5E77"/>
     <w:rsid w:val="009C7A7E"/>
     <w:rsid w:val="009D02E8"/>
     <w:rsid w:val="009D51D0"/>
     <w:rsid w:val="009D612C"/>
     <w:rsid w:val="009D70A4"/>
     <w:rsid w:val="009D7A52"/>
     <w:rsid w:val="009D7B14"/>
     <w:rsid w:val="009E08D1"/>
     <w:rsid w:val="009E1B95"/>
     <w:rsid w:val="009E371F"/>
+    <w:rsid w:val="009E3881"/>
     <w:rsid w:val="009E496F"/>
     <w:rsid w:val="009E4B0D"/>
     <w:rsid w:val="009E5250"/>
     <w:rsid w:val="009E7A69"/>
     <w:rsid w:val="009E7F92"/>
     <w:rsid w:val="009F02A3"/>
+    <w:rsid w:val="009F077A"/>
     <w:rsid w:val="009F2F27"/>
     <w:rsid w:val="009F34AA"/>
     <w:rsid w:val="009F4152"/>
     <w:rsid w:val="009F43DA"/>
     <w:rsid w:val="009F512A"/>
     <w:rsid w:val="009F659F"/>
     <w:rsid w:val="009F6BCB"/>
     <w:rsid w:val="009F6E4E"/>
     <w:rsid w:val="009F7B78"/>
     <w:rsid w:val="00A0057A"/>
     <w:rsid w:val="00A010A9"/>
     <w:rsid w:val="00A02FA1"/>
     <w:rsid w:val="00A04CCE"/>
     <w:rsid w:val="00A063C3"/>
     <w:rsid w:val="00A07421"/>
     <w:rsid w:val="00A0776B"/>
     <w:rsid w:val="00A10012"/>
     <w:rsid w:val="00A10FB9"/>
     <w:rsid w:val="00A11421"/>
     <w:rsid w:val="00A11FD8"/>
     <w:rsid w:val="00A1389F"/>
     <w:rsid w:val="00A14996"/>
     <w:rsid w:val="00A157B1"/>
     <w:rsid w:val="00A22229"/>
     <w:rsid w:val="00A24442"/>
@@ -5883,90 +6021,93 @@
     <w:rsid w:val="00A6199C"/>
     <w:rsid w:val="00A62D44"/>
     <w:rsid w:val="00A67263"/>
     <w:rsid w:val="00A7161C"/>
     <w:rsid w:val="00A75A2E"/>
     <w:rsid w:val="00A77191"/>
     <w:rsid w:val="00A77AA3"/>
     <w:rsid w:val="00A8236D"/>
     <w:rsid w:val="00A854EB"/>
     <w:rsid w:val="00A872E5"/>
     <w:rsid w:val="00A91406"/>
     <w:rsid w:val="00A95FAE"/>
     <w:rsid w:val="00A96E65"/>
     <w:rsid w:val="00A96ECE"/>
     <w:rsid w:val="00A97873"/>
     <w:rsid w:val="00A97C72"/>
     <w:rsid w:val="00AA0920"/>
     <w:rsid w:val="00AA310B"/>
     <w:rsid w:val="00AA63D4"/>
     <w:rsid w:val="00AA7408"/>
     <w:rsid w:val="00AB06E8"/>
     <w:rsid w:val="00AB1A4F"/>
     <w:rsid w:val="00AB1CD3"/>
     <w:rsid w:val="00AB2BA1"/>
     <w:rsid w:val="00AB3170"/>
+    <w:rsid w:val="00AB328A"/>
     <w:rsid w:val="00AB352F"/>
     <w:rsid w:val="00AB3958"/>
     <w:rsid w:val="00AB3CF5"/>
+    <w:rsid w:val="00AB5EFF"/>
+    <w:rsid w:val="00AC044E"/>
     <w:rsid w:val="00AC274B"/>
     <w:rsid w:val="00AC30F4"/>
     <w:rsid w:val="00AC4764"/>
     <w:rsid w:val="00AC6D36"/>
     <w:rsid w:val="00AC727C"/>
     <w:rsid w:val="00AD0CBA"/>
     <w:rsid w:val="00AD1D57"/>
     <w:rsid w:val="00AD2435"/>
     <w:rsid w:val="00AD26E2"/>
     <w:rsid w:val="00AD784C"/>
     <w:rsid w:val="00AE01B9"/>
     <w:rsid w:val="00AE06C9"/>
     <w:rsid w:val="00AE126A"/>
     <w:rsid w:val="00AE1BAE"/>
     <w:rsid w:val="00AE3005"/>
     <w:rsid w:val="00AE328D"/>
     <w:rsid w:val="00AE3BD5"/>
     <w:rsid w:val="00AE59A0"/>
     <w:rsid w:val="00AE7145"/>
+    <w:rsid w:val="00AF039A"/>
     <w:rsid w:val="00AF0C57"/>
     <w:rsid w:val="00AF1E28"/>
     <w:rsid w:val="00AF26F3"/>
     <w:rsid w:val="00AF5F04"/>
     <w:rsid w:val="00B00672"/>
     <w:rsid w:val="00B01B4D"/>
     <w:rsid w:val="00B04489"/>
     <w:rsid w:val="00B06571"/>
     <w:rsid w:val="00B068BA"/>
     <w:rsid w:val="00B07217"/>
     <w:rsid w:val="00B11FEE"/>
     <w:rsid w:val="00B120FB"/>
     <w:rsid w:val="00B13851"/>
     <w:rsid w:val="00B13B1C"/>
     <w:rsid w:val="00B147B1"/>
     <w:rsid w:val="00B14B5F"/>
     <w:rsid w:val="00B15657"/>
-    <w:rsid w:val="00B21B19"/>
     <w:rsid w:val="00B21F90"/>
     <w:rsid w:val="00B22291"/>
     <w:rsid w:val="00B22F19"/>
     <w:rsid w:val="00B23F9A"/>
     <w:rsid w:val="00B2417B"/>
     <w:rsid w:val="00B24E6F"/>
     <w:rsid w:val="00B26CB5"/>
     <w:rsid w:val="00B2752E"/>
     <w:rsid w:val="00B2770A"/>
     <w:rsid w:val="00B307CC"/>
     <w:rsid w:val="00B326B7"/>
     <w:rsid w:val="00B3297F"/>
     <w:rsid w:val="00B3437C"/>
     <w:rsid w:val="00B3588E"/>
     <w:rsid w:val="00B37EA0"/>
     <w:rsid w:val="00B4198F"/>
     <w:rsid w:val="00B41F3D"/>
     <w:rsid w:val="00B431E8"/>
     <w:rsid w:val="00B43908"/>
     <w:rsid w:val="00B4452A"/>
     <w:rsid w:val="00B45141"/>
     <w:rsid w:val="00B5168A"/>
     <w:rsid w:val="00B519CD"/>
     <w:rsid w:val="00B5273A"/>
     <w:rsid w:val="00B57329"/>
@@ -5984,451 +6125,483 @@
     <w:rsid w:val="00B706E8"/>
     <w:rsid w:val="00B714A6"/>
     <w:rsid w:val="00B729D0"/>
     <w:rsid w:val="00B72D6F"/>
     <w:rsid w:val="00B7311E"/>
     <w:rsid w:val="00B732FA"/>
     <w:rsid w:val="00B7381B"/>
     <w:rsid w:val="00B74992"/>
     <w:rsid w:val="00B75646"/>
     <w:rsid w:val="00B7629E"/>
     <w:rsid w:val="00B7745D"/>
     <w:rsid w:val="00B77D59"/>
     <w:rsid w:val="00B90729"/>
     <w:rsid w:val="00B907DA"/>
     <w:rsid w:val="00B91FFE"/>
     <w:rsid w:val="00B950BC"/>
     <w:rsid w:val="00B95AB9"/>
     <w:rsid w:val="00B9714C"/>
     <w:rsid w:val="00BA185A"/>
     <w:rsid w:val="00BA29AD"/>
     <w:rsid w:val="00BA33CF"/>
     <w:rsid w:val="00BA3F8D"/>
     <w:rsid w:val="00BB3D66"/>
     <w:rsid w:val="00BB7269"/>
     <w:rsid w:val="00BB7A10"/>
+    <w:rsid w:val="00BC076F"/>
     <w:rsid w:val="00BC0851"/>
+    <w:rsid w:val="00BC13EF"/>
     <w:rsid w:val="00BC2611"/>
     <w:rsid w:val="00BC60BE"/>
     <w:rsid w:val="00BC7419"/>
     <w:rsid w:val="00BC7468"/>
     <w:rsid w:val="00BC7D4F"/>
     <w:rsid w:val="00BC7ED7"/>
     <w:rsid w:val="00BD2850"/>
     <w:rsid w:val="00BD6049"/>
+    <w:rsid w:val="00BE251A"/>
     <w:rsid w:val="00BE25CC"/>
     <w:rsid w:val="00BE28D2"/>
     <w:rsid w:val="00BE4A64"/>
     <w:rsid w:val="00BE5118"/>
     <w:rsid w:val="00BE5E43"/>
     <w:rsid w:val="00BE76E4"/>
     <w:rsid w:val="00BF1981"/>
     <w:rsid w:val="00BF557D"/>
     <w:rsid w:val="00BF7F58"/>
     <w:rsid w:val="00C01381"/>
     <w:rsid w:val="00C01AB1"/>
     <w:rsid w:val="00C026A0"/>
+    <w:rsid w:val="00C0364A"/>
     <w:rsid w:val="00C03EA4"/>
     <w:rsid w:val="00C04903"/>
     <w:rsid w:val="00C04F42"/>
     <w:rsid w:val="00C05FF2"/>
     <w:rsid w:val="00C06137"/>
     <w:rsid w:val="00C06929"/>
     <w:rsid w:val="00C079B8"/>
     <w:rsid w:val="00C10037"/>
     <w:rsid w:val="00C10589"/>
     <w:rsid w:val="00C123EA"/>
     <w:rsid w:val="00C12660"/>
     <w:rsid w:val="00C12A49"/>
     <w:rsid w:val="00C12DC5"/>
     <w:rsid w:val="00C133EE"/>
     <w:rsid w:val="00C13715"/>
     <w:rsid w:val="00C149D0"/>
-    <w:rsid w:val="00C21C32"/>
     <w:rsid w:val="00C231A0"/>
     <w:rsid w:val="00C26588"/>
     <w:rsid w:val="00C26C8D"/>
     <w:rsid w:val="00C27DE9"/>
     <w:rsid w:val="00C3029B"/>
     <w:rsid w:val="00C31DE1"/>
     <w:rsid w:val="00C32989"/>
     <w:rsid w:val="00C33388"/>
     <w:rsid w:val="00C349DC"/>
     <w:rsid w:val="00C35484"/>
     <w:rsid w:val="00C37975"/>
     <w:rsid w:val="00C4173A"/>
     <w:rsid w:val="00C44D04"/>
     <w:rsid w:val="00C46966"/>
     <w:rsid w:val="00C47399"/>
     <w:rsid w:val="00C50DED"/>
     <w:rsid w:val="00C52217"/>
     <w:rsid w:val="00C53F2B"/>
     <w:rsid w:val="00C5794E"/>
     <w:rsid w:val="00C602FF"/>
     <w:rsid w:val="00C61174"/>
     <w:rsid w:val="00C6148F"/>
     <w:rsid w:val="00C621B1"/>
     <w:rsid w:val="00C62F7A"/>
     <w:rsid w:val="00C632A6"/>
     <w:rsid w:val="00C63B9C"/>
     <w:rsid w:val="00C6682F"/>
     <w:rsid w:val="00C677FE"/>
     <w:rsid w:val="00C67BF4"/>
     <w:rsid w:val="00C7275E"/>
     <w:rsid w:val="00C74C5D"/>
     <w:rsid w:val="00C80D95"/>
     <w:rsid w:val="00C82A9B"/>
     <w:rsid w:val="00C860FE"/>
     <w:rsid w:val="00C863C4"/>
     <w:rsid w:val="00C86C14"/>
     <w:rsid w:val="00C91241"/>
     <w:rsid w:val="00C920EA"/>
     <w:rsid w:val="00C93C3E"/>
     <w:rsid w:val="00C9631D"/>
     <w:rsid w:val="00CA0104"/>
+    <w:rsid w:val="00CA0BD6"/>
     <w:rsid w:val="00CA12E3"/>
     <w:rsid w:val="00CA1476"/>
     <w:rsid w:val="00CA3615"/>
     <w:rsid w:val="00CA58F3"/>
     <w:rsid w:val="00CA6611"/>
     <w:rsid w:val="00CA6AE6"/>
     <w:rsid w:val="00CA782F"/>
     <w:rsid w:val="00CB187B"/>
     <w:rsid w:val="00CB2835"/>
     <w:rsid w:val="00CB3285"/>
     <w:rsid w:val="00CB4500"/>
     <w:rsid w:val="00CB4604"/>
     <w:rsid w:val="00CB7B0E"/>
     <w:rsid w:val="00CC0C72"/>
     <w:rsid w:val="00CC23BF"/>
     <w:rsid w:val="00CC2BFD"/>
     <w:rsid w:val="00CD1A9A"/>
     <w:rsid w:val="00CD3476"/>
     <w:rsid w:val="00CD5DAE"/>
     <w:rsid w:val="00CD64DF"/>
+    <w:rsid w:val="00CE0107"/>
     <w:rsid w:val="00CE14D6"/>
     <w:rsid w:val="00CE1869"/>
     <w:rsid w:val="00CE225F"/>
     <w:rsid w:val="00CE2A6A"/>
     <w:rsid w:val="00CE4B2A"/>
+    <w:rsid w:val="00CF1653"/>
     <w:rsid w:val="00CF2F50"/>
     <w:rsid w:val="00CF4148"/>
     <w:rsid w:val="00CF6198"/>
     <w:rsid w:val="00D00C7C"/>
     <w:rsid w:val="00D02919"/>
     <w:rsid w:val="00D04C61"/>
     <w:rsid w:val="00D05B8D"/>
     <w:rsid w:val="00D05B9B"/>
     <w:rsid w:val="00D065A2"/>
     <w:rsid w:val="00D079AA"/>
     <w:rsid w:val="00D07A92"/>
     <w:rsid w:val="00D07F00"/>
     <w:rsid w:val="00D1130F"/>
     <w:rsid w:val="00D14515"/>
     <w:rsid w:val="00D17B72"/>
     <w:rsid w:val="00D27AE1"/>
     <w:rsid w:val="00D27BE3"/>
     <w:rsid w:val="00D3185C"/>
     <w:rsid w:val="00D3205F"/>
+    <w:rsid w:val="00D32DBA"/>
     <w:rsid w:val="00D3318E"/>
     <w:rsid w:val="00D33E72"/>
     <w:rsid w:val="00D35BD6"/>
     <w:rsid w:val="00D361B5"/>
     <w:rsid w:val="00D402DB"/>
     <w:rsid w:val="00D411A2"/>
     <w:rsid w:val="00D42CD9"/>
     <w:rsid w:val="00D4606D"/>
     <w:rsid w:val="00D465A8"/>
     <w:rsid w:val="00D50B9C"/>
     <w:rsid w:val="00D52D73"/>
     <w:rsid w:val="00D52E58"/>
     <w:rsid w:val="00D56B20"/>
     <w:rsid w:val="00D578B3"/>
     <w:rsid w:val="00D618F4"/>
     <w:rsid w:val="00D61BCC"/>
+    <w:rsid w:val="00D61E35"/>
     <w:rsid w:val="00D63B58"/>
+    <w:rsid w:val="00D66444"/>
     <w:rsid w:val="00D714CC"/>
     <w:rsid w:val="00D71860"/>
     <w:rsid w:val="00D74D83"/>
     <w:rsid w:val="00D75EA7"/>
     <w:rsid w:val="00D7644A"/>
     <w:rsid w:val="00D8026C"/>
     <w:rsid w:val="00D81ADF"/>
     <w:rsid w:val="00D81F21"/>
     <w:rsid w:val="00D8423D"/>
     <w:rsid w:val="00D84658"/>
     <w:rsid w:val="00D864F2"/>
     <w:rsid w:val="00D90C99"/>
     <w:rsid w:val="00D92D30"/>
     <w:rsid w:val="00D943F8"/>
     <w:rsid w:val="00D94E42"/>
     <w:rsid w:val="00D952E3"/>
     <w:rsid w:val="00D95470"/>
     <w:rsid w:val="00D96B55"/>
     <w:rsid w:val="00DA2619"/>
     <w:rsid w:val="00DA2E57"/>
     <w:rsid w:val="00DA4239"/>
     <w:rsid w:val="00DA65DE"/>
     <w:rsid w:val="00DB0B61"/>
     <w:rsid w:val="00DB1474"/>
     <w:rsid w:val="00DB2962"/>
+    <w:rsid w:val="00DB319E"/>
     <w:rsid w:val="00DB52FB"/>
     <w:rsid w:val="00DC013B"/>
     <w:rsid w:val="00DC090B"/>
     <w:rsid w:val="00DC1679"/>
     <w:rsid w:val="00DC219B"/>
     <w:rsid w:val="00DC2CF1"/>
     <w:rsid w:val="00DC3A7C"/>
     <w:rsid w:val="00DC4296"/>
     <w:rsid w:val="00DC4FCF"/>
     <w:rsid w:val="00DC50E0"/>
     <w:rsid w:val="00DC6386"/>
     <w:rsid w:val="00DC6719"/>
     <w:rsid w:val="00DD1130"/>
     <w:rsid w:val="00DD1951"/>
     <w:rsid w:val="00DD31E4"/>
     <w:rsid w:val="00DD3399"/>
     <w:rsid w:val="00DD487D"/>
     <w:rsid w:val="00DD4E83"/>
     <w:rsid w:val="00DD6628"/>
     <w:rsid w:val="00DD6945"/>
     <w:rsid w:val="00DD6CEC"/>
     <w:rsid w:val="00DE2D04"/>
     <w:rsid w:val="00DE2FA5"/>
+    <w:rsid w:val="00DE2FB6"/>
     <w:rsid w:val="00DE3250"/>
     <w:rsid w:val="00DE6028"/>
     <w:rsid w:val="00DE6C85"/>
     <w:rsid w:val="00DE78A3"/>
     <w:rsid w:val="00DF1A71"/>
     <w:rsid w:val="00DF39D5"/>
     <w:rsid w:val="00DF4C30"/>
     <w:rsid w:val="00DF50FC"/>
     <w:rsid w:val="00DF68C7"/>
     <w:rsid w:val="00DF731A"/>
     <w:rsid w:val="00E00BF1"/>
     <w:rsid w:val="00E0145F"/>
     <w:rsid w:val="00E06B75"/>
     <w:rsid w:val="00E11332"/>
     <w:rsid w:val="00E11352"/>
     <w:rsid w:val="00E14294"/>
     <w:rsid w:val="00E15658"/>
     <w:rsid w:val="00E1647E"/>
     <w:rsid w:val="00E170DC"/>
     <w:rsid w:val="00E17546"/>
     <w:rsid w:val="00E210B5"/>
     <w:rsid w:val="00E261B3"/>
     <w:rsid w:val="00E26818"/>
     <w:rsid w:val="00E27FFC"/>
     <w:rsid w:val="00E30B15"/>
     <w:rsid w:val="00E33237"/>
     <w:rsid w:val="00E370FB"/>
     <w:rsid w:val="00E40181"/>
+    <w:rsid w:val="00E53EDA"/>
     <w:rsid w:val="00E54950"/>
     <w:rsid w:val="00E553AB"/>
     <w:rsid w:val="00E55FB3"/>
     <w:rsid w:val="00E56A01"/>
     <w:rsid w:val="00E629A1"/>
     <w:rsid w:val="00E62D29"/>
+    <w:rsid w:val="00E643F2"/>
     <w:rsid w:val="00E6794C"/>
     <w:rsid w:val="00E71591"/>
     <w:rsid w:val="00E7178E"/>
     <w:rsid w:val="00E71C89"/>
     <w:rsid w:val="00E71CEB"/>
     <w:rsid w:val="00E7276F"/>
     <w:rsid w:val="00E7474F"/>
     <w:rsid w:val="00E77901"/>
     <w:rsid w:val="00E80DE3"/>
     <w:rsid w:val="00E818F2"/>
     <w:rsid w:val="00E82C55"/>
     <w:rsid w:val="00E82EF2"/>
     <w:rsid w:val="00E84585"/>
     <w:rsid w:val="00E863C5"/>
     <w:rsid w:val="00E8787E"/>
     <w:rsid w:val="00E92AC3"/>
     <w:rsid w:val="00E978A5"/>
     <w:rsid w:val="00EA2F6A"/>
     <w:rsid w:val="00EA3BF6"/>
     <w:rsid w:val="00EA42A4"/>
     <w:rsid w:val="00EA57E9"/>
     <w:rsid w:val="00EB00E0"/>
     <w:rsid w:val="00EB05D5"/>
+    <w:rsid w:val="00EB1088"/>
     <w:rsid w:val="00EB1931"/>
     <w:rsid w:val="00EB27A3"/>
     <w:rsid w:val="00EB6F4C"/>
     <w:rsid w:val="00EC059F"/>
     <w:rsid w:val="00EC1F24"/>
     <w:rsid w:val="00EC20FF"/>
     <w:rsid w:val="00EC22F6"/>
     <w:rsid w:val="00EC500D"/>
     <w:rsid w:val="00EC72C4"/>
     <w:rsid w:val="00ED195F"/>
     <w:rsid w:val="00ED2CE0"/>
     <w:rsid w:val="00ED358B"/>
     <w:rsid w:val="00ED5B9B"/>
     <w:rsid w:val="00ED6BAD"/>
     <w:rsid w:val="00ED7447"/>
     <w:rsid w:val="00ED77AB"/>
     <w:rsid w:val="00EE00D6"/>
     <w:rsid w:val="00EE11E7"/>
     <w:rsid w:val="00EE1488"/>
     <w:rsid w:val="00EE1730"/>
     <w:rsid w:val="00EE29AD"/>
     <w:rsid w:val="00EE3E24"/>
     <w:rsid w:val="00EE4D5D"/>
     <w:rsid w:val="00EE5131"/>
     <w:rsid w:val="00EE5A5A"/>
     <w:rsid w:val="00EF109B"/>
     <w:rsid w:val="00EF201C"/>
     <w:rsid w:val="00EF2C72"/>
     <w:rsid w:val="00EF36AF"/>
     <w:rsid w:val="00EF59A3"/>
     <w:rsid w:val="00EF6675"/>
     <w:rsid w:val="00F0063D"/>
     <w:rsid w:val="00F00F9C"/>
     <w:rsid w:val="00F01E5F"/>
     <w:rsid w:val="00F024F3"/>
     <w:rsid w:val="00F029DC"/>
     <w:rsid w:val="00F02ABA"/>
     <w:rsid w:val="00F03701"/>
     <w:rsid w:val="00F0437A"/>
     <w:rsid w:val="00F079A9"/>
     <w:rsid w:val="00F07B51"/>
     <w:rsid w:val="00F101B8"/>
     <w:rsid w:val="00F10C7D"/>
     <w:rsid w:val="00F11037"/>
+    <w:rsid w:val="00F12BFB"/>
     <w:rsid w:val="00F16F1B"/>
     <w:rsid w:val="00F23761"/>
+    <w:rsid w:val="00F2435B"/>
     <w:rsid w:val="00F250A9"/>
     <w:rsid w:val="00F267AF"/>
     <w:rsid w:val="00F30FF4"/>
     <w:rsid w:val="00F3122E"/>
     <w:rsid w:val="00F32368"/>
     <w:rsid w:val="00F331AD"/>
     <w:rsid w:val="00F35287"/>
+    <w:rsid w:val="00F37162"/>
     <w:rsid w:val="00F40A70"/>
+    <w:rsid w:val="00F41A9D"/>
     <w:rsid w:val="00F43A37"/>
     <w:rsid w:val="00F4641B"/>
     <w:rsid w:val="00F46676"/>
     <w:rsid w:val="00F46EB8"/>
+    <w:rsid w:val="00F4755B"/>
     <w:rsid w:val="00F476B8"/>
     <w:rsid w:val="00F50CD1"/>
     <w:rsid w:val="00F511E4"/>
     <w:rsid w:val="00F52D09"/>
     <w:rsid w:val="00F52E08"/>
     <w:rsid w:val="00F53A66"/>
     <w:rsid w:val="00F5462D"/>
     <w:rsid w:val="00F55B21"/>
     <w:rsid w:val="00F56EF6"/>
     <w:rsid w:val="00F57E51"/>
     <w:rsid w:val="00F60082"/>
     <w:rsid w:val="00F61A9F"/>
     <w:rsid w:val="00F61B5F"/>
     <w:rsid w:val="00F64696"/>
     <w:rsid w:val="00F65AA9"/>
     <w:rsid w:val="00F6768F"/>
     <w:rsid w:val="00F70CE5"/>
     <w:rsid w:val="00F72115"/>
     <w:rsid w:val="00F72C2C"/>
     <w:rsid w:val="00F73E01"/>
     <w:rsid w:val="00F741F2"/>
     <w:rsid w:val="00F76CAB"/>
     <w:rsid w:val="00F772C6"/>
     <w:rsid w:val="00F77F59"/>
     <w:rsid w:val="00F815B5"/>
     <w:rsid w:val="00F82A1E"/>
     <w:rsid w:val="00F84C3D"/>
     <w:rsid w:val="00F85195"/>
     <w:rsid w:val="00F8677B"/>
     <w:rsid w:val="00F868E3"/>
     <w:rsid w:val="00F86BD1"/>
     <w:rsid w:val="00F879C1"/>
     <w:rsid w:val="00F90D78"/>
     <w:rsid w:val="00F91A54"/>
     <w:rsid w:val="00F938BA"/>
     <w:rsid w:val="00F972B1"/>
     <w:rsid w:val="00F97919"/>
+    <w:rsid w:val="00FA1F3D"/>
     <w:rsid w:val="00FA2C46"/>
     <w:rsid w:val="00FA3525"/>
     <w:rsid w:val="00FA5A53"/>
     <w:rsid w:val="00FA6A5F"/>
     <w:rsid w:val="00FB3501"/>
     <w:rsid w:val="00FB4769"/>
     <w:rsid w:val="00FB4CDA"/>
     <w:rsid w:val="00FB5B4E"/>
     <w:rsid w:val="00FB6481"/>
     <w:rsid w:val="00FB6D36"/>
     <w:rsid w:val="00FC0965"/>
     <w:rsid w:val="00FC0F81"/>
     <w:rsid w:val="00FC1346"/>
     <w:rsid w:val="00FC252F"/>
     <w:rsid w:val="00FC395C"/>
     <w:rsid w:val="00FC5E8E"/>
     <w:rsid w:val="00FD2889"/>
     <w:rsid w:val="00FD3766"/>
     <w:rsid w:val="00FD47C4"/>
     <w:rsid w:val="00FD6945"/>
     <w:rsid w:val="00FE2DCF"/>
     <w:rsid w:val="00FE3FA7"/>
     <w:rsid w:val="00FF2A4E"/>
     <w:rsid w:val="00FF2FCE"/>
     <w:rsid w:val="00FF4F7D"/>
     <w:rsid w:val="00FF5592"/>
     <w:rsid w:val="00FF6D9D"/>
     <w:rsid w:val="00FF7DD5"/>
+    <w:rsid w:val="0D667AF5"/>
+    <w:rsid w:val="1241177F"/>
     <w:rsid w:val="17A833D1"/>
+    <w:rsid w:val="1C30D9CC"/>
     <w:rsid w:val="253CFB8A"/>
+    <w:rsid w:val="26F79256"/>
+    <w:rsid w:val="29BBD0FD"/>
+    <w:rsid w:val="2B4129FB"/>
+    <w:rsid w:val="47C6FCCF"/>
+    <w:rsid w:val="551DC547"/>
     <w:rsid w:val="5A6299A9"/>
+    <w:rsid w:val="5B4FB3BF"/>
+    <w:rsid w:val="5E505C34"/>
+    <w:rsid w:val="5E831DBC"/>
     <w:rsid w:val="644C9C66"/>
+    <w:rsid w:val="655D744B"/>
     <w:rsid w:val="66DD3A51"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="20609C5E"/>
-  <w15:docId w15:val="{0E0AE16B-A9D1-4C81-872B-D5449CAE24F5}"/>
+  <w15:docId w15:val="{B632CD29-D6C7-4F51-B269-22516F6DEC07}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8223,51 +8396,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2146117194">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/education-supports-children-care-referral-form" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Education%20Supports%20for%20Children%20in%20Care%20" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/education-supports-children-care-interim-program-requirements" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:careservices@dffh.vic.gov.au" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/education-supports-children-care-referral-process" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/education-supports-children-care-referral-process" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/education-supports-children-care-referral-process" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/education-supports-children-care" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:careservices@dffh.vic.gov.au" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -8528,296 +8701,162 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <TaxCatchAll xmlns="b75816e7-0a6d-4b29-8737-3e580fa44d07" xsi:nil="true"/>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="1b12f4df-a58c-4772-ad03-b6a65e638336">
+    <TaxCatchAll xmlns="4238f0ab-0a56-4de2-a220-205d06e6398f" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="9aeb1a75-2f41-4697-a8d3-f8284391871f">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
-    <g xmlns="1b12f4df-a58c-4772-ad03-b6a65e638336" xsi:nil="true"/>
-[...9 lines deleted...]
-    <Readability xmlns="1b12f4df-a58c-4772-ad03-b6a65e638336" xsi:nil="true"/>
+    <Minutes xmlns="9aeb1a75-2f41-4697-a8d3-f8284391871f" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-    <xsd:import namespace="b75816e7-0a6d-4b29-8737-3e580fa44d07"/>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A7F38EA54A6C8A4E9081822878FB5C8E" ma:contentTypeVersion="11" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="14df2f61d719535fc18df1f9a9d9b0df">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9aeb1a75-2f41-4697-a8d3-f8284391871f" xmlns:ns3="4238f0ab-0a56-4de2-a220-205d06e6398f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="61e42d8ff38fce06974e39af79bbf855" ns2:_="" ns3:_="">
+    <xsd:import namespace="9aeb1a75-2f41-4697-a8d3-f8284391871f"/>
+    <xsd:import namespace="4238f0ab-0a56-4de2-a220-205d06e6398f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
-                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:Minutes" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-                <xsd:element ref="ns2:test0" minOccurs="0"/>
-[...7 lines deleted...]
-                <xsd:element ref="ns2:Readability" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1b12f4df-a58c-4772-ad03-b6a65e638336" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9aeb1a75-2f41-4697-a8d3-f8284391871f" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Minutes" ma:index="11" nillable="true" ma:displayName="Doc Type" ma:format="Dropdown" ma:internalName="Minutes">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Minutes"/>
+          <xsd:enumeration value="Agenda"/>
+          <xsd:enumeration value="Annotated Agenda"/>
+          <xsd:enumeration value="Attachment"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="13" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6e24e156-28e6-48ad-9c0f-4171595c9d94" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6e24e156-28e6-48ad-9c0f-4171595c9d94" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
-[...121 lines deleted...]
-    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b75816e7-0a6d-4b29-8737-3e580fa44d07" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4238f0ab-0a56-4de2-a220-205d06e6398f" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="11" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
-[...25 lines deleted...]
-    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{e4d58076-d067-49c0-be22-23b7602c4f9f}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="b75816e7-0a6d-4b29-8737-3e580fa44d07">
+    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8eb5d9ea-28ac-4d32-89d5-5ab776ebba72}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="4238f0ab-0a56-4de2-a220-205d06e6398f">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -8884,566 +8923,569 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66AC28CD-794A-4DE5-9080-AF945367D2AC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C30E650E-AC1E-48EA-81B8-1F904E97E90D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="1b12f4df-a58c-4772-ad03-b6a65e638336"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C48F0575-201C-4E4F-A10B-06220F016FB6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58CE1EBB-C189-4849-810F-0EC61D30BAF7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66AC28CD-794A-4DE5-9080-AF945367D2AC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="4238f0ab-0a56-4de2-a220-205d06e6398f"/>
+    <ds:schemaRef ds:uri="9aeb1a75-2f41-4697-a8d3-f8284391871f"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{638DE882-ED43-4052-9BCB-914C0CFF016D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="1b12f4df-a58c-4772-ad03-b6a65e638336"/>
-    <ds:schemaRef ds:uri="b75816e7-0a6d-4b29-8737-3e580fa44d07"/>
+    <ds:schemaRef ds:uri="9aeb1a75-2f41-4697-a8d3-f8284391871f"/>
+    <ds:schemaRef ds:uri="4238f0ab-0a56-4de2-a220-205d06e6398f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1886</Words>
-  <Characters>10754</Characters>
+  <Words>1925</Words>
+  <Characters>10974</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>89</Lines>
+  <Lines>91</Lines>
   <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Education Supports for Children in Care - Frequently Asked Questions for Schools</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Victoria State Government, Department of Families, Fairness and Housing</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12615</CharactersWithSpaces>
+  <CharactersWithSpaces>12874</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HLinks>
     <vt:vector size="114" baseType="variant">
       <vt:variant>
+        <vt:i4>8257589</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>102</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://providers.dffh.vic.gov.au/education-supports-children-care</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
         <vt:i4>5570663</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>105</vt:i4>
+        <vt:i4>99</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:careservices@dffh.vic.gov.au</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>3539068</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>102</vt:i4>
+        <vt:i4>96</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://providers.dffh.vic.gov.au/education-supports-children-care-referral-process</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>5636114</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>99</vt:i4>
+        <vt:i4>93</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://providers.dffh.vic.gov.au/education-supports-children-care-referral-form</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6422639</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>96</vt:i4>
+        <vt:i4>90</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://providers.dffh.vic.gov.au/education-supports-children-care-interim-program-requirements</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1900600</vt:i4>
-[...2 lines deleted...]
-        <vt:i4>89</vt:i4>
+        <vt:i4>1048633</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>83</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc229648768</vt:lpwstr>
-[...5 lines deleted...]
-        <vt:i4>83</vt:i4>
+        <vt:lpwstr>_Toc239765461</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1048633</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>77</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc229648767</vt:lpwstr>
-[...5 lines deleted...]
-        <vt:i4>77</vt:i4>
+        <vt:lpwstr>_Toc239765460</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245241</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>71</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc229648766</vt:lpwstr>
-[...5 lines deleted...]
-        <vt:i4>71</vt:i4>
+        <vt:lpwstr>_Toc239765459</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245241</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>65</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc229648765</vt:lpwstr>
-[...5 lines deleted...]
-        <vt:i4>65</vt:i4>
+        <vt:lpwstr>_Toc239765458</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245241</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>59</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc229648764</vt:lpwstr>
-[...5 lines deleted...]
-        <vt:i4>59</vt:i4>
+        <vt:lpwstr>_Toc239765457</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245241</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>53</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc229648763</vt:lpwstr>
-[...5 lines deleted...]
-        <vt:i4>53</vt:i4>
+        <vt:lpwstr>_Toc239765456</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245241</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>47</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc229648762</vt:lpwstr>
-[...5 lines deleted...]
-        <vt:i4>47</vt:i4>
+        <vt:lpwstr>_Toc239765455</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245241</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>41</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc229648761</vt:lpwstr>
-[...5 lines deleted...]
-        <vt:i4>41</vt:i4>
+        <vt:lpwstr>_Toc239765454</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245241</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>35</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc229648760</vt:lpwstr>
-[...5 lines deleted...]
-        <vt:i4>35</vt:i4>
+        <vt:lpwstr>_Toc239765453</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245241</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>29</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc229648759</vt:lpwstr>
-[...5 lines deleted...]
-        <vt:i4>29</vt:i4>
+        <vt:lpwstr>_Toc239765452</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245241</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>23</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc229648758</vt:lpwstr>
-[...5 lines deleted...]
-        <vt:i4>23</vt:i4>
+        <vt:lpwstr>_Toc239765451</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1245241</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>17</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc229648757</vt:lpwstr>
-[...5 lines deleted...]
-        <vt:i4>17</vt:i4>
+        <vt:lpwstr>_Toc239765450</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179705</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>11</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc229648756</vt:lpwstr>
-[...5 lines deleted...]
-        <vt:i4>11</vt:i4>
+        <vt:lpwstr>_Toc239765449</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1179705</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>_Toc229648755</vt:lpwstr>
-[...17 lines deleted...]
-        <vt:lpwstr>_Toc229648754</vt:lpwstr>
+        <vt:lpwstr>_Toc239765448</vt:lpwstr>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Education Supports for Children in Care - Frequently Asked Questions for Schools</dc:title>
   <dc:subject>Education Supports for Children in Care</dc:subject>
   <dc:creator>Home-Based Care, Care Services</dc:creator>
-  <cp:keywords>Education, education support, Children in Care, FAQ, out of home care, LOOKOUT</cp:keywords>
+  <cp:keywords>Education, Children in Care, FAQ</cp:keywords>
+  <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
+  <cp:category>DFFH teal factsheet</cp:category>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Language">
     <vt:lpwstr>English</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="version">
     <vt:lpwstr>2025v1 01072025</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="O365portals">
     <vt:lpwstr>https://dhhsvicgovau.sharepoint.com/:w:/s/dffh/Ed1G_4r4BHNHgqOGDkeMWhcB0Lm5z1k7mSu1dsrFHD18Fg?e=GtzvTT, DFFH A4 portrait factsheet Teal (O365)</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Daysbeforethenextreview">
     <vt:r8>365</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Format">
     <vt:lpwstr>Factsheet</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Style">
     <vt:lpwstr>Visual style</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="TemplateVersion">
     <vt:i4>1</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Hyperlink Base">
     <vt:lpwstr>https://dhhsvicgovau.sharepoint.com/:w:/s/dffh/ERru7sG4VvdIqrUpHqYgLGkBTVDvDkt3EhVEUNuHeoMhgw</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Link">
     <vt:lpwstr>https://dhhsvicgovau.sharepoint.com/:w:/s/dffh/ERru7sG4VvdIqrUpHqYgLGkBTVDvDkt3EhVEUNuHeoMhgw, https://dhhsvicgovau.sharepoint.com/:w:/s/dffh/ERru7sG4VvdIqrUpHqYgLGkBTVDvDkt3EhVEUNuHeoMhgw</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="GrammarlyDocumentId">
     <vt:lpwstr>a96ef3f9140c67fb1c37e25bbce71637528ada4686b3f059d6e1212ee154b03b</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="ContentTypeId">
-    <vt:lpwstr>0x010100A305EEC48713904CBA1A84EFFF993EED</vt:lpwstr>
+    <vt:lpwstr>0x010100A7F38EA54A6C8A4E9081822878FB5C8E</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="ClassificationContentMarkingFooterShapeIds">
     <vt:lpwstr>4ceaffcc,32462a55,1d405a14,547e12ac</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="ClassificationContentMarkingFooterFontProps">
     <vt:lpwstr>#000000,10,Arial Black</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="ClassificationContentMarkingFooterText">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_SetDate">
     <vt:lpwstr>2026-05-14T01:02:03Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_Name">
     <vt:lpwstr>43e64453-338c-4f93-8a4d-0039a0a41f2a</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_SiteId">
     <vt:lpwstr>c0e0601f-0fac-449c-9c88-a104c4eb9f28</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_ActionId">
     <vt:lpwstr>bab1b358-1e9b-415f-b5df-833972590634</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="Topic">
+    <vt:lpwstr>Better Futures</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="_SourceUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="_SharedFileIndex">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="Links">
+    <vt:lpwstr>, </vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>