--- v0 (2025-10-06)
+++ v1 (2026-09-15)
@@ -10,51 +10,51 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6FA8325E" w14:textId="29B66B6C" w:rsidR="0074696E" w:rsidRPr="00280C4B" w:rsidRDefault="00B95AB9" w:rsidP="00280C4B">
       <w:pPr>
         <w:pStyle w:val="Sectionbreakfirstpage"/>
       </w:pPr>
       <w:r w:rsidRPr="00280C4B">
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="5643E9A5" wp14:editId="009B68CB">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7562850" cy="2070100"/>
             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
             <wp:wrapNone/>
             <wp:docPr id="4" name="Picture 4">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
@@ -269,1103 +269,1466 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF4148" w14:paraId="5F5E6105" w14:textId="77777777" w:rsidTr="00B75FD3">
         <w:trPr>
           <w:trHeight w:val="284"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7825" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5095FF99" w14:textId="77777777" w:rsidR="00C53F43" w:rsidRDefault="00C53F43" w:rsidP="000240DB">
             <w:pPr>
               <w:pStyle w:val="Bannermarking"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="45D389E8" w14:textId="1D8E98E6" w:rsidR="008A60D2" w:rsidRPr="00250DC4" w:rsidRDefault="008A60D2" w:rsidP="000240DB">
             <w:pPr>
               <w:pStyle w:val="Bannermarking"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="46F262BA" w14:textId="7E8F2158" w:rsidR="00037A51" w:rsidRPr="00F42088" w:rsidRDefault="000240DB">
-[...4 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="111D8465" w14:textId="77777777" w:rsidR="00F3570B" w:rsidRDefault="000240DB" w:rsidP="00F3570B">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc66794859"/>
       <w:r>
-        <w:rPr>
-[...5 lines deleted...]
-        </w:rPr>
         <w:br w:type="textWrapping" w:clear="all"/>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-AU"/>
         </w:rPr>
         <w:id w:val="-1757357276"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="719C9886" w14:textId="77777777" w:rsidR="00037A51" w:rsidRPr="00F42088" w:rsidRDefault="00037A51">
+        <w:p w14:paraId="719C9886" w14:textId="1B7C783D" w:rsidR="00037A51" w:rsidRPr="00F42088" w:rsidRDefault="00037A51">
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00F42088">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:t>Contents</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="59CF8509" w14:textId="6BF48E16" w:rsidR="00A854BE" w:rsidRDefault="00037A51">
+        <w:p w14:paraId="36C6A2E0" w14:textId="1E1F5007" w:rsidR="00F3570B" w:rsidRDefault="00037A51">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="54081BCA">
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r w:rsidRPr="54081BCA">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc182998314" w:history="1">
-            <w:r w:rsidR="00A854BE" w:rsidRPr="00212C38">
+          <w:hyperlink w:anchor="_Toc239235083" w:history="1">
+            <w:r w:rsidR="00F3570B" w:rsidRPr="00197B34">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Incident details</w:t>
             </w:r>
-            <w:r w:rsidR="00A854BE">
+            <w:r w:rsidR="00F3570B">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00A854BE">
+            <w:r w:rsidR="00F3570B">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00A854BE">
+            <w:r w:rsidR="00F3570B">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc182998314 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00A854BE">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239235083 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00F3570B">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00A854BE">
+            <w:r w:rsidR="00F3570B">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00A854BE">
+            <w:r w:rsidR="00F3570B">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00A854BE">
+            <w:r w:rsidR="00F3570B">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="092F8CBB" w14:textId="66DC6208" w:rsidR="00A854BE" w:rsidRDefault="00A854BE">
+        <w:p w14:paraId="7D63297D" w14:textId="6FF28D50" w:rsidR="00F3570B" w:rsidRDefault="00F3570B">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc182998315" w:history="1">
-            <w:r w:rsidRPr="00212C38">
+          <w:hyperlink w:anchor="_Toc239235084" w:history="1">
+            <w:r w:rsidRPr="00197B34">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Victoria Police report details</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc182998315 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239235084 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="003688FA" w14:textId="0176A0FC" w:rsidR="00A854BE" w:rsidRDefault="00A854BE">
+        <w:p w14:paraId="603B9080" w14:textId="4ED61367" w:rsidR="00F3570B" w:rsidRDefault="00F3570B">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc182998316" w:history="1">
-            <w:r w:rsidRPr="00212C38">
+          <w:hyperlink w:anchor="_Toc239235085" w:history="1">
+            <w:r w:rsidRPr="00197B34">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Persons involved</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc182998316 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239235085 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="47318449" w14:textId="4548169E" w:rsidR="00A854BE" w:rsidRDefault="00A854BE">
+        <w:p w14:paraId="68237483" w14:textId="492664EE" w:rsidR="00F3570B" w:rsidRDefault="00F3570B">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239235086" w:history="1">
+            <w:r w:rsidRPr="00197B34">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>Client 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239235086 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="3339A2A7" w14:textId="11320031" w:rsidR="00F3570B" w:rsidRDefault="00F3570B">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239235087" w:history="1">
+            <w:r w:rsidRPr="00197B34">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>Staff / carer 1 (subject of allegation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239235087 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="4521AB12" w14:textId="579C396F" w:rsidR="00F3570B" w:rsidRDefault="00F3570B">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc182998317" w:history="1">
-            <w:r w:rsidRPr="00212C38">
+          <w:hyperlink w:anchor="_Toc239235088" w:history="1">
+            <w:r w:rsidRPr="00197B34">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Executive summary</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc182998317 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239235088 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="51ACB777" w14:textId="6CB09A64" w:rsidR="00A854BE" w:rsidRDefault="00A854BE">
+        <w:p w14:paraId="37ACB98A" w14:textId="7F05665D" w:rsidR="00F3570B" w:rsidRDefault="00F3570B">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc182998318" w:history="1">
-            <w:r w:rsidRPr="00212C38">
+          <w:hyperlink w:anchor="_Toc239235089" w:history="1">
+            <w:r w:rsidRPr="00197B34">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Allegations investigated</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc182998318 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239235089 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6A073B60" w14:textId="1F051FEC" w:rsidR="00A854BE" w:rsidRDefault="00A854BE">
+        <w:p w14:paraId="7856C177" w14:textId="41D3292E" w:rsidR="00F3570B" w:rsidRDefault="00F3570B">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc182998319" w:history="1">
-            <w:r w:rsidRPr="00212C38">
+          <w:hyperlink w:anchor="_Toc239235090" w:history="1">
+            <w:r w:rsidRPr="00197B34">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Additional considerations – Kinship care</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc182998319 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239235090 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="327DC856" w14:textId="341BD84A" w:rsidR="00A854BE" w:rsidRDefault="00A854BE">
+        <w:p w14:paraId="3348E65F" w14:textId="0CCE3029" w:rsidR="00F3570B" w:rsidRDefault="00F3570B">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc182998320" w:history="1">
-            <w:r w:rsidRPr="00212C38">
+          <w:hyperlink w:anchor="_Toc239235091" w:history="1">
+            <w:r w:rsidRPr="00197B34">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Summary of investigation process</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc182998320 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239235091 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1E7B6BC1" w14:textId="3CD8A915" w:rsidR="00A854BE" w:rsidRDefault="00A854BE">
+        <w:p w14:paraId="0EBA92F9" w14:textId="57DAEDB4" w:rsidR="00F3570B" w:rsidRDefault="00F3570B">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc182998321" w:history="1">
-            <w:r w:rsidRPr="00212C38">
+          <w:hyperlink w:anchor="_Toc239235092" w:history="1">
+            <w:r w:rsidRPr="00197B34">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Information gathered</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc182998321 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239235092 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7FE17CCA" w14:textId="030B6FD1" w:rsidR="00A854BE" w:rsidRDefault="00A854BE">
+        <w:p w14:paraId="26A5005F" w14:textId="52D5ECEC" w:rsidR="00F3570B" w:rsidRDefault="00F3570B">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239235093" w:history="1">
+            <w:r w:rsidRPr="00197B34">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>Summary of information gathered</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239235093 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="230C12E8" w14:textId="307086AC" w:rsidR="00F3570B" w:rsidRDefault="00F3570B">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239235094" w:history="1">
+            <w:r w:rsidRPr="00197B34">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>Detailed information gathered</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239235094 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="213E1251" w14:textId="461ABB00" w:rsidR="00F3570B" w:rsidRDefault="00F3570B">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc182998322" w:history="1">
-            <w:r w:rsidRPr="00212C38">
+          <w:hyperlink w:anchor="_Toc239235095" w:history="1">
+            <w:r w:rsidRPr="00197B34">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Summary of information gathered</w:t>
+              <w:t>Interview - [Client/Carer/Subject of Allegation/Witness]</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc182998322 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239235095 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="087D3BA3" w14:textId="09CC064C" w:rsidR="00A854BE" w:rsidRDefault="00A854BE">
+        <w:p w14:paraId="65518491" w14:textId="244A6412" w:rsidR="00F3570B" w:rsidRDefault="00F3570B">
           <w:pPr>
             <w:pStyle w:val="TOC3"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc182998323" w:history="1">
-            <w:r w:rsidRPr="00212C38">
+          <w:hyperlink w:anchor="_Toc239235096" w:history="1">
+            <w:r w:rsidRPr="00197B34">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Detailed information gathered</w:t>
+              <w:t>Other information gathered</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc182998323 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239235096 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="47657F35" w14:textId="77E95026" w:rsidR="00A854BE" w:rsidRDefault="00A854BE">
+        <w:p w14:paraId="03579209" w14:textId="427B554B" w:rsidR="00F3570B" w:rsidRDefault="00F3570B">
+          <w:pPr>
+            <w:pStyle w:val="TOC3"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239235097" w:history="1">
+            <w:r w:rsidRPr="00197B34">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:b/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Information unable to be obtained</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239235097 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="518A1133" w14:textId="31417C22" w:rsidR="00F3570B" w:rsidRDefault="00F3570B">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc182998324" w:history="1">
-            <w:r w:rsidRPr="00212C38">
+          <w:hyperlink w:anchor="_Toc239235098" w:history="1">
+            <w:r w:rsidRPr="00197B34">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc182998324 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239235098 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1BCDE76D" w14:textId="71F387D5" w:rsidR="00A854BE" w:rsidRDefault="00A854BE">
+        <w:p w14:paraId="38C2B8A1" w14:textId="1FCC99E5" w:rsidR="00F3570B" w:rsidRDefault="00F3570B">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239235099" w:history="1">
+            <w:r w:rsidRPr="00197B34">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>Allegation one</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239235099 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="2131CFEF" w14:textId="22B3B80D" w:rsidR="00F3570B" w:rsidRDefault="00F3570B">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc182998325" w:history="1">
-            <w:r w:rsidRPr="00212C38">
+          <w:hyperlink w:anchor="_Toc239235100" w:history="1">
+            <w:r w:rsidRPr="00197B34">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Findings, outcome and recommendations</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc182998325 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239235100 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="45340BE7" w14:textId="3A29CEA1" w:rsidR="00A854BE" w:rsidRDefault="00A854BE">
+        <w:p w14:paraId="0F02B654" w14:textId="56428B0E" w:rsidR="00F3570B" w:rsidRDefault="00F3570B">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc182998326" w:history="1">
-            <w:r w:rsidRPr="00212C38">
+          <w:hyperlink w:anchor="_Toc239235101" w:history="1">
+            <w:r w:rsidRPr="00197B34">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Investigator assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc182998326 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239235101 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="78B96572" w14:textId="737D7B77" w:rsidR="00A854BE" w:rsidRDefault="00A854BE">
+        <w:p w14:paraId="76197853" w14:textId="385F97A6" w:rsidR="00F3570B" w:rsidRDefault="00F3570B">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc182998327" w:history="1">
-            <w:r w:rsidRPr="00212C38">
+          <w:hyperlink w:anchor="_Toc239235102" w:history="1">
+            <w:r w:rsidRPr="00197B34">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Approval</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc182998327 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239235102 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7B75C005" w14:textId="781E57DF" w:rsidR="00A854BE" w:rsidRDefault="00A854BE">
+        <w:p w14:paraId="4A29F0C0" w14:textId="0E7B8EAC" w:rsidR="00F3570B" w:rsidRDefault="00F3570B">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc182998328" w:history="1">
-            <w:r w:rsidRPr="00212C38">
+          <w:hyperlink w:anchor="_Toc239235103" w:history="1">
+            <w:r w:rsidRPr="00197B34">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Attachments</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc182998328 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239235103 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5BC2579B" w14:textId="5B943042" w:rsidR="00464307" w:rsidRDefault="00037A51" w:rsidP="00464307">
+        <w:p w14:paraId="7F070923" w14:textId="4605E578" w:rsidR="00464307" w:rsidRPr="00F3570B" w:rsidRDefault="00037A51" w:rsidP="00464307">
           <w:pPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="54081BCA">
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
-        <w:p w14:paraId="7F070923" w14:textId="4AC9D453" w:rsidR="00464307" w:rsidRDefault="00704412" w:rsidP="00464307">
-[...8 lines deleted...]
-        </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="751DBF24" w14:textId="77777777" w:rsidR="003E10B5" w:rsidRPr="003E10B5" w:rsidRDefault="003E10B5" w:rsidP="003E10B5">
       <w:pPr>
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E10B5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>Instruction text</w:t>
       </w:r>
       <w:r w:rsidRPr="003E10B5">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="113ABBC5" w14:textId="77777777" w:rsidR="003E10B5" w:rsidRPr="003E10B5" w:rsidRDefault="003E10B5" w:rsidP="003E10B5">
       <w:pPr>
@@ -1389,94 +1752,108 @@
       <w:r w:rsidRPr="003E10B5">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>Text in purple italics is guidance or example – please delete prior to providing the investigation report to the department</w:t>
       </w:r>
       <w:r w:rsidRPr="003E10B5">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28A1E1AB" w14:textId="77777777" w:rsidR="003E10B5" w:rsidRPr="003E10B5" w:rsidRDefault="003E10B5" w:rsidP="003E10B5">
       <w:pPr>
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E10B5">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Chapter 4: Investigating an incident of the </w:t>
       </w:r>
       <w:r w:rsidRPr="003E10B5">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>Client incident management system – Policy and guidance</w:t>
       </w:r>
       <w:r w:rsidRPr="003E10B5">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> sets out the minimum requirements for incident investigations. </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003E10B5">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t>sets</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003E10B5">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> out the minimum requirements for incident investigations. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="655B1324" w14:textId="77777777" w:rsidR="003E10B5" w:rsidRPr="003E10B5" w:rsidRDefault="003E10B5" w:rsidP="003E10B5">
       <w:pPr>
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E10B5">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>Delete these instructions before submitting your report to the department. End instruction text. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36002605" w14:textId="3BE354A9" w:rsidR="0096053E" w:rsidRPr="00464307" w:rsidRDefault="0096053E" w:rsidP="00464307">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A1DE99B" w14:textId="403B1778" w:rsidR="001C37E6" w:rsidRDefault="001C37E6" w:rsidP="001C37E6">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc182998314"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc239235083"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Incident details</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3256"/>
         <w:gridCol w:w="6938"/>
       </w:tblGrid>
       <w:tr w:rsidR="005464BF" w14:paraId="0F5A0B2D" w14:textId="77777777" w:rsidTr="187194E6">
         <w:trPr>
           <w:trHeight w:val="880"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22DAF007" w14:textId="09C93708" w:rsidR="005464BF" w:rsidRPr="00554995" w:rsidRDefault="00943076" w:rsidP="00554995">
@@ -1837,51 +2214,51 @@
               <w:t xml:space="preserve">If yes, </w:t>
             </w:r>
             <w:r>
               <w:t>name, position title, organisation and contact details of the joint investigation manager.]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="21100AE8" w14:textId="68608274" w:rsidR="00F571CF" w:rsidRDefault="00F571CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic"/>
           <w:bCs/>
           <w:color w:val="201547"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="193FB41D" w14:textId="1CC3EF72" w:rsidR="003E5547" w:rsidRDefault="003E5547" w:rsidP="003E5547">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc182998315"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc239235084"/>
       <w:r>
         <w:t xml:space="preserve">Victoria Police </w:t>
       </w:r>
       <w:r w:rsidR="00F436C9">
         <w:t xml:space="preserve">report </w:t>
       </w:r>
       <w:r>
         <w:t>details</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3256"/>
         <w:gridCol w:w="6938"/>
       </w:tblGrid>
       <w:tr w:rsidR="003E5547" w14:paraId="4A2323A9" w14:textId="77777777" w:rsidTr="003E5547">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
@@ -2043,67 +2420,63 @@
             <w:r>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidR="00A25118">
               <w:t>D</w:t>
             </w:r>
             <w:r>
               <w:t>ate confirmation given, officer name</w:t>
             </w:r>
             <w:r w:rsidR="00A0469D">
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> station</w:t>
             </w:r>
             <w:r w:rsidR="00A0469D">
               <w:t xml:space="preserve"> and contact details</w:t>
             </w:r>
             <w:r w:rsidR="00103544">
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="565CE276" w14:textId="3CC629D5" w:rsidR="00F571CF" w:rsidRDefault="00F571CF" w:rsidP="003E5547">
+    <w:p w14:paraId="565CE276" w14:textId="3CC629D5" w:rsidR="00F571CF" w:rsidRPr="001D0479" w:rsidRDefault="00F571CF" w:rsidP="001D0479">
       <w:pPr>
         <w:pStyle w:val="Body"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2603ABED" w14:textId="43970155" w:rsidR="00452648" w:rsidRDefault="00A86880" w:rsidP="00F571CF">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc182998316"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc239235085"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Person</w:t>
       </w:r>
       <w:r w:rsidR="6D9BB076">
         <w:t>s involved</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18ED80CC" w14:textId="29E3EF71" w:rsidR="00A43412" w:rsidRPr="0022180F" w:rsidRDefault="00452648" w:rsidP="00A43412">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0022180F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
@@ -2122,57 +2495,59 @@
       <w:r w:rsidRPr="0022180F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve">all </w:t>
       </w:r>
       <w:r w:rsidR="00A43412" w:rsidRPr="0022180F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve">persons </w:t>
       </w:r>
       <w:r w:rsidR="00103D54" w:rsidRPr="0022180F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>involved in the incident, as detailed in the incident report.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14C51BD1" w14:textId="35437952" w:rsidR="00091C01" w:rsidRDefault="002D6668" w:rsidP="002D6668">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="14C51BD1" w14:textId="35437952" w:rsidR="00091C01" w:rsidRDefault="002D6668" w:rsidP="00F3570B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc239235086"/>
       <w:r>
         <w:t>Client 1</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="497AF206" w14:textId="71485942" w:rsidR="00376851" w:rsidRPr="0022180F" w:rsidRDefault="00376851" w:rsidP="00376851">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2405"/>
         <w:gridCol w:w="7789"/>
       </w:tblGrid>
       <w:tr w:rsidR="003D47CE" w14:paraId="7865A59C" w14:textId="77777777" w:rsidTr="55D8A47F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
@@ -2491,63 +2866,65 @@
       <w:r w:rsidRPr="0022180F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve">Copy the table above to </w:t>
       </w:r>
       <w:r w:rsidR="008408AA" w:rsidRPr="0022180F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>add additional clients as required, up to a maximum of 10</w:t>
       </w:r>
       <w:r w:rsidRPr="0022180F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A3598BF" w14:textId="27E87BE3" w:rsidR="00575720" w:rsidRDefault="007642D4" w:rsidP="00A72B52">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="0A3598BF" w14:textId="27E87BE3" w:rsidR="00575720" w:rsidRDefault="007642D4" w:rsidP="00F3570B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc239235087"/>
       <w:r>
         <w:t>Staff / carer 1</w:t>
       </w:r>
       <w:r w:rsidR="00932FCA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00212673">
         <w:t>(subject of allegation)</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="4A7AB62B" w14:textId="5E90F415" w:rsidR="0004569B" w:rsidRPr="0022180F" w:rsidRDefault="0004569B" w:rsidP="0004569B">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0022180F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>Delete if not required</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -2948,78 +3325,70 @@
       <w:r w:rsidRPr="0022180F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve">Copy the table above to </w:t>
       </w:r>
       <w:r w:rsidR="00726BCF" w:rsidRPr="0022180F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>add additional staff / carers who are subject to allegation as required, up to maximum 10</w:t>
       </w:r>
       <w:r w:rsidRPr="0022180F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="564CC29A" w14:textId="77777777" w:rsidR="00262EA3" w:rsidRDefault="00262EA3">
-[...11 lines deleted...]
-      <w:bookmarkStart w:id="4" w:name="_Toc170823653"/>
+    <w:p w14:paraId="564CC29A" w14:textId="77777777" w:rsidR="00262EA3" w:rsidRDefault="00262EA3" w:rsidP="00F3570B">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc170823653"/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B81B270" w14:textId="1459DBAA" w:rsidR="00782204" w:rsidRDefault="009B6C86" w:rsidP="00A95CC6">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc182998317"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc239235088"/>
       <w:r w:rsidRPr="009B6C86">
         <w:lastRenderedPageBreak/>
         <w:t>Executive summary</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10201" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10201"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BC417B" w14:paraId="027F2398" w14:textId="77777777" w:rsidTr="004532AD">
         <w:trPr>
           <w:trHeight w:val="2446"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10201" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6BDC9D0C" w14:textId="4230775E" w:rsidR="007151DF" w:rsidRPr="0013729D" w:rsidRDefault="00701931" w:rsidP="007151DF">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
@@ -3192,56 +3561,56 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0013729D">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
               <w:t>is</w:t>
             </w:r>
             <w:r w:rsidR="00701931" w:rsidRPr="0013729D">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
               <w:t xml:space="preserve"> completed last.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5C7FC096" w14:textId="13282B17" w:rsidR="00554A08" w:rsidRDefault="00554A08" w:rsidP="00BC417B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc182998318"/>
-      <w:bookmarkStart w:id="7" w:name="_Toc170823655"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc170823655"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc239235089"/>
       <w:r>
         <w:t>Allegations investigated</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10194"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BC417B" w14:paraId="4B2C4532" w14:textId="77777777" w:rsidTr="00BC417B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0AAAA827" w14:textId="7CD0F868" w:rsidR="008539A2" w:rsidRPr="00010235" w:rsidRDefault="008147FC" w:rsidP="00D43A01">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00010235">
               <w:rPr>
@@ -3619,60 +3988,60 @@
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
               <w:t xml:space="preserve">Allegation </w:t>
             </w:r>
             <w:r w:rsidR="005F3D9C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
               <w:t>four</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3DD15399" w14:textId="323237E0" w:rsidR="0056469F" w:rsidRDefault="0056469F" w:rsidP="0056469F">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc178599820"/>
-      <w:bookmarkStart w:id="9" w:name="_Toc182998319"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc178599820"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc239235090"/>
       <w:r>
         <w:t>Additional considerations</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="10"/>
       <w:r>
         <w:t xml:space="preserve"> – Kinship care</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="306E50D3" w14:textId="1A8279AB" w:rsidR="00866CB9" w:rsidRPr="0022180F" w:rsidRDefault="00866CB9" w:rsidP="00866CB9">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0022180F">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>Delete if not required</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
@@ -4497,69 +4866,51 @@
             </w:pPr>
             <w:r w:rsidRPr="00CA31DF">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
               <w:t>How the evidence enables an outcome decision to be made</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B5FAC44" w14:textId="77777777" w:rsidR="00EC0BF7" w:rsidRPr="00CA31DF" w:rsidRDefault="004E1EDA" w:rsidP="004E1EDA">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA31DF">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
-              <w:t xml:space="preserve">A rationale for why further information gathering activities </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> not appropriate to be undertaken.</w:t>
+              <w:t>A rationale for why further information gathering activities are not appropriate to be undertaken.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="142C962A" w14:textId="3C200EEC" w:rsidR="004E1EDA" w:rsidRDefault="00806844" w:rsidP="00EC0BF7">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA31DF">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
               <w:t xml:space="preserve">You may then proceed to the findings, outcomes and recommendations </w:t>
             </w:r>
             <w:r w:rsidR="00A81884" w:rsidRPr="00CA31DF">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
               <w:t>section to complete the</w:t>
@@ -4574,127 +4925,108 @@
             </w:r>
             <w:r w:rsidR="003D5EA0" w:rsidRPr="00CA31DF">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
               <w:t>investigation report</w:t>
             </w:r>
             <w:r w:rsidR="00B977CC" w:rsidRPr="00CA31DF">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6445ED4B" w14:textId="1A25AF88" w:rsidR="006349A5" w:rsidRDefault="004B6CA9" w:rsidP="003D7E30">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc182998320"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc239235091"/>
       <w:r w:rsidRPr="004B6CA9">
         <w:t>Summary of investigation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidR="00ED3F4D">
         <w:t xml:space="preserve"> process</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w14:paraId="5A8B9038" w14:textId="77777777" w:rsidR="00B31CFE" w:rsidRDefault="00B31CFE">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2AE906FB" w14:textId="77777777" w:rsidR="00B31CFE" w:rsidRDefault="00B31CFE" w:rsidP="00F3570B">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2AE906FB" w14:textId="77777777" w:rsidR="00B31CFE" w:rsidRDefault="00B31CFE">
-[...20 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="7C9632FE" w14:textId="77777777" w:rsidR="00F70946" w:rsidRDefault="00F70946" w:rsidP="00F3570B">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E228AD7" w14:textId="09DDC4DD" w:rsidR="000F0CE0" w:rsidRDefault="00B3291F" w:rsidP="056E43A6">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc182998321"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc239235092"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="311B3B2D">
         <w:t>n</w:t>
       </w:r>
       <w:r>
         <w:t>formation</w:t>
       </w:r>
       <w:r w:rsidR="311B3B2D">
         <w:t xml:space="preserve"> gathered</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:p w14:paraId="548264DA" w14:textId="7171829E" w:rsidR="00BC39B6" w:rsidRPr="00BC39B6" w:rsidRDefault="00287F4B" w:rsidP="00287F4B">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="12" w:name="_Toc182998322"/>
+    <w:p w14:paraId="548264DA" w14:textId="7171829E" w:rsidR="00BC39B6" w:rsidRPr="00BC39B6" w:rsidRDefault="00287F4B" w:rsidP="00F3570B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="_Toc239235093"/>
       <w:r>
         <w:t xml:space="preserve">Summary of </w:t>
       </w:r>
       <w:r w:rsidR="00B3291F">
         <w:t>information</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> gathered</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="1DA79CE0" w14:textId="4F2B360D" w:rsidR="005D6EBD" w:rsidRPr="000C7537" w:rsidRDefault="008E1D97" w:rsidP="005D6EBD">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C7537">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>List</w:t>
       </w:r>
       <w:r w:rsidR="00754F29" w:rsidRPr="000C7537">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
@@ -4842,65 +5174,65 @@
               <w:t>[0</w:t>
             </w:r>
             <w:r w:rsidR="002A7618">
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:t>/01/2024]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5097" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1DC984E7" w14:textId="5975FF68" w:rsidR="005D6EBD" w:rsidRDefault="005D6EBD" w:rsidP="00830522">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>[CCTV footage]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6CF7FEF2" w14:textId="08F61273" w:rsidR="00287F4B" w:rsidRDefault="00287F4B" w:rsidP="00287F4B">
-[...3 lines deleted...]
-      <w:bookmarkStart w:id="13" w:name="_Toc182998323"/>
+    <w:p w14:paraId="6CF7FEF2" w14:textId="08F61273" w:rsidR="00287F4B" w:rsidRDefault="00287F4B" w:rsidP="00F3570B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="_Toc239235094"/>
       <w:r>
         <w:t xml:space="preserve">Detailed </w:t>
       </w:r>
       <w:r w:rsidR="00B3291F">
         <w:t>information</w:t>
       </w:r>
       <w:r w:rsidR="00A47F36">
         <w:t xml:space="preserve"> gathered</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="43E149ED" w14:textId="7C92DC9A" w:rsidR="00830522" w:rsidRPr="000C7537" w:rsidRDefault="008E1D97" w:rsidP="00AA5134">
       <w:pPr>
         <w:pStyle w:val="Bodyaftertablefigure"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C7537">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>Provide</w:t>
       </w:r>
       <w:r w:rsidR="00187AF3" w:rsidRPr="000C7537">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -4940,66 +5272,65 @@
       <w:r w:rsidR="00DA4373" w:rsidRPr="000C7537">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00187AF3" w:rsidRPr="000C7537">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve">table </w:t>
       </w:r>
       <w:r w:rsidR="00DA4373" w:rsidRPr="000C7537">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>above</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CD79F85" w14:textId="3812CA22" w:rsidR="000F0CE0" w:rsidRPr="000F0CE0" w:rsidRDefault="787F83F1" w:rsidP="000F0CE0">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="4CD79F85" w14:textId="3812CA22" w:rsidR="000F0CE0" w:rsidRPr="000F0CE0" w:rsidRDefault="787F83F1" w:rsidP="00F3570B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="_Toc239235095"/>
       <w:r>
         <w:t>Interview</w:t>
       </w:r>
       <w:r w:rsidR="000F0CE0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="73052403" w:rsidRPr="00E92073">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>- [Client/Carer/Subject of Allegation/Witness]</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2547"/>
         <w:gridCol w:w="7647"/>
       </w:tblGrid>
       <w:tr w:rsidR="007D3F32" w14:paraId="1DC88BCD" w14:textId="77777777" w:rsidTr="20C6CF58">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="2D2FB92F" w14:textId="30E4F3B3" w:rsidR="007D3F32" w:rsidRDefault="6FA193DF" w:rsidP="713F2C27">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Name of </w:t>
             </w:r>
             <w:r w:rsidR="00F81BF8">
@@ -5293,64 +5624,66 @@
       <w:r w:rsidRPr="00F44539">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="583E740B" w14:textId="77777777" w:rsidR="00262071" w:rsidRDefault="00262071">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="201547"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00F836DF" w14:textId="29E884E1" w:rsidR="00B94D79" w:rsidRDefault="6AF67258" w:rsidP="007D3F32">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="00F836DF" w14:textId="29E884E1" w:rsidR="00B94D79" w:rsidRDefault="6AF67258" w:rsidP="00F3570B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc239235096"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Other </w:t>
       </w:r>
       <w:r w:rsidR="00D3238B">
         <w:t>information</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> gathered</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="17"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10200" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2610"/>
         <w:gridCol w:w="7590"/>
       </w:tblGrid>
       <w:tr w:rsidR="5E667930" w14:paraId="770EED3E" w14:textId="77777777" w:rsidTr="20C6CF58">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="04C8D7EB" w14:textId="0675B3CA" w:rsidR="6AF67258" w:rsidRDefault="6AF67258" w:rsidP="5E667930">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
@@ -5525,76 +5858,78 @@
       </w:r>
       <w:r w:rsidR="000E46FB" w:rsidRPr="00382692">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve">add additional </w:t>
       </w:r>
       <w:r w:rsidR="00CA731A" w:rsidRPr="00382692">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>summaries</w:t>
       </w:r>
       <w:r w:rsidR="000E46FB" w:rsidRPr="00382692">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve"> as required</w:t>
       </w:r>
-      <w:bookmarkStart w:id="14" w:name="_Toc170823656"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc170823656"/>
       <w:r w:rsidR="00CA731A" w:rsidRPr="00382692">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6040B5CB" w14:textId="18B479A2" w:rsidR="006C7EF8" w:rsidRDefault="008F7B79" w:rsidP="00AC4897">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="6040B5CB" w14:textId="18B479A2" w:rsidR="006C7EF8" w:rsidRDefault="008F7B79" w:rsidP="00F3570B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc239235097"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Heading4Char"/>
         </w:rPr>
         <w:t xml:space="preserve">Information </w:t>
       </w:r>
       <w:r w:rsidR="006C7EF8" w:rsidRPr="000E46FB">
         <w:rPr>
           <w:rStyle w:val="Heading4Char"/>
         </w:rPr>
         <w:t>unable to be obtained</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="4D6284CF" w14:textId="2A380864" w:rsidR="006C7EF8" w:rsidRPr="00382692" w:rsidRDefault="00225EA8" w:rsidP="006C7EF8">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00382692">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>Detail</w:t>
       </w:r>
       <w:r w:rsidR="006C7EF8" w:rsidRPr="00382692">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve"> any </w:t>
@@ -5822,101 +6157,104 @@
             </w:r>
             <w:r w:rsidR="008F7B79">
               <w:t>information</w:t>
             </w:r>
             <w:r w:rsidR="004C1888">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>may have on the outcome of the investigation.</w:t>
             </w:r>
             <w:r w:rsidR="00720C5F">
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4D898ACB" w14:textId="77777777" w:rsidR="00210883" w:rsidRDefault="00210883">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73758159" w14:textId="5E826C3E" w:rsidR="006474F3" w:rsidRPr="00382692" w:rsidRDefault="00210883">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5DBE8D26" w14:textId="77777777" w:rsidR="00F3570B" w:rsidRPr="00F3570B" w:rsidRDefault="00210883" w:rsidP="00F3570B">
+      <w:pPr>
+        <w:pStyle w:val="Bodyaftertablefigure"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
-[...12 lines deleted...]
-          <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
-        <w:t>Copy above table to add additional detail as required.</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3570B">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t>Copy above table to add additional detail as required</w:t>
       </w:r>
-      <w:r w:rsidR="006474F3" w:rsidRPr="00382692">
+    </w:p>
+    <w:p w14:paraId="73758159" w14:textId="6CADAC79" w:rsidR="006474F3" w:rsidRPr="00F3570B" w:rsidRDefault="00210883" w:rsidP="00F3570B">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
         <w:rPr>
-          <w:i/>
-          <w:iCs/>
+          <w:rStyle w:val="BodyChar"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F3570B">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="006474F3" w:rsidRPr="00F3570B">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1567F402" w14:textId="04C28BD1" w:rsidR="00502336" w:rsidRDefault="00E4637A" w:rsidP="001A5A35">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc182998324"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc239235098"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Analysis</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="20"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5008BE20" w14:textId="734B33B9" w:rsidR="00502336" w:rsidRPr="00C40A49" w:rsidRDefault="00CA71E7" w:rsidP="00866CB9">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="5008BE20" w14:textId="734B33B9" w:rsidR="00502336" w:rsidRPr="00C40A49" w:rsidRDefault="00CA71E7" w:rsidP="00F3570B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc239235099"/>
       <w:r>
         <w:t>Allegation one</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10194"/>
       </w:tblGrid>
       <w:tr w:rsidR="00502336" w14:paraId="65C700AA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="841"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5766C665" w14:textId="05D8FE58" w:rsidR="002913FF" w:rsidRPr="00556319" w:rsidRDefault="00BE4ED5">
             <w:pPr>
               <w:pStyle w:val="Bullet1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
@@ -6191,77 +6529,77 @@
           <w:i/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="005F3DE5" w:rsidRPr="00556319">
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>dd additional allegations if required</w:t>
       </w:r>
       <w:r w:rsidR="00556319" w:rsidRPr="00556319">
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F035781" w14:textId="77777777" w:rsidR="00131BC0" w:rsidRDefault="00131BC0">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2F035781" w14:textId="77777777" w:rsidR="00131BC0" w:rsidRDefault="00131BC0" w:rsidP="00F3570B">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="39051E64" w14:textId="3A322E9F" w:rsidR="00A41530" w:rsidRPr="00194504" w:rsidRDefault="5E553557" w:rsidP="00787897">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Toc182998325"/>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc239235100"/>
+      <w:bookmarkEnd w:id="18"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Findings, outcome and recommendations</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10201" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1413"/>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="2835"/>
         <w:gridCol w:w="2835"/>
       </w:tblGrid>
       <w:tr w:rsidR="009D767B" w14:paraId="1BF5E2D7" w14:textId="77777777" w:rsidTr="009D767B">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="769B4960" w14:textId="00C3D3D7" w:rsidR="009D767B" w:rsidRDefault="009D767B" w:rsidP="58427096">
             <w:pPr>
@@ -6337,61 +6675,111 @@
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="75637187" w14:textId="01FD32BD" w:rsidR="00662DE9" w:rsidRDefault="00662DE9" w:rsidP="00662DE9">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00C40308">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
               <w:t>Insert each allegation in a new row</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="00E87D47" w14:textId="5C5F9735" w:rsidR="00662DE9" w:rsidRDefault="00662DE9" w:rsidP="00662DE9">
+          <w:p w14:paraId="46C253B1" w14:textId="77777777" w:rsidR="00662DE9" w:rsidRDefault="00662DE9" w:rsidP="00662DE9">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7030A0"/>
+              </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C40308">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
               <w:t>Insert findings made from the evidence gathered throughout the investigation. There may be multiple findings listed against each outcome</w:t>
+            </w:r>
+            <w:r w:rsidR="0077690F">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7030A0"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="433264FC" w14:textId="77777777" w:rsidR="0077690F" w:rsidRDefault="0077690F" w:rsidP="00662DE9">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7030A0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00E87D47" w14:textId="1DFA4545" w:rsidR="0077690F" w:rsidRPr="00162A2E" w:rsidRDefault="0077690F" w:rsidP="00672635">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7030A0"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D53BDC">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7030A0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The investigation substantiation is based on the incident type definition (Appendix 1 of the CIMS policy). </w:t>
+            </w:r>
+            <w:r w:rsidR="00672635" w:rsidRPr="00D53BDC">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7030A0"/>
+              </w:rPr>
+              <w:t>Evidence of major impact harm does not need to be included in the substantiation decision.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A38A498" w14:textId="77777777" w:rsidR="00662DE9" w:rsidRPr="00C40308" w:rsidRDefault="00662DE9" w:rsidP="00662DE9">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C40308">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
               <w:t>Include outcome against each allegation identified in this incident report. One outcome per row.</w:t>
             </w:r>
           </w:p>
@@ -6692,58 +7080,58 @@
               </w:rPr>
               <w:t>eview of the placement and appropriateness for the client to remain in the kinship care placement.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5320DFE4" w14:textId="20B54C1C" w:rsidR="004545A4" w:rsidRPr="00686BEB" w:rsidRDefault="00957078" w:rsidP="00957078">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
             </w:pPr>
             <w:r w:rsidRPr="00F24FEC">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
               <w:t>Review processes associated with the commencement of new kinship carer arrangements to ensure early identification and implementation of supports that the carer may need during the initial phase of the placement.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2CC002C3" w14:textId="3E63293A" w:rsidR="00387B5A" w:rsidRPr="00C40A49" w:rsidRDefault="006F3EA2" w:rsidP="006F3EA2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Toc182998326"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc239235101"/>
       <w:r>
         <w:t xml:space="preserve">Investigator </w:t>
       </w:r>
       <w:r w:rsidR="00583B92">
         <w:t>assessment</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10194"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C70080" w14:paraId="10F00E79" w14:textId="77777777" w:rsidTr="007070FB">
         <w:trPr>
           <w:trHeight w:val="841"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0D02AC2B" w14:textId="6640B22F" w:rsidR="001A3562" w:rsidRPr="007646A0" w:rsidRDefault="003625D6" w:rsidP="001A3562">
             <w:pPr>
               <w:pStyle w:val="Bullet1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
@@ -6842,58 +7230,58 @@
             </w:r>
             <w:r w:rsidRPr="007646A0">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
               <w:t xml:space="preserve"> was discounted in the investigation</w:t>
             </w:r>
             <w:r w:rsidR="007646A0" w:rsidRPr="007646A0">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6B277204" w14:textId="158D4157" w:rsidR="00322DD7" w:rsidRDefault="5BEEBA87" w:rsidP="00322DD7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Toc170823659"/>
-      <w:bookmarkStart w:id="19" w:name="_Toc182998327"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc170823659"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc239235102"/>
       <w:r>
         <w:t>Approval</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:bookmarkEnd w:id="18"/>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:p w14:paraId="394B296D" w14:textId="4E95A8FC" w:rsidR="003662BB" w:rsidRPr="002C41CD" w:rsidRDefault="003662BB" w:rsidP="003662BB">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C41CD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>To be completed by the investigat</w:t>
       </w:r>
       <w:r w:rsidR="00454573" w:rsidRPr="002C41CD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>or</w:t>
@@ -7363,81 +7751,68 @@
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F7DCA11" w14:textId="77777777" w:rsidR="00F5383A" w:rsidRDefault="00F5383A" w:rsidP="00B442A0">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1CBB29DD" w14:textId="77777777" w:rsidR="003B015E" w:rsidRDefault="003B015E" w:rsidP="00E10FD1">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54EB88AE" w14:textId="77777777" w:rsidR="00DA2B85" w:rsidRDefault="00DA2B85" w:rsidP="00E10FD1">
+    <w:p w14:paraId="4CE84659" w14:textId="36B05641" w:rsidR="00B66D0A" w:rsidRDefault="00B66D0A" w:rsidP="00F3570B">
       <w:pPr>
         <w:pStyle w:val="Body"/>
-      </w:pPr>
-[...11 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="27A93CE9" w14:textId="5635115F" w:rsidR="00DA2B85" w:rsidRDefault="0010140E" w:rsidP="00003E70">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc182998328"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc239235103"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Attachments</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p w14:paraId="794AE067" w14:textId="0625BCCF" w:rsidR="0010140E" w:rsidRPr="002C41CD" w:rsidRDefault="00DA2B85" w:rsidP="00771AE7">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C41CD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve">Relevant attachments </w:t>
       </w:r>
       <w:r w:rsidR="0010140E" w:rsidRPr="002C41CD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve">or appendices </w:t>
@@ -7535,199 +7910,199 @@
     </w:p>
     <w:p w14:paraId="35ABFCF1" w14:textId="77777777" w:rsidR="0010140E" w:rsidRDefault="0010140E" w:rsidP="00DA2B85">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="058E8C3C" w14:textId="77777777" w:rsidR="0010140E" w:rsidRDefault="0010140E" w:rsidP="0010140E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="0010140E" w:rsidSect="00593A99">
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="851" w:bottom="851" w:left="851" w:header="680" w:footer="567" w:gutter="0"/>
       <w:cols w:space="340"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="458E6188" w14:textId="77777777" w:rsidR="007D4D05" w:rsidRDefault="007D4D05">
+    <w:p w14:paraId="3B0B6225" w14:textId="77777777" w:rsidR="00C5321A" w:rsidRDefault="00C5321A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02406FA2" w14:textId="77777777" w:rsidR="007D4D05" w:rsidRDefault="007D4D05"/>
+    <w:p w14:paraId="3EC0F1CB" w14:textId="77777777" w:rsidR="00C5321A" w:rsidRDefault="00C5321A"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1B98E7EB" w14:textId="77777777" w:rsidR="007D4D05" w:rsidRDefault="007D4D05">
+    <w:p w14:paraId="6D0AB015" w14:textId="77777777" w:rsidR="00C5321A" w:rsidRDefault="00C5321A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5405DC97" w14:textId="77777777" w:rsidR="007D4D05" w:rsidRDefault="007D4D05"/>
+    <w:p w14:paraId="4E121382" w14:textId="77777777" w:rsidR="00C5321A" w:rsidRDefault="00C5321A"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2BF2E36A" w14:textId="77777777" w:rsidR="007D4D05" w:rsidRDefault="007D4D05">
+    <w:p w14:paraId="148A1F81" w14:textId="77777777" w:rsidR="00C5321A" w:rsidRDefault="00C5321A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="016C29F6" w14:textId="044C41A7" w:rsidR="00E261B3" w:rsidRPr="00F65AA9" w:rsidRDefault="00967335" w:rsidP="00EF2C72">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C7F58B7" wp14:editId="798A5D84">
           <wp:simplePos x="538163" y="9644063"/>
           <wp:positionH relativeFrom="page">
             <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:align>bottom</wp:align>
           </wp:positionV>
           <wp:extent cx="7560000" cy="792720"/>
           <wp:effectExtent l="0" t="0" r="3175" b="7620"/>
           <wp:wrapNone/>
           <wp:docPr id="237493591" name="Picture 237493591" descr="Victoria State Government Families, Fairness and Housing"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
@@ -7866,51 +8241,51 @@
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00B21F90">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="65F67A31" w14:textId="77777777" w:rsidR="00E261B3" w:rsidRDefault="00E261B3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="36861015" wp14:editId="5023B46B">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10189687</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560310" cy="311785"/>
               <wp:effectExtent l="0" t="0" r="0" b="12065"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="MSIPCM418f4cbe97f099549309dca7" descr="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;FirstPage&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -7993,51 +8368,51 @@
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00B21F90">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6434A8BE" w14:textId="424E90F1" w:rsidR="00593A99" w:rsidRPr="00F65AA9" w:rsidRDefault="00517820" w:rsidP="00EF2C72">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="5B1B5387" wp14:editId="21A4B411">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10189210</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560310" cy="311785"/>
               <wp:effectExtent l="0" t="0" r="0" b="12065"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="MSIPCMc8f74ee894bbb46f5a7ee30b" descr="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:2,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -8120,81 +8495,81 @@
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00517820">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="50FB8EA6" w14:textId="77777777" w:rsidR="007D4D05" w:rsidRDefault="007D4D05" w:rsidP="00207717">
+    <w:p w14:paraId="5C8FDC0A" w14:textId="77777777" w:rsidR="00C5321A" w:rsidRDefault="00C5321A" w:rsidP="00207717">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54A0E03C" w14:textId="77777777" w:rsidR="007D4D05" w:rsidRDefault="007D4D05">
+    <w:p w14:paraId="16FF23BA" w14:textId="77777777" w:rsidR="00C5321A" w:rsidRDefault="00C5321A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AC752FC" w14:textId="77777777" w:rsidR="007D4D05" w:rsidRDefault="007D4D05"/>
+    <w:p w14:paraId="550A531D" w14:textId="77777777" w:rsidR="00C5321A" w:rsidRDefault="00C5321A"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7C548CF1" w14:textId="77777777" w:rsidR="007D4D05" w:rsidRDefault="007D4D05">
+    <w:p w14:paraId="4DCF9911" w14:textId="77777777" w:rsidR="00C5321A" w:rsidRDefault="00C5321A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="01FD96D1" w14:textId="6BDB3E44" w:rsidR="00E261B3" w:rsidRPr="0051568D" w:rsidRDefault="008E359A" w:rsidP="0017674D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t>Investigation report</w:t>
     </w:r>
     <w:r w:rsidR="00A33F70">
       <w:t xml:space="preserve"> – [insert client name and IRD number]</w:t>
     </w:r>
     <w:r w:rsidR="00B14B5F">
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidR="00B14B5F" w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00B14B5F" w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
@@ -8202,51 +8577,51 @@
     <w:r w:rsidR="00B14B5F" w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00B14B5F" w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="00B14B5F" w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02953F39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="696CF16A"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -12370,52 +12745,52 @@
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1286234987">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="1461026287">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="541131838">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="1697461714">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="1594319518">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="1417553682">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="6"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="62"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="5004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="181"/>
   <w:drawingGridVerticalSpacing w:val="181"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -12538,50 +12913,51 @@
     <w:rsid w:val="00087108"/>
     <w:rsid w:val="00087951"/>
     <w:rsid w:val="00090280"/>
     <w:rsid w:val="0009050A"/>
     <w:rsid w:val="0009113B"/>
     <w:rsid w:val="00091C01"/>
     <w:rsid w:val="00092CB8"/>
     <w:rsid w:val="00093402"/>
     <w:rsid w:val="00093472"/>
     <w:rsid w:val="00094DA3"/>
     <w:rsid w:val="00096C1A"/>
     <w:rsid w:val="00096CD1"/>
     <w:rsid w:val="000974A4"/>
     <w:rsid w:val="000A012C"/>
     <w:rsid w:val="000A0EB9"/>
     <w:rsid w:val="000A186C"/>
     <w:rsid w:val="000A1EA4"/>
     <w:rsid w:val="000A2476"/>
     <w:rsid w:val="000A25D3"/>
     <w:rsid w:val="000A36AE"/>
     <w:rsid w:val="000A5549"/>
     <w:rsid w:val="000A5AB0"/>
     <w:rsid w:val="000A5BB1"/>
     <w:rsid w:val="000A641A"/>
     <w:rsid w:val="000A6654"/>
+    <w:rsid w:val="000B1D44"/>
     <w:rsid w:val="000B1DD7"/>
     <w:rsid w:val="000B2117"/>
     <w:rsid w:val="000B3618"/>
     <w:rsid w:val="000B3945"/>
     <w:rsid w:val="000B3EDB"/>
     <w:rsid w:val="000B543D"/>
     <w:rsid w:val="000B55F9"/>
     <w:rsid w:val="000B59B7"/>
     <w:rsid w:val="000B5BF7"/>
     <w:rsid w:val="000B68A4"/>
     <w:rsid w:val="000B6B7E"/>
     <w:rsid w:val="000B6BC8"/>
     <w:rsid w:val="000C0303"/>
     <w:rsid w:val="000C0A8A"/>
     <w:rsid w:val="000C2EFB"/>
     <w:rsid w:val="000C42CF"/>
     <w:rsid w:val="000C42EA"/>
     <w:rsid w:val="000C4546"/>
     <w:rsid w:val="000C5F4F"/>
     <w:rsid w:val="000C6571"/>
     <w:rsid w:val="000C65F8"/>
     <w:rsid w:val="000C7537"/>
     <w:rsid w:val="000C7DD7"/>
     <w:rsid w:val="000D0757"/>
     <w:rsid w:val="000D0F8D"/>
@@ -12675,140 +13051,144 @@
     <w:rsid w:val="00134AC3"/>
     <w:rsid w:val="0013729D"/>
     <w:rsid w:val="00137F80"/>
     <w:rsid w:val="00141BEA"/>
     <w:rsid w:val="001427A1"/>
     <w:rsid w:val="00142BB6"/>
     <w:rsid w:val="001432A1"/>
     <w:rsid w:val="00144214"/>
     <w:rsid w:val="001444C9"/>
     <w:rsid w:val="001447B3"/>
     <w:rsid w:val="00146B3A"/>
     <w:rsid w:val="00150C09"/>
     <w:rsid w:val="00152073"/>
     <w:rsid w:val="0015305E"/>
     <w:rsid w:val="00153220"/>
     <w:rsid w:val="00156598"/>
     <w:rsid w:val="001569EC"/>
     <w:rsid w:val="00157AD8"/>
     <w:rsid w:val="0016037B"/>
     <w:rsid w:val="00160FF2"/>
     <w:rsid w:val="00161939"/>
     <w:rsid w:val="00161AA0"/>
     <w:rsid w:val="00161D2E"/>
     <w:rsid w:val="00161F3E"/>
     <w:rsid w:val="00162093"/>
+    <w:rsid w:val="00162A2E"/>
     <w:rsid w:val="00162AFE"/>
     <w:rsid w:val="00162CA9"/>
     <w:rsid w:val="0016427D"/>
     <w:rsid w:val="00164D72"/>
     <w:rsid w:val="00164E87"/>
     <w:rsid w:val="0016524C"/>
     <w:rsid w:val="00165459"/>
     <w:rsid w:val="00165539"/>
     <w:rsid w:val="00165A57"/>
     <w:rsid w:val="001712C2"/>
     <w:rsid w:val="0017183E"/>
     <w:rsid w:val="00172BAF"/>
     <w:rsid w:val="001737DC"/>
     <w:rsid w:val="0017423F"/>
     <w:rsid w:val="00174EA2"/>
     <w:rsid w:val="0017674D"/>
     <w:rsid w:val="0017678C"/>
     <w:rsid w:val="00176A85"/>
     <w:rsid w:val="00176AB9"/>
     <w:rsid w:val="00176BDF"/>
     <w:rsid w:val="001771DD"/>
     <w:rsid w:val="0017795C"/>
     <w:rsid w:val="00177995"/>
     <w:rsid w:val="00177A8C"/>
     <w:rsid w:val="00177E68"/>
     <w:rsid w:val="00181E14"/>
     <w:rsid w:val="001825C0"/>
     <w:rsid w:val="00184315"/>
     <w:rsid w:val="00185AAF"/>
     <w:rsid w:val="00186B33"/>
     <w:rsid w:val="001875F6"/>
     <w:rsid w:val="00187AF3"/>
     <w:rsid w:val="00190A0D"/>
     <w:rsid w:val="00191ABD"/>
     <w:rsid w:val="00191F3C"/>
     <w:rsid w:val="00192F9D"/>
     <w:rsid w:val="00194504"/>
     <w:rsid w:val="00194B9E"/>
+    <w:rsid w:val="00194BBC"/>
     <w:rsid w:val="00195240"/>
     <w:rsid w:val="00196EB8"/>
     <w:rsid w:val="00196EFB"/>
     <w:rsid w:val="0019708C"/>
     <w:rsid w:val="001973FF"/>
     <w:rsid w:val="00197702"/>
     <w:rsid w:val="001979FF"/>
     <w:rsid w:val="00197B17"/>
     <w:rsid w:val="001A089B"/>
     <w:rsid w:val="001A0A01"/>
     <w:rsid w:val="001A0CC7"/>
+    <w:rsid w:val="001A1407"/>
     <w:rsid w:val="001A1950"/>
     <w:rsid w:val="001A1AF2"/>
     <w:rsid w:val="001A1C54"/>
     <w:rsid w:val="001A202A"/>
     <w:rsid w:val="001A2227"/>
     <w:rsid w:val="001A223E"/>
     <w:rsid w:val="001A322A"/>
     <w:rsid w:val="001A3530"/>
     <w:rsid w:val="001A3562"/>
     <w:rsid w:val="001A3ACE"/>
     <w:rsid w:val="001A3EA9"/>
     <w:rsid w:val="001A5A35"/>
     <w:rsid w:val="001A6C48"/>
     <w:rsid w:val="001B058F"/>
     <w:rsid w:val="001B05DC"/>
     <w:rsid w:val="001B0D7E"/>
     <w:rsid w:val="001B3B79"/>
     <w:rsid w:val="001B3F6E"/>
     <w:rsid w:val="001B434B"/>
     <w:rsid w:val="001B4972"/>
     <w:rsid w:val="001B6B96"/>
     <w:rsid w:val="001B7228"/>
     <w:rsid w:val="001B738B"/>
     <w:rsid w:val="001B74AB"/>
     <w:rsid w:val="001B78B4"/>
     <w:rsid w:val="001B7F0D"/>
     <w:rsid w:val="001C09DB"/>
     <w:rsid w:val="001C0B4B"/>
     <w:rsid w:val="001C277E"/>
     <w:rsid w:val="001C2831"/>
     <w:rsid w:val="001C2A72"/>
     <w:rsid w:val="001C31B7"/>
     <w:rsid w:val="001C37E6"/>
     <w:rsid w:val="001C381B"/>
     <w:rsid w:val="001C4001"/>
     <w:rsid w:val="001C4488"/>
     <w:rsid w:val="001C44D9"/>
     <w:rsid w:val="001C59DF"/>
     <w:rsid w:val="001C613E"/>
     <w:rsid w:val="001C6D97"/>
     <w:rsid w:val="001D015E"/>
+    <w:rsid w:val="001D0479"/>
     <w:rsid w:val="001D059F"/>
     <w:rsid w:val="001D078C"/>
     <w:rsid w:val="001D07B7"/>
     <w:rsid w:val="001D0B75"/>
     <w:rsid w:val="001D0D56"/>
     <w:rsid w:val="001D19C3"/>
     <w:rsid w:val="001D22AF"/>
     <w:rsid w:val="001D39A5"/>
     <w:rsid w:val="001D3B97"/>
     <w:rsid w:val="001D3C09"/>
     <w:rsid w:val="001D44E8"/>
     <w:rsid w:val="001D60EC"/>
     <w:rsid w:val="001D6F59"/>
     <w:rsid w:val="001DE677"/>
     <w:rsid w:val="001E0EF2"/>
     <w:rsid w:val="001E14FC"/>
     <w:rsid w:val="001E3DBA"/>
     <w:rsid w:val="001E4393"/>
     <w:rsid w:val="001E44DF"/>
     <w:rsid w:val="001E68A5"/>
     <w:rsid w:val="001E69BC"/>
     <w:rsid w:val="001E6BB0"/>
     <w:rsid w:val="001E6BDD"/>
     <w:rsid w:val="001E7282"/>
     <w:rsid w:val="001F0C1F"/>
@@ -12912,81 +13292,83 @@
     <w:rsid w:val="002709BB"/>
     <w:rsid w:val="002710DA"/>
     <w:rsid w:val="0027131C"/>
     <w:rsid w:val="00271C98"/>
     <w:rsid w:val="00272306"/>
     <w:rsid w:val="0027309C"/>
     <w:rsid w:val="00273BAC"/>
     <w:rsid w:val="0027479D"/>
     <w:rsid w:val="002759CA"/>
     <w:rsid w:val="002763B3"/>
     <w:rsid w:val="002802E3"/>
     <w:rsid w:val="002808D0"/>
     <w:rsid w:val="00280C4B"/>
     <w:rsid w:val="00281201"/>
     <w:rsid w:val="0028175D"/>
     <w:rsid w:val="0028213D"/>
     <w:rsid w:val="002822E4"/>
     <w:rsid w:val="00282879"/>
     <w:rsid w:val="002833FF"/>
     <w:rsid w:val="00283F3D"/>
     <w:rsid w:val="00284152"/>
     <w:rsid w:val="00284B7E"/>
     <w:rsid w:val="0028622F"/>
     <w:rsid w:val="002862F1"/>
     <w:rsid w:val="00286934"/>
+    <w:rsid w:val="00286E02"/>
     <w:rsid w:val="0028774D"/>
     <w:rsid w:val="00287CE8"/>
     <w:rsid w:val="00287F4B"/>
     <w:rsid w:val="00291373"/>
     <w:rsid w:val="002913FF"/>
     <w:rsid w:val="00291F83"/>
     <w:rsid w:val="00292306"/>
     <w:rsid w:val="0029437E"/>
     <w:rsid w:val="00294D59"/>
     <w:rsid w:val="0029597D"/>
     <w:rsid w:val="002962C3"/>
     <w:rsid w:val="002965BC"/>
     <w:rsid w:val="0029752B"/>
     <w:rsid w:val="002A0A9C"/>
     <w:rsid w:val="002A1533"/>
     <w:rsid w:val="002A3703"/>
     <w:rsid w:val="002A483C"/>
     <w:rsid w:val="002A4DA7"/>
     <w:rsid w:val="002A4DB7"/>
     <w:rsid w:val="002A5492"/>
     <w:rsid w:val="002A68C6"/>
     <w:rsid w:val="002A6A9F"/>
     <w:rsid w:val="002A7618"/>
     <w:rsid w:val="002A7C2E"/>
     <w:rsid w:val="002B047B"/>
     <w:rsid w:val="002B0BA4"/>
     <w:rsid w:val="002B0C7C"/>
     <w:rsid w:val="002B14B2"/>
     <w:rsid w:val="002B1729"/>
     <w:rsid w:val="002B36C7"/>
     <w:rsid w:val="002B3A64"/>
+    <w:rsid w:val="002B499C"/>
     <w:rsid w:val="002B4DD4"/>
     <w:rsid w:val="002B4DF2"/>
     <w:rsid w:val="002B5277"/>
     <w:rsid w:val="002B5375"/>
     <w:rsid w:val="002B5399"/>
     <w:rsid w:val="002B5F7C"/>
     <w:rsid w:val="002B7149"/>
     <w:rsid w:val="002B77C1"/>
     <w:rsid w:val="002C07B0"/>
     <w:rsid w:val="002C0ED7"/>
     <w:rsid w:val="002C1921"/>
     <w:rsid w:val="002C2728"/>
     <w:rsid w:val="002C30A5"/>
     <w:rsid w:val="002C30F1"/>
     <w:rsid w:val="002C39E9"/>
     <w:rsid w:val="002C41CD"/>
     <w:rsid w:val="002C52E0"/>
     <w:rsid w:val="002C6247"/>
     <w:rsid w:val="002C6259"/>
     <w:rsid w:val="002D0690"/>
     <w:rsid w:val="002D10C4"/>
     <w:rsid w:val="002D1969"/>
     <w:rsid w:val="002D1D8A"/>
     <w:rsid w:val="002D1E0D"/>
     <w:rsid w:val="002D1E6E"/>
@@ -13118,54 +13500,56 @@
     <w:rsid w:val="00361244"/>
     <w:rsid w:val="00361297"/>
     <w:rsid w:val="00361B92"/>
     <w:rsid w:val="003625D6"/>
     <w:rsid w:val="00363CD2"/>
     <w:rsid w:val="00364288"/>
     <w:rsid w:val="003652BD"/>
     <w:rsid w:val="00365E75"/>
     <w:rsid w:val="003662BB"/>
     <w:rsid w:val="00366E20"/>
     <w:rsid w:val="0037023B"/>
     <w:rsid w:val="003716FD"/>
     <w:rsid w:val="0037204B"/>
     <w:rsid w:val="00372845"/>
     <w:rsid w:val="00372C30"/>
     <w:rsid w:val="00373E61"/>
     <w:rsid w:val="003744CF"/>
     <w:rsid w:val="00374717"/>
     <w:rsid w:val="00375908"/>
     <w:rsid w:val="00375926"/>
     <w:rsid w:val="00375F35"/>
     <w:rsid w:val="00376462"/>
     <w:rsid w:val="0037676C"/>
     <w:rsid w:val="00376851"/>
     <w:rsid w:val="00377A1A"/>
+    <w:rsid w:val="00380F2A"/>
     <w:rsid w:val="00381043"/>
     <w:rsid w:val="00382692"/>
     <w:rsid w:val="003829E5"/>
     <w:rsid w:val="00384DBA"/>
+    <w:rsid w:val="00385200"/>
     <w:rsid w:val="00385EF3"/>
     <w:rsid w:val="00386109"/>
     <w:rsid w:val="00386113"/>
     <w:rsid w:val="00386944"/>
     <w:rsid w:val="003879AC"/>
     <w:rsid w:val="00387B5A"/>
     <w:rsid w:val="00390078"/>
     <w:rsid w:val="00390BFA"/>
     <w:rsid w:val="003914BC"/>
     <w:rsid w:val="0039167C"/>
     <w:rsid w:val="00391A46"/>
     <w:rsid w:val="00392729"/>
     <w:rsid w:val="00393708"/>
     <w:rsid w:val="003945FE"/>
     <w:rsid w:val="0039542F"/>
     <w:rsid w:val="003956CC"/>
     <w:rsid w:val="00395C9A"/>
     <w:rsid w:val="00395E70"/>
     <w:rsid w:val="0039741C"/>
     <w:rsid w:val="003A04E1"/>
     <w:rsid w:val="003A0853"/>
     <w:rsid w:val="003A0B3B"/>
     <w:rsid w:val="003A19D1"/>
     <w:rsid w:val="003A2567"/>
     <w:rsid w:val="003A2B15"/>
@@ -13303,96 +13687,98 @@
     <w:rsid w:val="00443186"/>
     <w:rsid w:val="004432D3"/>
     <w:rsid w:val="00443626"/>
     <w:rsid w:val="00443CBE"/>
     <w:rsid w:val="00443E8A"/>
     <w:rsid w:val="004441BC"/>
     <w:rsid w:val="004449FD"/>
     <w:rsid w:val="00444D87"/>
     <w:rsid w:val="004468B4"/>
     <w:rsid w:val="00447BC4"/>
     <w:rsid w:val="00451A5A"/>
     <w:rsid w:val="00451C17"/>
     <w:rsid w:val="0045230A"/>
     <w:rsid w:val="00452648"/>
     <w:rsid w:val="004532AD"/>
     <w:rsid w:val="00454573"/>
     <w:rsid w:val="004545A4"/>
     <w:rsid w:val="00454AD0"/>
     <w:rsid w:val="00454C00"/>
     <w:rsid w:val="00454D77"/>
     <w:rsid w:val="004551FF"/>
     <w:rsid w:val="00455957"/>
     <w:rsid w:val="00455EDC"/>
     <w:rsid w:val="004565E1"/>
     <w:rsid w:val="0045667B"/>
+    <w:rsid w:val="00456F8F"/>
     <w:rsid w:val="00457337"/>
     <w:rsid w:val="004600D6"/>
     <w:rsid w:val="00461486"/>
     <w:rsid w:val="00462E3D"/>
     <w:rsid w:val="00463529"/>
     <w:rsid w:val="00463B7E"/>
     <w:rsid w:val="00464307"/>
     <w:rsid w:val="0046440A"/>
     <w:rsid w:val="00464C96"/>
     <w:rsid w:val="004654F6"/>
     <w:rsid w:val="00466960"/>
     <w:rsid w:val="00466E79"/>
     <w:rsid w:val="004679FB"/>
     <w:rsid w:val="004708C2"/>
     <w:rsid w:val="004709C2"/>
     <w:rsid w:val="00470D7D"/>
     <w:rsid w:val="004713D8"/>
     <w:rsid w:val="004715D1"/>
     <w:rsid w:val="00471DEB"/>
     <w:rsid w:val="00472D44"/>
     <w:rsid w:val="0047372D"/>
     <w:rsid w:val="0047389C"/>
     <w:rsid w:val="00473BA3"/>
     <w:rsid w:val="00474343"/>
     <w:rsid w:val="004743DD"/>
     <w:rsid w:val="00474CEA"/>
     <w:rsid w:val="0047539B"/>
     <w:rsid w:val="004762E9"/>
     <w:rsid w:val="00477088"/>
     <w:rsid w:val="00477214"/>
     <w:rsid w:val="004801D8"/>
     <w:rsid w:val="00481A6A"/>
     <w:rsid w:val="00483968"/>
     <w:rsid w:val="004841BE"/>
     <w:rsid w:val="00484F86"/>
     <w:rsid w:val="00485BC6"/>
     <w:rsid w:val="00485D4C"/>
     <w:rsid w:val="00485FF5"/>
     <w:rsid w:val="0048673B"/>
     <w:rsid w:val="00486A61"/>
     <w:rsid w:val="00486E46"/>
     <w:rsid w:val="00487F0D"/>
     <w:rsid w:val="00490746"/>
     <w:rsid w:val="00490852"/>
     <w:rsid w:val="00490C4F"/>
     <w:rsid w:val="00491C9C"/>
+    <w:rsid w:val="0049201E"/>
     <w:rsid w:val="004928FF"/>
     <w:rsid w:val="00492F30"/>
     <w:rsid w:val="004939AF"/>
     <w:rsid w:val="00494075"/>
     <w:rsid w:val="004946F4"/>
     <w:rsid w:val="0049487E"/>
     <w:rsid w:val="00495FF8"/>
     <w:rsid w:val="004961B8"/>
     <w:rsid w:val="004973DB"/>
     <w:rsid w:val="004A09FF"/>
     <w:rsid w:val="004A160D"/>
     <w:rsid w:val="004A175D"/>
     <w:rsid w:val="004A32CE"/>
     <w:rsid w:val="004A3E81"/>
     <w:rsid w:val="004A4195"/>
     <w:rsid w:val="004A464A"/>
     <w:rsid w:val="004A4D83"/>
     <w:rsid w:val="004A54A4"/>
     <w:rsid w:val="004A5C62"/>
     <w:rsid w:val="004A5CE5"/>
     <w:rsid w:val="004A5DD5"/>
     <w:rsid w:val="004A63F4"/>
     <w:rsid w:val="004A707D"/>
     <w:rsid w:val="004B04A0"/>
     <w:rsid w:val="004B2670"/>
@@ -13501,57 +13887,59 @@
     <w:rsid w:val="00540F58"/>
     <w:rsid w:val="00541507"/>
     <w:rsid w:val="00542A03"/>
     <w:rsid w:val="00543903"/>
     <w:rsid w:val="00543F11"/>
     <w:rsid w:val="00544D76"/>
     <w:rsid w:val="00546305"/>
     <w:rsid w:val="005464BF"/>
     <w:rsid w:val="00547A95"/>
     <w:rsid w:val="00547AF0"/>
     <w:rsid w:val="0055093F"/>
     <w:rsid w:val="00550ACC"/>
     <w:rsid w:val="0055119B"/>
     <w:rsid w:val="005519F1"/>
     <w:rsid w:val="00552377"/>
     <w:rsid w:val="00552CBB"/>
     <w:rsid w:val="00554995"/>
     <w:rsid w:val="00554A08"/>
     <w:rsid w:val="00555348"/>
     <w:rsid w:val="00555AF8"/>
     <w:rsid w:val="00556319"/>
     <w:rsid w:val="00556D0D"/>
     <w:rsid w:val="00556D49"/>
     <w:rsid w:val="00557C3D"/>
     <w:rsid w:val="00561202"/>
+    <w:rsid w:val="0056155C"/>
     <w:rsid w:val="005624F5"/>
     <w:rsid w:val="00562BE5"/>
     <w:rsid w:val="00562DA3"/>
     <w:rsid w:val="0056469F"/>
     <w:rsid w:val="00564BC2"/>
     <w:rsid w:val="005663DB"/>
     <w:rsid w:val="005668A5"/>
+    <w:rsid w:val="00566F88"/>
     <w:rsid w:val="0056731D"/>
     <w:rsid w:val="00567468"/>
     <w:rsid w:val="00572031"/>
     <w:rsid w:val="0057208F"/>
     <w:rsid w:val="005720E5"/>
     <w:rsid w:val="00572282"/>
     <w:rsid w:val="005736D5"/>
     <w:rsid w:val="00573CE3"/>
     <w:rsid w:val="00575720"/>
     <w:rsid w:val="00576E84"/>
     <w:rsid w:val="00580394"/>
     <w:rsid w:val="005809CD"/>
     <w:rsid w:val="005818B9"/>
     <w:rsid w:val="00582B8C"/>
     <w:rsid w:val="00582DDD"/>
     <w:rsid w:val="005838BC"/>
     <w:rsid w:val="00583B92"/>
     <w:rsid w:val="00583C8F"/>
     <w:rsid w:val="00584590"/>
     <w:rsid w:val="005862C2"/>
     <w:rsid w:val="00586B47"/>
     <w:rsid w:val="0058757E"/>
     <w:rsid w:val="00590438"/>
     <w:rsid w:val="0059087F"/>
     <w:rsid w:val="00591C62"/>
@@ -13603,83 +13991,85 @@
     <w:rsid w:val="005D02C7"/>
     <w:rsid w:val="005D07B8"/>
     <w:rsid w:val="005D1125"/>
     <w:rsid w:val="005D11C7"/>
     <w:rsid w:val="005D1609"/>
     <w:rsid w:val="005D2613"/>
     <w:rsid w:val="005D29CD"/>
     <w:rsid w:val="005D2E1A"/>
     <w:rsid w:val="005D2F9E"/>
     <w:rsid w:val="005D33B2"/>
     <w:rsid w:val="005D5C3F"/>
     <w:rsid w:val="005D63C7"/>
     <w:rsid w:val="005D6597"/>
     <w:rsid w:val="005D6EBD"/>
     <w:rsid w:val="005E14E7"/>
     <w:rsid w:val="005E26A3"/>
     <w:rsid w:val="005E2ECB"/>
     <w:rsid w:val="005E3DC2"/>
     <w:rsid w:val="005E3F61"/>
     <w:rsid w:val="005E3F88"/>
     <w:rsid w:val="005E447E"/>
     <w:rsid w:val="005E4FD1"/>
     <w:rsid w:val="005E51CC"/>
     <w:rsid w:val="005E51EF"/>
     <w:rsid w:val="005E5782"/>
+    <w:rsid w:val="005F070A"/>
     <w:rsid w:val="005F0775"/>
     <w:rsid w:val="005F0826"/>
     <w:rsid w:val="005F0CF5"/>
     <w:rsid w:val="005F217D"/>
     <w:rsid w:val="005F21EB"/>
     <w:rsid w:val="005F3776"/>
     <w:rsid w:val="005F3D9C"/>
     <w:rsid w:val="005F3DE5"/>
     <w:rsid w:val="005F3F6E"/>
     <w:rsid w:val="005F56DD"/>
     <w:rsid w:val="005F5970"/>
     <w:rsid w:val="005F5ACF"/>
     <w:rsid w:val="005F5BFA"/>
     <w:rsid w:val="005F64CF"/>
     <w:rsid w:val="005F6CF7"/>
     <w:rsid w:val="005F7661"/>
     <w:rsid w:val="00600527"/>
     <w:rsid w:val="0060094E"/>
     <w:rsid w:val="0060095D"/>
     <w:rsid w:val="0060268D"/>
     <w:rsid w:val="00602748"/>
     <w:rsid w:val="006028E6"/>
     <w:rsid w:val="00602AB8"/>
     <w:rsid w:val="0060310F"/>
     <w:rsid w:val="00603D3A"/>
     <w:rsid w:val="006041AD"/>
     <w:rsid w:val="00604BEA"/>
     <w:rsid w:val="00605834"/>
     <w:rsid w:val="00605908"/>
     <w:rsid w:val="00606124"/>
     <w:rsid w:val="00607850"/>
     <w:rsid w:val="00607DF0"/>
     <w:rsid w:val="00610D7C"/>
+    <w:rsid w:val="00611575"/>
     <w:rsid w:val="00611699"/>
     <w:rsid w:val="006122A6"/>
     <w:rsid w:val="00612548"/>
     <w:rsid w:val="00612E84"/>
     <w:rsid w:val="00613414"/>
     <w:rsid w:val="00614353"/>
     <w:rsid w:val="00614626"/>
     <w:rsid w:val="006149CD"/>
     <w:rsid w:val="00614A94"/>
     <w:rsid w:val="006156DE"/>
     <w:rsid w:val="00620154"/>
     <w:rsid w:val="00620370"/>
     <w:rsid w:val="0062144A"/>
     <w:rsid w:val="00621A78"/>
     <w:rsid w:val="00621B10"/>
     <w:rsid w:val="00622A35"/>
     <w:rsid w:val="00622A98"/>
     <w:rsid w:val="00622E98"/>
     <w:rsid w:val="00623E09"/>
     <w:rsid w:val="0062408D"/>
     <w:rsid w:val="006240CC"/>
     <w:rsid w:val="00624940"/>
     <w:rsid w:val="006254F8"/>
     <w:rsid w:val="00626B5D"/>
     <w:rsid w:val="00626DB6"/>
@@ -13725,50 +14115,51 @@
     <w:rsid w:val="0065592D"/>
     <w:rsid w:val="00656290"/>
     <w:rsid w:val="00656EF5"/>
     <w:rsid w:val="00657C1B"/>
     <w:rsid w:val="00657EC4"/>
     <w:rsid w:val="006601C9"/>
     <w:rsid w:val="006608D8"/>
     <w:rsid w:val="00662013"/>
     <w:rsid w:val="006621D7"/>
     <w:rsid w:val="00662DE9"/>
     <w:rsid w:val="0066302A"/>
     <w:rsid w:val="00663D4B"/>
     <w:rsid w:val="0066476D"/>
     <w:rsid w:val="00664DC3"/>
     <w:rsid w:val="00664E90"/>
     <w:rsid w:val="00665687"/>
     <w:rsid w:val="00665B12"/>
     <w:rsid w:val="00665B42"/>
     <w:rsid w:val="00666258"/>
     <w:rsid w:val="00666802"/>
     <w:rsid w:val="00667724"/>
     <w:rsid w:val="00667770"/>
     <w:rsid w:val="00670597"/>
     <w:rsid w:val="006706D0"/>
     <w:rsid w:val="00670CB4"/>
+    <w:rsid w:val="00672635"/>
     <w:rsid w:val="006728B7"/>
     <w:rsid w:val="00673564"/>
     <w:rsid w:val="0067467B"/>
     <w:rsid w:val="00674841"/>
     <w:rsid w:val="006748C7"/>
     <w:rsid w:val="00675A7D"/>
     <w:rsid w:val="006772EC"/>
     <w:rsid w:val="00677574"/>
     <w:rsid w:val="00680324"/>
     <w:rsid w:val="00681A14"/>
     <w:rsid w:val="00682B53"/>
     <w:rsid w:val="00683445"/>
     <w:rsid w:val="00683878"/>
     <w:rsid w:val="00684340"/>
     <w:rsid w:val="0068454C"/>
     <w:rsid w:val="00685C11"/>
     <w:rsid w:val="006860A5"/>
     <w:rsid w:val="00686BEB"/>
     <w:rsid w:val="00686E07"/>
     <w:rsid w:val="00690D66"/>
     <w:rsid w:val="00691B62"/>
     <w:rsid w:val="00691EBA"/>
     <w:rsid w:val="00692F7B"/>
     <w:rsid w:val="006933B5"/>
     <w:rsid w:val="00693D14"/>
@@ -13875,50 +14266,51 @@
     <w:rsid w:val="007147DF"/>
     <w:rsid w:val="007151DF"/>
     <w:rsid w:val="007151ED"/>
     <w:rsid w:val="007155E2"/>
     <w:rsid w:val="00715BE4"/>
     <w:rsid w:val="007173CA"/>
     <w:rsid w:val="00720B2B"/>
     <w:rsid w:val="00720C5F"/>
     <w:rsid w:val="00721402"/>
     <w:rsid w:val="007216AA"/>
     <w:rsid w:val="00721AB5"/>
     <w:rsid w:val="00721CFB"/>
     <w:rsid w:val="00721DEF"/>
     <w:rsid w:val="00723475"/>
     <w:rsid w:val="007244BC"/>
     <w:rsid w:val="00724A43"/>
     <w:rsid w:val="00724CC9"/>
     <w:rsid w:val="00725910"/>
     <w:rsid w:val="00726BCF"/>
     <w:rsid w:val="0072723E"/>
     <w:rsid w:val="007273AC"/>
     <w:rsid w:val="0072748B"/>
     <w:rsid w:val="00730D30"/>
     <w:rsid w:val="00731AD4"/>
     <w:rsid w:val="00732E0A"/>
+    <w:rsid w:val="00733C00"/>
     <w:rsid w:val="007344E3"/>
     <w:rsid w:val="007346E4"/>
     <w:rsid w:val="00735D25"/>
     <w:rsid w:val="00736797"/>
     <w:rsid w:val="00736D35"/>
     <w:rsid w:val="007370AD"/>
     <w:rsid w:val="00737454"/>
     <w:rsid w:val="00737CE9"/>
     <w:rsid w:val="00740F22"/>
     <w:rsid w:val="00740FCD"/>
     <w:rsid w:val="007416CB"/>
     <w:rsid w:val="00741850"/>
     <w:rsid w:val="0074192A"/>
     <w:rsid w:val="00741977"/>
     <w:rsid w:val="00741A8C"/>
     <w:rsid w:val="00741C6F"/>
     <w:rsid w:val="00741CF0"/>
     <w:rsid w:val="00741F1A"/>
     <w:rsid w:val="007426F6"/>
     <w:rsid w:val="0074320F"/>
     <w:rsid w:val="00743A2C"/>
     <w:rsid w:val="00743A3D"/>
     <w:rsid w:val="00743F70"/>
     <w:rsid w:val="007447DA"/>
     <w:rsid w:val="007450F8"/>
@@ -13951,50 +14343,51 @@
     <w:rsid w:val="007641A0"/>
     <w:rsid w:val="007642D4"/>
     <w:rsid w:val="007646A0"/>
     <w:rsid w:val="00764FE7"/>
     <w:rsid w:val="00765E10"/>
     <w:rsid w:val="00766ABB"/>
     <w:rsid w:val="00766F80"/>
     <w:rsid w:val="0076729F"/>
     <w:rsid w:val="00767481"/>
     <w:rsid w:val="00767843"/>
     <w:rsid w:val="00767DB9"/>
     <w:rsid w:val="00770336"/>
     <w:rsid w:val="00770F37"/>
     <w:rsid w:val="007711A0"/>
     <w:rsid w:val="007717AB"/>
     <w:rsid w:val="007719B1"/>
     <w:rsid w:val="00771AE7"/>
     <w:rsid w:val="007721FF"/>
     <w:rsid w:val="00772D5E"/>
     <w:rsid w:val="0077339A"/>
     <w:rsid w:val="007737C1"/>
     <w:rsid w:val="00773952"/>
     <w:rsid w:val="0077463E"/>
     <w:rsid w:val="00775A98"/>
     <w:rsid w:val="007763D1"/>
+    <w:rsid w:val="0077690F"/>
     <w:rsid w:val="00776928"/>
     <w:rsid w:val="00776E0F"/>
     <w:rsid w:val="007774B1"/>
     <w:rsid w:val="00777BE1"/>
     <w:rsid w:val="00780607"/>
     <w:rsid w:val="00780DC0"/>
     <w:rsid w:val="0078107D"/>
     <w:rsid w:val="00782204"/>
     <w:rsid w:val="0078328C"/>
     <w:rsid w:val="007832F2"/>
     <w:rsid w:val="007833D8"/>
     <w:rsid w:val="007835B4"/>
     <w:rsid w:val="0078397A"/>
     <w:rsid w:val="00783BA9"/>
     <w:rsid w:val="00785677"/>
     <w:rsid w:val="00785847"/>
     <w:rsid w:val="00785DA0"/>
     <w:rsid w:val="0078630B"/>
     <w:rsid w:val="00786E9F"/>
     <w:rsid w:val="00786F16"/>
     <w:rsid w:val="00787897"/>
     <w:rsid w:val="00790924"/>
     <w:rsid w:val="00791BD7"/>
     <w:rsid w:val="00792077"/>
     <w:rsid w:val="007933F7"/>
@@ -14020,50 +14413,51 @@
     <w:rsid w:val="007B2184"/>
     <w:rsid w:val="007B2664"/>
     <w:rsid w:val="007B29D6"/>
     <w:rsid w:val="007B32E5"/>
     <w:rsid w:val="007B3DB9"/>
     <w:rsid w:val="007B477F"/>
     <w:rsid w:val="007B4BD9"/>
     <w:rsid w:val="007B589F"/>
     <w:rsid w:val="007B6086"/>
     <w:rsid w:val="007B6186"/>
     <w:rsid w:val="007B6932"/>
     <w:rsid w:val="007B73BC"/>
     <w:rsid w:val="007B7CB5"/>
     <w:rsid w:val="007B7CD9"/>
     <w:rsid w:val="007C08B5"/>
     <w:rsid w:val="007C101C"/>
     <w:rsid w:val="007C1269"/>
     <w:rsid w:val="007C1699"/>
     <w:rsid w:val="007C1838"/>
     <w:rsid w:val="007C20B9"/>
     <w:rsid w:val="007C5FBB"/>
     <w:rsid w:val="007C61DA"/>
     <w:rsid w:val="007C6B55"/>
     <w:rsid w:val="007C7301"/>
     <w:rsid w:val="007C7859"/>
+    <w:rsid w:val="007C7B90"/>
     <w:rsid w:val="007C7F28"/>
     <w:rsid w:val="007D0021"/>
     <w:rsid w:val="007D02F3"/>
     <w:rsid w:val="007D1395"/>
     <w:rsid w:val="007D1466"/>
     <w:rsid w:val="007D1744"/>
     <w:rsid w:val="007D20CF"/>
     <w:rsid w:val="007D2BDE"/>
     <w:rsid w:val="007D2E93"/>
     <w:rsid w:val="007D2FB6"/>
     <w:rsid w:val="007D31BE"/>
     <w:rsid w:val="007D3AAC"/>
     <w:rsid w:val="007D3C51"/>
     <w:rsid w:val="007D3F32"/>
     <w:rsid w:val="007D4137"/>
     <w:rsid w:val="007D444D"/>
     <w:rsid w:val="007D49EB"/>
     <w:rsid w:val="007D4D05"/>
     <w:rsid w:val="007D5E1C"/>
     <w:rsid w:val="007D70DD"/>
     <w:rsid w:val="007D7656"/>
     <w:rsid w:val="007D7E61"/>
     <w:rsid w:val="007E074C"/>
     <w:rsid w:val="007E0B05"/>
     <w:rsid w:val="007E0DE2"/>
@@ -14319,82 +14713,84 @@
     <w:rsid w:val="009257ED"/>
     <w:rsid w:val="0092693C"/>
     <w:rsid w:val="009269B1"/>
     <w:rsid w:val="0092724D"/>
     <w:rsid w:val="009272B3"/>
     <w:rsid w:val="009273C7"/>
     <w:rsid w:val="009315BE"/>
     <w:rsid w:val="00931DE0"/>
     <w:rsid w:val="00932FCA"/>
     <w:rsid w:val="0093338F"/>
     <w:rsid w:val="00933FBE"/>
     <w:rsid w:val="00935510"/>
     <w:rsid w:val="00935897"/>
     <w:rsid w:val="00936601"/>
     <w:rsid w:val="00936E91"/>
     <w:rsid w:val="00937167"/>
     <w:rsid w:val="00937BD9"/>
     <w:rsid w:val="00937F30"/>
     <w:rsid w:val="009409B4"/>
     <w:rsid w:val="00941AF1"/>
     <w:rsid w:val="00942507"/>
     <w:rsid w:val="00943076"/>
     <w:rsid w:val="009438B1"/>
     <w:rsid w:val="00944036"/>
     <w:rsid w:val="00944414"/>
+    <w:rsid w:val="0094588F"/>
     <w:rsid w:val="00946D15"/>
     <w:rsid w:val="00946FAD"/>
     <w:rsid w:val="00950E2C"/>
     <w:rsid w:val="009510A3"/>
     <w:rsid w:val="00951412"/>
     <w:rsid w:val="009516E1"/>
     <w:rsid w:val="00951D50"/>
     <w:rsid w:val="00951E9D"/>
     <w:rsid w:val="009525EB"/>
     <w:rsid w:val="0095470B"/>
     <w:rsid w:val="00954874"/>
     <w:rsid w:val="00954AA6"/>
     <w:rsid w:val="00954D01"/>
     <w:rsid w:val="00954EF0"/>
     <w:rsid w:val="00955666"/>
     <w:rsid w:val="0095615A"/>
     <w:rsid w:val="009561FC"/>
     <w:rsid w:val="00957078"/>
     <w:rsid w:val="0096053E"/>
     <w:rsid w:val="009606DD"/>
     <w:rsid w:val="00960FBC"/>
     <w:rsid w:val="00961192"/>
     <w:rsid w:val="00961400"/>
     <w:rsid w:val="00961534"/>
     <w:rsid w:val="00961FBE"/>
     <w:rsid w:val="00962083"/>
     <w:rsid w:val="00962BC4"/>
     <w:rsid w:val="00963646"/>
     <w:rsid w:val="0096377E"/>
     <w:rsid w:val="00964FEC"/>
     <w:rsid w:val="0096632D"/>
     <w:rsid w:val="00966698"/>
+    <w:rsid w:val="00966CB0"/>
     <w:rsid w:val="00966F4C"/>
     <w:rsid w:val="00967124"/>
     <w:rsid w:val="00967335"/>
     <w:rsid w:val="00970DCC"/>
     <w:rsid w:val="009718C7"/>
     <w:rsid w:val="0097286B"/>
     <w:rsid w:val="009746C5"/>
     <w:rsid w:val="0097559F"/>
     <w:rsid w:val="00975630"/>
     <w:rsid w:val="009761EA"/>
     <w:rsid w:val="00976813"/>
     <w:rsid w:val="00976961"/>
     <w:rsid w:val="00976FC1"/>
     <w:rsid w:val="0097736A"/>
     <w:rsid w:val="0097761E"/>
     <w:rsid w:val="00981B47"/>
     <w:rsid w:val="009822E0"/>
     <w:rsid w:val="00982454"/>
     <w:rsid w:val="00982CF0"/>
     <w:rsid w:val="0098346E"/>
     <w:rsid w:val="0098414C"/>
     <w:rsid w:val="00984906"/>
     <w:rsid w:val="00984C85"/>
     <w:rsid w:val="009853E1"/>
     <w:rsid w:val="0098544C"/>
@@ -14425,50 +14821,51 @@
     <w:rsid w:val="009A13D8"/>
     <w:rsid w:val="009A1C3B"/>
     <w:rsid w:val="009A279E"/>
     <w:rsid w:val="009A3015"/>
     <w:rsid w:val="009A3490"/>
     <w:rsid w:val="009A44E3"/>
     <w:rsid w:val="009A65D5"/>
     <w:rsid w:val="009A7B03"/>
     <w:rsid w:val="009A7D1D"/>
     <w:rsid w:val="009A7F5B"/>
     <w:rsid w:val="009B06C7"/>
     <w:rsid w:val="009B0A5B"/>
     <w:rsid w:val="009B0A6F"/>
     <w:rsid w:val="009B0A94"/>
     <w:rsid w:val="009B2AE8"/>
     <w:rsid w:val="009B2DC3"/>
     <w:rsid w:val="009B5322"/>
     <w:rsid w:val="009B5622"/>
     <w:rsid w:val="009B5967"/>
     <w:rsid w:val="009B59E9"/>
     <w:rsid w:val="009B5B9B"/>
     <w:rsid w:val="009B65F7"/>
     <w:rsid w:val="009B6943"/>
     <w:rsid w:val="009B6C86"/>
     <w:rsid w:val="009B70AA"/>
+    <w:rsid w:val="009B7983"/>
     <w:rsid w:val="009B7A5A"/>
     <w:rsid w:val="009C1A3D"/>
     <w:rsid w:val="009C1BE5"/>
     <w:rsid w:val="009C1CB1"/>
     <w:rsid w:val="009C1DBD"/>
     <w:rsid w:val="009C2FC3"/>
     <w:rsid w:val="009C3292"/>
     <w:rsid w:val="009C3F22"/>
     <w:rsid w:val="009C4839"/>
     <w:rsid w:val="009C57C5"/>
     <w:rsid w:val="009C5E77"/>
     <w:rsid w:val="009C68AA"/>
     <w:rsid w:val="009C7A7E"/>
     <w:rsid w:val="009D02E8"/>
     <w:rsid w:val="009D1EE7"/>
     <w:rsid w:val="009D2A97"/>
     <w:rsid w:val="009D35AB"/>
     <w:rsid w:val="009D454B"/>
     <w:rsid w:val="009D4EEC"/>
     <w:rsid w:val="009D51D0"/>
     <w:rsid w:val="009D61BA"/>
     <w:rsid w:val="009D63CE"/>
     <w:rsid w:val="009D709F"/>
     <w:rsid w:val="009D70A4"/>
     <w:rsid w:val="009D767B"/>
@@ -14748,55 +15145,57 @@
     <w:rsid w:val="00B22291"/>
     <w:rsid w:val="00B2270C"/>
     <w:rsid w:val="00B23065"/>
     <w:rsid w:val="00B23519"/>
     <w:rsid w:val="00B23F9A"/>
     <w:rsid w:val="00B24119"/>
     <w:rsid w:val="00B2417B"/>
     <w:rsid w:val="00B24D7F"/>
     <w:rsid w:val="00B24E6F"/>
     <w:rsid w:val="00B255F6"/>
     <w:rsid w:val="00B2651B"/>
     <w:rsid w:val="00B26CB5"/>
     <w:rsid w:val="00B27250"/>
     <w:rsid w:val="00B2752E"/>
     <w:rsid w:val="00B27A19"/>
     <w:rsid w:val="00B27AC6"/>
     <w:rsid w:val="00B307CC"/>
     <w:rsid w:val="00B3179C"/>
     <w:rsid w:val="00B31CFE"/>
     <w:rsid w:val="00B3252D"/>
     <w:rsid w:val="00B326B7"/>
     <w:rsid w:val="00B3291F"/>
     <w:rsid w:val="00B33634"/>
     <w:rsid w:val="00B34243"/>
     <w:rsid w:val="00B356C8"/>
+    <w:rsid w:val="00B35755"/>
     <w:rsid w:val="00B3588E"/>
     <w:rsid w:val="00B35D99"/>
     <w:rsid w:val="00B35FD7"/>
     <w:rsid w:val="00B36DA4"/>
     <w:rsid w:val="00B373FE"/>
+    <w:rsid w:val="00B40E9D"/>
     <w:rsid w:val="00B4198F"/>
     <w:rsid w:val="00B41F3D"/>
     <w:rsid w:val="00B431E8"/>
     <w:rsid w:val="00B43643"/>
     <w:rsid w:val="00B442A0"/>
     <w:rsid w:val="00B45141"/>
     <w:rsid w:val="00B452AF"/>
     <w:rsid w:val="00B452EC"/>
     <w:rsid w:val="00B459EE"/>
     <w:rsid w:val="00B46FA0"/>
     <w:rsid w:val="00B46FEC"/>
     <w:rsid w:val="00B47696"/>
     <w:rsid w:val="00B47A2F"/>
     <w:rsid w:val="00B519CD"/>
     <w:rsid w:val="00B51B74"/>
     <w:rsid w:val="00B5273A"/>
     <w:rsid w:val="00B5287E"/>
     <w:rsid w:val="00B55ECA"/>
     <w:rsid w:val="00B56261"/>
     <w:rsid w:val="00B56C68"/>
     <w:rsid w:val="00B5731F"/>
     <w:rsid w:val="00B57329"/>
     <w:rsid w:val="00B57765"/>
     <w:rsid w:val="00B60BC4"/>
     <w:rsid w:val="00B60E61"/>
@@ -14978,50 +15377,51 @@
     <w:rsid w:val="00C35484"/>
     <w:rsid w:val="00C3667A"/>
     <w:rsid w:val="00C36886"/>
     <w:rsid w:val="00C377BC"/>
     <w:rsid w:val="00C4062A"/>
     <w:rsid w:val="00C40A49"/>
     <w:rsid w:val="00C40B19"/>
     <w:rsid w:val="00C4144E"/>
     <w:rsid w:val="00C4173A"/>
     <w:rsid w:val="00C4193B"/>
     <w:rsid w:val="00C41D83"/>
     <w:rsid w:val="00C42938"/>
     <w:rsid w:val="00C44940"/>
     <w:rsid w:val="00C45179"/>
     <w:rsid w:val="00C45194"/>
     <w:rsid w:val="00C45A52"/>
     <w:rsid w:val="00C45B45"/>
     <w:rsid w:val="00C4626A"/>
     <w:rsid w:val="00C47840"/>
     <w:rsid w:val="00C5011B"/>
     <w:rsid w:val="00C50950"/>
     <w:rsid w:val="00C50DDA"/>
     <w:rsid w:val="00C50DED"/>
     <w:rsid w:val="00C510AF"/>
     <w:rsid w:val="00C52217"/>
+    <w:rsid w:val="00C5321A"/>
     <w:rsid w:val="00C5338F"/>
     <w:rsid w:val="00C53B03"/>
     <w:rsid w:val="00C53F43"/>
     <w:rsid w:val="00C5443E"/>
     <w:rsid w:val="00C54CE1"/>
     <w:rsid w:val="00C55A7A"/>
     <w:rsid w:val="00C55B04"/>
     <w:rsid w:val="00C572DB"/>
     <w:rsid w:val="00C602FF"/>
     <w:rsid w:val="00C606A5"/>
     <w:rsid w:val="00C60CEF"/>
     <w:rsid w:val="00C610E3"/>
     <w:rsid w:val="00C61174"/>
     <w:rsid w:val="00C6148F"/>
     <w:rsid w:val="00C61AEA"/>
     <w:rsid w:val="00C621B1"/>
     <w:rsid w:val="00C62F7A"/>
     <w:rsid w:val="00C639A1"/>
     <w:rsid w:val="00C63B9C"/>
     <w:rsid w:val="00C65F63"/>
     <w:rsid w:val="00C6682F"/>
     <w:rsid w:val="00C66BC6"/>
     <w:rsid w:val="00C67BF4"/>
     <w:rsid w:val="00C70080"/>
     <w:rsid w:val="00C7008C"/>
@@ -15179,50 +15579,51 @@
     <w:rsid w:val="00D35CBB"/>
     <w:rsid w:val="00D361B5"/>
     <w:rsid w:val="00D36622"/>
     <w:rsid w:val="00D3766C"/>
     <w:rsid w:val="00D402DB"/>
     <w:rsid w:val="00D40AF5"/>
     <w:rsid w:val="00D411A2"/>
     <w:rsid w:val="00D4344B"/>
     <w:rsid w:val="00D43A01"/>
     <w:rsid w:val="00D44221"/>
     <w:rsid w:val="00D44BC0"/>
     <w:rsid w:val="00D454A0"/>
     <w:rsid w:val="00D45B67"/>
     <w:rsid w:val="00D45DEE"/>
     <w:rsid w:val="00D4606D"/>
     <w:rsid w:val="00D46542"/>
     <w:rsid w:val="00D47B1A"/>
     <w:rsid w:val="00D47D54"/>
     <w:rsid w:val="00D50B9C"/>
     <w:rsid w:val="00D51AFC"/>
     <w:rsid w:val="00D51C50"/>
     <w:rsid w:val="00D520C1"/>
     <w:rsid w:val="00D52586"/>
     <w:rsid w:val="00D52D73"/>
     <w:rsid w:val="00D52E58"/>
+    <w:rsid w:val="00D53BDC"/>
     <w:rsid w:val="00D558C1"/>
     <w:rsid w:val="00D567E4"/>
     <w:rsid w:val="00D56B20"/>
     <w:rsid w:val="00D56EAF"/>
     <w:rsid w:val="00D578B3"/>
     <w:rsid w:val="00D602F2"/>
     <w:rsid w:val="00D60E80"/>
     <w:rsid w:val="00D618F4"/>
     <w:rsid w:val="00D619A5"/>
     <w:rsid w:val="00D627B4"/>
     <w:rsid w:val="00D62890"/>
     <w:rsid w:val="00D6632F"/>
     <w:rsid w:val="00D669A2"/>
     <w:rsid w:val="00D669FD"/>
     <w:rsid w:val="00D7070F"/>
     <w:rsid w:val="00D70BFF"/>
     <w:rsid w:val="00D714CC"/>
     <w:rsid w:val="00D71DFB"/>
     <w:rsid w:val="00D72719"/>
     <w:rsid w:val="00D72B2E"/>
     <w:rsid w:val="00D72F6A"/>
     <w:rsid w:val="00D736B7"/>
     <w:rsid w:val="00D743F4"/>
     <w:rsid w:val="00D746E0"/>
     <w:rsid w:val="00D74F57"/>
@@ -15379,50 +15780,51 @@
     <w:rsid w:val="00E27FFC"/>
     <w:rsid w:val="00E308FD"/>
     <w:rsid w:val="00E30A1A"/>
     <w:rsid w:val="00E30B15"/>
     <w:rsid w:val="00E31C7F"/>
     <w:rsid w:val="00E31D3C"/>
     <w:rsid w:val="00E33207"/>
     <w:rsid w:val="00E33237"/>
     <w:rsid w:val="00E34740"/>
     <w:rsid w:val="00E34E2F"/>
     <w:rsid w:val="00E3556B"/>
     <w:rsid w:val="00E35827"/>
     <w:rsid w:val="00E37FAA"/>
     <w:rsid w:val="00E40181"/>
     <w:rsid w:val="00E4093A"/>
     <w:rsid w:val="00E41C97"/>
     <w:rsid w:val="00E41CD0"/>
     <w:rsid w:val="00E41F75"/>
     <w:rsid w:val="00E43494"/>
     <w:rsid w:val="00E454B8"/>
     <w:rsid w:val="00E4637A"/>
     <w:rsid w:val="00E466CE"/>
     <w:rsid w:val="00E4683D"/>
     <w:rsid w:val="00E50139"/>
     <w:rsid w:val="00E50352"/>
+    <w:rsid w:val="00E51696"/>
     <w:rsid w:val="00E5207C"/>
     <w:rsid w:val="00E52749"/>
     <w:rsid w:val="00E53650"/>
     <w:rsid w:val="00E53A93"/>
     <w:rsid w:val="00E54108"/>
     <w:rsid w:val="00E548A9"/>
     <w:rsid w:val="00E548E9"/>
     <w:rsid w:val="00E54950"/>
     <w:rsid w:val="00E55E07"/>
     <w:rsid w:val="00E55FB3"/>
     <w:rsid w:val="00E564BE"/>
     <w:rsid w:val="00E56A01"/>
     <w:rsid w:val="00E604BA"/>
     <w:rsid w:val="00E6081D"/>
     <w:rsid w:val="00E622B9"/>
     <w:rsid w:val="00E629A1"/>
     <w:rsid w:val="00E639D5"/>
     <w:rsid w:val="00E63E21"/>
     <w:rsid w:val="00E64199"/>
     <w:rsid w:val="00E65A66"/>
     <w:rsid w:val="00E6794C"/>
     <w:rsid w:val="00E70834"/>
     <w:rsid w:val="00E7095F"/>
     <w:rsid w:val="00E70E16"/>
     <w:rsid w:val="00E71591"/>
@@ -15515,101 +15917,104 @@
     <w:rsid w:val="00ED7447"/>
     <w:rsid w:val="00ED7878"/>
     <w:rsid w:val="00EE00D6"/>
     <w:rsid w:val="00EE07B0"/>
     <w:rsid w:val="00EE0C31"/>
     <w:rsid w:val="00EE11E7"/>
     <w:rsid w:val="00EE1488"/>
     <w:rsid w:val="00EE1730"/>
     <w:rsid w:val="00EE17A0"/>
     <w:rsid w:val="00EE1FBC"/>
     <w:rsid w:val="00EE20C7"/>
     <w:rsid w:val="00EE23D1"/>
     <w:rsid w:val="00EE29AD"/>
     <w:rsid w:val="00EE2DA3"/>
     <w:rsid w:val="00EE3761"/>
     <w:rsid w:val="00EE3822"/>
     <w:rsid w:val="00EE3C4E"/>
     <w:rsid w:val="00EE3E24"/>
     <w:rsid w:val="00EE4D5D"/>
     <w:rsid w:val="00EE5131"/>
     <w:rsid w:val="00EE6E69"/>
     <w:rsid w:val="00EE6F37"/>
     <w:rsid w:val="00EF109B"/>
     <w:rsid w:val="00EF201C"/>
     <w:rsid w:val="00EF2269"/>
+    <w:rsid w:val="00EF2604"/>
     <w:rsid w:val="00EF2C72"/>
     <w:rsid w:val="00EF36AF"/>
     <w:rsid w:val="00EF3A0D"/>
     <w:rsid w:val="00EF3A24"/>
     <w:rsid w:val="00EF5877"/>
     <w:rsid w:val="00EF59A3"/>
     <w:rsid w:val="00EF5E4D"/>
     <w:rsid w:val="00EF6489"/>
     <w:rsid w:val="00EF6675"/>
     <w:rsid w:val="00EF758F"/>
     <w:rsid w:val="00EF75D5"/>
     <w:rsid w:val="00F003E2"/>
     <w:rsid w:val="00F00425"/>
     <w:rsid w:val="00F0063D"/>
     <w:rsid w:val="00F00F9C"/>
     <w:rsid w:val="00F01E5F"/>
     <w:rsid w:val="00F024F3"/>
     <w:rsid w:val="00F029DC"/>
     <w:rsid w:val="00F02ABA"/>
+    <w:rsid w:val="00F02DD0"/>
     <w:rsid w:val="00F02FCC"/>
     <w:rsid w:val="00F03266"/>
     <w:rsid w:val="00F03701"/>
     <w:rsid w:val="00F03C61"/>
     <w:rsid w:val="00F0437A"/>
     <w:rsid w:val="00F04C5B"/>
     <w:rsid w:val="00F0513F"/>
     <w:rsid w:val="00F051F5"/>
     <w:rsid w:val="00F101B8"/>
     <w:rsid w:val="00F10C7D"/>
     <w:rsid w:val="00F11037"/>
     <w:rsid w:val="00F11961"/>
     <w:rsid w:val="00F16F1B"/>
     <w:rsid w:val="00F17AED"/>
     <w:rsid w:val="00F17C28"/>
     <w:rsid w:val="00F22998"/>
     <w:rsid w:val="00F22A72"/>
     <w:rsid w:val="00F22C1D"/>
     <w:rsid w:val="00F23562"/>
     <w:rsid w:val="00F24E68"/>
     <w:rsid w:val="00F24F05"/>
     <w:rsid w:val="00F24FEC"/>
     <w:rsid w:val="00F250A9"/>
     <w:rsid w:val="00F25236"/>
     <w:rsid w:val="00F25A6A"/>
     <w:rsid w:val="00F26596"/>
     <w:rsid w:val="00F267AF"/>
     <w:rsid w:val="00F30FF4"/>
     <w:rsid w:val="00F3122E"/>
     <w:rsid w:val="00F32368"/>
     <w:rsid w:val="00F331AD"/>
     <w:rsid w:val="00F35287"/>
+    <w:rsid w:val="00F3570B"/>
     <w:rsid w:val="00F35E03"/>
     <w:rsid w:val="00F3681E"/>
     <w:rsid w:val="00F37293"/>
     <w:rsid w:val="00F407E2"/>
     <w:rsid w:val="00F40A70"/>
     <w:rsid w:val="00F413C5"/>
     <w:rsid w:val="00F42088"/>
     <w:rsid w:val="00F42484"/>
     <w:rsid w:val="00F431DB"/>
     <w:rsid w:val="00F436C9"/>
     <w:rsid w:val="00F43A37"/>
     <w:rsid w:val="00F44539"/>
     <w:rsid w:val="00F45184"/>
     <w:rsid w:val="00F45939"/>
     <w:rsid w:val="00F461DD"/>
     <w:rsid w:val="00F46223"/>
     <w:rsid w:val="00F4641B"/>
     <w:rsid w:val="00F468B5"/>
     <w:rsid w:val="00F46EB8"/>
     <w:rsid w:val="00F47448"/>
     <w:rsid w:val="00F476B8"/>
     <w:rsid w:val="00F50CD1"/>
     <w:rsid w:val="00F511E4"/>
     <w:rsid w:val="00F51FEB"/>
     <w:rsid w:val="00F52D09"/>
@@ -15633,88 +16038,90 @@
     <w:rsid w:val="00F6411D"/>
     <w:rsid w:val="00F64642"/>
     <w:rsid w:val="00F64696"/>
     <w:rsid w:val="00F65375"/>
     <w:rsid w:val="00F65681"/>
     <w:rsid w:val="00F65AA9"/>
     <w:rsid w:val="00F67527"/>
     <w:rsid w:val="00F6768F"/>
     <w:rsid w:val="00F676AB"/>
     <w:rsid w:val="00F700FA"/>
     <w:rsid w:val="00F70946"/>
     <w:rsid w:val="00F70D0C"/>
     <w:rsid w:val="00F7143A"/>
     <w:rsid w:val="00F72115"/>
     <w:rsid w:val="00F72C2C"/>
     <w:rsid w:val="00F741F2"/>
     <w:rsid w:val="00F74201"/>
     <w:rsid w:val="00F74CDA"/>
     <w:rsid w:val="00F757EF"/>
     <w:rsid w:val="00F75973"/>
     <w:rsid w:val="00F7633E"/>
     <w:rsid w:val="00F76CAB"/>
     <w:rsid w:val="00F77005"/>
     <w:rsid w:val="00F772C6"/>
     <w:rsid w:val="00F7772A"/>
+    <w:rsid w:val="00F77985"/>
     <w:rsid w:val="00F77E16"/>
     <w:rsid w:val="00F7B7F7"/>
     <w:rsid w:val="00F80215"/>
     <w:rsid w:val="00F80C80"/>
     <w:rsid w:val="00F815B5"/>
     <w:rsid w:val="00F81BF8"/>
     <w:rsid w:val="00F822AA"/>
     <w:rsid w:val="00F8287D"/>
     <w:rsid w:val="00F83016"/>
     <w:rsid w:val="00F83858"/>
     <w:rsid w:val="00F83C57"/>
     <w:rsid w:val="00F849C5"/>
     <w:rsid w:val="00F85195"/>
     <w:rsid w:val="00F85EF9"/>
     <w:rsid w:val="00F86376"/>
     <w:rsid w:val="00F868E3"/>
     <w:rsid w:val="00F86ADF"/>
     <w:rsid w:val="00F86EC5"/>
     <w:rsid w:val="00F877BF"/>
     <w:rsid w:val="00F90468"/>
     <w:rsid w:val="00F90804"/>
     <w:rsid w:val="00F911F1"/>
     <w:rsid w:val="00F91B41"/>
     <w:rsid w:val="00F927DD"/>
     <w:rsid w:val="00F938BA"/>
     <w:rsid w:val="00F94BF6"/>
     <w:rsid w:val="00F95292"/>
     <w:rsid w:val="00F972B1"/>
     <w:rsid w:val="00F97919"/>
     <w:rsid w:val="00F97A45"/>
     <w:rsid w:val="00F97B18"/>
     <w:rsid w:val="00FA036F"/>
     <w:rsid w:val="00FA0CA8"/>
     <w:rsid w:val="00FA2C46"/>
     <w:rsid w:val="00FA3525"/>
     <w:rsid w:val="00FA4434"/>
     <w:rsid w:val="00FA4967"/>
     <w:rsid w:val="00FA5A53"/>
+    <w:rsid w:val="00FB1041"/>
     <w:rsid w:val="00FB3501"/>
     <w:rsid w:val="00FB3E27"/>
     <w:rsid w:val="00FB4769"/>
     <w:rsid w:val="00FB4CDA"/>
     <w:rsid w:val="00FB53CB"/>
     <w:rsid w:val="00FB5B4E"/>
     <w:rsid w:val="00FB63BE"/>
     <w:rsid w:val="00FB6481"/>
     <w:rsid w:val="00FB6BF2"/>
     <w:rsid w:val="00FB6D36"/>
     <w:rsid w:val="00FB70BB"/>
     <w:rsid w:val="00FB79CD"/>
     <w:rsid w:val="00FC0965"/>
     <w:rsid w:val="00FC0A5F"/>
     <w:rsid w:val="00FC0F81"/>
     <w:rsid w:val="00FC1275"/>
     <w:rsid w:val="00FC1813"/>
     <w:rsid w:val="00FC252F"/>
     <w:rsid w:val="00FC3286"/>
     <w:rsid w:val="00FC395C"/>
     <w:rsid w:val="00FC5E8E"/>
     <w:rsid w:val="00FC7E0F"/>
     <w:rsid w:val="00FD03C5"/>
     <w:rsid w:val="00FD10E9"/>
     <w:rsid w:val="00FD1238"/>
@@ -15931,56 +16338,56 @@
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="20609C5E"/>
-  <w15:docId w15:val="{8D778FAC-1D12-4871-BDB5-730E86B56153}"/>
+  <w15:docId w15:val="{9BF9E7AD-C721-4A7C-9695-83D4FE75F897}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -17594,55 +18001,68 @@
       <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs w:val="0"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="0"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DHHSbody">
     <w:name w:val="DHHS body"/>
     <w:qFormat/>
     <w:rsid w:val="00C3120B"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="270" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00672635"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="137504755">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="94056959">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -18541,228 +18961,205 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...23 lines deleted...]
-    <xsd:import namespace="51ef5222-d273-4e86-adbf-8aa3d9e99a84"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101002034AE7E069AEE4FB0313CB30B42D859" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="36ab6175ec280d7ec023d8365afdd23e">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ec1398ba-5a60-46a3-8146-eb897584b7aa" xmlns:ns3="69a4a4bc-c101-4486-8aee-c67e58ed4746" xmlns:ns4="5ce0f2b5-5be5-4508-bce9-d7011ece0659" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f462f6854808b94bb0b1b947da57cc2b" ns2:_="" ns3:_="" ns4:_="">
+    <xsd:import namespace="ec1398ba-5a60-46a3-8146-eb897584b7aa"/>
+    <xsd:import namespace="69a4a4bc-c101-4486-8aee-c67e58ed4746"/>
     <xsd:import namespace="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
-                <xsd:element ref="ns2:Caption" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="06badf41-c0a1-41a6-983a-efd542c2c878" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ec1398ba-5a60-46a3-8146-eb897584b7aa" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoTags" ma:index="13" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="14" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="14" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="17" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="18" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="19" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
-[...19 lines deleted...]
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6e24e156-28e6-48ad-9c0f-4171595c9d94" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="23" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6e24e156-28e6-48ad-9c0f-4171595c9d94" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Caption" ma:index="25" nillable="true" ma:displayName="Caption" ma:format="Dropdown" ma:internalName="Caption">
-[...6 lines deleted...]
-    <xsd:element name="MediaServiceSearchProperties" ma:index="26" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="51ef5222-d273-4e86-adbf-8aa3d9e99a84" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="69a4a4bc-c101-4486-8aee-c67e58ed4746" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="5ce0f2b5-5be5-4508-bce9-d7011ece0659" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{d5a02ebc-a532-4cc7-9416-7e8309854dba}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="51ef5222-d273-4e86-adbf-8aa3d9e99a84">
+    <xsd:element name="TaxCatchAll" ma:index="24" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{beadb534-4489-4a8d-8721-d8c27834995c}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="69a4a4bc-c101-4486-8aee-c67e58ed4746">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -18829,134 +19226,470 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="5ce0f2b5-5be5-4508-bce9-d7011ece0659" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ec1398ba-5a60-46a3-8146-eb897584b7aa">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F983EE2-7CBD-4515-B196-99EB4BDC2250}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="ec1398ba-5a60-46a3-8146-eb897584b7aa"/>
+    <ds:schemaRef ds:uri="69a4a4bc-c101-4486-8aee-c67e58ed4746"/>
+    <ds:schemaRef ds:uri="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C30E650E-AC1E-48EA-81B8-1F904E97E90D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58CE1EBB-C189-4849-810F-0EC61D30BAF7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66AC28CD-794A-4DE5-9080-AF945367D2AC}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
-    <ds:schemaRef ds:uri="69a4a4bc-c101-4486-8aee-c67e58ed4746"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="ec1398ba-5a60-46a3-8146-eb897584b7aa"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-[...12 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>2141</Words>
-  <Characters>12209</Characters>
+  <Words>2262</Words>
+  <Characters>12894</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>101</Lines>
-  <Paragraphs>28</Paragraphs>
+  <Lines>107</Lines>
+  <Paragraphs>30</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>CIMS investigation report template - general</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Company>Victoria State Government, Department of Families, Fairness and Housing</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14322</CharactersWithSpaces>
+  <CharactersWithSpaces>15126</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HLinks>
+    <vt:vector size="96" baseType="variant">
+      <vt:variant>
+        <vt:i4>1835065</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>89</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc182998328</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835065</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>83</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc182998327</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835065</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>77</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc182998326</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835065</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>71</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc182998325</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835065</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>65</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc182998324</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835065</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>59</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc182998323</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835065</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>53</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc182998322</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835065</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>47</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc182998321</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1835065</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>41</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc182998320</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031673</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>35</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc182998319</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031673</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>29</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc182998318</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031673</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>23</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc182998317</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031673</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>17</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc182998316</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031673</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>11</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc182998315</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031673</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc182998314</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6160435</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Helen.Zenkis@dffh.vic.gov.au</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>CIMS investigation report template - general</dc:title>
   <dc:subject>CIMS investigation report template - general</dc:subject>
-  <cp:keywords/>
-  <cp:revision></cp:revision>
+  <dc:creator>Children, Families and Safeguarding division</dc:creator>
+  <cp:keywords>CIMS, investigation, report, template, investigate, general</cp:keywords>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Language">
     <vt:lpwstr>English</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
-    <vt:lpwstr>0x0101009F0C4347C5C6D34BA8C9FCC4F57D19B6</vt:lpwstr>
+    <vt:lpwstr>0x0101002034AE7E069AEE4FB0313CB30B42D859</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="version">
     <vt:lpwstr>2022v1 15032022</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_SetDate">
     <vt:lpwstr>2022-03-24T05:18:40Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_Name">
     <vt:lpwstr>43e64453-338c-4f93-8a4d-0039a0a41f2a</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_SiteId">
     <vt:lpwstr>c0e0601f-0fac-449c-9c88-a104c4eb9f28</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_ActionId">
     <vt:lpwstr>5b911ade-65d7-444e-9dd5-da3383c0f239</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
   </property>