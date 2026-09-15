--- v0 (2025-10-06)
+++ v1 (2026-09-15)
@@ -10,51 +10,51 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6FA8325E" w14:textId="29B66B6C" w:rsidR="0074696E" w:rsidRPr="00280C4B" w:rsidRDefault="00B95AB9" w:rsidP="00280C4B">
       <w:pPr>
         <w:pStyle w:val="Sectionbreakfirstpage"/>
       </w:pPr>
       <w:r w:rsidRPr="00280C4B">
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="5643E9A5" wp14:editId="009B68CB">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7562850" cy="2070100"/>
             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
             <wp:wrapNone/>
             <wp:docPr id="4" name="Picture 4">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
@@ -292,1044 +292,1480 @@
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:p w14:paraId="216D349C" w14:textId="655B79F4" w:rsidR="00E84DA1" w:rsidRPr="009151D5" w:rsidRDefault="00E84DA1">
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="009151D5">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:t>Contents</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="765F2F58" w14:textId="211EA34B" w:rsidR="003E33CB" w:rsidRDefault="00E84DA1">
+        <w:p w14:paraId="05D2A31C" w14:textId="5C48B868" w:rsidR="008B521D" w:rsidRDefault="00E84DA1">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc182998299" w:history="1">
-            <w:r w:rsidR="003E33CB" w:rsidRPr="00196D10">
+          <w:hyperlink w:anchor="_Toc239234922" w:history="1">
+            <w:r w:rsidR="008B521D" w:rsidRPr="008A2CCD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Incident details</w:t>
             </w:r>
-            <w:r w:rsidR="003E33CB">
+            <w:r w:rsidR="008B521D">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="003E33CB">
+            <w:r w:rsidR="008B521D">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="003E33CB">
-[...10 lines deleted...]
-            <w:r w:rsidR="003E33CB">
+            <w:r w:rsidR="008B521D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239234922 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="008B521D">
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="008B521D">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="003E33CB">
+            <w:r w:rsidR="008B521D">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="003E33CB">
+            <w:r w:rsidR="008B521D">
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3CA8475E" w14:textId="128C454E" w:rsidR="003E33CB" w:rsidRDefault="003E33CB">
+        <w:p w14:paraId="7CC8251C" w14:textId="1BBADB3A" w:rsidR="008B521D" w:rsidRDefault="008B521D">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc182998300" w:history="1">
-            <w:r w:rsidRPr="00196D10">
+          <w:hyperlink w:anchor="_Toc239234923" w:history="1">
+            <w:r w:rsidRPr="008A2CCD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Victoria Police report details</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc182998300 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239234923 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1EC6B97E" w14:textId="6D057702" w:rsidR="003E33CB" w:rsidRDefault="003E33CB">
+        <w:p w14:paraId="2544AF5D" w14:textId="3F4BFAB3" w:rsidR="008B521D" w:rsidRDefault="008B521D">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc182998301" w:history="1">
-            <w:r w:rsidRPr="00196D10">
+          <w:hyperlink w:anchor="_Toc239234924" w:history="1">
+            <w:r w:rsidRPr="008A2CCD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Person details</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc182998301 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239234924 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="48C6D02B" w14:textId="4C30B5C2" w:rsidR="003E33CB" w:rsidRDefault="003E33CB">
+        <w:p w14:paraId="570856EE" w14:textId="2E6F8444" w:rsidR="008B521D" w:rsidRDefault="008B521D">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239234925" w:history="1">
+            <w:r w:rsidRPr="008A2CCD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>Client 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239234925 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="75FBC19F" w14:textId="240A6BA7" w:rsidR="008B521D" w:rsidRDefault="008B521D">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239234926" w:history="1">
+            <w:r w:rsidRPr="008A2CCD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>Client 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239234926 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="563FF6CF" w14:textId="66C60D20" w:rsidR="008B521D" w:rsidRDefault="008B521D">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239234927" w:history="1">
+            <w:r w:rsidRPr="008A2CCD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>Additional persons identified on the incident report</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239234927 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="6EEC3B63" w14:textId="2CA5BB51" w:rsidR="008B521D" w:rsidRDefault="008B521D">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc182998302" w:history="1">
-            <w:r w:rsidRPr="00196D10">
+          <w:hyperlink w:anchor="_Toc239234928" w:history="1">
+            <w:r w:rsidRPr="008A2CCD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Executive summary</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc182998302 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239234928 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0E2CE0B5" w14:textId="59BFEE7F" w:rsidR="003E33CB" w:rsidRDefault="003E33CB">
+        <w:p w14:paraId="77AF3D26" w14:textId="1355A781" w:rsidR="008B521D" w:rsidRDefault="008B521D">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc182998303" w:history="1">
-            <w:r w:rsidRPr="00196D10">
+          <w:hyperlink w:anchor="_Toc239234929" w:history="1">
+            <w:r w:rsidRPr="008A2CCD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Allegations investigated</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc182998303 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239234929 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6AB5467C" w14:textId="6DA62548" w:rsidR="003E33CB" w:rsidRDefault="003E33CB">
+        <w:p w14:paraId="18C9C222" w14:textId="3B525873" w:rsidR="008B521D" w:rsidRDefault="008B521D">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc182998304" w:history="1">
-            <w:r w:rsidRPr="00196D10">
+          <w:hyperlink w:anchor="_Toc239234930" w:history="1">
+            <w:r w:rsidRPr="008A2CCD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Additional considerations</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc182998304 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239234930 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="475DEEDE" w14:textId="084E3E7B" w:rsidR="003E33CB" w:rsidRDefault="003E33CB">
+        <w:p w14:paraId="0F29586A" w14:textId="71CC83B5" w:rsidR="008B521D" w:rsidRDefault="008B521D">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc182998305" w:history="1">
-            <w:r w:rsidRPr="00196D10">
+          <w:hyperlink w:anchor="_Toc239234931" w:history="1">
+            <w:r w:rsidRPr="008A2CCD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Summary of investigation process</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc182998305 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239234931 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="79A1A318" w14:textId="1E173988" w:rsidR="003E33CB" w:rsidRDefault="003E33CB">
+        <w:p w14:paraId="4031879D" w14:textId="7EAEBD82" w:rsidR="008B521D" w:rsidRDefault="008B521D">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc182998306" w:history="1">
-            <w:r w:rsidRPr="00196D10">
+          <w:hyperlink w:anchor="_Toc239234932" w:history="1">
+            <w:r w:rsidRPr="008A2CCD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Information gathered</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc182998306 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239234932 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>7</w:t>
+              <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="48FAD7DD" w14:textId="380C39B1" w:rsidR="003E33CB" w:rsidRDefault="003E33CB">
+        <w:p w14:paraId="472C7936" w14:textId="44577CBD" w:rsidR="008B521D" w:rsidRDefault="008B521D">
           <w:pPr>
-            <w:pStyle w:val="TOC3"/>
+            <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-              <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc182998307" w:history="1">
-            <w:r w:rsidRPr="00196D10">
+          <w:hyperlink w:anchor="_Toc239234933" w:history="1">
+            <w:r w:rsidRPr="008A2CCD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:noProof/>
               </w:rPr>
               <w:t>Summary of information gathered</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:noProof/>
-[...12 lines deleted...]
-                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239234933 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:noProof/>
-[...6 lines deleted...]
-                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5A3814C5" w14:textId="586BA666" w:rsidR="003E33CB" w:rsidRDefault="003E33CB">
+        <w:p w14:paraId="1032EB08" w14:textId="59C7ED70" w:rsidR="008B521D" w:rsidRDefault="008B521D">
           <w:pPr>
-            <w:pStyle w:val="TOC3"/>
+            <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-              <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc182998308" w:history="1">
-            <w:r w:rsidRPr="00196D10">
+          <w:hyperlink w:anchor="_Toc239234934" w:history="1">
+            <w:r w:rsidRPr="008A2CCD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:noProof/>
               </w:rPr>
               <w:t>Detailed information gathered</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:noProof/>
-[...12 lines deleted...]
-                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239234934 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:noProof/>
-[...6 lines deleted...]
-                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3481C174" w14:textId="31AE51F5" w:rsidR="003E33CB" w:rsidRDefault="003E33CB">
+        <w:p w14:paraId="0C6F404A" w14:textId="465036CD" w:rsidR="008B521D" w:rsidRDefault="008B521D">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239234935" w:history="1">
+            <w:r w:rsidRPr="008A2CCD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>Interview - [Client 1/Client 2/Carer/ Witness]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239234935 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="23021B12" w14:textId="27E744F2" w:rsidR="008B521D" w:rsidRDefault="008B521D">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239234936" w:history="1">
+            <w:r w:rsidRPr="008A2CCD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>Other information gathered</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239234936 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="22D54042" w14:textId="0F2CA36F" w:rsidR="008B521D" w:rsidRDefault="008B521D">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239234937" w:history="1">
+            <w:r w:rsidRPr="008A2CCD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:eastAsia="MS Mincho"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Information unable to be obtained</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239234937 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="6A0ED8B9" w14:textId="4B0DE38F" w:rsidR="008B521D" w:rsidRDefault="008B521D">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc182998309" w:history="1">
-            <w:r w:rsidRPr="00196D10">
+          <w:hyperlink w:anchor="_Toc239234938" w:history="1">
+            <w:r w:rsidRPr="008A2CCD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc182998309 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239234938 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>9</w:t>
+              <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="70E74A97" w14:textId="71A687D3" w:rsidR="003E33CB" w:rsidRDefault="003E33CB">
+        <w:p w14:paraId="569D2C9D" w14:textId="17BB67AA" w:rsidR="008B521D" w:rsidRDefault="008B521D">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="en-AU"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc239234939" w:history="1">
+            <w:r w:rsidRPr="008A2CCD">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t>Allegation one</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239234939 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="66C56317" w14:textId="77A614EA" w:rsidR="008B521D" w:rsidRDefault="008B521D">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc182998310" w:history="1">
-            <w:r w:rsidRPr="00196D10">
+          <w:hyperlink w:anchor="_Toc239234940" w:history="1">
+            <w:r w:rsidRPr="008A2CCD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Findings, outcome and recommendations</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc182998310 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239234940 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>10</w:t>
+              <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="74257FAF" w14:textId="0A446172" w:rsidR="003E33CB" w:rsidRDefault="003E33CB">
+        <w:p w14:paraId="3D776450" w14:textId="19267FC3" w:rsidR="008B521D" w:rsidRDefault="008B521D">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc182998311" w:history="1">
-            <w:r w:rsidRPr="00196D10">
+          <w:hyperlink w:anchor="_Toc239234941" w:history="1">
+            <w:r w:rsidRPr="008A2CCD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Investigator assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc182998311 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239234941 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>10</w:t>
+              <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5DA04E17" w14:textId="2B59CB8A" w:rsidR="003E33CB" w:rsidRDefault="003E33CB">
+        <w:p w14:paraId="28502DAD" w14:textId="206C302D" w:rsidR="008B521D" w:rsidRDefault="008B521D">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc182998312" w:history="1">
-            <w:r w:rsidRPr="00196D10">
+          <w:hyperlink w:anchor="_Toc239234942" w:history="1">
+            <w:r w:rsidRPr="008A2CCD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Approval</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc182998312 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239234942 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>10</w:t>
+              <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="69E0A963" w14:textId="1B2B6279" w:rsidR="003E33CB" w:rsidRDefault="003E33CB">
+        <w:p w14:paraId="26F50CCE" w14:textId="7910A590" w:rsidR="008B521D" w:rsidRDefault="008B521D">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-AU"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc182998313" w:history="1">
-            <w:r w:rsidRPr="00196D10">
+          <w:hyperlink w:anchor="_Toc239234943" w:history="1">
+            <w:r w:rsidRPr="008A2CCD">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
               </w:rPr>
               <w:t>Attachments</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc182998313 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc239234943 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>12</w:t>
+              <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7587F9F1" w14:textId="6ACF1D6B" w:rsidR="00E84DA1" w:rsidRDefault="00E84DA1">
+        <w:p w14:paraId="7587F9F1" w14:textId="21F91534" w:rsidR="00E84DA1" w:rsidRDefault="00E84DA1">
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="49C8210F" w14:textId="3009599F" w:rsidR="0094070B" w:rsidRPr="004611A8" w:rsidRDefault="0094070B" w:rsidP="0094070B">
+    <w:p w14:paraId="695EF1AE" w14:textId="77777777" w:rsidR="008B521D" w:rsidRDefault="008B521D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+          <w:b/>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49C8210F" w14:textId="6286D324" w:rsidR="0094070B" w:rsidRPr="004611A8" w:rsidRDefault="0094070B" w:rsidP="0094070B">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004611A8">
         <w:rPr>
           <w:b/>
           <w:color w:val="7030A0"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Instruction text</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DA91D69" w14:textId="77777777" w:rsidR="0094070B" w:rsidRPr="004203A4" w:rsidRDefault="0094070B" w:rsidP="0094070B">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004203A4">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>[Bracketed text is a guide only and should be deleted prior to providing the investigation report to the department]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BD9FA44" w14:textId="62E91B0C" w:rsidR="0094070B" w:rsidRPr="004203A4" w:rsidRDefault="0094070B" w:rsidP="0094070B">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -1406,86 +1842,87 @@
     <w:p w14:paraId="7462FA96" w14:textId="77777777" w:rsidR="0094070B" w:rsidRPr="006C10F8" w:rsidRDefault="0094070B" w:rsidP="0094070B">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C10F8">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapter 4: Investigating an incident of the </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA6173">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>Client incident management system – Policy and guidance</w:t>
       </w:r>
       <w:r w:rsidRPr="006C10F8">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> sets out the minimum requirements for incident investigations.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006C10F8">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t>sets</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006C10F8">
+        <w:rPr>
+          <w:color w:val="7030A0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> out the minimum requirements for incident investigations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14343E50" w14:textId="77777777" w:rsidR="0094070B" w:rsidRPr="004203A4" w:rsidRDefault="0094070B" w:rsidP="0094070B">
+    <w:p w14:paraId="58650E53" w14:textId="11E5EB60" w:rsidR="008159D1" w:rsidRPr="008B521D" w:rsidRDefault="0094070B" w:rsidP="00FA4605">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004203A4">
         <w:rPr>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>Delete these instructions before submitting your report to the department. End instruction text.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58650E53" w14:textId="77777777" w:rsidR="008159D1" w:rsidRDefault="008159D1" w:rsidP="6E05135A">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3A1DE99B" w14:textId="138109E3" w:rsidR="001C37E6" w:rsidRDefault="001C37E6" w:rsidP="001C37E6">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc239234922"/>
       <w:r>
-        <w:br w:type="page"/>
-[...8 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>Incident details</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3256"/>
         <w:gridCol w:w="6938"/>
       </w:tblGrid>
       <w:tr w:rsidR="005464BF" w14:paraId="0F5A0B2D" w14:textId="77777777" w:rsidTr="00E064FE">
         <w:trPr>
           <w:trHeight w:val="880"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22DAF007" w14:textId="78157154" w:rsidR="005464BF" w:rsidRDefault="00976354" w:rsidP="0094070B">
@@ -1874,68 +2311,70 @@
             </w:r>
             <w:r>
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidRPr="00554995">
               <w:t>o]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76E3479E" w14:textId="67852B58" w:rsidR="005D26F6" w:rsidRPr="0094070B" w:rsidRDefault="005D26F6" w:rsidP="005D26F6">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidRPr="00554995">
               <w:t xml:space="preserve">If yes, </w:t>
             </w:r>
             <w:r>
               <w:t>name, position title, organisation and contact details of the joint investigation manager.]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="21100AE8" w14:textId="68608274" w:rsidR="00F571CF" w:rsidRDefault="00F571CF">
-[...8 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="21100AE8" w14:textId="68608274" w:rsidR="00F571CF" w:rsidRDefault="00F571CF" w:rsidP="00FA4605">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AF73850" w14:textId="4CFA6E97" w:rsidR="00A61483" w:rsidRDefault="00A61483" w:rsidP="00A61483">
+    <w:p w14:paraId="63998238" w14:textId="77777777" w:rsidR="008B521D" w:rsidRDefault="008B521D" w:rsidP="008B521D">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AF73850" w14:textId="7A6A85BC" w:rsidR="00A61483" w:rsidRDefault="00A61483" w:rsidP="00A61483">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc182998300"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc239234923"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Victoria Police </w:t>
       </w:r>
       <w:r w:rsidR="000F72D2">
         <w:t xml:space="preserve">report </w:t>
       </w:r>
       <w:r>
         <w:t>details</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10194" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3256"/>
         <w:gridCol w:w="6938"/>
       </w:tblGrid>
       <w:tr w:rsidR="0041747F" w14:paraId="60773366" w14:textId="77777777" w:rsidTr="0041747F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
@@ -2042,98 +2481,96 @@
           </w:tcPr>
           <w:p w14:paraId="7B780F61" w14:textId="77777777" w:rsidR="0041747F" w:rsidRDefault="0041747F" w:rsidP="0041747F">
             <w:pPr>
               <w:pStyle w:val="Body"/>
             </w:pPr>
             <w:r>
               <w:t>Details of Police confirmation to undertake CIMS investigation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6938" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="742C2983" w14:textId="61ECE955" w:rsidR="0041747F" w:rsidRDefault="0041747F" w:rsidP="0041747F">
             <w:pPr>
               <w:pStyle w:val="Body"/>
             </w:pPr>
             <w:r>
               <w:t>[Date confirmation given, officer name, station and contact details]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="565CE276" w14:textId="7E7ED550" w:rsidR="00F571CF" w:rsidRPr="00A61483" w:rsidRDefault="00A61483" w:rsidP="00A61483">
+    <w:p w14:paraId="565CE276" w14:textId="7E7ED550" w:rsidR="00F571CF" w:rsidRPr="00FA4605" w:rsidRDefault="00A61483" w:rsidP="00FA4605">
       <w:pPr>
         <w:pStyle w:val="Body"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0083F555" w14:textId="2A682F66" w:rsidR="00294D59" w:rsidRDefault="00EE3822" w:rsidP="00F571CF">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc182998301"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc239234924"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Person details</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="70107E2B" w14:textId="77777777" w:rsidR="00210352" w:rsidRPr="00CC4FFC" w:rsidRDefault="00210352" w:rsidP="00210352">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC4FFC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>Identify all persons involved in the incident, as detailed in the incident report.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14C51BD1" w14:textId="35437952" w:rsidR="00091C01" w:rsidRDefault="002D6668" w:rsidP="002D6668">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="14C51BD1" w14:textId="35437952" w:rsidR="00091C01" w:rsidRDefault="002D6668" w:rsidP="00FA4605">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc239234925"/>
       <w:r>
         <w:t>Client 1</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2405"/>
         <w:gridCol w:w="7789"/>
       </w:tblGrid>
       <w:tr w:rsidR="00ED4624" w14:paraId="7865A59C" w14:textId="77777777" w:rsidTr="003D47CE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="40698556" w14:textId="07AAA011" w:rsidR="00ED4624" w:rsidRDefault="00ED4624" w:rsidP="00ED4624">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
@@ -2375,51 +2812,59 @@
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="0003367E">
               <w:t>Is it alleged that this client has experienced abuse in this incident report?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7789" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3CA79B64" w14:textId="77777777" w:rsidR="00C727DD" w:rsidRDefault="000E2A3A" w:rsidP="008159D1">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="008159D1">
               <w:t>[Yes/No]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1E36E091" w14:textId="63E95D56" w:rsidR="0041675F" w:rsidRPr="008159D1" w:rsidRDefault="0041675F" w:rsidP="008159D1">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
-              <w:t>[If Yes, complete</w:t>
+              <w:t xml:space="preserve">[If </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t>, complete</w:t>
             </w:r>
             <w:r w:rsidR="00ED4624">
               <w:t xml:space="preserve"> incident type details below]</w:t>
             </w:r>
             <w:r w:rsidR="00331A6F">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00504AF6" w14:paraId="336B0BE5" w14:textId="77777777" w:rsidTr="003D47CE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="22CB6AEC" w14:textId="00A3EDBA" w:rsidR="00504AF6" w:rsidRPr="0003367E" w:rsidRDefault="00504AF6" w:rsidP="00504AF6">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Primary incident type </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2444,57 +2889,59 @@
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>Secondary incident type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7789" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="30FC4018" w14:textId="77777777" w:rsidR="00504AF6" w:rsidRPr="008159D1" w:rsidRDefault="00504AF6" w:rsidP="00504AF6">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7FB0D53C" w14:textId="66066DCE" w:rsidR="00091C01" w:rsidRDefault="00091C01" w:rsidP="00EA6DDB">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F5800AE" w14:textId="1B25A7DD" w:rsidR="002D6668" w:rsidRDefault="002D6668" w:rsidP="002D6668">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="1F5800AE" w14:textId="1B25A7DD" w:rsidR="002D6668" w:rsidRDefault="002D6668" w:rsidP="00FA4605">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="_Toc239234926"/>
       <w:r>
         <w:t>Client 2</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2405"/>
         <w:gridCol w:w="7789"/>
       </w:tblGrid>
       <w:tr w:rsidR="00504AF6" w14:paraId="68068D0D" w14:textId="77777777" w:rsidTr="0067558B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="78F98E27" w14:textId="77777777" w:rsidR="00504AF6" w:rsidRDefault="00504AF6" w:rsidP="0067558B">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
@@ -2731,56 +3178,84 @@
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="055DD8CF" w14:textId="77777777" w:rsidR="00504AF6" w:rsidRDefault="00504AF6" w:rsidP="0067558B">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="0003367E">
               <w:t>Is it alleged that this client has experienced abuse in this incident report?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7789" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C532C7A" w14:textId="77777777" w:rsidR="00504AF6" w:rsidRDefault="00504AF6" w:rsidP="0067558B">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="008159D1">
               <w:t>[Yes/No]</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1DDE35C4" w14:textId="77777777" w:rsidR="00504AF6" w:rsidRPr="008159D1" w:rsidRDefault="00504AF6" w:rsidP="0067558B">
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[If Yes, complete incident type details below] </w:t>
+          <w:p w14:paraId="08EC9C92" w14:textId="77777777" w:rsidR="00504AF6" w:rsidRDefault="00504AF6" w:rsidP="0067558B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">[If </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, complete incident type details below] </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DDE35C4" w14:textId="105903A0" w:rsidR="00931155" w:rsidRPr="008159D1" w:rsidRDefault="00931155" w:rsidP="0067558B">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3628">
+              <w:t xml:space="preserve">[If No, </w:t>
+            </w:r>
+            <w:r w:rsidR="00950C4E" w:rsidRPr="002E3628">
+              <w:t xml:space="preserve">state </w:t>
+            </w:r>
+            <w:r w:rsidR="00196FFE" w:rsidRPr="002E3628">
+              <w:t>if client is ‘other participant’ or ‘witness’</w:t>
+            </w:r>
+            <w:r w:rsidR="00CA29BF" w:rsidRPr="002E3628">
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00196FFE" w:rsidRPr="002E3628">
+              <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00504AF6" w14:paraId="40F4CE8D" w14:textId="77777777" w:rsidTr="0067558B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="43BF8B5E" w14:textId="77777777" w:rsidR="00504AF6" w:rsidRPr="0003367E" w:rsidRDefault="00504AF6" w:rsidP="0067558B">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Primary incident type </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7789" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="26525E35" w14:textId="77777777" w:rsidR="00504AF6" w:rsidRPr="008159D1" w:rsidRDefault="00504AF6" w:rsidP="0067558B">
             <w:pPr>
@@ -2812,82 +3287,76 @@
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2573ADFD" w14:textId="22D272BB" w:rsidR="00040C9E" w:rsidRPr="00CC4FFC" w:rsidRDefault="00040C9E" w:rsidP="00040C9E">
       <w:pPr>
         <w:pStyle w:val="Bodyaftertablefigure"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC4FFC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>Copy the table above to add additional clients as required, up to a maximum of 10.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6793051C" w14:textId="77777777" w:rsidR="009B0A5B" w:rsidRDefault="009B0A5B" w:rsidP="002D6668">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading4"/>
+    <w:p w14:paraId="6793051C" w14:textId="77777777" w:rsidR="009B0A5B" w:rsidRDefault="009B0A5B" w:rsidP="00FA4605">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1536F370" w14:textId="77777777" w:rsidR="009B0A5B" w:rsidRDefault="009B0A5B">
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="1536F370" w14:textId="77777777" w:rsidR="009B0A5B" w:rsidRDefault="009B0A5B" w:rsidP="00FA4605">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1271AD82" w14:textId="1AB76430" w:rsidR="00E153DE" w:rsidRPr="00790924" w:rsidRDefault="00234257" w:rsidP="00EE3822">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="1271AD82" w14:textId="1AB76430" w:rsidR="00E153DE" w:rsidRPr="00790924" w:rsidRDefault="00234257" w:rsidP="00FA4605">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc239234927"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Additional </w:t>
       </w:r>
       <w:r w:rsidR="006B4E00">
         <w:t>persons identified on the incident report</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="758E10EC" w14:textId="138ADE9F" w:rsidR="00A94575" w:rsidRPr="00CC4FFC" w:rsidRDefault="00A94575" w:rsidP="00A94575">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC4FFC">
         <w:rPr>
           <w:i/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>Include carer or staff who is a witness to the incident, persons to whom the incident was disclosed or any other relevant persons to the incident</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC4FFC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
@@ -3203,81 +3672,73 @@
       </w:r>
       <w:r w:rsidRPr="00CC4FFC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>clients</w:t>
       </w:r>
       <w:r w:rsidR="00FD29C5" w:rsidRPr="00CC4FFC">
         <w:rPr>
           <w:i/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve"> as required</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC4FFC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="564CC29A" w14:textId="77777777" w:rsidR="00262EA3" w:rsidRDefault="00262EA3">
-[...11 lines deleted...]
-      <w:bookmarkStart w:id="4" w:name="_Toc170823653"/>
+    <w:p w14:paraId="564CC29A" w14:textId="77777777" w:rsidR="00262EA3" w:rsidRDefault="00262EA3" w:rsidP="00FA4605">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Toc170823653"/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="304AF01C" w14:textId="77777777" w:rsidR="00B060E3" w:rsidRDefault="00B060E3" w:rsidP="00B060E3">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc176435410"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc176435410"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc170823655"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc239234928"/>
+      <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidRPr="009B6C86">
         <w:lastRenderedPageBreak/>
         <w:t>Executive summary</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10201" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10201"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B060E3" w14:paraId="58495903" w14:textId="77777777" w:rsidTr="00AB34C5">
         <w:trPr>
           <w:trHeight w:val="2446"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10201" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="070AC424" w14:textId="77777777" w:rsidR="00C67E27" w:rsidRPr="0013729D" w:rsidRDefault="00C67E27" w:rsidP="00C67E27">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
@@ -3387,57 +3848,57 @@
                 <w:i/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
               <w:t xml:space="preserve">recommendations in response to investigation findings. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1381092A" w14:textId="510F114E" w:rsidR="00B060E3" w:rsidRDefault="00C67E27" w:rsidP="00F45C6E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="0013729D">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
               <w:t>It is recommended that the executive summary is completed last.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="10E8B03E" w14:textId="77777777" w:rsidR="00B060E3" w:rsidRDefault="00B060E3" w:rsidP="00B060E3">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc176435411"/>
-      <w:bookmarkStart w:id="9" w:name="_Toc182998303"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc176435411"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc239234929"/>
       <w:r>
         <w:t>Allegations investigated</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10194"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B060E3" w14:paraId="133A3DDD" w14:textId="77777777" w:rsidTr="00F45C6E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="30F00426" w14:textId="77777777" w:rsidR="00BE4B46" w:rsidRPr="00010235" w:rsidRDefault="00BE4B46" w:rsidP="00BE4B46">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00010235">
               <w:rPr>
@@ -3725,64 +4186,64 @@
             </w:pPr>
             <w:r w:rsidRPr="00DE6FA8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
               <w:t xml:space="preserve">Allegation </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
               <w:t>four</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0507BB29" w14:textId="45E86477" w:rsidR="00554A08" w:rsidRDefault="00554A08" w:rsidP="00554A08">
+    <w:p w14:paraId="0507BB29" w14:textId="45E86477" w:rsidR="00554A08" w:rsidRPr="00FA4605" w:rsidRDefault="00554A08" w:rsidP="00FA4605">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="760A1067" w14:textId="77777777" w:rsidR="00515E4D" w:rsidRDefault="00515E4D" w:rsidP="00515E4D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc182998304"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc239234930"/>
       <w:r>
         <w:t>Additional considerations</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10194"/>
       </w:tblGrid>
       <w:tr w:rsidR="00515E4D" w14:paraId="04F67684" w14:textId="77777777" w:rsidTr="00F45C6E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7B2436A0" w14:textId="2174A184" w:rsidR="00515E4D" w:rsidRPr="009910C9" w:rsidRDefault="009910C9" w:rsidP="00F45C6E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -3923,87 +4384,79 @@
               <w:rPr>
                 <w:i/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
               <w:t>clients</w:t>
             </w:r>
             <w:r w:rsidR="00D27815" w:rsidRPr="009910C9">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
               <w:t xml:space="preserve"> to strengthen their participation in the investigation</w:t>
             </w:r>
             <w:r w:rsidR="00626DA4">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2A9A30E8" w14:textId="77777777" w:rsidR="00554A08" w:rsidRDefault="00554A08" w:rsidP="003D7E30">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="2A9A30E8" w14:textId="77777777" w:rsidR="00554A08" w:rsidRDefault="00554A08" w:rsidP="00FA4605">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6FDA9BAE" w14:textId="77777777" w:rsidR="00554A08" w:rsidRDefault="00554A08">
-[...9 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="6FDA9BAE" w14:textId="77777777" w:rsidR="00554A08" w:rsidRDefault="00554A08" w:rsidP="00FA4605">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="894"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10194"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C111A2" w14:paraId="52179A5E" w14:textId="77777777" w:rsidTr="00F45C6E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
           </w:tcPr>
-          <w:bookmarkEnd w:id="7"/>
+          <w:bookmarkEnd w:id="9"/>
           <w:p w14:paraId="10789707" w14:textId="77777777" w:rsidR="00F740BC" w:rsidRPr="00CA31DF" w:rsidRDefault="00F740BC" w:rsidP="00F740BC">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA31DF">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Summarise how the investigation was conducted. Include the investigation plan as an attachment. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D46A25C" w14:textId="77777777" w:rsidR="00F740BC" w:rsidRPr="00CA31DF" w:rsidRDefault="00F740BC" w:rsidP="00F740BC">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
@@ -4245,108 +4698,106 @@
               <w:pStyle w:val="Tablebullet1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA31DF">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
               <w:t>You may then proceed to the findings, outcomes and recommendations section to complete the investigation report</w:t>
             </w:r>
             <w:r w:rsidR="00F740BC" w:rsidRPr="00CA31DF">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="610D92D0" w14:textId="69FC9603" w:rsidR="004C0C21" w:rsidRPr="001C17D8" w:rsidRDefault="00C111A2" w:rsidP="003451F5">
+    <w:p w14:paraId="610D92D0" w14:textId="69FC9603" w:rsidR="004C0C21" w:rsidRPr="00FA4605" w:rsidRDefault="00C111A2" w:rsidP="003451F5">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
-          <w:color w:val="87189D"/>
-[...1 lines deleted...]
-          <w:szCs w:val="26"/>
+          <w:rStyle w:val="BodyChar"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc182998305"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc239234931"/>
       <w:r w:rsidRPr="004B6CA9">
         <w:t xml:space="preserve">Summary </w:t>
       </w:r>
       <w:r>
         <w:t>of investigation process</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidR="004C0C21" w:rsidRPr="001C17D8">
         <w:rPr>
           <w:color w:val="87189D"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A473597" w14:textId="148FCA96" w:rsidR="001F0E14" w:rsidRDefault="00D56530" w:rsidP="001F0E14">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc176435413"/>
-      <w:bookmarkStart w:id="13" w:name="_Toc182998306"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc176435413"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc239234932"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Information</w:t>
       </w:r>
       <w:r w:rsidR="001F0E14">
         <w:t xml:space="preserve"> gathered</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
-    <w:p w14:paraId="78DFD012" w14:textId="62316554" w:rsidR="001F0E14" w:rsidRPr="00BC39B6" w:rsidRDefault="001F0E14" w:rsidP="001F0E14">
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="15" w:name="_Toc182998307"/>
+    <w:p w14:paraId="78DFD012" w14:textId="62316554" w:rsidR="001F0E14" w:rsidRPr="00BC39B6" w:rsidRDefault="001F0E14" w:rsidP="00FA4605">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="_Toc176435414"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc239234933"/>
       <w:r>
         <w:t xml:space="preserve">Summary of </w:t>
       </w:r>
       <w:r w:rsidR="00D56530">
         <w:t>information</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> gathered</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="3D3E4A29" w14:textId="6384200E" w:rsidR="001F0E14" w:rsidRPr="005D6EBD" w:rsidRDefault="00FA63B2" w:rsidP="001F0E14">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="000C7537">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>List</w:t>
       </w:r>
       <w:r w:rsidR="001F0E14" w:rsidRPr="000C7537">
         <w:rPr>
           <w:i/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:r w:rsidRPr="000C7537">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
@@ -4479,123 +4930,110 @@
           </w:tcPr>
           <w:p w14:paraId="6CC9139E" w14:textId="77777777" w:rsidR="001F0E14" w:rsidRDefault="001F0E14" w:rsidP="00F45C6E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>[02/01/2024]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5097" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7902962C" w14:textId="77777777" w:rsidR="001F0E14" w:rsidRDefault="001F0E14" w:rsidP="00F45C6E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>[CCTV footage]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2D3D9B91" w14:textId="414D7A18" w:rsidR="001F0E14" w:rsidRDefault="001F0E14" w:rsidP="001F0E14">
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="17" w:name="_Toc182998308"/>
+    <w:p w14:paraId="2D3D9B91" w14:textId="414D7A18" w:rsidR="001F0E14" w:rsidRDefault="001F0E14" w:rsidP="00FA4605">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="_Toc176435415"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc239234934"/>
       <w:r>
         <w:t xml:space="preserve">Detailed </w:t>
       </w:r>
       <w:r w:rsidR="00346D10">
         <w:t>information</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> gathered</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="16"/>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="2F9AC268" w14:textId="77777777" w:rsidR="00362C7C" w:rsidRPr="000C7537" w:rsidRDefault="00362C7C" w:rsidP="00362C7C">
       <w:pPr>
         <w:pStyle w:val="Bodyaftertablefigure"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C7537">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>Provide details on the information identified in the table above</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EF48AEF" w14:textId="6E5393A1" w:rsidR="001F0E14" w:rsidRPr="000F0CE0" w:rsidRDefault="001F0E14" w:rsidP="001F0E14">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3EF48AEF" w14:textId="6E5393A1" w:rsidR="001F0E14" w:rsidRPr="000F0CE0" w:rsidRDefault="001F0E14" w:rsidP="00FA4605">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="_Toc239234935"/>
       <w:r>
         <w:t xml:space="preserve">Interview </w:t>
       </w:r>
       <w:r w:rsidRPr="00E92073">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>- [Client</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
       <w:r w:rsidRPr="00E92073">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>Client 2/</w:t>
       </w:r>
       <w:r w:rsidRPr="00E92073">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>Carer/ Witness]</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2547"/>
         <w:gridCol w:w="7647"/>
       </w:tblGrid>
       <w:tr w:rsidR="001F0E14" w14:paraId="01522DB4" w14:textId="77777777" w:rsidTr="00F45C6E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="4682D6B4" w14:textId="77777777" w:rsidR="001F0E14" w:rsidRDefault="001F0E14" w:rsidP="00F45C6E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>Name of person being interviewed</w:t>
             </w:r>
           </w:p>
@@ -4825,58 +5263,60 @@
             <w:r>
               <w:t>etail how the additional considerations for the investigation informed the interviewers approach to the interview. For example, were regular breaks scheduled?]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="77CE42C0" w14:textId="77777777" w:rsidR="00687792" w:rsidRPr="00CC4FFC" w:rsidRDefault="00687792" w:rsidP="00687792">
       <w:pPr>
         <w:pStyle w:val="Bodyaftertablefigure"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CC4FFC">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>Copy above table to add additional interviews as required.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74C58DDE" w14:textId="77777777" w:rsidR="00520A5A" w:rsidRDefault="00520A5A" w:rsidP="00520A5A">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="74C58DDE" w14:textId="77777777" w:rsidR="00520A5A" w:rsidRDefault="00520A5A" w:rsidP="00FA4605">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="_Toc239234936"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Other information gathered</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="22"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10200" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2610"/>
         <w:gridCol w:w="7590"/>
       </w:tblGrid>
       <w:tr w:rsidR="00520A5A" w14:paraId="268E58D7" w14:textId="77777777" w:rsidTr="00747F1E">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2610" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="59E07190" w14:textId="77777777" w:rsidR="00520A5A" w:rsidRDefault="00520A5A" w:rsidP="00747F1E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
@@ -4965,66 +5405,68 @@
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6E2C3F1F" w14:textId="77777777" w:rsidR="00520A5A" w:rsidRPr="00382692" w:rsidRDefault="00520A5A" w:rsidP="00520A5A">
       <w:pPr>
         <w:pStyle w:val="Bodyaftertablefigure"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00382692">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>Copy above table to add additional summaries as required.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="327E8192" w14:textId="77777777" w:rsidR="00520A5A" w:rsidRDefault="00520A5A" w:rsidP="00520A5A">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="327E8192" w14:textId="77777777" w:rsidR="00520A5A" w:rsidRDefault="00520A5A" w:rsidP="00FA4605">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="23" w:name="_Toc239234937"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Heading4Char"/>
         </w:rPr>
         <w:t xml:space="preserve">Information </w:t>
       </w:r>
       <w:r w:rsidRPr="000E46FB">
         <w:rPr>
           <w:rStyle w:val="Heading4Char"/>
         </w:rPr>
         <w:t>unable to be obtained</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="3A3D9AE0" w14:textId="77777777" w:rsidR="00520A5A" w:rsidRPr="00382692" w:rsidRDefault="00520A5A" w:rsidP="00520A5A">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00382692">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>Detail any information identified in the investigation plan or throughout the investigation as relevant but unable to be obtained. Provide a rationale for why the investigation report can be completed without this information, including an assessment of the potential impact this may have on the outcome of the investigation.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10200" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
@@ -5143,110 +5585,112 @@
             <w:tcW w:w="7590" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="591C64D7" w14:textId="77777777" w:rsidR="00520A5A" w:rsidRDefault="00520A5A" w:rsidP="00747F1E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>[Assessment of the potential impact of proceeding without this information may have on the outcome of the investigation.]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="34CCE418" w14:textId="78AC2A15" w:rsidR="00EB4150" w:rsidRDefault="00520A5A" w:rsidP="004D311E">
       <w:pPr>
         <w:pStyle w:val="Bodyaftertablefigure"/>
       </w:pPr>
       <w:r w:rsidRPr="004D311E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve">Copy above table to </w:t>
       </w:r>
-      <w:bookmarkStart w:id="18" w:name="_Toc170823656"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc170823656"/>
       <w:r w:rsidR="001F0E14" w:rsidRPr="004D311E">
         <w:rPr>
           <w:i/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve">add additional </w:t>
       </w:r>
       <w:r w:rsidRPr="004D311E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve">detail </w:t>
       </w:r>
       <w:r w:rsidR="001F0E14" w:rsidRPr="004D311E">
         <w:rPr>
           <w:i/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>as required</w:t>
       </w:r>
       <w:r w:rsidRPr="004D311E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="001F0E14">
         <w:br w:type="page"/>
       </w:r>
-      <w:bookmarkStart w:id="19" w:name="_Toc176435416"/>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc176435416"/>
+      <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p w14:paraId="21C2E913" w14:textId="0B636CE5" w:rsidR="00EB4150" w:rsidRDefault="00EB4150" w:rsidP="00EB4150">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="20" w:name="_Toc182998309"/>
-      <w:bookmarkStart w:id="21" w:name="_Toc182149955"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc182149955"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc239234938"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Analysis</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="27"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="26"/>
     </w:p>
-    <w:p w14:paraId="4D743B45" w14:textId="77777777" w:rsidR="00EB4150" w:rsidRPr="00C40A49" w:rsidRDefault="00EB4150" w:rsidP="00EB4150">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="4D743B45" w14:textId="77777777" w:rsidR="00EB4150" w:rsidRPr="00C40A49" w:rsidRDefault="00EB4150" w:rsidP="00FA4605">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="_Toc239234939"/>
       <w:r>
         <w:t>Allegation one</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10194"/>
       </w:tblGrid>
       <w:tr w:rsidR="00580561" w14:paraId="143D1ED2" w14:textId="77777777" w:rsidTr="00747F1E">
         <w:trPr>
           <w:trHeight w:val="841"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3B7B7658" w14:textId="77777777" w:rsidR="00580561" w:rsidRPr="00556319" w:rsidRDefault="00580561" w:rsidP="00747F1E">
             <w:pPr>
               <w:pStyle w:val="Bullet1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
@@ -5349,143 +5793,142 @@
           </w:p>
           <w:p w14:paraId="177EA3FE" w14:textId="77777777" w:rsidR="00580561" w:rsidRPr="00556319" w:rsidRDefault="00580561" w:rsidP="00580561">
             <w:pPr>
               <w:pStyle w:val="Bullet1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00556319">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
               <w:t>relevance of the evidence to the allegation.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="706600E4" w14:textId="77777777" w:rsidR="00580561" w:rsidRPr="00F25236" w:rsidRDefault="00580561" w:rsidP="00747F1E">
+          <w:p w14:paraId="42EEF8A3" w14:textId="77777777" w:rsidR="00580561" w:rsidRDefault="00580561" w:rsidP="00747F1E">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
             </w:pPr>
           </w:p>
+          <w:p w14:paraId="706600E4" w14:textId="2E4C15C9" w:rsidR="007F3832" w:rsidRPr="00F25236" w:rsidRDefault="007F3832" w:rsidP="00747F1E">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="07D418A9" w14:textId="77777777" w:rsidR="00580561" w:rsidRDefault="00580561" w:rsidP="00580561">
-[...1 lines deleted...]
-        <w:pStyle w:val="Body"/>
+    <w:p w14:paraId="07D418A9" w14:textId="77777777" w:rsidR="00580561" w:rsidRDefault="00580561" w:rsidP="00FA4605">
+      <w:pPr>
+        <w:pStyle w:val="Bodyaftertablefigure"/>
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6EC2D1F9" w14:textId="77777777" w:rsidR="00580561" w:rsidRPr="00556319" w:rsidRDefault="00580561" w:rsidP="00580561">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00556319">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve">Copy above table to </w:t>
       </w:r>
       <w:r w:rsidRPr="00556319">
         <w:rPr>
           <w:rStyle w:val="BodyChar"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>add additional allegations if required.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="550D7DB7" w14:textId="77777777" w:rsidR="00EB4150" w:rsidRDefault="00EB4150" w:rsidP="00EB4150">
-[...8 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="550D7DB7" w14:textId="77777777" w:rsidR="00EB4150" w:rsidRDefault="00EB4150" w:rsidP="00FA4605">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="286E8C1F" w14:textId="470CE72D" w:rsidR="001F0E14" w:rsidRPr="00194504" w:rsidRDefault="001F0E14" w:rsidP="001F0E14">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Toc182998310"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc239234940"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Findings, outcome and recommendations</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10201" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1413"/>
         <w:gridCol w:w="2977"/>
         <w:gridCol w:w="2835"/>
         <w:gridCol w:w="2976"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00486AF9" w14:paraId="36CF6F67" w14:textId="77777777" w:rsidTr="00486AF9">
+      <w:tr w:rsidR="00486AF9" w14:paraId="36CF6F67" w14:textId="77777777" w:rsidTr="79A7775F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="1F3AB721" w14:textId="4EBE18B5" w:rsidR="00486AF9" w:rsidRDefault="00486AF9" w:rsidP="00486AF9">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r>
               <w:t>Client / Allegation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="340247FF" w14:textId="43E0B98A" w:rsidR="00486AF9" w:rsidRDefault="00486AF9" w:rsidP="00486AF9">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
@@ -5517,126 +5960,172 @@
             <w:r>
               <w:t xml:space="preserve">Outcome </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="0B32CC2C" w14:textId="77777777" w:rsidR="00486AF9" w:rsidRDefault="00486AF9" w:rsidP="00486AF9">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="87189D"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Recommendation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00486AF9" w14:paraId="2DE51955" w14:textId="77777777" w:rsidTr="00486AF9">
+      <w:tr w:rsidR="00486AF9" w14:paraId="2DE51955" w14:textId="77777777" w:rsidTr="79A7775F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2FEF265A" w14:textId="69F7B1AD" w:rsidR="00486AF9" w:rsidRPr="00C40308" w:rsidRDefault="0076173B" w:rsidP="00486AF9">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C40308">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
               <w:t>Insert each allegation in a new row</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4EF19DD4" w14:textId="5B57A6A2" w:rsidR="00486AF9" w:rsidRPr="00C40308" w:rsidRDefault="0076173B" w:rsidP="00486AF9">
+          <w:p w14:paraId="2371709B" w14:textId="77777777" w:rsidR="00486AF9" w:rsidRDefault="0076173B" w:rsidP="00486AF9">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C40308">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
               <w:t>Insert</w:t>
             </w:r>
             <w:r w:rsidR="00486AF9" w:rsidRPr="00C40308">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
               <w:t xml:space="preserve"> findings made from the evidence gathered throughout the investigation. There may be multiple findings listed against each outcome</w:t>
+            </w:r>
+            <w:r w:rsidR="008D240E">
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="7030A0"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71466CC2" w14:textId="77777777" w:rsidR="008D240E" w:rsidRDefault="008D240E" w:rsidP="00486AF9">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="7030A0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4EF19DD4" w14:textId="690709FE" w:rsidR="008D240E" w:rsidRPr="00C40308" w:rsidRDefault="008D240E" w:rsidP="009D57AA">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="7030A0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E3628">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7030A0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The investigation substantiation is based on the incident type definition (Appendix 1 of the CIMS policy). </w:t>
+            </w:r>
+            <w:r w:rsidR="009D57AA" w:rsidRPr="002E3628">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="7030A0"/>
+              </w:rPr>
+              <w:t>Evidence of major impact harm does not need to be included in the substantiation decision.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6E47B104" w14:textId="4216AA39" w:rsidR="0076173B" w:rsidRPr="00C40308" w:rsidRDefault="0076173B" w:rsidP="0076173B">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="79A7775F">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00C40308">
+              <w:t>Include outcome against each allegation identified in this incident report. One outcome per row.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F744EC9" w14:textId="480F49E4" w:rsidR="79A7775F" w:rsidRDefault="79A7775F" w:rsidP="79A7775F">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
-              <w:t>Include outcome against each allegation identified in this incident report. One outcome per row.</w:t>
-            </w:r>
+            </w:pPr>
           </w:p>
           <w:p w14:paraId="1CE9A667" w14:textId="77777777" w:rsidR="00486AF9" w:rsidRDefault="00486AF9" w:rsidP="00486AF9">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4AA16D26" w14:textId="1351C2F1" w:rsidR="00486AF9" w:rsidRPr="00C40308" w:rsidRDefault="0076173B" w:rsidP="00486AF9">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C40308">
@@ -5703,51 +6192,51 @@
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
               <w:t xml:space="preserve">can be </w:t>
             </w:r>
             <w:r w:rsidR="00486AF9" w:rsidRPr="00C40308">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
               <w:t>made against the same findings and outcome</w:t>
             </w:r>
             <w:r w:rsidRPr="00C40308">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00486AF9" w14:paraId="3A3C96E3" w14:textId="77777777" w:rsidTr="00486AF9">
+      <w:tr w:rsidR="00486AF9" w14:paraId="3A3C96E3" w14:textId="77777777" w:rsidTr="79A7775F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="769F8DDE" w14:textId="77777777" w:rsidR="005C08A1" w:rsidRPr="00121F56" w:rsidRDefault="005C08A1" w:rsidP="005C08A1">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:ind w:left="227" w:hanging="227"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00121F56">
               <w:rPr>
@@ -5997,57 +6486,57 @@
                 <w:color w:val="7030A0"/>
               </w:rPr>
               <w:t>Review care plans for both client 1 and 2 and consider whether additional therapeutic supports are indicated.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="406693B0" w14:textId="7AED4656" w:rsidR="00486AF9" w:rsidRPr="000C7DD7" w:rsidRDefault="00486AF9" w:rsidP="00486AF9">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="41755509" w14:textId="77777777" w:rsidR="001F0E14" w:rsidRPr="00C40A49" w:rsidRDefault="001F0E14" w:rsidP="001F0E14">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Toc176435417"/>
-      <w:bookmarkStart w:id="24" w:name="_Toc182998311"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc176435417"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc239234941"/>
       <w:r>
         <w:t>Investigator assessment</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="23"/>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="31"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10194"/>
       </w:tblGrid>
       <w:tr w:rsidR="001F0E14" w14:paraId="471671A9" w14:textId="77777777" w:rsidTr="00F45C6E">
         <w:trPr>
           <w:trHeight w:val="841"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5AEFEBAE" w14:textId="77777777" w:rsidR="001E0013" w:rsidRPr="007646A0" w:rsidRDefault="00FF4373" w:rsidP="001E0013">
             <w:pPr>
               <w:pStyle w:val="Bullet1"/>
               <w:numPr>
@@ -6126,59 +6615,59 @@
               <w:t>information</w:t>
             </w:r>
             <w:r w:rsidRPr="00FF4373">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
               <w:t xml:space="preserve"> was discounted in the investigation</w:t>
             </w:r>
             <w:r w:rsidR="00FF4373" w:rsidRPr="00FF4373">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="7030A0"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="43133729" w14:textId="77777777" w:rsidR="001F0E14" w:rsidRDefault="001F0E14" w:rsidP="001F0E14">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc170823659"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="27" w:name="_Toc182998312"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc170823659"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc176435418"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc239234942"/>
       <w:r>
         <w:t>Approval</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="34"/>
     </w:p>
     <w:p w14:paraId="09C1BFA7" w14:textId="77777777" w:rsidR="00FB49BA" w:rsidRPr="002C41CD" w:rsidRDefault="00FB49BA" w:rsidP="00FB49BA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C41CD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>To be completed by the investigator</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -6289,50 +6778,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="31B75338" w14:textId="77777777" w:rsidR="001F0E14" w:rsidRDefault="001F0E14" w:rsidP="00F45C6E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001F0E14" w14:paraId="4B8CAFF3" w14:textId="77777777" w:rsidTr="00F45C6E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="67590C31" w14:textId="77777777" w:rsidR="001F0E14" w:rsidRDefault="001F0E14" w:rsidP="00F45C6E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5E35A876" w14:textId="77777777" w:rsidR="001F0E14" w:rsidRDefault="001F0E14" w:rsidP="00F45C6E">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F46EB7F" w14:textId="77777777" w:rsidR="001F0E14" w:rsidRDefault="001F0E14" w:rsidP="001F0E14">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50977F85" w14:textId="5AFF455E" w:rsidR="007636FA" w:rsidRPr="008B2BF3" w:rsidRDefault="007636FA" w:rsidP="007636FA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
@@ -6593,307 +7083,274 @@
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="2AF5CDBF" w14:textId="77777777" w:rsidR="00F1340D" w:rsidRDefault="00F1340D" w:rsidP="0067558B">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7080" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="32E2D17C" w14:textId="77777777" w:rsidR="00F1340D" w:rsidRDefault="00F1340D" w:rsidP="0067558B">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="21215B50" w14:textId="77777777" w:rsidR="001F0E14" w:rsidRDefault="001F0E14" w:rsidP="001F0E14">
+    <w:p w14:paraId="26D234B6" w14:textId="77777777" w:rsidR="001F0E14" w:rsidRDefault="001F0E14" w:rsidP="00FA4605">
       <w:pPr>
         <w:pStyle w:val="Body"/>
-      </w:pPr>
-[...16 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="693CE84E" w14:textId="77777777" w:rsidR="001F0E14" w:rsidRDefault="001F0E14" w:rsidP="001F0E14">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="28" w:name="_Toc176435419"/>
-      <w:bookmarkStart w:id="29" w:name="_Toc182998313"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc176435419"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc239234943"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Attachments</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:p w14:paraId="32938C2D" w14:textId="77777777" w:rsidR="001F0E14" w:rsidRPr="002C41CD" w:rsidRDefault="001F0E14" w:rsidP="001F0E14">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C41CD">
         <w:rPr>
           <w:i/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t xml:space="preserve">Relevant attachments or appendices can be included here. This may include the investigation plan, photographs, medical notes, case notes or detailed interview notes. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61756174" w14:textId="77777777" w:rsidR="001F0E14" w:rsidRPr="002C41CD" w:rsidRDefault="001F0E14" w:rsidP="001F0E14">
+    <w:p w14:paraId="058E8C3C" w14:textId="0A571BC5" w:rsidR="0010140E" w:rsidRPr="00FA4605" w:rsidRDefault="001F0E14" w:rsidP="0010140E">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:i/>
           <w:color w:val="7030A0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C41CD">
         <w:rPr>
           <w:i/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>Attachments should be titled, and context provided where appropriate</w:t>
       </w:r>
       <w:r w:rsidR="00EA4C5A" w:rsidRPr="002C41CD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="7030A0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D651C91" w14:textId="77777777" w:rsidR="001F0E14" w:rsidRDefault="001F0E14" w:rsidP="001F0E14">
-[...14 lines deleted...]
-    <w:sectPr w:rsidR="0010140E" w:rsidSect="00593A99">
+    <w:sectPr w:rsidR="0010140E" w:rsidRPr="00FA4605" w:rsidSect="00593A99">
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="851" w:bottom="851" w:left="851" w:header="680" w:footer="567" w:gutter="0"/>
       <w:cols w:space="340"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="72AA8998" w14:textId="77777777" w:rsidR="00413BC4" w:rsidRDefault="00413BC4">
+    <w:p w14:paraId="34102580" w14:textId="77777777" w:rsidR="000B7984" w:rsidRDefault="000B7984">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="136D70A0" w14:textId="77777777" w:rsidR="00413BC4" w:rsidRDefault="00413BC4"/>
+    <w:p w14:paraId="6A7B7358" w14:textId="77777777" w:rsidR="000B7984" w:rsidRDefault="000B7984"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="080C143D" w14:textId="77777777" w:rsidR="00413BC4" w:rsidRDefault="00413BC4">
+    <w:p w14:paraId="5E43F5EE" w14:textId="77777777" w:rsidR="000B7984" w:rsidRDefault="000B7984">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52711E7B" w14:textId="77777777" w:rsidR="00413BC4" w:rsidRDefault="00413BC4"/>
+    <w:p w14:paraId="703E8213" w14:textId="77777777" w:rsidR="000B7984" w:rsidRDefault="000B7984"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3E1B4EB3" w14:textId="77777777" w:rsidR="00413BC4" w:rsidRDefault="00413BC4">
+    <w:p w14:paraId="0EF4461C" w14:textId="77777777" w:rsidR="000B7984" w:rsidRDefault="000B7984">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Grande">
     <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="016C29F6" w14:textId="044C41A7" w:rsidR="00E261B3" w:rsidRPr="00F65AA9" w:rsidRDefault="00967335" w:rsidP="00EF2C72">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="7C7F58B7" wp14:editId="798A5D84">
           <wp:simplePos x="538163" y="9644063"/>
           <wp:positionH relativeFrom="page">
             <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:align>bottom</wp:align>
           </wp:positionV>
           <wp:extent cx="7560000" cy="792720"/>
           <wp:effectExtent l="0" t="0" r="3175" b="7620"/>
           <wp:wrapNone/>
           <wp:docPr id="7" name="Picture 7" descr="Victoria State Government Families, Fairness and Housing"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
@@ -7032,51 +7489,51 @@
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00B21F90">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="65F67A31" w14:textId="77777777" w:rsidR="00E261B3" w:rsidRDefault="00E261B3">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="36861015" wp14:editId="5023B46B">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10189687</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560310" cy="311785"/>
               <wp:effectExtent l="0" t="0" r="0" b="12065"/>
               <wp:wrapNone/>
               <wp:docPr id="6" name="MSIPCM418f4cbe97f099549309dca7" descr="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;FirstPage&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -7159,51 +7616,51 @@
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00B21F90">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6434A8BE" w14:textId="424E90F1" w:rsidR="00593A99" w:rsidRPr="00F65AA9" w:rsidRDefault="00517820" w:rsidP="00EF2C72">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="5B1B5387" wp14:editId="21A4B411">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>0</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10189210</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7560310" cy="311785"/>
               <wp:effectExtent l="0" t="0" r="0" b="12065"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="MSIPCMc8f74ee894bbb46f5a7ee30b" descr="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:2,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -7286,82 +7743,82 @@
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00517820">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="25AA90DC" w14:textId="77777777" w:rsidR="00413BC4" w:rsidRDefault="00413BC4" w:rsidP="00207717">
+    <w:p w14:paraId="1C2A1E11" w14:textId="77777777" w:rsidR="000B7984" w:rsidRDefault="000B7984" w:rsidP="00207717">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="32CBB8A8" w14:textId="77777777" w:rsidR="00413BC4" w:rsidRDefault="00413BC4">
+    <w:p w14:paraId="4EE753CC" w14:textId="77777777" w:rsidR="000B7984" w:rsidRDefault="000B7984">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C77D787" w14:textId="77777777" w:rsidR="00413BC4" w:rsidRDefault="00413BC4"/>
+    <w:p w14:paraId="1B86A6BB" w14:textId="77777777" w:rsidR="000B7984" w:rsidRDefault="000B7984"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4BE9A3AE" w14:textId="77777777" w:rsidR="00413BC4" w:rsidRDefault="00413BC4">
+    <w:p w14:paraId="67E587CD" w14:textId="77777777" w:rsidR="000B7984" w:rsidRDefault="000B7984">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="62ED5C02" w14:textId="3689F38F" w:rsidR="00D025BC" w:rsidRPr="0051568D" w:rsidRDefault="008E359A" w:rsidP="00D025BC">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="01FD96D1" w14:textId="62E44501" w:rsidR="00E261B3" w:rsidRPr="0051568D" w:rsidRDefault="008E359A" w:rsidP="00FA4605">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:r>
       <w:t>Investigation report</w:t>
     </w:r>
     <w:r w:rsidR="00C111A2">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="007D3604">
       <w:t>(</w:t>
     </w:r>
     <w:r>
       <w:t>client to client</w:t>
     </w:r>
     <w:r w:rsidR="007D3604">
       <w:t>)</w:t>
     </w:r>
     <w:r w:rsidR="00C111A2">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00461E7F">
       <w:t>– [insert client name and IRD number]</w:t>
     </w:r>
@@ -7420,81 +7877,55 @@
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidR="00B14B5F" w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00D025BC">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidR="00B14B5F" w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="01FD96D1" w14:textId="46EF94BD" w:rsidR="00E261B3" w:rsidRPr="0051568D" w:rsidRDefault="00271C57" w:rsidP="00F5048B">
-[...24 lines deleted...]
-  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02953F39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="696CF16A"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -9880,166 +10311,173 @@
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1215652342">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1124081015">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1991713009">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1461026287">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1697461714">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1417553682">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="6"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="62"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="5004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="181"/>
   <w:drawingGridVerticalSpacing w:val="181"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C04F42"/>
     <w:rsid w:val="00000719"/>
     <w:rsid w:val="00000E18"/>
     <w:rsid w:val="00002AC5"/>
     <w:rsid w:val="00002AF8"/>
     <w:rsid w:val="00002D68"/>
     <w:rsid w:val="00003403"/>
     <w:rsid w:val="00003E70"/>
     <w:rsid w:val="00004475"/>
     <w:rsid w:val="000049F1"/>
     <w:rsid w:val="00005347"/>
+    <w:rsid w:val="00006192"/>
     <w:rsid w:val="00006882"/>
     <w:rsid w:val="000072B6"/>
     <w:rsid w:val="0001021B"/>
     <w:rsid w:val="00010B56"/>
     <w:rsid w:val="00011D89"/>
     <w:rsid w:val="000154FD"/>
+    <w:rsid w:val="00020EBF"/>
     <w:rsid w:val="00022271"/>
     <w:rsid w:val="000235E8"/>
     <w:rsid w:val="00024D89"/>
     <w:rsid w:val="000250B6"/>
     <w:rsid w:val="0003367E"/>
     <w:rsid w:val="00033D81"/>
     <w:rsid w:val="00034661"/>
     <w:rsid w:val="00036AEB"/>
     <w:rsid w:val="00037366"/>
     <w:rsid w:val="00040C9E"/>
     <w:rsid w:val="00041800"/>
     <w:rsid w:val="00041BF0"/>
     <w:rsid w:val="00042C8A"/>
     <w:rsid w:val="0004536B"/>
     <w:rsid w:val="00046B68"/>
     <w:rsid w:val="00047C9B"/>
+    <w:rsid w:val="00050C41"/>
     <w:rsid w:val="000527DD"/>
     <w:rsid w:val="0005431C"/>
     <w:rsid w:val="000578B1"/>
     <w:rsid w:val="000578B2"/>
     <w:rsid w:val="00060959"/>
     <w:rsid w:val="0006097C"/>
     <w:rsid w:val="00060C8F"/>
     <w:rsid w:val="00061AB4"/>
     <w:rsid w:val="0006298A"/>
     <w:rsid w:val="00062BC1"/>
     <w:rsid w:val="0006330D"/>
     <w:rsid w:val="000643BD"/>
     <w:rsid w:val="00065CF3"/>
     <w:rsid w:val="000663CD"/>
     <w:rsid w:val="00067A7B"/>
     <w:rsid w:val="00070D44"/>
     <w:rsid w:val="00071384"/>
     <w:rsid w:val="000733FE"/>
     <w:rsid w:val="00074219"/>
     <w:rsid w:val="00074ED5"/>
+    <w:rsid w:val="00076D07"/>
     <w:rsid w:val="00080F12"/>
     <w:rsid w:val="000822BC"/>
     <w:rsid w:val="000825B0"/>
     <w:rsid w:val="00082E2E"/>
     <w:rsid w:val="0008508E"/>
     <w:rsid w:val="00086557"/>
     <w:rsid w:val="00087951"/>
     <w:rsid w:val="0009050A"/>
     <w:rsid w:val="0009113B"/>
     <w:rsid w:val="00091C01"/>
     <w:rsid w:val="00093402"/>
     <w:rsid w:val="00094DA3"/>
     <w:rsid w:val="00096CD1"/>
     <w:rsid w:val="000A012C"/>
     <w:rsid w:val="000A0EB9"/>
     <w:rsid w:val="000A186C"/>
     <w:rsid w:val="000A1EA4"/>
     <w:rsid w:val="000A2476"/>
     <w:rsid w:val="000A5BB1"/>
     <w:rsid w:val="000A641A"/>
     <w:rsid w:val="000A6F84"/>
     <w:rsid w:val="000B2117"/>
     <w:rsid w:val="000B3EDB"/>
     <w:rsid w:val="000B543D"/>
     <w:rsid w:val="000B55F9"/>
     <w:rsid w:val="000B5BF7"/>
     <w:rsid w:val="000B6BC8"/>
+    <w:rsid w:val="000B7984"/>
     <w:rsid w:val="000C0303"/>
     <w:rsid w:val="000C2EFB"/>
     <w:rsid w:val="000C42EA"/>
     <w:rsid w:val="000C4546"/>
+    <w:rsid w:val="000C4B4B"/>
     <w:rsid w:val="000C6571"/>
     <w:rsid w:val="000D0757"/>
     <w:rsid w:val="000D1242"/>
     <w:rsid w:val="000D5665"/>
     <w:rsid w:val="000D64FF"/>
     <w:rsid w:val="000D732B"/>
     <w:rsid w:val="000E06FA"/>
     <w:rsid w:val="000E0970"/>
     <w:rsid w:val="000E2A3A"/>
     <w:rsid w:val="000E3192"/>
     <w:rsid w:val="000E3568"/>
     <w:rsid w:val="000E3CC7"/>
     <w:rsid w:val="000E691F"/>
     <w:rsid w:val="000E6BD4"/>
     <w:rsid w:val="000E6D6D"/>
     <w:rsid w:val="000E6FAF"/>
     <w:rsid w:val="000F04DE"/>
     <w:rsid w:val="000F0CE0"/>
     <w:rsid w:val="000F1F1E"/>
     <w:rsid w:val="000F2259"/>
     <w:rsid w:val="000F2DDA"/>
     <w:rsid w:val="000F2EA0"/>
     <w:rsid w:val="000F303E"/>
     <w:rsid w:val="000F5213"/>
     <w:rsid w:val="000F5C88"/>
@@ -10069,139 +10507,146 @@
     <w:rsid w:val="00125964"/>
     <w:rsid w:val="00126335"/>
     <w:rsid w:val="001276FA"/>
     <w:rsid w:val="0013048A"/>
     <w:rsid w:val="00135BF0"/>
     <w:rsid w:val="00137F80"/>
     <w:rsid w:val="001427A1"/>
     <w:rsid w:val="001431AC"/>
     <w:rsid w:val="001447B3"/>
     <w:rsid w:val="00152073"/>
     <w:rsid w:val="001542A9"/>
     <w:rsid w:val="00156598"/>
     <w:rsid w:val="0016037B"/>
     <w:rsid w:val="00160FF2"/>
     <w:rsid w:val="00161939"/>
     <w:rsid w:val="00161AA0"/>
     <w:rsid w:val="00161D2E"/>
     <w:rsid w:val="00161F3E"/>
     <w:rsid w:val="00162093"/>
     <w:rsid w:val="00162CA9"/>
     <w:rsid w:val="0016524C"/>
     <w:rsid w:val="00165459"/>
     <w:rsid w:val="00165A57"/>
     <w:rsid w:val="001712C2"/>
     <w:rsid w:val="00172BAF"/>
+    <w:rsid w:val="00175583"/>
     <w:rsid w:val="0017674D"/>
     <w:rsid w:val="0017678C"/>
     <w:rsid w:val="00176AB9"/>
     <w:rsid w:val="001771DD"/>
     <w:rsid w:val="0017795C"/>
     <w:rsid w:val="00177995"/>
     <w:rsid w:val="00177A8C"/>
+    <w:rsid w:val="00177B6C"/>
     <w:rsid w:val="00177E68"/>
+    <w:rsid w:val="00177E6E"/>
     <w:rsid w:val="0018372E"/>
     <w:rsid w:val="00185AAF"/>
     <w:rsid w:val="00186B33"/>
     <w:rsid w:val="00191ABD"/>
     <w:rsid w:val="00192F9D"/>
     <w:rsid w:val="00194504"/>
     <w:rsid w:val="00194D3F"/>
     <w:rsid w:val="00195240"/>
     <w:rsid w:val="00196EB8"/>
     <w:rsid w:val="00196EFB"/>
+    <w:rsid w:val="00196FFE"/>
     <w:rsid w:val="001979FF"/>
     <w:rsid w:val="00197B17"/>
     <w:rsid w:val="001A0CC7"/>
+    <w:rsid w:val="001A1407"/>
     <w:rsid w:val="001A1950"/>
     <w:rsid w:val="001A1AF2"/>
     <w:rsid w:val="001A1C54"/>
     <w:rsid w:val="001A202A"/>
     <w:rsid w:val="001A322A"/>
     <w:rsid w:val="001A3530"/>
     <w:rsid w:val="001A3ACE"/>
     <w:rsid w:val="001A3B33"/>
     <w:rsid w:val="001A5026"/>
     <w:rsid w:val="001B058F"/>
     <w:rsid w:val="001B05DC"/>
     <w:rsid w:val="001B5A12"/>
     <w:rsid w:val="001B6B96"/>
     <w:rsid w:val="001B7228"/>
     <w:rsid w:val="001B738B"/>
     <w:rsid w:val="001B7F0D"/>
     <w:rsid w:val="001C01C6"/>
     <w:rsid w:val="001C09DB"/>
     <w:rsid w:val="001C0B4B"/>
     <w:rsid w:val="001C17D8"/>
     <w:rsid w:val="001C277E"/>
     <w:rsid w:val="001C2A72"/>
     <w:rsid w:val="001C31B7"/>
     <w:rsid w:val="001C37E6"/>
     <w:rsid w:val="001C4488"/>
     <w:rsid w:val="001C6D97"/>
     <w:rsid w:val="001C7E00"/>
     <w:rsid w:val="001D059F"/>
     <w:rsid w:val="001D0B75"/>
     <w:rsid w:val="001D0D56"/>
     <w:rsid w:val="001D18CC"/>
     <w:rsid w:val="001D22AF"/>
     <w:rsid w:val="001D39A5"/>
     <w:rsid w:val="001D3C09"/>
     <w:rsid w:val="001D44E8"/>
     <w:rsid w:val="001D569D"/>
     <w:rsid w:val="001D60EC"/>
     <w:rsid w:val="001D6F59"/>
     <w:rsid w:val="001E0013"/>
     <w:rsid w:val="001E44DF"/>
     <w:rsid w:val="001E68A5"/>
     <w:rsid w:val="001E6BB0"/>
     <w:rsid w:val="001E7282"/>
+    <w:rsid w:val="001F058C"/>
     <w:rsid w:val="001F0C1F"/>
     <w:rsid w:val="001F0E14"/>
     <w:rsid w:val="001F3826"/>
     <w:rsid w:val="001F6215"/>
     <w:rsid w:val="001F6E46"/>
     <w:rsid w:val="001F74E2"/>
     <w:rsid w:val="001F7C91"/>
     <w:rsid w:val="00202505"/>
     <w:rsid w:val="002033B7"/>
     <w:rsid w:val="00206463"/>
     <w:rsid w:val="00206AAE"/>
     <w:rsid w:val="00206F2F"/>
     <w:rsid w:val="00207717"/>
     <w:rsid w:val="00210352"/>
     <w:rsid w:val="0021053D"/>
     <w:rsid w:val="00210A92"/>
     <w:rsid w:val="00212045"/>
     <w:rsid w:val="00213C66"/>
     <w:rsid w:val="00216C03"/>
     <w:rsid w:val="00217510"/>
     <w:rsid w:val="00220580"/>
     <w:rsid w:val="00220C04"/>
     <w:rsid w:val="002222B7"/>
     <w:rsid w:val="0022278D"/>
     <w:rsid w:val="002234CE"/>
+    <w:rsid w:val="00223A28"/>
     <w:rsid w:val="0022701F"/>
     <w:rsid w:val="00227C68"/>
     <w:rsid w:val="0023046E"/>
     <w:rsid w:val="002328ED"/>
     <w:rsid w:val="00233311"/>
     <w:rsid w:val="002333F5"/>
     <w:rsid w:val="00233724"/>
     <w:rsid w:val="00234257"/>
     <w:rsid w:val="002365B4"/>
     <w:rsid w:val="00240F38"/>
     <w:rsid w:val="00241582"/>
     <w:rsid w:val="00241986"/>
     <w:rsid w:val="00242378"/>
     <w:rsid w:val="002425DA"/>
     <w:rsid w:val="00242890"/>
     <w:rsid w:val="002432E1"/>
     <w:rsid w:val="00246207"/>
     <w:rsid w:val="00246C5E"/>
     <w:rsid w:val="002475FE"/>
     <w:rsid w:val="00247DC4"/>
     <w:rsid w:val="00250960"/>
     <w:rsid w:val="00250DC4"/>
     <w:rsid w:val="00251343"/>
     <w:rsid w:val="00251CA8"/>
     <w:rsid w:val="002534E4"/>
@@ -10255,50 +10700,51 @@
     <w:rsid w:val="002B4DD4"/>
     <w:rsid w:val="002B5277"/>
     <w:rsid w:val="002B5375"/>
     <w:rsid w:val="002B64DB"/>
     <w:rsid w:val="002B77C1"/>
     <w:rsid w:val="002C0ED7"/>
     <w:rsid w:val="002C1921"/>
     <w:rsid w:val="002C2524"/>
     <w:rsid w:val="002C2728"/>
     <w:rsid w:val="002C2A53"/>
     <w:rsid w:val="002C4F90"/>
     <w:rsid w:val="002C77B3"/>
     <w:rsid w:val="002D13F5"/>
     <w:rsid w:val="002D1969"/>
     <w:rsid w:val="002D1E0D"/>
     <w:rsid w:val="002D338A"/>
     <w:rsid w:val="002D5006"/>
     <w:rsid w:val="002D6603"/>
     <w:rsid w:val="002D6668"/>
     <w:rsid w:val="002D7AE9"/>
     <w:rsid w:val="002E01D0"/>
     <w:rsid w:val="002E1242"/>
     <w:rsid w:val="002E161D"/>
     <w:rsid w:val="002E1E0E"/>
     <w:rsid w:val="002E3100"/>
+    <w:rsid w:val="002E3628"/>
     <w:rsid w:val="002E6C95"/>
     <w:rsid w:val="002E7C36"/>
     <w:rsid w:val="002E7E36"/>
     <w:rsid w:val="002F26D4"/>
     <w:rsid w:val="002F3ADA"/>
     <w:rsid w:val="002F3ADF"/>
     <w:rsid w:val="002F3D32"/>
     <w:rsid w:val="002F5936"/>
     <w:rsid w:val="002F5F31"/>
     <w:rsid w:val="002F5F46"/>
     <w:rsid w:val="00300269"/>
     <w:rsid w:val="00302216"/>
     <w:rsid w:val="00302B43"/>
     <w:rsid w:val="00302DDE"/>
     <w:rsid w:val="003030A5"/>
     <w:rsid w:val="00303E53"/>
     <w:rsid w:val="00305668"/>
     <w:rsid w:val="00305CC1"/>
     <w:rsid w:val="00306E5F"/>
     <w:rsid w:val="00307E14"/>
     <w:rsid w:val="00310252"/>
     <w:rsid w:val="00310F4C"/>
     <w:rsid w:val="00314054"/>
     <w:rsid w:val="00314960"/>
     <w:rsid w:val="00316F27"/>
@@ -10337,50 +10783,51 @@
     <w:rsid w:val="00352F94"/>
     <w:rsid w:val="00356BFA"/>
     <w:rsid w:val="00357030"/>
     <w:rsid w:val="00357B4E"/>
     <w:rsid w:val="00361244"/>
     <w:rsid w:val="00362C7C"/>
     <w:rsid w:val="003716FD"/>
     <w:rsid w:val="0037204B"/>
     <w:rsid w:val="00372845"/>
     <w:rsid w:val="00372C30"/>
     <w:rsid w:val="00372FC8"/>
     <w:rsid w:val="003744CF"/>
     <w:rsid w:val="00374717"/>
     <w:rsid w:val="00374858"/>
     <w:rsid w:val="00376462"/>
     <w:rsid w:val="0037676C"/>
     <w:rsid w:val="00377A1A"/>
     <w:rsid w:val="00381043"/>
     <w:rsid w:val="003829E5"/>
     <w:rsid w:val="00385EF3"/>
     <w:rsid w:val="00386109"/>
     <w:rsid w:val="00386944"/>
     <w:rsid w:val="003879AC"/>
     <w:rsid w:val="00387B5A"/>
     <w:rsid w:val="003914BC"/>
+    <w:rsid w:val="003924C8"/>
     <w:rsid w:val="00392AF9"/>
     <w:rsid w:val="003956CC"/>
     <w:rsid w:val="00395C9A"/>
     <w:rsid w:val="003A04E1"/>
     <w:rsid w:val="003A0853"/>
     <w:rsid w:val="003A0B3B"/>
     <w:rsid w:val="003A19D1"/>
     <w:rsid w:val="003A2567"/>
     <w:rsid w:val="003A485B"/>
     <w:rsid w:val="003A5D6A"/>
     <w:rsid w:val="003A6B67"/>
     <w:rsid w:val="003B015E"/>
     <w:rsid w:val="003B13B6"/>
     <w:rsid w:val="003B14C3"/>
     <w:rsid w:val="003B15E6"/>
     <w:rsid w:val="003B1BDC"/>
     <w:rsid w:val="003B408A"/>
     <w:rsid w:val="003C04D3"/>
     <w:rsid w:val="003C08A2"/>
     <w:rsid w:val="003C2045"/>
     <w:rsid w:val="003C43A1"/>
     <w:rsid w:val="003C4FC0"/>
     <w:rsid w:val="003C5094"/>
     <w:rsid w:val="003C5190"/>
     <w:rsid w:val="003C55F4"/>
@@ -10457,305 +10904,318 @@
     <w:rsid w:val="00443E8A"/>
     <w:rsid w:val="004441BC"/>
     <w:rsid w:val="00444D87"/>
     <w:rsid w:val="004468B4"/>
     <w:rsid w:val="00447BC4"/>
     <w:rsid w:val="0045230A"/>
     <w:rsid w:val="004548C0"/>
     <w:rsid w:val="00454AD0"/>
     <w:rsid w:val="00455957"/>
     <w:rsid w:val="00457337"/>
     <w:rsid w:val="004611A8"/>
     <w:rsid w:val="00461E7F"/>
     <w:rsid w:val="00462E3D"/>
     <w:rsid w:val="00463529"/>
     <w:rsid w:val="0046440A"/>
     <w:rsid w:val="004654F6"/>
     <w:rsid w:val="00466E79"/>
     <w:rsid w:val="00470D7D"/>
     <w:rsid w:val="00472D44"/>
     <w:rsid w:val="0047372D"/>
     <w:rsid w:val="0047389C"/>
     <w:rsid w:val="00473BA3"/>
     <w:rsid w:val="004743DD"/>
     <w:rsid w:val="00474CEA"/>
     <w:rsid w:val="004770EA"/>
+    <w:rsid w:val="00483661"/>
     <w:rsid w:val="00483968"/>
     <w:rsid w:val="004841BE"/>
     <w:rsid w:val="00484F86"/>
     <w:rsid w:val="00484FD5"/>
     <w:rsid w:val="004859AD"/>
     <w:rsid w:val="00485BC6"/>
     <w:rsid w:val="00485D4C"/>
     <w:rsid w:val="00486AF9"/>
     <w:rsid w:val="00490746"/>
     <w:rsid w:val="00490852"/>
     <w:rsid w:val="00491C9C"/>
     <w:rsid w:val="00492F30"/>
     <w:rsid w:val="004939AF"/>
     <w:rsid w:val="004946F4"/>
     <w:rsid w:val="00494879"/>
     <w:rsid w:val="0049487E"/>
     <w:rsid w:val="004A160D"/>
     <w:rsid w:val="004A175D"/>
     <w:rsid w:val="004A32CE"/>
     <w:rsid w:val="004A3E81"/>
     <w:rsid w:val="004A4195"/>
     <w:rsid w:val="004A5C62"/>
     <w:rsid w:val="004A5CE5"/>
     <w:rsid w:val="004A63F4"/>
     <w:rsid w:val="004A707D"/>
     <w:rsid w:val="004A7250"/>
     <w:rsid w:val="004B4185"/>
     <w:rsid w:val="004B4578"/>
     <w:rsid w:val="004B4D7F"/>
     <w:rsid w:val="004B5AD1"/>
     <w:rsid w:val="004B6CA9"/>
     <w:rsid w:val="004B6DD3"/>
     <w:rsid w:val="004B6E21"/>
     <w:rsid w:val="004C075A"/>
     <w:rsid w:val="004C0C21"/>
     <w:rsid w:val="004C5541"/>
     <w:rsid w:val="004C565D"/>
     <w:rsid w:val="004C6EEE"/>
     <w:rsid w:val="004C702B"/>
     <w:rsid w:val="004C7605"/>
+    <w:rsid w:val="004C7FAB"/>
     <w:rsid w:val="004D0033"/>
     <w:rsid w:val="004D016B"/>
     <w:rsid w:val="004D0D24"/>
     <w:rsid w:val="004D1B22"/>
     <w:rsid w:val="004D23CC"/>
     <w:rsid w:val="004D311E"/>
     <w:rsid w:val="004D36F2"/>
     <w:rsid w:val="004D5637"/>
     <w:rsid w:val="004E1106"/>
     <w:rsid w:val="004E138F"/>
     <w:rsid w:val="004E4649"/>
     <w:rsid w:val="004E5C2B"/>
     <w:rsid w:val="004E70DF"/>
     <w:rsid w:val="004F00DD"/>
     <w:rsid w:val="004F2133"/>
     <w:rsid w:val="004F4630"/>
     <w:rsid w:val="004F49DB"/>
     <w:rsid w:val="004F4CEB"/>
     <w:rsid w:val="004F5398"/>
     <w:rsid w:val="004F55F1"/>
     <w:rsid w:val="004F6936"/>
     <w:rsid w:val="004F7B35"/>
+    <w:rsid w:val="00502797"/>
     <w:rsid w:val="00503DC6"/>
     <w:rsid w:val="00504AF6"/>
     <w:rsid w:val="00504C3D"/>
     <w:rsid w:val="00506F5D"/>
     <w:rsid w:val="0050738C"/>
     <w:rsid w:val="00507523"/>
     <w:rsid w:val="00510370"/>
     <w:rsid w:val="00510730"/>
     <w:rsid w:val="00510C37"/>
     <w:rsid w:val="00511857"/>
     <w:rsid w:val="005126D0"/>
     <w:rsid w:val="00513109"/>
     <w:rsid w:val="00514667"/>
     <w:rsid w:val="0051568D"/>
     <w:rsid w:val="00515E4D"/>
+    <w:rsid w:val="00516B47"/>
     <w:rsid w:val="00517820"/>
     <w:rsid w:val="00520A5A"/>
     <w:rsid w:val="00522FDC"/>
+    <w:rsid w:val="0052594C"/>
     <w:rsid w:val="00526AC7"/>
     <w:rsid w:val="00526C15"/>
     <w:rsid w:val="00536499"/>
     <w:rsid w:val="005412D8"/>
     <w:rsid w:val="00542A03"/>
     <w:rsid w:val="00543903"/>
     <w:rsid w:val="00543F11"/>
     <w:rsid w:val="00546305"/>
     <w:rsid w:val="005464BF"/>
     <w:rsid w:val="00547A95"/>
     <w:rsid w:val="0055119B"/>
     <w:rsid w:val="00554A08"/>
     <w:rsid w:val="00557C3D"/>
     <w:rsid w:val="00561202"/>
     <w:rsid w:val="005663DB"/>
     <w:rsid w:val="0056731D"/>
     <w:rsid w:val="00572031"/>
     <w:rsid w:val="005720E5"/>
     <w:rsid w:val="00572282"/>
+    <w:rsid w:val="00572963"/>
     <w:rsid w:val="00573CE3"/>
     <w:rsid w:val="00574155"/>
     <w:rsid w:val="00575E30"/>
     <w:rsid w:val="00576E84"/>
     <w:rsid w:val="00580394"/>
     <w:rsid w:val="00580561"/>
     <w:rsid w:val="005809CD"/>
     <w:rsid w:val="00581D56"/>
     <w:rsid w:val="00582B8C"/>
     <w:rsid w:val="00584F32"/>
+    <w:rsid w:val="00584F45"/>
     <w:rsid w:val="00585130"/>
     <w:rsid w:val="0058757E"/>
     <w:rsid w:val="0059150F"/>
     <w:rsid w:val="00593A99"/>
     <w:rsid w:val="0059498F"/>
     <w:rsid w:val="00596A4B"/>
     <w:rsid w:val="00597507"/>
+    <w:rsid w:val="005A155D"/>
     <w:rsid w:val="005A2AF8"/>
     <w:rsid w:val="005A479D"/>
     <w:rsid w:val="005A4847"/>
     <w:rsid w:val="005B0CBE"/>
     <w:rsid w:val="005B1C6D"/>
     <w:rsid w:val="005B21B6"/>
     <w:rsid w:val="005B3A08"/>
     <w:rsid w:val="005B5F17"/>
     <w:rsid w:val="005B7A63"/>
     <w:rsid w:val="005C08A1"/>
     <w:rsid w:val="005C0955"/>
     <w:rsid w:val="005C37EC"/>
     <w:rsid w:val="005C49DA"/>
     <w:rsid w:val="005C4BA4"/>
     <w:rsid w:val="005C50F3"/>
     <w:rsid w:val="005C54B5"/>
     <w:rsid w:val="005C5D80"/>
     <w:rsid w:val="005C5D91"/>
     <w:rsid w:val="005D07B8"/>
     <w:rsid w:val="005D1125"/>
     <w:rsid w:val="005D26F6"/>
     <w:rsid w:val="005D29CD"/>
     <w:rsid w:val="005D63C7"/>
     <w:rsid w:val="005D6597"/>
     <w:rsid w:val="005E14E7"/>
     <w:rsid w:val="005E26A3"/>
     <w:rsid w:val="005E2ECB"/>
     <w:rsid w:val="005E447E"/>
     <w:rsid w:val="005E45CC"/>
     <w:rsid w:val="005E4FD1"/>
     <w:rsid w:val="005E51CC"/>
     <w:rsid w:val="005E5782"/>
     <w:rsid w:val="005F0775"/>
     <w:rsid w:val="005F0CF5"/>
     <w:rsid w:val="005F21EB"/>
     <w:rsid w:val="005F25BE"/>
     <w:rsid w:val="005F5BFA"/>
     <w:rsid w:val="005F64CF"/>
     <w:rsid w:val="005F79A0"/>
     <w:rsid w:val="0060094E"/>
     <w:rsid w:val="006041AD"/>
     <w:rsid w:val="00605908"/>
     <w:rsid w:val="00607850"/>
     <w:rsid w:val="00607C49"/>
     <w:rsid w:val="00610D7C"/>
+    <w:rsid w:val="00611575"/>
     <w:rsid w:val="00613414"/>
     <w:rsid w:val="00614353"/>
+    <w:rsid w:val="00615396"/>
     <w:rsid w:val="00620154"/>
     <w:rsid w:val="0062144A"/>
     <w:rsid w:val="00621B10"/>
     <w:rsid w:val="0062408D"/>
     <w:rsid w:val="006240CC"/>
     <w:rsid w:val="00624940"/>
     <w:rsid w:val="006254F8"/>
     <w:rsid w:val="00626DA4"/>
     <w:rsid w:val="00627DA7"/>
     <w:rsid w:val="00630DA4"/>
     <w:rsid w:val="00631CD4"/>
     <w:rsid w:val="00632597"/>
     <w:rsid w:val="006349A5"/>
     <w:rsid w:val="00634D13"/>
     <w:rsid w:val="006358B4"/>
     <w:rsid w:val="00641724"/>
     <w:rsid w:val="006419AA"/>
     <w:rsid w:val="0064315E"/>
     <w:rsid w:val="00644A2D"/>
     <w:rsid w:val="00644B1F"/>
     <w:rsid w:val="00644B7E"/>
     <w:rsid w:val="0064514A"/>
     <w:rsid w:val="006454E6"/>
     <w:rsid w:val="00646235"/>
     <w:rsid w:val="00646A68"/>
     <w:rsid w:val="006505BD"/>
     <w:rsid w:val="006508EA"/>
     <w:rsid w:val="0065092E"/>
     <w:rsid w:val="00653FB8"/>
     <w:rsid w:val="006557A7"/>
     <w:rsid w:val="0065607F"/>
     <w:rsid w:val="00656290"/>
     <w:rsid w:val="00656EF5"/>
     <w:rsid w:val="00657EC4"/>
     <w:rsid w:val="006601C9"/>
     <w:rsid w:val="006608D8"/>
     <w:rsid w:val="006621D7"/>
     <w:rsid w:val="0066302A"/>
     <w:rsid w:val="00667770"/>
     <w:rsid w:val="00670597"/>
     <w:rsid w:val="006706D0"/>
     <w:rsid w:val="00670CB4"/>
+    <w:rsid w:val="00672B7D"/>
     <w:rsid w:val="00673564"/>
     <w:rsid w:val="0067467B"/>
     <w:rsid w:val="006748C7"/>
     <w:rsid w:val="0067558B"/>
     <w:rsid w:val="00677574"/>
     <w:rsid w:val="006807BD"/>
     <w:rsid w:val="00683878"/>
     <w:rsid w:val="006842D9"/>
     <w:rsid w:val="0068454C"/>
     <w:rsid w:val="00687792"/>
     <w:rsid w:val="00690D66"/>
     <w:rsid w:val="00691B62"/>
     <w:rsid w:val="00692F7B"/>
     <w:rsid w:val="006933B5"/>
     <w:rsid w:val="00693D14"/>
     <w:rsid w:val="00695A93"/>
     <w:rsid w:val="00696AB5"/>
     <w:rsid w:val="00696F27"/>
     <w:rsid w:val="006A18C2"/>
     <w:rsid w:val="006A227F"/>
     <w:rsid w:val="006A246B"/>
     <w:rsid w:val="006A3383"/>
     <w:rsid w:val="006A77E7"/>
     <w:rsid w:val="006B077C"/>
     <w:rsid w:val="006B16AF"/>
     <w:rsid w:val="006B2FC3"/>
     <w:rsid w:val="006B43B2"/>
     <w:rsid w:val="006B4E00"/>
     <w:rsid w:val="006B6803"/>
     <w:rsid w:val="006B6B7A"/>
     <w:rsid w:val="006B787C"/>
+    <w:rsid w:val="006C0965"/>
     <w:rsid w:val="006C2B15"/>
     <w:rsid w:val="006C35C1"/>
     <w:rsid w:val="006C694F"/>
     <w:rsid w:val="006C7AFB"/>
     <w:rsid w:val="006D0F16"/>
     <w:rsid w:val="006D200E"/>
     <w:rsid w:val="006D20CD"/>
     <w:rsid w:val="006D2A12"/>
     <w:rsid w:val="006D2A3F"/>
     <w:rsid w:val="006D2DD8"/>
     <w:rsid w:val="006D2FBC"/>
     <w:rsid w:val="006D6BB0"/>
     <w:rsid w:val="006D6EE6"/>
     <w:rsid w:val="006E138B"/>
     <w:rsid w:val="006E1867"/>
     <w:rsid w:val="006E46C6"/>
     <w:rsid w:val="006E56D6"/>
     <w:rsid w:val="006E5B40"/>
     <w:rsid w:val="006F0330"/>
+    <w:rsid w:val="006F07C6"/>
     <w:rsid w:val="006F1FDC"/>
     <w:rsid w:val="006F6B8C"/>
     <w:rsid w:val="007013EF"/>
     <w:rsid w:val="00704CCC"/>
     <w:rsid w:val="007055BD"/>
     <w:rsid w:val="00707F70"/>
     <w:rsid w:val="0071084B"/>
     <w:rsid w:val="0071149D"/>
     <w:rsid w:val="00713E07"/>
     <w:rsid w:val="007151ED"/>
     <w:rsid w:val="007173CA"/>
     <w:rsid w:val="007216AA"/>
     <w:rsid w:val="00721AB5"/>
     <w:rsid w:val="00721CFB"/>
     <w:rsid w:val="00721DEF"/>
     <w:rsid w:val="00724131"/>
     <w:rsid w:val="00724A43"/>
     <w:rsid w:val="007273AC"/>
     <w:rsid w:val="00730D30"/>
     <w:rsid w:val="00731AD4"/>
     <w:rsid w:val="007346E4"/>
     <w:rsid w:val="00734772"/>
     <w:rsid w:val="00740F22"/>
     <w:rsid w:val="00740FCD"/>
     <w:rsid w:val="00741977"/>
@@ -10780,307 +11240,321 @@
     <w:rsid w:val="00757E14"/>
     <w:rsid w:val="0076173B"/>
     <w:rsid w:val="00763139"/>
     <w:rsid w:val="007636FA"/>
     <w:rsid w:val="007643E5"/>
     <w:rsid w:val="00765D61"/>
     <w:rsid w:val="00766F80"/>
     <w:rsid w:val="00770336"/>
     <w:rsid w:val="00770F37"/>
     <w:rsid w:val="007711A0"/>
     <w:rsid w:val="00772D5E"/>
     <w:rsid w:val="0077339A"/>
     <w:rsid w:val="0077463E"/>
     <w:rsid w:val="00776928"/>
     <w:rsid w:val="00776E0F"/>
     <w:rsid w:val="007774B1"/>
     <w:rsid w:val="00777BE1"/>
     <w:rsid w:val="00782204"/>
     <w:rsid w:val="007833D8"/>
     <w:rsid w:val="007835B4"/>
     <w:rsid w:val="00785158"/>
     <w:rsid w:val="00785677"/>
     <w:rsid w:val="00785DA0"/>
     <w:rsid w:val="00786E9F"/>
     <w:rsid w:val="00786F16"/>
+    <w:rsid w:val="007908CB"/>
     <w:rsid w:val="00790924"/>
     <w:rsid w:val="00791BD7"/>
     <w:rsid w:val="00792077"/>
     <w:rsid w:val="007933F7"/>
     <w:rsid w:val="00793A36"/>
     <w:rsid w:val="00794320"/>
     <w:rsid w:val="00796E20"/>
     <w:rsid w:val="00797C32"/>
     <w:rsid w:val="007A07BD"/>
     <w:rsid w:val="007A11E8"/>
     <w:rsid w:val="007A2BE0"/>
     <w:rsid w:val="007A6B9D"/>
     <w:rsid w:val="007B0914"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B1374"/>
     <w:rsid w:val="007B32E5"/>
+    <w:rsid w:val="007B3D41"/>
     <w:rsid w:val="007B3DB9"/>
     <w:rsid w:val="007B589F"/>
     <w:rsid w:val="007B6186"/>
     <w:rsid w:val="007B73BC"/>
     <w:rsid w:val="007C1838"/>
     <w:rsid w:val="007C20B9"/>
     <w:rsid w:val="007C3E6C"/>
     <w:rsid w:val="007C4BB6"/>
     <w:rsid w:val="007C7301"/>
     <w:rsid w:val="007C7859"/>
     <w:rsid w:val="007C7F28"/>
     <w:rsid w:val="007D1466"/>
     <w:rsid w:val="007D2BDE"/>
     <w:rsid w:val="007D2E93"/>
     <w:rsid w:val="007D2FB6"/>
     <w:rsid w:val="007D30E3"/>
     <w:rsid w:val="007D3604"/>
     <w:rsid w:val="007D3F32"/>
     <w:rsid w:val="007D444D"/>
     <w:rsid w:val="007D49EB"/>
     <w:rsid w:val="007D5A6A"/>
     <w:rsid w:val="007D5E1C"/>
     <w:rsid w:val="007D70DD"/>
     <w:rsid w:val="007E0B05"/>
     <w:rsid w:val="007E0DE2"/>
     <w:rsid w:val="007E3B98"/>
     <w:rsid w:val="007E417A"/>
     <w:rsid w:val="007E470F"/>
     <w:rsid w:val="007E5ADD"/>
     <w:rsid w:val="007E64AC"/>
     <w:rsid w:val="007E7FEA"/>
     <w:rsid w:val="007F31B6"/>
+    <w:rsid w:val="007F3832"/>
     <w:rsid w:val="007F4B09"/>
     <w:rsid w:val="007F546C"/>
     <w:rsid w:val="007F625F"/>
     <w:rsid w:val="007F665E"/>
     <w:rsid w:val="007F7CA4"/>
     <w:rsid w:val="00800412"/>
     <w:rsid w:val="0080587B"/>
     <w:rsid w:val="00806468"/>
     <w:rsid w:val="00807D76"/>
     <w:rsid w:val="008119CA"/>
     <w:rsid w:val="00811BBF"/>
     <w:rsid w:val="008130C4"/>
     <w:rsid w:val="008155A1"/>
     <w:rsid w:val="008155F0"/>
     <w:rsid w:val="008159D1"/>
     <w:rsid w:val="008166A4"/>
     <w:rsid w:val="00816735"/>
     <w:rsid w:val="00816D88"/>
     <w:rsid w:val="00820141"/>
     <w:rsid w:val="00820E0C"/>
     <w:rsid w:val="0082101D"/>
     <w:rsid w:val="00823275"/>
     <w:rsid w:val="0082366F"/>
     <w:rsid w:val="00825A69"/>
     <w:rsid w:val="00825C5E"/>
     <w:rsid w:val="008263F2"/>
     <w:rsid w:val="00826D31"/>
+    <w:rsid w:val="00832543"/>
     <w:rsid w:val="008338A2"/>
     <w:rsid w:val="00837666"/>
     <w:rsid w:val="00841AA9"/>
     <w:rsid w:val="00842F10"/>
     <w:rsid w:val="008434CE"/>
+    <w:rsid w:val="008457F4"/>
     <w:rsid w:val="00846713"/>
     <w:rsid w:val="008474FE"/>
     <w:rsid w:val="008507BA"/>
     <w:rsid w:val="00850B89"/>
     <w:rsid w:val="00850CCD"/>
     <w:rsid w:val="00850D7B"/>
     <w:rsid w:val="0085232E"/>
     <w:rsid w:val="00853EE4"/>
     <w:rsid w:val="00854FC2"/>
     <w:rsid w:val="00855087"/>
     <w:rsid w:val="00855535"/>
     <w:rsid w:val="00857C5A"/>
     <w:rsid w:val="0086255E"/>
     <w:rsid w:val="008633F0"/>
     <w:rsid w:val="00864514"/>
     <w:rsid w:val="00867D9D"/>
     <w:rsid w:val="00872C54"/>
     <w:rsid w:val="00872E0A"/>
     <w:rsid w:val="00873594"/>
+    <w:rsid w:val="008738ED"/>
     <w:rsid w:val="00874D86"/>
     <w:rsid w:val="00875285"/>
     <w:rsid w:val="0087767F"/>
     <w:rsid w:val="00877CB9"/>
     <w:rsid w:val="00881DC2"/>
     <w:rsid w:val="008825E6"/>
     <w:rsid w:val="00884B62"/>
     <w:rsid w:val="00884C3F"/>
     <w:rsid w:val="008851D8"/>
     <w:rsid w:val="0088529C"/>
     <w:rsid w:val="00887903"/>
     <w:rsid w:val="00887AFE"/>
     <w:rsid w:val="0089270A"/>
     <w:rsid w:val="00893AF6"/>
     <w:rsid w:val="00894BC4"/>
     <w:rsid w:val="008A0A2C"/>
     <w:rsid w:val="008A28A8"/>
     <w:rsid w:val="008A2CF6"/>
     <w:rsid w:val="008A5B32"/>
     <w:rsid w:val="008A5D60"/>
     <w:rsid w:val="008A60D2"/>
     <w:rsid w:val="008B2029"/>
     <w:rsid w:val="008B2BF3"/>
     <w:rsid w:val="008B2EE4"/>
     <w:rsid w:val="008B3821"/>
     <w:rsid w:val="008B4C53"/>
     <w:rsid w:val="008B4D3D"/>
+    <w:rsid w:val="008B521D"/>
     <w:rsid w:val="008B54B4"/>
     <w:rsid w:val="008B57C7"/>
     <w:rsid w:val="008C2F92"/>
     <w:rsid w:val="008C567B"/>
     <w:rsid w:val="008C589D"/>
     <w:rsid w:val="008C6804"/>
     <w:rsid w:val="008C6D51"/>
+    <w:rsid w:val="008D240E"/>
     <w:rsid w:val="008D2846"/>
     <w:rsid w:val="008D3681"/>
     <w:rsid w:val="008D4236"/>
     <w:rsid w:val="008D43A1"/>
     <w:rsid w:val="008D462F"/>
     <w:rsid w:val="008D4CFE"/>
     <w:rsid w:val="008D4E3E"/>
     <w:rsid w:val="008D5C45"/>
     <w:rsid w:val="008D5E51"/>
     <w:rsid w:val="008D6DCF"/>
     <w:rsid w:val="008E0BB5"/>
     <w:rsid w:val="008E19A3"/>
     <w:rsid w:val="008E359A"/>
+    <w:rsid w:val="008E38D9"/>
     <w:rsid w:val="008E4376"/>
     <w:rsid w:val="008E650C"/>
+    <w:rsid w:val="008E6DAF"/>
     <w:rsid w:val="008E7829"/>
     <w:rsid w:val="008E7A0A"/>
     <w:rsid w:val="008E7B49"/>
     <w:rsid w:val="008F0B73"/>
     <w:rsid w:val="008F1059"/>
     <w:rsid w:val="008F4188"/>
     <w:rsid w:val="008F489A"/>
     <w:rsid w:val="008F59F6"/>
     <w:rsid w:val="008F6F0C"/>
     <w:rsid w:val="00900719"/>
     <w:rsid w:val="009017AC"/>
     <w:rsid w:val="00902A9A"/>
     <w:rsid w:val="00903258"/>
     <w:rsid w:val="009032AF"/>
     <w:rsid w:val="00904A1C"/>
     <w:rsid w:val="00905030"/>
     <w:rsid w:val="0090554C"/>
     <w:rsid w:val="00906490"/>
     <w:rsid w:val="009077C5"/>
     <w:rsid w:val="009111B2"/>
     <w:rsid w:val="009115C2"/>
     <w:rsid w:val="009151D5"/>
     <w:rsid w:val="009151F5"/>
     <w:rsid w:val="009214FD"/>
     <w:rsid w:val="00923058"/>
     <w:rsid w:val="00924AE1"/>
     <w:rsid w:val="009253FB"/>
     <w:rsid w:val="009257ED"/>
     <w:rsid w:val="009267FF"/>
     <w:rsid w:val="009269B1"/>
     <w:rsid w:val="0092724D"/>
     <w:rsid w:val="009272B3"/>
+    <w:rsid w:val="00931155"/>
     <w:rsid w:val="009315BE"/>
     <w:rsid w:val="0093338F"/>
     <w:rsid w:val="00935510"/>
     <w:rsid w:val="00937BD9"/>
     <w:rsid w:val="0094070B"/>
     <w:rsid w:val="00942507"/>
     <w:rsid w:val="00946FAD"/>
+    <w:rsid w:val="00950C4E"/>
     <w:rsid w:val="00950E2C"/>
     <w:rsid w:val="00951D50"/>
     <w:rsid w:val="00951E9D"/>
     <w:rsid w:val="009525EB"/>
     <w:rsid w:val="0095470B"/>
     <w:rsid w:val="00954874"/>
     <w:rsid w:val="00954AA6"/>
     <w:rsid w:val="00954D01"/>
     <w:rsid w:val="0095615A"/>
     <w:rsid w:val="00961400"/>
     <w:rsid w:val="00961437"/>
     <w:rsid w:val="00961F03"/>
     <w:rsid w:val="00962083"/>
     <w:rsid w:val="0096340B"/>
     <w:rsid w:val="00963646"/>
     <w:rsid w:val="00964FEC"/>
     <w:rsid w:val="0096632D"/>
     <w:rsid w:val="00967124"/>
     <w:rsid w:val="00967335"/>
     <w:rsid w:val="00970DCC"/>
     <w:rsid w:val="009718C7"/>
     <w:rsid w:val="0097559F"/>
     <w:rsid w:val="009761EA"/>
     <w:rsid w:val="00976354"/>
     <w:rsid w:val="0097761E"/>
     <w:rsid w:val="00981B47"/>
     <w:rsid w:val="00982454"/>
     <w:rsid w:val="00982CF0"/>
     <w:rsid w:val="009853E1"/>
     <w:rsid w:val="00986BE0"/>
     <w:rsid w:val="00986E6B"/>
     <w:rsid w:val="00990032"/>
     <w:rsid w:val="00990B19"/>
     <w:rsid w:val="009910C9"/>
     <w:rsid w:val="0099153B"/>
     <w:rsid w:val="00991769"/>
     <w:rsid w:val="0099188D"/>
     <w:rsid w:val="00992062"/>
     <w:rsid w:val="0099232C"/>
     <w:rsid w:val="00994386"/>
     <w:rsid w:val="00994791"/>
     <w:rsid w:val="00996C68"/>
     <w:rsid w:val="009A130B"/>
     <w:rsid w:val="009A13D8"/>
     <w:rsid w:val="009A279E"/>
     <w:rsid w:val="009A3015"/>
     <w:rsid w:val="009A3490"/>
+    <w:rsid w:val="009A3821"/>
     <w:rsid w:val="009A65D5"/>
     <w:rsid w:val="009A7B03"/>
     <w:rsid w:val="009A7BA8"/>
     <w:rsid w:val="009B0A5B"/>
     <w:rsid w:val="009B0A6F"/>
     <w:rsid w:val="009B0A94"/>
     <w:rsid w:val="009B26F2"/>
     <w:rsid w:val="009B2AE8"/>
     <w:rsid w:val="009B5622"/>
     <w:rsid w:val="009B59E9"/>
     <w:rsid w:val="009B6943"/>
     <w:rsid w:val="009B6C86"/>
     <w:rsid w:val="009B70AA"/>
     <w:rsid w:val="009C1A3D"/>
     <w:rsid w:val="009C1CB1"/>
     <w:rsid w:val="009C5E77"/>
     <w:rsid w:val="009C7A7E"/>
     <w:rsid w:val="009D02E8"/>
     <w:rsid w:val="009D2964"/>
     <w:rsid w:val="009D2A97"/>
     <w:rsid w:val="009D35AB"/>
     <w:rsid w:val="009D454B"/>
     <w:rsid w:val="009D51D0"/>
+    <w:rsid w:val="009D57AA"/>
     <w:rsid w:val="009D61BA"/>
     <w:rsid w:val="009D70A4"/>
     <w:rsid w:val="009D7A52"/>
     <w:rsid w:val="009D7B14"/>
     <w:rsid w:val="009E08D1"/>
     <w:rsid w:val="009E1B95"/>
     <w:rsid w:val="009E4436"/>
     <w:rsid w:val="009E496F"/>
     <w:rsid w:val="009E4B0D"/>
     <w:rsid w:val="009E5250"/>
     <w:rsid w:val="009E6948"/>
     <w:rsid w:val="009E7A69"/>
     <w:rsid w:val="009E7F92"/>
     <w:rsid w:val="009F02A3"/>
     <w:rsid w:val="009F21FF"/>
     <w:rsid w:val="009F2F27"/>
     <w:rsid w:val="009F34AA"/>
     <w:rsid w:val="009F5023"/>
     <w:rsid w:val="009F5B7C"/>
     <w:rsid w:val="009F6BCB"/>
     <w:rsid w:val="009F7B78"/>
     <w:rsid w:val="00A0057A"/>
     <w:rsid w:val="00A02FA1"/>
     <w:rsid w:val="00A04CCE"/>
     <w:rsid w:val="00A07421"/>
@@ -11143,371 +11617,389 @@
     <w:rsid w:val="00A968BF"/>
     <w:rsid w:val="00A96E65"/>
     <w:rsid w:val="00A96ECE"/>
     <w:rsid w:val="00A97C72"/>
     <w:rsid w:val="00AA1AF1"/>
     <w:rsid w:val="00AA1D1B"/>
     <w:rsid w:val="00AA310B"/>
     <w:rsid w:val="00AA63D4"/>
     <w:rsid w:val="00AB06E8"/>
     <w:rsid w:val="00AB1A4F"/>
     <w:rsid w:val="00AB1CD3"/>
     <w:rsid w:val="00AB34C5"/>
     <w:rsid w:val="00AB352F"/>
     <w:rsid w:val="00AC2520"/>
     <w:rsid w:val="00AC274B"/>
     <w:rsid w:val="00AC4764"/>
     <w:rsid w:val="00AC5147"/>
     <w:rsid w:val="00AC6D36"/>
     <w:rsid w:val="00AC7737"/>
     <w:rsid w:val="00AC7860"/>
     <w:rsid w:val="00AD0CBA"/>
     <w:rsid w:val="00AD26E2"/>
     <w:rsid w:val="00AD3AC4"/>
     <w:rsid w:val="00AD4623"/>
     <w:rsid w:val="00AD6CE8"/>
+    <w:rsid w:val="00AD6CF7"/>
     <w:rsid w:val="00AD784C"/>
     <w:rsid w:val="00AE0AC2"/>
     <w:rsid w:val="00AE126A"/>
     <w:rsid w:val="00AE1B23"/>
     <w:rsid w:val="00AE1BAE"/>
     <w:rsid w:val="00AE2765"/>
     <w:rsid w:val="00AE3005"/>
     <w:rsid w:val="00AE3BD5"/>
     <w:rsid w:val="00AE59A0"/>
     <w:rsid w:val="00AE7145"/>
     <w:rsid w:val="00AF0C25"/>
     <w:rsid w:val="00AF0C57"/>
     <w:rsid w:val="00AF269E"/>
     <w:rsid w:val="00AF26F3"/>
     <w:rsid w:val="00AF3CC0"/>
     <w:rsid w:val="00AF5A81"/>
     <w:rsid w:val="00AF5F04"/>
     <w:rsid w:val="00B00672"/>
     <w:rsid w:val="00B00955"/>
     <w:rsid w:val="00B01B4D"/>
     <w:rsid w:val="00B03EE1"/>
     <w:rsid w:val="00B04489"/>
     <w:rsid w:val="00B05644"/>
     <w:rsid w:val="00B060E3"/>
     <w:rsid w:val="00B06571"/>
     <w:rsid w:val="00B068BA"/>
     <w:rsid w:val="00B07217"/>
     <w:rsid w:val="00B076D7"/>
     <w:rsid w:val="00B10A6D"/>
     <w:rsid w:val="00B10D24"/>
     <w:rsid w:val="00B11D24"/>
     <w:rsid w:val="00B13851"/>
     <w:rsid w:val="00B13B1C"/>
     <w:rsid w:val="00B14B5F"/>
     <w:rsid w:val="00B21F90"/>
     <w:rsid w:val="00B22291"/>
     <w:rsid w:val="00B2270C"/>
     <w:rsid w:val="00B23F9A"/>
     <w:rsid w:val="00B24119"/>
     <w:rsid w:val="00B2417B"/>
     <w:rsid w:val="00B24E6F"/>
     <w:rsid w:val="00B26CB5"/>
     <w:rsid w:val="00B2752E"/>
     <w:rsid w:val="00B307CC"/>
     <w:rsid w:val="00B30C84"/>
     <w:rsid w:val="00B326B7"/>
     <w:rsid w:val="00B33634"/>
     <w:rsid w:val="00B349F6"/>
     <w:rsid w:val="00B3588E"/>
+    <w:rsid w:val="00B365CA"/>
     <w:rsid w:val="00B373FE"/>
+    <w:rsid w:val="00B40E9D"/>
     <w:rsid w:val="00B4198F"/>
     <w:rsid w:val="00B41F3D"/>
     <w:rsid w:val="00B431E8"/>
     <w:rsid w:val="00B45141"/>
     <w:rsid w:val="00B46483"/>
     <w:rsid w:val="00B47173"/>
     <w:rsid w:val="00B50C2E"/>
     <w:rsid w:val="00B519CD"/>
     <w:rsid w:val="00B5273A"/>
     <w:rsid w:val="00B5287E"/>
     <w:rsid w:val="00B56411"/>
+    <w:rsid w:val="00B566B9"/>
     <w:rsid w:val="00B56C68"/>
     <w:rsid w:val="00B57329"/>
     <w:rsid w:val="00B57765"/>
     <w:rsid w:val="00B60D0E"/>
     <w:rsid w:val="00B60E61"/>
     <w:rsid w:val="00B62B50"/>
     <w:rsid w:val="00B635B7"/>
     <w:rsid w:val="00B6381A"/>
     <w:rsid w:val="00B63AE8"/>
     <w:rsid w:val="00B65950"/>
     <w:rsid w:val="00B66D0A"/>
     <w:rsid w:val="00B66D83"/>
     <w:rsid w:val="00B672C0"/>
     <w:rsid w:val="00B676FD"/>
     <w:rsid w:val="00B678B6"/>
     <w:rsid w:val="00B706E8"/>
     <w:rsid w:val="00B75646"/>
     <w:rsid w:val="00B75A30"/>
     <w:rsid w:val="00B7629E"/>
     <w:rsid w:val="00B80D5B"/>
+    <w:rsid w:val="00B8312D"/>
     <w:rsid w:val="00B903FC"/>
     <w:rsid w:val="00B90729"/>
     <w:rsid w:val="00B907DA"/>
     <w:rsid w:val="00B91FFE"/>
+    <w:rsid w:val="00B9366F"/>
     <w:rsid w:val="00B9407C"/>
     <w:rsid w:val="00B950BC"/>
     <w:rsid w:val="00B95AB9"/>
     <w:rsid w:val="00B9714C"/>
     <w:rsid w:val="00B97C66"/>
     <w:rsid w:val="00BA1DF0"/>
     <w:rsid w:val="00BA29AD"/>
     <w:rsid w:val="00BA33CF"/>
     <w:rsid w:val="00BA3CAE"/>
     <w:rsid w:val="00BA3F8D"/>
     <w:rsid w:val="00BB1701"/>
     <w:rsid w:val="00BB7A10"/>
     <w:rsid w:val="00BC417B"/>
     <w:rsid w:val="00BC60BE"/>
     <w:rsid w:val="00BC7468"/>
     <w:rsid w:val="00BC7D4F"/>
     <w:rsid w:val="00BC7ED7"/>
     <w:rsid w:val="00BD2850"/>
     <w:rsid w:val="00BD4F22"/>
     <w:rsid w:val="00BD6049"/>
     <w:rsid w:val="00BD69C4"/>
     <w:rsid w:val="00BD7978"/>
     <w:rsid w:val="00BE2655"/>
     <w:rsid w:val="00BE28D2"/>
     <w:rsid w:val="00BE2C0A"/>
     <w:rsid w:val="00BE398C"/>
     <w:rsid w:val="00BE4297"/>
     <w:rsid w:val="00BE4A64"/>
     <w:rsid w:val="00BE4B46"/>
     <w:rsid w:val="00BE5124"/>
     <w:rsid w:val="00BE5E43"/>
     <w:rsid w:val="00BE7023"/>
     <w:rsid w:val="00BF0F18"/>
     <w:rsid w:val="00BF2E66"/>
     <w:rsid w:val="00BF557D"/>
+    <w:rsid w:val="00BF5CFE"/>
     <w:rsid w:val="00BF7F58"/>
     <w:rsid w:val="00C01381"/>
     <w:rsid w:val="00C01AB1"/>
     <w:rsid w:val="00C026A0"/>
     <w:rsid w:val="00C03E4D"/>
     <w:rsid w:val="00C03EA4"/>
     <w:rsid w:val="00C04F42"/>
     <w:rsid w:val="00C059A8"/>
     <w:rsid w:val="00C06137"/>
     <w:rsid w:val="00C06929"/>
     <w:rsid w:val="00C079B8"/>
     <w:rsid w:val="00C079C7"/>
+    <w:rsid w:val="00C07E43"/>
     <w:rsid w:val="00C10037"/>
     <w:rsid w:val="00C111A2"/>
     <w:rsid w:val="00C123EA"/>
     <w:rsid w:val="00C12A49"/>
     <w:rsid w:val="00C133EE"/>
     <w:rsid w:val="00C1412F"/>
     <w:rsid w:val="00C149D0"/>
     <w:rsid w:val="00C17B95"/>
     <w:rsid w:val="00C2275A"/>
     <w:rsid w:val="00C231A0"/>
     <w:rsid w:val="00C23DD9"/>
     <w:rsid w:val="00C25710"/>
     <w:rsid w:val="00C26301"/>
     <w:rsid w:val="00C26588"/>
     <w:rsid w:val="00C27DE9"/>
     <w:rsid w:val="00C32989"/>
     <w:rsid w:val="00C32C37"/>
     <w:rsid w:val="00C33388"/>
     <w:rsid w:val="00C33F5D"/>
     <w:rsid w:val="00C35484"/>
     <w:rsid w:val="00C37C5C"/>
     <w:rsid w:val="00C40308"/>
     <w:rsid w:val="00C4173A"/>
+    <w:rsid w:val="00C4289C"/>
+    <w:rsid w:val="00C44B78"/>
     <w:rsid w:val="00C47E6A"/>
+    <w:rsid w:val="00C47FF1"/>
     <w:rsid w:val="00C5011B"/>
     <w:rsid w:val="00C50DED"/>
     <w:rsid w:val="00C52217"/>
     <w:rsid w:val="00C52924"/>
     <w:rsid w:val="00C56AD5"/>
     <w:rsid w:val="00C602FF"/>
     <w:rsid w:val="00C61174"/>
     <w:rsid w:val="00C6148F"/>
     <w:rsid w:val="00C621B1"/>
     <w:rsid w:val="00C62F7A"/>
     <w:rsid w:val="00C639A1"/>
     <w:rsid w:val="00C63B9C"/>
     <w:rsid w:val="00C6682F"/>
     <w:rsid w:val="00C668B9"/>
     <w:rsid w:val="00C67BF4"/>
     <w:rsid w:val="00C67E27"/>
     <w:rsid w:val="00C70080"/>
     <w:rsid w:val="00C71128"/>
     <w:rsid w:val="00C7275E"/>
     <w:rsid w:val="00C727DD"/>
     <w:rsid w:val="00C74409"/>
     <w:rsid w:val="00C74C5D"/>
     <w:rsid w:val="00C75F14"/>
     <w:rsid w:val="00C76787"/>
     <w:rsid w:val="00C80184"/>
     <w:rsid w:val="00C863C4"/>
     <w:rsid w:val="00C90B1C"/>
     <w:rsid w:val="00C920EA"/>
     <w:rsid w:val="00C93708"/>
     <w:rsid w:val="00C93C3E"/>
     <w:rsid w:val="00C950A7"/>
     <w:rsid w:val="00CA12E3"/>
     <w:rsid w:val="00CA1476"/>
+    <w:rsid w:val="00CA29BF"/>
     <w:rsid w:val="00CA362C"/>
     <w:rsid w:val="00CA6611"/>
     <w:rsid w:val="00CA6AE6"/>
     <w:rsid w:val="00CA6FE8"/>
     <w:rsid w:val="00CA72AA"/>
     <w:rsid w:val="00CA782F"/>
     <w:rsid w:val="00CB187B"/>
     <w:rsid w:val="00CB2563"/>
     <w:rsid w:val="00CB2835"/>
     <w:rsid w:val="00CB3285"/>
     <w:rsid w:val="00CB4500"/>
     <w:rsid w:val="00CC0C72"/>
     <w:rsid w:val="00CC2B4C"/>
     <w:rsid w:val="00CC2BFD"/>
     <w:rsid w:val="00CC4FFC"/>
     <w:rsid w:val="00CD1A9A"/>
     <w:rsid w:val="00CD2001"/>
     <w:rsid w:val="00CD3207"/>
     <w:rsid w:val="00CD3476"/>
     <w:rsid w:val="00CD4964"/>
     <w:rsid w:val="00CD64DF"/>
     <w:rsid w:val="00CD7A76"/>
     <w:rsid w:val="00CE225F"/>
     <w:rsid w:val="00CE3D79"/>
     <w:rsid w:val="00CE6712"/>
     <w:rsid w:val="00CE77C9"/>
     <w:rsid w:val="00CF1353"/>
     <w:rsid w:val="00CF2F50"/>
     <w:rsid w:val="00CF4148"/>
     <w:rsid w:val="00CF6198"/>
     <w:rsid w:val="00CF6C00"/>
     <w:rsid w:val="00CF7F6F"/>
     <w:rsid w:val="00D025BC"/>
     <w:rsid w:val="00D02919"/>
     <w:rsid w:val="00D031B9"/>
     <w:rsid w:val="00D04C61"/>
     <w:rsid w:val="00D05B8D"/>
     <w:rsid w:val="00D05B9B"/>
     <w:rsid w:val="00D065A2"/>
     <w:rsid w:val="00D079AA"/>
     <w:rsid w:val="00D07F00"/>
     <w:rsid w:val="00D1130F"/>
     <w:rsid w:val="00D123AD"/>
+    <w:rsid w:val="00D127F0"/>
+    <w:rsid w:val="00D15DD9"/>
     <w:rsid w:val="00D177B9"/>
     <w:rsid w:val="00D17B72"/>
     <w:rsid w:val="00D237B4"/>
     <w:rsid w:val="00D239FF"/>
     <w:rsid w:val="00D267D3"/>
     <w:rsid w:val="00D27815"/>
     <w:rsid w:val="00D30CDA"/>
     <w:rsid w:val="00D3185C"/>
     <w:rsid w:val="00D3205F"/>
     <w:rsid w:val="00D322E5"/>
     <w:rsid w:val="00D322F6"/>
     <w:rsid w:val="00D3237C"/>
     <w:rsid w:val="00D3318E"/>
     <w:rsid w:val="00D33B42"/>
     <w:rsid w:val="00D33E72"/>
     <w:rsid w:val="00D35BD6"/>
     <w:rsid w:val="00D361B5"/>
     <w:rsid w:val="00D36622"/>
     <w:rsid w:val="00D37FF1"/>
     <w:rsid w:val="00D402DB"/>
     <w:rsid w:val="00D411A2"/>
     <w:rsid w:val="00D421F8"/>
     <w:rsid w:val="00D4344B"/>
     <w:rsid w:val="00D44BC0"/>
     <w:rsid w:val="00D4606D"/>
     <w:rsid w:val="00D46828"/>
+    <w:rsid w:val="00D474B7"/>
     <w:rsid w:val="00D50B9C"/>
     <w:rsid w:val="00D51C50"/>
     <w:rsid w:val="00D520C1"/>
     <w:rsid w:val="00D52D73"/>
     <w:rsid w:val="00D52E58"/>
     <w:rsid w:val="00D5488E"/>
     <w:rsid w:val="00D56530"/>
     <w:rsid w:val="00D567E4"/>
     <w:rsid w:val="00D56B20"/>
     <w:rsid w:val="00D56EAF"/>
     <w:rsid w:val="00D578B3"/>
     <w:rsid w:val="00D618F4"/>
     <w:rsid w:val="00D619A5"/>
+    <w:rsid w:val="00D61CB7"/>
     <w:rsid w:val="00D627B4"/>
     <w:rsid w:val="00D643E8"/>
     <w:rsid w:val="00D6534C"/>
     <w:rsid w:val="00D7070F"/>
     <w:rsid w:val="00D70BFF"/>
     <w:rsid w:val="00D714CC"/>
     <w:rsid w:val="00D72719"/>
     <w:rsid w:val="00D746E0"/>
     <w:rsid w:val="00D74F57"/>
     <w:rsid w:val="00D751E7"/>
     <w:rsid w:val="00D75D57"/>
     <w:rsid w:val="00D75EA7"/>
     <w:rsid w:val="00D77057"/>
     <w:rsid w:val="00D77BA9"/>
     <w:rsid w:val="00D813D4"/>
     <w:rsid w:val="00D81ADF"/>
     <w:rsid w:val="00D81F21"/>
     <w:rsid w:val="00D8423D"/>
     <w:rsid w:val="00D84658"/>
     <w:rsid w:val="00D864F2"/>
     <w:rsid w:val="00D8781A"/>
     <w:rsid w:val="00D92771"/>
     <w:rsid w:val="00D92BA8"/>
     <w:rsid w:val="00D93605"/>
     <w:rsid w:val="00D93C60"/>
     <w:rsid w:val="00D943F8"/>
+    <w:rsid w:val="00D94450"/>
     <w:rsid w:val="00D94BC2"/>
     <w:rsid w:val="00D94D90"/>
     <w:rsid w:val="00D95470"/>
     <w:rsid w:val="00D95D37"/>
     <w:rsid w:val="00D96273"/>
     <w:rsid w:val="00D96B55"/>
     <w:rsid w:val="00D97EA4"/>
     <w:rsid w:val="00DA0446"/>
     <w:rsid w:val="00DA2619"/>
     <w:rsid w:val="00DA2B85"/>
     <w:rsid w:val="00DA2E57"/>
     <w:rsid w:val="00DA4239"/>
     <w:rsid w:val="00DA4CDC"/>
     <w:rsid w:val="00DA639C"/>
     <w:rsid w:val="00DA65DE"/>
     <w:rsid w:val="00DA7BA9"/>
     <w:rsid w:val="00DB0B61"/>
     <w:rsid w:val="00DB1474"/>
     <w:rsid w:val="00DB2962"/>
     <w:rsid w:val="00DB52FB"/>
     <w:rsid w:val="00DB610E"/>
     <w:rsid w:val="00DC013B"/>
     <w:rsid w:val="00DC090B"/>
     <w:rsid w:val="00DC12FB"/>
+    <w:rsid w:val="00DC1534"/>
     <w:rsid w:val="00DC1679"/>
     <w:rsid w:val="00DC1E1F"/>
     <w:rsid w:val="00DC219B"/>
     <w:rsid w:val="00DC2CF1"/>
     <w:rsid w:val="00DC301F"/>
     <w:rsid w:val="00DC3A7C"/>
     <w:rsid w:val="00DC4F5F"/>
     <w:rsid w:val="00DC4FCF"/>
     <w:rsid w:val="00DC50E0"/>
     <w:rsid w:val="00DC6386"/>
     <w:rsid w:val="00DD0E68"/>
     <w:rsid w:val="00DD1130"/>
     <w:rsid w:val="00DD1951"/>
     <w:rsid w:val="00DD3542"/>
     <w:rsid w:val="00DD487D"/>
     <w:rsid w:val="00DD4E83"/>
     <w:rsid w:val="00DD6068"/>
     <w:rsid w:val="00DD62E0"/>
     <w:rsid w:val="00DD6628"/>
     <w:rsid w:val="00DD6945"/>
     <w:rsid w:val="00DD7AA5"/>
     <w:rsid w:val="00DD7CE6"/>
     <w:rsid w:val="00DE2D04"/>
     <w:rsid w:val="00DE3250"/>
     <w:rsid w:val="00DE3EA5"/>
@@ -11610,154 +12102,159 @@
     <w:rsid w:val="00EE3822"/>
     <w:rsid w:val="00EE3E24"/>
     <w:rsid w:val="00EE4D5D"/>
     <w:rsid w:val="00EE5131"/>
     <w:rsid w:val="00EE5688"/>
     <w:rsid w:val="00EE749E"/>
     <w:rsid w:val="00EF109B"/>
     <w:rsid w:val="00EF201C"/>
     <w:rsid w:val="00EF2269"/>
     <w:rsid w:val="00EF2C72"/>
     <w:rsid w:val="00EF36AF"/>
     <w:rsid w:val="00EF5877"/>
     <w:rsid w:val="00EF59A3"/>
     <w:rsid w:val="00EF6489"/>
     <w:rsid w:val="00EF6675"/>
     <w:rsid w:val="00EF71DE"/>
     <w:rsid w:val="00F0063D"/>
     <w:rsid w:val="00F00F9C"/>
     <w:rsid w:val="00F01E5F"/>
     <w:rsid w:val="00F024F3"/>
     <w:rsid w:val="00F029DC"/>
     <w:rsid w:val="00F02ABA"/>
     <w:rsid w:val="00F03701"/>
     <w:rsid w:val="00F0437A"/>
     <w:rsid w:val="00F0455E"/>
+    <w:rsid w:val="00F04BC7"/>
     <w:rsid w:val="00F101B8"/>
     <w:rsid w:val="00F103F9"/>
     <w:rsid w:val="00F10C7D"/>
     <w:rsid w:val="00F11037"/>
     <w:rsid w:val="00F11961"/>
     <w:rsid w:val="00F1340D"/>
     <w:rsid w:val="00F14DAC"/>
     <w:rsid w:val="00F16F1B"/>
     <w:rsid w:val="00F22C1D"/>
     <w:rsid w:val="00F23562"/>
     <w:rsid w:val="00F24E68"/>
     <w:rsid w:val="00F250A9"/>
     <w:rsid w:val="00F267AF"/>
     <w:rsid w:val="00F30FF4"/>
     <w:rsid w:val="00F3122E"/>
     <w:rsid w:val="00F32368"/>
     <w:rsid w:val="00F331AD"/>
     <w:rsid w:val="00F34B6E"/>
     <w:rsid w:val="00F35287"/>
     <w:rsid w:val="00F3681E"/>
     <w:rsid w:val="00F37BC4"/>
     <w:rsid w:val="00F40A70"/>
     <w:rsid w:val="00F42428"/>
     <w:rsid w:val="00F43A37"/>
     <w:rsid w:val="00F45C6E"/>
     <w:rsid w:val="00F4641B"/>
     <w:rsid w:val="00F46EB8"/>
     <w:rsid w:val="00F476B8"/>
     <w:rsid w:val="00F50235"/>
     <w:rsid w:val="00F5048B"/>
     <w:rsid w:val="00F50CD1"/>
     <w:rsid w:val="00F511E4"/>
     <w:rsid w:val="00F52D09"/>
     <w:rsid w:val="00F52E08"/>
     <w:rsid w:val="00F5383A"/>
     <w:rsid w:val="00F53A66"/>
     <w:rsid w:val="00F53DDF"/>
     <w:rsid w:val="00F5462D"/>
     <w:rsid w:val="00F55B21"/>
     <w:rsid w:val="00F56D20"/>
     <w:rsid w:val="00F56EF6"/>
     <w:rsid w:val="00F571CF"/>
     <w:rsid w:val="00F57C5B"/>
     <w:rsid w:val="00F57D62"/>
     <w:rsid w:val="00F60082"/>
     <w:rsid w:val="00F61A9F"/>
     <w:rsid w:val="00F61B5F"/>
     <w:rsid w:val="00F64696"/>
     <w:rsid w:val="00F65AA9"/>
+    <w:rsid w:val="00F6759B"/>
     <w:rsid w:val="00F6768F"/>
     <w:rsid w:val="00F700FA"/>
     <w:rsid w:val="00F72115"/>
     <w:rsid w:val="00F72C2C"/>
     <w:rsid w:val="00F740BC"/>
     <w:rsid w:val="00F741F2"/>
     <w:rsid w:val="00F74201"/>
     <w:rsid w:val="00F76CAB"/>
     <w:rsid w:val="00F772C6"/>
     <w:rsid w:val="00F80215"/>
     <w:rsid w:val="00F80C80"/>
     <w:rsid w:val="00F815B5"/>
     <w:rsid w:val="00F821EE"/>
     <w:rsid w:val="00F8287D"/>
     <w:rsid w:val="00F83016"/>
     <w:rsid w:val="00F83858"/>
     <w:rsid w:val="00F849C5"/>
     <w:rsid w:val="00F85195"/>
     <w:rsid w:val="00F85EF9"/>
     <w:rsid w:val="00F868E3"/>
     <w:rsid w:val="00F86ADF"/>
     <w:rsid w:val="00F877BF"/>
     <w:rsid w:val="00F911F1"/>
     <w:rsid w:val="00F938BA"/>
     <w:rsid w:val="00F972B1"/>
     <w:rsid w:val="00F97919"/>
     <w:rsid w:val="00FA2C46"/>
     <w:rsid w:val="00FA3525"/>
+    <w:rsid w:val="00FA4605"/>
     <w:rsid w:val="00FA5A53"/>
     <w:rsid w:val="00FA63B2"/>
+    <w:rsid w:val="00FB1041"/>
     <w:rsid w:val="00FB3501"/>
     <w:rsid w:val="00FB3B65"/>
     <w:rsid w:val="00FB4769"/>
     <w:rsid w:val="00FB49BA"/>
     <w:rsid w:val="00FB4CDA"/>
     <w:rsid w:val="00FB5B4E"/>
     <w:rsid w:val="00FB63BE"/>
     <w:rsid w:val="00FB6481"/>
     <w:rsid w:val="00FB6BF2"/>
     <w:rsid w:val="00FB6D36"/>
     <w:rsid w:val="00FC041B"/>
     <w:rsid w:val="00FC0965"/>
     <w:rsid w:val="00FC0F81"/>
     <w:rsid w:val="00FC252F"/>
     <w:rsid w:val="00FC395C"/>
     <w:rsid w:val="00FC4B97"/>
     <w:rsid w:val="00FC5E8E"/>
     <w:rsid w:val="00FD0020"/>
     <w:rsid w:val="00FD29C5"/>
     <w:rsid w:val="00FD3766"/>
     <w:rsid w:val="00FD47C4"/>
     <w:rsid w:val="00FE208F"/>
     <w:rsid w:val="00FE2DCF"/>
     <w:rsid w:val="00FE2EE3"/>
     <w:rsid w:val="00FE3935"/>
+    <w:rsid w:val="00FE3DD9"/>
     <w:rsid w:val="00FE3FA7"/>
     <w:rsid w:val="00FF15F1"/>
     <w:rsid w:val="00FF2A4E"/>
     <w:rsid w:val="00FF2FCE"/>
     <w:rsid w:val="00FF3835"/>
     <w:rsid w:val="00FF4373"/>
     <w:rsid w:val="00FF4F7D"/>
     <w:rsid w:val="00FF5644"/>
     <w:rsid w:val="00FF6515"/>
     <w:rsid w:val="00FF6D9D"/>
     <w:rsid w:val="00FF7DD5"/>
     <w:rsid w:val="0107B205"/>
     <w:rsid w:val="0478AE27"/>
     <w:rsid w:val="08847ADE"/>
     <w:rsid w:val="0A1FD420"/>
     <w:rsid w:val="0A494266"/>
     <w:rsid w:val="0AF1C036"/>
     <w:rsid w:val="0B6D50F7"/>
     <w:rsid w:val="0BC2A368"/>
     <w:rsid w:val="0F37B27F"/>
     <w:rsid w:val="14E4EE95"/>
     <w:rsid w:val="18372951"/>
     <w:rsid w:val="1C909ADF"/>
     <w:rsid w:val="1F89D6DA"/>
     <w:rsid w:val="222EE7E6"/>
@@ -11767,85 +12264,86 @@
     <w:rsid w:val="264E09A0"/>
     <w:rsid w:val="2739AE6E"/>
     <w:rsid w:val="28ABFDF3"/>
     <w:rsid w:val="28FD3071"/>
     <w:rsid w:val="2F191991"/>
     <w:rsid w:val="31FE2744"/>
     <w:rsid w:val="34F562BC"/>
     <w:rsid w:val="38BD547F"/>
     <w:rsid w:val="409CEDA1"/>
     <w:rsid w:val="43B363A6"/>
     <w:rsid w:val="47BA2019"/>
     <w:rsid w:val="48A07CA4"/>
     <w:rsid w:val="4A88A034"/>
     <w:rsid w:val="4D1BA1A6"/>
     <w:rsid w:val="4EC51BBF"/>
     <w:rsid w:val="4FAD27E0"/>
     <w:rsid w:val="54563F70"/>
     <w:rsid w:val="545B8866"/>
     <w:rsid w:val="5714B2C4"/>
     <w:rsid w:val="60B75985"/>
     <w:rsid w:val="6356D952"/>
     <w:rsid w:val="6E05135A"/>
     <w:rsid w:val="6F5B7A39"/>
     <w:rsid w:val="74D53E8B"/>
     <w:rsid w:val="75E5AD0E"/>
+    <w:rsid w:val="79A7775F"/>
     <w:rsid w:val="7C16CCEA"/>
     <w:rsid w:val="7D13FB39"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="20609C5E"/>
-  <w15:docId w15:val="{296B9964-F69C-47C8-A791-5AC6160D51B7}"/>
+  <w15:docId w15:val="{DFB8A5DE-5C35-453B-8AFE-43E919F1DED3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -13463,55 +13961,68 @@
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:bCs w:val="0"/>
       <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
       <w:kern w:val="0"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00484FD5"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:color w:val="201547"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009D57AA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="137504755">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="94056959">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -13996,207 +14507,225 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009F0C4347C5C6D34BA8C9FCC4F57D19B6" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0c3b25750aaa4907d0800f2715a4d6a9">
-[...2 lines deleted...]
-    <xsd:import namespace="51ef5222-d273-4e86-adbf-8aa3d9e99a84"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="5ce0f2b5-5be5-4508-bce9-d7011ece0659" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ec1398ba-5a60-46a3-8146-eb897584b7aa">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101002034AE7E069AEE4FB0313CB30B42D859" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="36ab6175ec280d7ec023d8365afdd23e">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ec1398ba-5a60-46a3-8146-eb897584b7aa" xmlns:ns3="69a4a4bc-c101-4486-8aee-c67e58ed4746" xmlns:ns4="5ce0f2b5-5be5-4508-bce9-d7011ece0659" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f462f6854808b94bb0b1b947da57cc2b" ns2:_="" ns3:_="" ns4:_="">
+    <xsd:import namespace="ec1398ba-5a60-46a3-8146-eb897584b7aa"/>
+    <xsd:import namespace="69a4a4bc-c101-4486-8aee-c67e58ed4746"/>
     <xsd:import namespace="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
-                <xsd:element ref="ns2:Caption" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="06badf41-c0a1-41a6-983a-efd542c2c878" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ec1398ba-5a60-46a3-8146-eb897584b7aa" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoTags" ma:index="13" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="14" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="14" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="17" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="18" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="19" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
-[...19 lines deleted...]
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6e24e156-28e6-48ad-9c0f-4171595c9d94" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="23" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6e24e156-28e6-48ad-9c0f-4171595c9d94" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Caption" ma:index="25" nillable="true" ma:displayName="Caption" ma:format="Dropdown" ma:internalName="Caption">
-[...6 lines deleted...]
-    <xsd:element name="MediaServiceSearchProperties" ma:index="26" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="51ef5222-d273-4e86-adbf-8aa3d9e99a84" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="69a4a4bc-c101-4486-8aee-c67e58ed4746" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="5ce0f2b5-5be5-4508-bce9-d7011ece0659" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{d5a02ebc-a532-4cc7-9416-7e8309854dba}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="51ef5222-d273-4e86-adbf-8aa3d9e99a84">
+    <xsd:element name="TaxCatchAll" ma:index="24" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{beadb534-4489-4a8d-8721-d8c27834995c}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="69a4a4bc-c101-4486-8aee-c67e58ed4746">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -14263,155 +14792,450 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...19 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{837C37DC-98F8-49C9-B4C6-7CEA2BBD72A7}"/>
-[...3 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C30E650E-AC1E-48EA-81B8-1F904E97E90D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66AC28CD-794A-4DE5-9080-AF945367D2AC}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
+    <ds:schemaRef ds:uri="ec1398ba-5a60-46a3-8146-eb897584b7aa"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58CE1EBB-C189-4849-810F-0EC61D30BAF7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66AC28CD-794A-4DE5-9080-AF945367D2AC}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66371DA1-175D-45BB-90BA-B75B4A3453CB}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="ec1398ba-5a60-46a3-8146-eb897584b7aa"/>
+    <ds:schemaRef ds:uri="69a4a4bc-c101-4486-8aee-c67e58ed4746"/>
+    <ds:schemaRef ds:uri="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="69a4a4bc-c101-4486-8aee-c67e58ed4746"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C30E650E-AC1E-48EA-81B8-1F904E97E90D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>12</Pages>
-[...1 lines deleted...]
-  <Characters>12159</Characters>
+  <Pages>13</Pages>
+  <Words>2274</Words>
+  <Characters>12966</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>101</Lines>
-  <Paragraphs>28</Paragraphs>
+  <Lines>108</Lines>
+  <Paragraphs>30</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>CIMS investigation report template - client to client</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Company>Victoria State Government, Department of Families, Fairness and Housing</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14263</CharactersWithSpaces>
+  <CharactersWithSpaces>15210</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HLinks>
+    <vt:vector size="96" baseType="variant">
+      <vt:variant>
+        <vt:i4>2031673</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>89</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc182998313</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031673</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>83</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc182998312</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031673</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>77</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc182998311</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2031673</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>71</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc182998310</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1966137</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>65</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc182998309</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1966137</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>59</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc182998308</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1966137</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>53</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc182998307</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1966137</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>47</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc182998306</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1966137</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>41</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc182998305</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1966137</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>35</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc182998304</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1966137</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>29</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc182998303</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1966137</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>23</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc182998302</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1966137</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>17</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc182998301</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1966137</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>11</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc182998300</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507384</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc182998299</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6160435</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:Helen.Zenkis@dffh.vic.gov.au</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>CIMS investigation report template - client to client</dc:title>
   <dc:subject>CIMS investigation report template - client to client</dc:subject>
-  <cp:keywords/>
-  <cp:revision></cp:revision>
+  <dc:creator>Children, Families and Safeguarding division</dc:creator>
+  <cp:keywords>CIMS, investigation, report, template, client, investigate</cp:keywords>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Language">
     <vt:lpwstr>English</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
-    <vt:lpwstr>0x0101009F0C4347C5C6D34BA8C9FCC4F57D19B6</vt:lpwstr>
+    <vt:lpwstr>0x0101002034AE7E069AEE4FB0313CB30B42D859</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="version">
     <vt:lpwstr>2022v1 15032022</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_SetDate">
     <vt:lpwstr>2022-03-24T05:18:40Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_Name">
     <vt:lpwstr>43e64453-338c-4f93-8a4d-0039a0a41f2a</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_SiteId">
     <vt:lpwstr>c0e0601f-0fac-449c-9c88-a104c4eb9f28</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_ActionId">
     <vt:lpwstr>5b911ade-65d7-444e-9dd5-da3383c0f239</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
   </property>