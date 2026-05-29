--- v0 (2026-04-02)
+++ v1 (2026-05-29)
@@ -1,59 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p w14:paraId="4739B500" w14:textId="14BC946A" w:rsidR="00056EC4" w:rsidRDefault="00A01FB1" w:rsidP="00056EC4">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="21966DC4" wp14:editId="33DF6721">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7562850" cy="10158730"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
@@ -117,69 +118,59 @@
               <w:t>Public Housing Allocations Operational Guidelines</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008607CA" w14:paraId="246F9CB0" w14:textId="77777777" w:rsidTr="000C3170">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p w14:paraId="14EEB3AC" w14:textId="26D3CA8E" w:rsidR="008607CA" w:rsidRPr="00A1389F" w:rsidRDefault="008607CA" w:rsidP="008607CA">
             <w:pPr>
               <w:pStyle w:val="Documentsubtitle"/>
             </w:pPr>
             <w:r w:rsidRPr="001D3BAF">
               <w:t>Offers of Housing</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00430393" w14:paraId="2AE57792" w14:textId="77777777" w:rsidTr="000C3170">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="68DABF30" w14:textId="77777777" w:rsidR="00430393" w:rsidRDefault="00170A2A" w:rsidP="00430393">
+          <w:p w14:paraId="68DABF30" w14:textId="77777777" w:rsidR="00430393" w:rsidRDefault="00E74D60" w:rsidP="00430393">
             <w:pPr>
               <w:pStyle w:val="Bannermarking"/>
             </w:pPr>
-            <w:r>
-[...13 lines deleted...]
-            </w:r>
+            <w:fldSimple w:instr="FILLIN  &quot;Type the protective marking&quot; \d OFFICIAL \o  \* MERGEFORMAT">
+              <w:r w:rsidR="001A6272">
+                <w:t>OFFICIAL</w:t>
+              </w:r>
+            </w:fldSimple>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="36665FAE" w14:textId="77777777" w:rsidR="00FE4081" w:rsidRDefault="00FE4081" w:rsidP="00FE4081">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B4B7FED" w14:textId="5A778641" w:rsidR="00FE4081" w:rsidRPr="00FE4081" w:rsidRDefault="00FE4081" w:rsidP="00FE4081">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:sectPr w:rsidR="00FE4081" w:rsidRPr="00FE4081" w:rsidSect="00F15144">
           <w:footerReference w:type="even" r:id="rId12"/>
           <w:footerReference w:type="default" r:id="rId13"/>
           <w:footerReference w:type="first" r:id="rId14"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="3969" w:right="1304" w:bottom="851" w:left="1304" w:header="680" w:footer="567" w:gutter="0"/>
           <w:cols w:space="340"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
@@ -203,5867 +194,6147 @@
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>enquiries@homes.vic.gov.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007875D2">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D1DED36" w14:textId="77777777" w:rsidR="008607CA" w:rsidRPr="00FF0F63" w:rsidRDefault="008607CA" w:rsidP="008607CA">
       <w:pPr>
         <w:pStyle w:val="Accessibilitypara"/>
       </w:pPr>
       <w:r w:rsidRPr="00FF0F63">
         <w:t>This guideline contains some links to internal resources which will not be accessible for external parties reading this document.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="102221FD" w14:textId="77777777" w:rsidR="008607CA" w:rsidRDefault="008607CA" w:rsidP="008607CA">
       <w:pPr>
         <w:pStyle w:val="Imprint"/>
       </w:pPr>
       <w:r w:rsidRPr="0055119B">
         <w:t>Authorised and published by the Victorian Government, 1 Treasury Place, Melbourne.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="087E9392" w14:textId="77777777" w:rsidR="008607CA" w:rsidRPr="00025223" w:rsidRDefault="008607CA" w:rsidP="008607CA">
+    <w:p w14:paraId="087E9392" w14:textId="45F7FC1E" w:rsidR="008607CA" w:rsidRPr="00025223" w:rsidRDefault="008607CA" w:rsidP="008607CA">
       <w:pPr>
         <w:pStyle w:val="Imprint"/>
         <w:rPr>
           <w:color w:val="87189D"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0055119B">
         <w:t xml:space="preserve">© State of Victoria, Australia, Department </w:t>
       </w:r>
       <w:r w:rsidRPr="001B058F">
         <w:t xml:space="preserve">of </w:t>
       </w:r>
       <w:r>
         <w:t>Families, Fairness and Housing</w:t>
       </w:r>
       <w:r w:rsidRPr="0055119B">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="7AF00567" w14:textId="2094D4E2" w:rsidR="008607CA" w:rsidRPr="0055119B" w:rsidRDefault="008607CA" w:rsidP="008607CA">
+      <w:r w:rsidR="003560E4">
+        <w:t>April</w:t>
+      </w:r>
+      <w:r w:rsidR="0080625D">
+        <w:t xml:space="preserve"> 2026</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AF00567" w14:textId="1E320344" w:rsidR="008607CA" w:rsidRPr="0055119B" w:rsidRDefault="00443467" w:rsidP="008607CA">
       <w:pPr>
         <w:pStyle w:val="Imprint"/>
       </w:pPr>
-      <w:r w:rsidRPr="0055119B">
-[...2 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00443467">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ISBN</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00443467">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000C44E0" w:rsidRPr="000C44E0">
-[...2 lines deleted...]
-      <w:r w:rsidR="000C44E0" w:rsidRPr="000C44E0">
+      <w:r w:rsidR="00D406E8" w:rsidRPr="00D406E8">
+        <w:t>978-1-76171-098-8</w:t>
+      </w:r>
+      <w:r w:rsidR="00D406E8" w:rsidRPr="00D406E8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidRPr="00FF0F63">
+      <w:r w:rsidRPr="00443467">
         <w:t>(pdf/online/MS word)</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="008607CA">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="0055119B">
+      <w:r w:rsidR="008607CA" w:rsidRPr="0055119B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="650C378D" w14:textId="77777777" w:rsidR="008607CA" w:rsidRDefault="008607CA" w:rsidP="008607CA">
       <w:pPr>
         <w:pStyle w:val="Imprint"/>
       </w:pPr>
       <w:r w:rsidRPr="0055119B">
         <w:t xml:space="preserve">Available at </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00B8595A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Public housing policy and practice manuals</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007875D2">
         <w:t>https://providers.dffh.vic.gov.au/public-housing-policy-and-practice-manuals</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4028DB6E" w14:textId="0B4EE14E" w:rsidR="00AD784C" w:rsidRPr="00B57329" w:rsidRDefault="00AD784C" w:rsidP="002365B4">
       <w:pPr>
         <w:pStyle w:val="TOCheadingreport"/>
       </w:pPr>
       <w:r w:rsidRPr="00B57329">
-        <w:lastRenderedPageBreak/>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0899526D" w14:textId="602E8115" w:rsidR="0039000A" w:rsidRDefault="00AD784C">
+    <w:p w14:paraId="6113E4EC" w14:textId="2C2E0DE5" w:rsidR="00F86B9B" w:rsidRDefault="00AD784C">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> TOC \h \z \t "Heading 1,1,Heading 2,2" </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:hyperlink w:anchor="_Toc213841412" w:history="1">
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+      <w:hyperlink w:anchor="_Toc226536860" w:history="1">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1.</w:t>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Revision history</w:t>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0039000A">
-[...10 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226536860 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E55A1">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7CFBC715" w14:textId="032EF6E3" w:rsidR="0039000A" w:rsidRDefault="00170A2A">
+    <w:p w14:paraId="5342262C" w14:textId="5DC9DEC9" w:rsidR="00F86B9B" w:rsidRDefault="00B32B06">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841413" w:history="1">
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+      <w:hyperlink w:anchor="_Toc226536861" w:history="1">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>2.</w:t>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Definitions</w:t>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0039000A">
-[...10 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226536861 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E55A1">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="62116644" w14:textId="5E081EDA" w:rsidR="0039000A" w:rsidRDefault="00170A2A">
+    <w:p w14:paraId="2BBF4A2A" w14:textId="29D9A5C4" w:rsidR="00F86B9B" w:rsidRDefault="00B32B06">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841414" w:history="1">
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+      <w:hyperlink w:anchor="_Toc226536862" w:history="1">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>3.</w:t>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Introduction</w:t>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0039000A">
-[...10 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226536862 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E55A1">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="508D1F6F" w14:textId="7436B509" w:rsidR="0039000A" w:rsidRDefault="00170A2A">
+    <w:p w14:paraId="648D017A" w14:textId="628C054E" w:rsidR="00F86B9B" w:rsidRDefault="00B32B06">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc226536863" w:history="1">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>When do these operational guidelines apply?</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226536863 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>8</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="107E8575" w14:textId="15E07392" w:rsidR="00F86B9B" w:rsidRDefault="00B32B06">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841415" w:history="1">
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+      <w:hyperlink w:anchor="_Toc226536864" w:history="1">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>4.</w:t>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>When do these operational guidelines apply?</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="0039000A">
+          <w:t>Allocating from the Victorian Housing Register</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0039000A">
-[...10 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226536864 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E55A1">
-[...5 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="50FBD245" w14:textId="4CCFCC02" w:rsidR="0039000A" w:rsidRDefault="00170A2A">
+    <w:p w14:paraId="60D28EB4" w14:textId="472E6F9C" w:rsidR="00F86B9B" w:rsidRDefault="00B32B06">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc226536865" w:history="1">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>4.1.</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Priority Access Categories</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226536865 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="08B967E2" w14:textId="53173A3A" w:rsidR="00F86B9B" w:rsidRDefault="00B32B06">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc226536866" w:history="1">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>4.2.</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Order of allocations</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226536866 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4BD3106F" w14:textId="50F18142" w:rsidR="00F86B9B" w:rsidRDefault="00B32B06">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc226536867" w:history="1">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>4.3.</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Allocations fulfilling other legislative requirements</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226536867 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7B2A492A" w14:textId="6E7CF162" w:rsidR="00F86B9B" w:rsidRDefault="00B32B06">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc226536868" w:history="1">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>4.4.</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Discretion under the Director’s Determinations</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226536868 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2045BE1B" w14:textId="5CB64288" w:rsidR="00F86B9B" w:rsidRDefault="00B32B06">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc226536869" w:history="1">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>4.5.</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Preparation before contacting the client</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226536869 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2E9AD060" w14:textId="7D625C2F" w:rsidR="00F86B9B" w:rsidRDefault="00B32B06">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc226536870" w:history="1">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>4.6.</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Contacting support services</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226536870 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>12</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0438C00E" w14:textId="1E61598A" w:rsidR="00F86B9B" w:rsidRDefault="00B32B06">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc226536871" w:history="1">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>4.7.</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Charter of Rights</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226536871 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="102C9003" w14:textId="0F323DC8" w:rsidR="00F86B9B" w:rsidRDefault="00B32B06">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841416" w:history="1">
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+      <w:hyperlink w:anchor="_Toc226536872" w:history="1">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>5.</w:t>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Allocating from the Victorian Housing Register</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="0039000A">
+          <w:t>Debt</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0039000A">
-[...10 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226536872 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E55A1">
-[...5 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="67BE7EF3" w14:textId="1A5E8675" w:rsidR="0039000A" w:rsidRDefault="00170A2A">
+    <w:p w14:paraId="189D7C0A" w14:textId="57812BED" w:rsidR="00F86B9B" w:rsidRDefault="00B32B06">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841417" w:history="1">
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+      <w:hyperlink w:anchor="_Toc226536873" w:history="1">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>5.1.</w:t>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Priority Access Categories</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="0039000A">
+          <w:t>Discuss and review outstanding debt</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0039000A">
-[...10 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226536873 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E55A1">
-[...5 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>13</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="121920F9" w14:textId="58778895" w:rsidR="0039000A" w:rsidRDefault="00170A2A">
+    <w:p w14:paraId="6CAC40E8" w14:textId="53FBC3D8" w:rsidR="00F86B9B" w:rsidRDefault="00B32B06">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841418" w:history="1">
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+      <w:hyperlink w:anchor="_Toc226536874" w:history="1">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>5.2.</w:t>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Order of allocations</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="0039000A">
+          <w:t>Vacated rental arrears</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0039000A">
-[...10 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226536874 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E55A1">
-[...5 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>14</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6912AB20" w14:textId="350DF290" w:rsidR="0039000A" w:rsidRDefault="00170A2A">
+    <w:p w14:paraId="2742E3BE" w14:textId="7F0E6922" w:rsidR="00F86B9B" w:rsidRDefault="00B32B06">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841419" w:history="1">
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+      <w:hyperlink w:anchor="_Toc226536875" w:history="1">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>5.3.</w:t>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Allocations fulfilling other legislative requirements</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="0039000A">
+          <w:t>Maintenance charges</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0039000A">
-[...10 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226536875 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E55A1">
-[...5 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>14</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0C3BCD16" w14:textId="5C3B375B" w:rsidR="0039000A" w:rsidRDefault="00170A2A">
+    <w:p w14:paraId="4C27B362" w14:textId="5C344CAD" w:rsidR="00F86B9B" w:rsidRDefault="00B32B06">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841420" w:history="1">
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+      <w:hyperlink w:anchor="_Toc226536876" w:history="1">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>5.4.</w:t>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Discretion under the Director’s Determinations</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="0039000A">
+          <w:t>Maintenance charges older than 15 years</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0039000A">
-[...10 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226536876 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E55A1">
-[...5 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>14</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6D376C07" w14:textId="010D7D3D" w:rsidR="0039000A" w:rsidRDefault="00170A2A">
+    <w:p w14:paraId="2A199BC2" w14:textId="7330B90A" w:rsidR="00F86B9B" w:rsidRDefault="00B32B06">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841421" w:history="1">
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+      <w:hyperlink w:anchor="_Toc226536877" w:history="1">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>5.5.</w:t>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Preparation before contacting the client</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="0039000A">
+          <w:t>Bond</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0039000A">
-[...10 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226536877 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E55A1">
-[...5 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>15</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="02383ABD" w14:textId="4FDDFC2D" w:rsidR="0039000A" w:rsidRDefault="00170A2A">
+    <w:p w14:paraId="33791D32" w14:textId="070D2853" w:rsidR="00F86B9B" w:rsidRDefault="00B32B06">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841422" w:history="1">
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+      <w:hyperlink w:anchor="_Toc226536878" w:history="1">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>5.6.</w:t>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Contacting support services</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="0039000A">
+          <w:t>Debt Negotiation</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0039000A">
-[...10 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226536878 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E55A1">
-[...5 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>15</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4232113E" w14:textId="15E0FEF6" w:rsidR="0039000A" w:rsidRDefault="00170A2A">
+    <w:p w14:paraId="4861D816" w14:textId="44D6C25C" w:rsidR="00F86B9B" w:rsidRDefault="00B32B06">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841423" w:history="1">
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+      <w:hyperlink w:anchor="_Toc226536879" w:history="1">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>5.7.</w:t>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Charter of Rights</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="0039000A">
+          <w:t>Bankruptcy</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0039000A">
-[...10 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226536879 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E55A1">
-[...5 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>15</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="15CC544A" w14:textId="6D2D9D4F" w:rsidR="0039000A" w:rsidRDefault="00170A2A">
+    <w:p w14:paraId="6CABA46C" w14:textId="4163B2C7" w:rsidR="00F86B9B" w:rsidRDefault="00B32B06">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841424" w:history="1">
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+      <w:hyperlink w:anchor="_Toc226536880" w:history="1">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>6.</w:t>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Debt</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="0039000A">
+          <w:t>Other matters</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0039000A">
-[...10 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226536880 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E55A1">
-[...5 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>17</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5ACA606A" w14:textId="41517206" w:rsidR="0039000A" w:rsidRDefault="00170A2A">
+    <w:p w14:paraId="0FCFBAAC" w14:textId="0DE5325F" w:rsidR="00F86B9B" w:rsidRDefault="00B32B06">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841425" w:history="1">
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+      <w:hyperlink w:anchor="_Toc226536881" w:history="1">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>6.1.</w:t>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Discuss and review outstanding debt</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="0039000A">
+          <w:t>Previous 12-month restriction removed</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0039000A">
-[...10 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226536881 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E55A1">
-[...5 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>17</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="20E1B1EE" w14:textId="6369FD02" w:rsidR="0039000A" w:rsidRDefault="00170A2A">
+    <w:p w14:paraId="2F3920A4" w14:textId="63AC6A0B" w:rsidR="00F86B9B" w:rsidRDefault="00B32B06">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841426" w:history="1">
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+      <w:hyperlink w:anchor="_Toc226536882" w:history="1">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>6.2.</w:t>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Vacated rental arrears</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="0039000A">
+          <w:t>Pets</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0039000A">
-[...10 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226536882 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E55A1">
-[...5 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>17</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0D73AEC3" w14:textId="22DC3DD4" w:rsidR="0039000A" w:rsidRDefault="00170A2A">
+    <w:p w14:paraId="3DA60A58" w14:textId="38C9C1F7" w:rsidR="00F86B9B" w:rsidRDefault="00B32B06">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841427" w:history="1">
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+      <w:hyperlink w:anchor="_Toc226536883" w:history="1">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>6.3.</w:t>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Maintenance charges</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="0039000A">
+          <w:t>Citizenship and resident status and exceptional circumstances</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0039000A">
-[...10 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226536883 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E55A1">
-[...5 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>17</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2A042444" w14:textId="55C59224" w:rsidR="0039000A" w:rsidRDefault="00170A2A">
+    <w:p w14:paraId="25E7B8D9" w14:textId="6D8BB258" w:rsidR="00F86B9B" w:rsidRDefault="00B32B06">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841428" w:history="1">
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+      <w:hyperlink w:anchor="_Toc226536884" w:history="1">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>6.4.</w:t>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Maintenance charges older than 15 years</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="0039000A">
+          <w:t>Ownership of property</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0039000A">
-[...10 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226536884 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E55A1">
-[...5 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>18</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7BF00BBB" w14:textId="13E61EF2" w:rsidR="0039000A" w:rsidRDefault="00170A2A">
+    <w:p w14:paraId="45AB1F5E" w14:textId="4848AD52" w:rsidR="00F86B9B" w:rsidRDefault="00B32B06">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841429" w:history="1">
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+      <w:hyperlink w:anchor="_Toc226536885" w:history="1">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>6.5.</w:t>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Bond</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="0039000A">
+          <w:t>Singles housing</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0039000A">
-[...10 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226536885 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E55A1">
-[...5 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>18</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="42FF0CA1" w14:textId="7F5DA43A" w:rsidR="0039000A" w:rsidRDefault="00170A2A">
+    <w:p w14:paraId="50DF3E60" w14:textId="28FCACC7" w:rsidR="00F86B9B" w:rsidRDefault="00B32B06">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841430" w:history="1">
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+      <w:hyperlink w:anchor="_Toc226536886" w:history="1">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>6.6.</w:t>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Debt Negotiation</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="0039000A">
+          <w:t>Target stock - Family Violence</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0039000A">
-[...10 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226536886 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E55A1">
-[...5 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>19</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4D945487" w14:textId="0E29979F" w:rsidR="0039000A" w:rsidRDefault="00170A2A">
+    <w:p w14:paraId="1F68D1ED" w14:textId="57748BD5" w:rsidR="00F86B9B" w:rsidRDefault="00B32B06">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841431" w:history="1">
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+      <w:hyperlink w:anchor="_Toc226536887" w:history="1">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>6.7.</w:t>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Bankruptcy</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="0039000A">
+          <w:t>Sponsored housing</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0039000A">
-[...10 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226536887 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E55A1">
-[...5 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>19</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4E7BA94A" w14:textId="5882C7FF" w:rsidR="0039000A" w:rsidRDefault="00170A2A">
+    <w:p w14:paraId="134A3DE7" w14:textId="09BF9518" w:rsidR="00F86B9B" w:rsidRDefault="00B32B06">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc226536888" w:history="1">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>6.8.</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Housing and support program</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226536888 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>19</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2235815D" w14:textId="21558A93" w:rsidR="00F86B9B" w:rsidRDefault="00B32B06">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc226536889" w:history="1">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>6.9.</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Public Housing for NDIS participants</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226536889 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>20</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="79B09A55" w14:textId="6C58BD06" w:rsidR="00F86B9B" w:rsidRDefault="00B32B06">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc226536890" w:history="1">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>6.10.</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Supported Housing Offers</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226536890 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>20</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="071DAF03" w14:textId="12A1EC7B" w:rsidR="00F86B9B" w:rsidRDefault="00B32B06">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc226536891" w:history="1">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>6.11.</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Accommodation decision making for applicants with disability and NDIS participants</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226536891 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>20</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="18CFAA95" w14:textId="53990A67" w:rsidR="00F86B9B" w:rsidRDefault="00B32B06">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841432" w:history="1">
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+      <w:hyperlink w:anchor="_Toc226536892" w:history="1">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>7.</w:t>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Other matters</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="0039000A">
+          <w:t>Decision makers</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0039000A">
-[...10 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226536892 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E55A1">
-[...5 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>21</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="791A6B73" w14:textId="2F2A15B7" w:rsidR="0039000A" w:rsidRDefault="00170A2A">
+    <w:p w14:paraId="71CFDB36" w14:textId="3F8414B5" w:rsidR="00F86B9B" w:rsidRDefault="00B32B06">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841433" w:history="1">
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+      <w:hyperlink w:anchor="_Toc226536893" w:history="1">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>7.1.</w:t>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Previous 12-month restriction removed</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="0039000A">
+          <w:t>Informal decision makers</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0039000A">
-[...10 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226536893 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E55A1">
-[...5 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>21</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="05990661" w14:textId="3E770596" w:rsidR="0039000A" w:rsidRDefault="00170A2A">
+    <w:p w14:paraId="4E199297" w14:textId="31F4C5F9" w:rsidR="00F86B9B" w:rsidRDefault="00B32B06">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841434" w:history="1">
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+      <w:hyperlink w:anchor="_Toc226536894" w:history="1">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>7.2.</w:t>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Pets</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="0039000A">
+          <w:t>Formal decision makers</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0039000A">
-[...10 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226536894 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E55A1">
-[...5 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>21</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5A96646B" w14:textId="7A1A8C3B" w:rsidR="0039000A" w:rsidRDefault="00170A2A">
+    <w:p w14:paraId="46197AF4" w14:textId="57F0C6FF" w:rsidR="00F86B9B" w:rsidRDefault="00B32B06">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841435" w:history="1">
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+      <w:hyperlink w:anchor="_Toc226536895" w:history="1">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>7.3.</w:t>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Citizenship and resident status and exceptional circumstances</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="0039000A">
+          <w:t>Power of Attorney</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0039000A">
-[...10 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226536895 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E55A1">
-[...5 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>21</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="56974B04" w14:textId="55C1F25E" w:rsidR="0039000A" w:rsidRDefault="00170A2A">
+    <w:p w14:paraId="5A8EC326" w14:textId="1AACAFD4" w:rsidR="00F86B9B" w:rsidRDefault="00B32B06">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841436" w:history="1">
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+      <w:hyperlink w:anchor="_Toc226536896" w:history="1">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>7.4.</w:t>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Ownership of property</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="0039000A">
+          <w:t>Administrator</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0039000A">
-[...10 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226536896 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E55A1">
-[...5 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>21</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0525B2BF" w14:textId="0E513A0D" w:rsidR="0039000A" w:rsidRDefault="00170A2A">
+    <w:p w14:paraId="31E160D9" w14:textId="1718AD55" w:rsidR="00F86B9B" w:rsidRDefault="00B32B06">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841437" w:history="1">
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+      <w:hyperlink w:anchor="_Toc226536897" w:history="1">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>7.5.</w:t>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Singles housing</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="0039000A">
+          <w:t>Guardian</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0039000A">
-[...10 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226536897 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E55A1">
-[...5 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>22</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1246F825" w14:textId="37E82D87" w:rsidR="0039000A" w:rsidRDefault="00170A2A">
-[...467 lines deleted...]
-    <w:p w14:paraId="413169FD" w14:textId="454EAB25" w:rsidR="0039000A" w:rsidRDefault="00170A2A">
+    <w:p w14:paraId="2E4D28B8" w14:textId="27FCAF21" w:rsidR="00F86B9B" w:rsidRDefault="00B32B06">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841444" w:history="1">
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+      <w:hyperlink w:anchor="_Toc226536898" w:history="1">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>8.</w:t>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Decision makers</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="0039000A">
+          <w:t>Disability needs</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0039000A">
-[...10 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226536898 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E55A1">
-[...5 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>23</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1FBBE096" w14:textId="230B3B50" w:rsidR="0039000A" w:rsidRDefault="00170A2A">
+    <w:p w14:paraId="611FE40C" w14:textId="13A67302" w:rsidR="00F86B9B" w:rsidRDefault="00B32B06">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841445" w:history="1">
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+      <w:hyperlink w:anchor="_Toc226536899" w:history="1">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>8.1.</w:t>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Informal decision makers</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="0039000A">
+          <w:t>Special Accommodation Requirements</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0039000A">
-[...10 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226536899 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E55A1">
-[...5 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>23</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="05A38D86" w14:textId="4FC12EB7" w:rsidR="0039000A" w:rsidRDefault="00170A2A">
+    <w:p w14:paraId="1F7C8BF5" w14:textId="7B002093" w:rsidR="00F86B9B" w:rsidRDefault="00B32B06">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841446" w:history="1">
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+      <w:hyperlink w:anchor="_Toc226536900" w:history="1">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>8.2.</w:t>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Formal decision makers</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="0039000A">
+          <w:t>The Equal Opportunity Act 2010 (Vic)</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0039000A">
-[...10 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226536900 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E55A1">
-[...5 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>23</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6E78F58A" w14:textId="40CDEFC9" w:rsidR="0039000A" w:rsidRDefault="00170A2A">
-[...233 lines deleted...]
-    <w:p w14:paraId="5C37D1D2" w14:textId="3DCF59D9" w:rsidR="0039000A" w:rsidRDefault="00170A2A">
+    <w:p w14:paraId="0812098D" w14:textId="35B4AAA4" w:rsidR="00F86B9B" w:rsidRDefault="00B32B06">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841450" w:history="1">
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+      <w:hyperlink w:anchor="_Toc226536901" w:history="1">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>9.</w:t>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Disability needs</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="0039000A">
+          <w:t>Transfers</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0039000A">
-[...10 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226536901 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E55A1">
-[...5 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>24</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="64795C0C" w14:textId="52BBDF90" w:rsidR="0039000A" w:rsidRDefault="00170A2A">
+    <w:p w14:paraId="37052E01" w14:textId="676D16FB" w:rsidR="00F86B9B" w:rsidRDefault="00B32B06">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841451" w:history="1">
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+      <w:hyperlink w:anchor="_Toc226536902" w:history="1">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>9.1.</w:t>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Special Accommodation Requirements</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="0039000A">
+          <w:t>Priority Transfers</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0039000A">
-[...10 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226536902 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E55A1">
-[...5 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>24</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1ECD34BE" w14:textId="76ED69A7" w:rsidR="0039000A" w:rsidRDefault="00170A2A">
+    <w:p w14:paraId="5CC2B6A7" w14:textId="26B9C1C3" w:rsidR="00F86B9B" w:rsidRDefault="00B32B06">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841452" w:history="1">
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+      <w:hyperlink w:anchor="_Toc226536903" w:history="1">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>9.2.</w:t>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>The Equal Opportunity Act 2010 (Vic)</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="0039000A">
+          <w:t>Transfers due to uninhabitable housing</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0039000A">
-[...10 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226536903 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E55A1">
-[...5 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>24</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="416D2495" w14:textId="13249F6F" w:rsidR="0039000A" w:rsidRDefault="00170A2A">
+    <w:p w14:paraId="34E5F9CA" w14:textId="3DFEAB19" w:rsidR="00F86B9B" w:rsidRDefault="00B32B06">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc226536904" w:history="1">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>9.3.</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Stock utilisation</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226536904 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>25</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="75AC7B0B" w14:textId="2A4309B4" w:rsidR="00F86B9B" w:rsidRDefault="00B32B06">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc226536905" w:history="1">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>9.4.</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Move out of property and move back for redevelopments</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226536905 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>25</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="74F94BD4" w14:textId="450F6224" w:rsidR="00F86B9B" w:rsidRDefault="00B32B06">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc226536906" w:history="1">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>9.5.</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Payment of relocation costs</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226536906 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>25</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1ADF0784" w14:textId="57924B21" w:rsidR="00F86B9B" w:rsidRDefault="00B32B06">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc226536907" w:history="1">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>9.6.</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Exit tenancy condition reports</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226536907 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>25</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="79302466" w14:textId="4F1DA060" w:rsidR="00F86B9B" w:rsidRDefault="00B32B06">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841453" w:history="1">
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+      <w:hyperlink w:anchor="_Toc226536908" w:history="1">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>10.</w:t>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Transfers</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="0039000A">
+          <w:t>Offers of housing</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0039000A">
-[...10 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226536908 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E55A1">
-[...5 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>26</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="13212D84" w14:textId="75404E7E" w:rsidR="0039000A" w:rsidRDefault="00170A2A">
+    <w:p w14:paraId="46F147E7" w14:textId="5B26F7DC" w:rsidR="00F86B9B" w:rsidRDefault="00B32B06">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841454" w:history="1">
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+      <w:hyperlink w:anchor="_Toc226536909" w:history="1">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>10.1.</w:t>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Priority Transfers</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="0039000A">
+          <w:t>Matching clients</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0039000A">
-[...10 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226536909 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E55A1">
-[...5 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>27</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7ADBDC11" w14:textId="35F2D321" w:rsidR="0039000A" w:rsidRDefault="00170A2A">
+    <w:p w14:paraId="316043A8" w14:textId="68EFCDAE" w:rsidR="00F86B9B" w:rsidRDefault="00B32B06">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841455" w:history="1">
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+      <w:hyperlink w:anchor="_Toc226536910" w:history="1">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>10.2.</w:t>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Transfers due to uninhabitable housing</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="0039000A">
+          <w:t>Previously undeclared Special Accommodation Requirements</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0039000A">
-[...10 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226536910 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E55A1">
-[...5 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>27</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5F968471" w14:textId="5031FA7C" w:rsidR="0039000A" w:rsidRDefault="00170A2A">
+    <w:p w14:paraId="55105C98" w14:textId="231885CE" w:rsidR="00F86B9B" w:rsidRDefault="00B32B06">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841456" w:history="1">
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+      <w:hyperlink w:anchor="_Toc226536911" w:history="1">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>10.3.</w:t>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Stock utilisation</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="0039000A">
+          <w:t>Eligibility</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0039000A">
-[...10 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226536911 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E55A1">
-[...5 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>27</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2C63BE17" w14:textId="6626BED6" w:rsidR="0039000A" w:rsidRDefault="00170A2A">
+    <w:p w14:paraId="6FBD27E1" w14:textId="59A1F0D7" w:rsidR="00F86B9B" w:rsidRDefault="00B32B06">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841457" w:history="1">
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+      <w:hyperlink w:anchor="_Toc226536912" w:history="1">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>10.4.</w:t>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Move out of property and move back for redevelopments</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="0039000A">
+          <w:t>Not eligible for Public Housing</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0039000A">
-[...10 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226536912 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E55A1">
-[...5 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>27</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0980466F" w14:textId="53A5AADE" w:rsidR="0039000A" w:rsidRDefault="00170A2A">
+    <w:p w14:paraId="46AFDBD3" w14:textId="29BC2EF7" w:rsidR="00F86B9B" w:rsidRDefault="00B32B06">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841458" w:history="1">
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+      <w:hyperlink w:anchor="_Toc226536913" w:history="1">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>10.5.</w:t>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Payment of relocation costs</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="0039000A">
+          <w:t>Not eligible for current priority category</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0039000A">
-[...10 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226536913 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E55A1">
-[...5 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>27</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="191ACE25" w14:textId="343D40BA" w:rsidR="0039000A" w:rsidRDefault="00170A2A">
+    <w:p w14:paraId="6390F582" w14:textId="67A75B01" w:rsidR="00F86B9B" w:rsidRDefault="00B32B06">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841459" w:history="1">
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+      <w:hyperlink w:anchor="_Toc226536914" w:history="1">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>10.6.</w:t>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Exit tenancy condition reports</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="0039000A">
+          <w:t>Mandatory Disclosures</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0039000A">
-[...10 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226536914 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E55A1">
-[...5 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>27</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="34630F4C" w14:textId="7CA9CBC5" w:rsidR="0039000A" w:rsidRDefault="00170A2A">
+    <w:p w14:paraId="4B275D7C" w14:textId="32BF0B6D" w:rsidR="00F86B9B" w:rsidRDefault="00B32B06">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc226536915" w:history="1">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>10.7.</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Reasonable offers of housing</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226536915 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>29</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="403A2F0B" w14:textId="5F3B2E1A" w:rsidR="00F86B9B" w:rsidRDefault="00B32B06">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc226536916" w:history="1">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>10.8.</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Advising the applicant of the property location and address</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226536916 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>29</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="132BA066" w14:textId="38F39527" w:rsidR="00F86B9B" w:rsidRDefault="00B32B06">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc226536917" w:history="1">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>10.9.</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Information provided to applicants when an offer is made</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226536917 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>29</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="0BB53602" w14:textId="6D14D5F3" w:rsidR="00F86B9B" w:rsidRDefault="00B32B06">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc226536918" w:history="1">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>10.10.</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Offer refused</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226536918 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>30</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="41E5B31C" w14:textId="41EF9080" w:rsidR="00F86B9B" w:rsidRDefault="00B32B06">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc226536919" w:history="1">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>10.11.</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Offer accepted</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226536919 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>30</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2414FE7C" w14:textId="4B575C21" w:rsidR="00F86B9B" w:rsidRDefault="00B32B06">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc226536920" w:history="1">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>10.12.</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Information sessions</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226536920 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>30</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="54738F32" w14:textId="5DE70198" w:rsidR="00F86B9B" w:rsidRDefault="00B32B06">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc226536921" w:history="1">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>10.13.</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Formal offers</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226536921 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>31</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="70495B2F" w14:textId="472E49AC" w:rsidR="00F86B9B" w:rsidRDefault="00B32B06">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc226536922" w:history="1">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>10.14.</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>After signing the Residential rental agreement</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226536922 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>31</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="493C1B1A" w14:textId="390F95FC" w:rsidR="00F86B9B" w:rsidRDefault="00B32B06">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841460" w:history="1">
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+      <w:hyperlink w:anchor="_Toc226536923" w:history="1">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>11.</w:t>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Offers of housing</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="0039000A">
+          <w:t>Circumstances requiring VPS4 manager or above approval</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0039000A">
-[...10 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226536923 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E55A1">
-[...5 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>32</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="574EB6BE" w14:textId="3430019E" w:rsidR="0039000A" w:rsidRDefault="00170A2A">
+    <w:p w14:paraId="21E88632" w14:textId="782C5797" w:rsidR="00F86B9B" w:rsidRDefault="00B32B06">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841461" w:history="1">
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+      <w:hyperlink w:anchor="_Toc226536924" w:history="1">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>11.1.</w:t>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Matching clients</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="0039000A">
+          <w:t>Applicants 15-17 years of age</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0039000A">
-[...10 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226536924 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E55A1">
-[...5 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>32</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="01C57297" w14:textId="4F43EA71" w:rsidR="0039000A" w:rsidRDefault="00170A2A">
-[...1013 lines deleted...]
-    <w:p w14:paraId="45A58F5F" w14:textId="662A7717" w:rsidR="0039000A" w:rsidRDefault="00170A2A">
+    <w:p w14:paraId="7070E628" w14:textId="42702BEC" w:rsidR="00F86B9B" w:rsidRDefault="00B32B06">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841475" w:history="1">
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+      <w:hyperlink w:anchor="_Toc226536925" w:history="1">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>12.</w:t>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Circumstances requiring VPS4 manager or above approval</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="0039000A">
+          <w:t>Local decisions and allocations</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0039000A">
-[...10 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226536925 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E55A1">
-[...5 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>33</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7B79FE42" w14:textId="70C9F0E2" w:rsidR="0039000A" w:rsidRDefault="00170A2A">
+    <w:p w14:paraId="363A7D00" w14:textId="30E9CADD" w:rsidR="00F86B9B" w:rsidRDefault="00B32B06">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841476" w:history="1">
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+      <w:hyperlink w:anchor="_Toc226536926" w:history="1">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>12.1.</w:t>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Applicants 15-17 years of age</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="0039000A">
+          <w:t>Local allocation plan</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0039000A">
-[...10 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226536926 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E55A1">
-[...5 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>33</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="121C2683" w14:textId="59F61BD0" w:rsidR="0039000A" w:rsidRDefault="00170A2A">
+    <w:p w14:paraId="7CDA3533" w14:textId="01F65574" w:rsidR="00F86B9B" w:rsidRDefault="00B32B06">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc226536927" w:history="1">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>12.2.</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Sensitive allocations</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226536927 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>33</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5A37DB50" w14:textId="3C7F9269" w:rsidR="00F86B9B" w:rsidRDefault="00B32B06">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc226536928" w:history="1">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>12.3.</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Selective allocations</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226536928 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>33</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2BE57A95" w14:textId="51724387" w:rsidR="00F86B9B" w:rsidRDefault="00B32B06">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc226536929" w:history="1">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>12.4.</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Hard to let properties</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226536929 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>33</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1D9C7CE6" w14:textId="29335BF7" w:rsidR="00F86B9B" w:rsidRDefault="00B32B06">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841477" w:history="1">
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+      <w:hyperlink w:anchor="_Toc226536930" w:history="1">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>13.</w:t>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Local decisions and allocations</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="0039000A">
+          <w:t>Temporary Absence</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0039000A">
-[...10 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226536930 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E55A1">
-[...5 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:t>35</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5CFE1EDE" w14:textId="5DFF843A" w:rsidR="0039000A" w:rsidRDefault="00170A2A">
-[...311 lines deleted...]
-    <w:p w14:paraId="5B5BA9E9" w14:textId="1D091192" w:rsidR="0039000A" w:rsidRDefault="00170A2A">
+    <w:p w14:paraId="17704412" w14:textId="0B3EF256" w:rsidR="00F86B9B" w:rsidRDefault="00B32B06">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc213841482" w:history="1">
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+      <w:hyperlink w:anchor="_Toc226536931" w:history="1">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>14.</w:t>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
             <w:b w:val="0"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
             <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A" w:rsidRPr="007620CF">
+        <w:r w:rsidR="00F86B9B" w:rsidRPr="00D26880">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Temporary Absence</w:t>
-[...1 lines deleted...]
-        <w:r w:rsidR="0039000A">
+          <w:t>Sleep-outs</w:t>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="0039000A">
-[...10 lines deleted...]
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc226536931 \h </w:instrText>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
+          <w:rPr>
+            <w:webHidden/>
+          </w:rPr>
+        </w:r>
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005E55A1">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:t>35</w:t>
         </w:r>
-        <w:r w:rsidR="0039000A">
+        <w:r w:rsidR="00F86B9B">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="669244FB" w14:textId="138333D7" w:rsidR="0039000A" w:rsidRDefault="00170A2A">
-[...79 lines deleted...]
-    <w:p w14:paraId="42C49055" w14:textId="642207FD" w:rsidR="00FB1F6E" w:rsidRDefault="00AD784C" w:rsidP="00D079AA">
+    <w:p w14:paraId="42C49055" w14:textId="48F02913" w:rsidR="00FB1F6E" w:rsidRDefault="00AD784C" w:rsidP="00D079AA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="56D509EB" w14:textId="77777777" w:rsidR="00FB1F6E" w:rsidRDefault="00FB1F6E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="21396428" w14:textId="73CBBD68" w:rsidR="008607CA" w:rsidRPr="002A5BD1" w:rsidRDefault="008607CA" w:rsidP="004D6D11">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc211349558"/>
-      <w:bookmarkStart w:id="2" w:name="_Toc213841412"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc226536860"/>
       <w:bookmarkStart w:id="3" w:name="_Hlk211002309"/>
       <w:r w:rsidRPr="00AF462E">
-        <w:lastRenderedPageBreak/>
         <w:t>Revision</w:t>
       </w:r>
       <w:r w:rsidRPr="002A5BD1">
         <w:t xml:space="preserve"> history</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9299" w:type="dxa"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="988"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="5193"/>
       </w:tblGrid>
       <w:tr w:rsidR="008607CA" w14:paraId="5853001F" w14:textId="77777777" w:rsidTr="00E37A2C">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
           </w:tcPr>
           <w:bookmarkEnd w:id="3"/>
           <w:p w14:paraId="31C423D5" w14:textId="77777777" w:rsidR="008607CA" w:rsidRPr="00CB3285" w:rsidRDefault="008607CA" w:rsidP="004D6D11">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r>
               <w:t>Version</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C9F6750" w14:textId="77777777" w:rsidR="008607CA" w:rsidRDefault="008607CA" w:rsidP="004D6D11">
+          <w:p w14:paraId="4C9F6750" w14:textId="68579042" w:rsidR="008607CA" w:rsidRDefault="008607CA" w:rsidP="004D6D11">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r>
-              <w:t>Amended Section</w:t>
+              <w:t xml:space="preserve">Amended </w:t>
+            </w:r>
+            <w:r w:rsidR="00290F02">
+              <w:t>s</w:t>
+            </w:r>
+            <w:r>
+              <w:t>ection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A4B461A" w14:textId="77777777" w:rsidR="008607CA" w:rsidRDefault="008607CA" w:rsidP="004D6D11">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r>
               <w:t>Effective</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5193" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="54CD0559" w14:textId="77777777" w:rsidR="008607CA" w:rsidRDefault="008607CA" w:rsidP="004D6D11">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r>
@@ -6136,57 +6407,54 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E458B2" w14:paraId="2B1EA0AE" w14:textId="77777777" w:rsidTr="00E37A2C">
         <w:trPr>
           <w:trHeight w:val="495"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6491FE30" w14:textId="3B16CE41" w:rsidR="00E458B2" w:rsidRDefault="00E458B2" w:rsidP="00E458B2">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00401E6E">
               <w:t>2.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4FD153C0" w14:textId="74F35E04" w:rsidR="00E458B2" w:rsidRDefault="00E458B2" w:rsidP="00E458B2">
+          <w:p w14:paraId="4FD153C0" w14:textId="417E7E73" w:rsidR="00E458B2" w:rsidRDefault="00E458B2" w:rsidP="00E458B2">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r w:rsidRPr="00401E6E">
-[...1 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2C86BE33" w14:textId="376AA774" w:rsidR="00E458B2" w:rsidRDefault="00E458B2" w:rsidP="00E458B2">
             <w:pPr>
               <w:pStyle w:val="Tablebullet2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="00401E6E">
               <w:t>August 2016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5193" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="483B6F03" w14:textId="74EBAB32" w:rsidR="00E458B2" w:rsidRDefault="00E458B2" w:rsidP="00E458B2">
             <w:pPr>
@@ -6201,57 +6469,54 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E458B2" w14:paraId="5305166F" w14:textId="77777777" w:rsidTr="00E37A2C">
         <w:trPr>
           <w:trHeight w:val="898"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="47D5FACF" w14:textId="11A6EB7A" w:rsidR="00E458B2" w:rsidRDefault="00E458B2" w:rsidP="00E458B2">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00401E6E">
               <w:t>3.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7703B921" w14:textId="4BA47518" w:rsidR="00E458B2" w:rsidRDefault="00E458B2" w:rsidP="00E458B2">
+          <w:p w14:paraId="7703B921" w14:textId="2CC5E895" w:rsidR="00E458B2" w:rsidRDefault="00E458B2" w:rsidP="00E458B2">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r w:rsidRPr="00401E6E">
-[...1 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="64E21056" w14:textId="7F2D0862" w:rsidR="00E458B2" w:rsidRDefault="00E458B2" w:rsidP="00E458B2">
             <w:pPr>
               <w:pStyle w:val="Tablebullet2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="00401E6E">
               <w:t>1 Jan 2019</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5193" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F999C11" w14:textId="7DA7A2AA" w:rsidR="00E458B2" w:rsidRDefault="00E458B2" w:rsidP="00E458B2">
             <w:pPr>
@@ -6266,57 +6531,54 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E458B2" w14:paraId="78F1935C" w14:textId="77777777" w:rsidTr="00E37A2C">
         <w:trPr>
           <w:trHeight w:val="898"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="51F9BED8" w14:textId="231858C2" w:rsidR="00E458B2" w:rsidRDefault="00E458B2" w:rsidP="00E458B2">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00401E6E">
               <w:t>4.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="751B359D" w14:textId="7811CDD6" w:rsidR="00E458B2" w:rsidRDefault="00E458B2" w:rsidP="00E458B2">
+          <w:p w14:paraId="751B359D" w14:textId="3F7857B2" w:rsidR="00E458B2" w:rsidRDefault="00E458B2" w:rsidP="00E458B2">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r w:rsidRPr="00401E6E">
-[...1 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2FE4BD60" w14:textId="5E126FE5" w:rsidR="00E458B2" w:rsidRDefault="00E458B2" w:rsidP="00E458B2">
             <w:pPr>
               <w:pStyle w:val="Tablebullet2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="00401E6E">
               <w:t>29 March 2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5193" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7541D0BB" w14:textId="045B866D" w:rsidR="00E458B2" w:rsidRDefault="00E458B2" w:rsidP="00E458B2">
             <w:pPr>
@@ -6331,57 +6593,54 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E458B2" w14:paraId="3101DDC5" w14:textId="77777777" w:rsidTr="00E37A2C">
         <w:trPr>
           <w:trHeight w:val="898"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="69A71042" w14:textId="4640BC18" w:rsidR="00E458B2" w:rsidRDefault="00E458B2" w:rsidP="00E458B2">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00401E6E">
               <w:t>5.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4927959C" w14:textId="3C7CBCE9" w:rsidR="00E458B2" w:rsidRDefault="00E458B2" w:rsidP="00E458B2">
+          <w:p w14:paraId="4927959C" w14:textId="06C93104" w:rsidR="00E458B2" w:rsidRDefault="00E458B2" w:rsidP="00E458B2">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r w:rsidRPr="00401E6E">
-[...1 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0EA34F27" w14:textId="18680878" w:rsidR="00E458B2" w:rsidRDefault="00E458B2" w:rsidP="00E458B2">
             <w:pPr>
               <w:pStyle w:val="Tablebullet2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="00401E6E">
               <w:t>26 May 2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5193" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="32169558" w14:textId="77777777" w:rsidR="00E458B2" w:rsidRDefault="00E458B2" w:rsidP="00E458B2">
             <w:pPr>
@@ -6412,57 +6671,54 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E458B2" w14:paraId="3B4606A9" w14:textId="77777777" w:rsidTr="00E37A2C">
         <w:trPr>
           <w:trHeight w:val="533"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6989BA9E" w14:textId="1431A387" w:rsidR="00E458B2" w:rsidRDefault="00E458B2" w:rsidP="00E458B2">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00401E6E">
               <w:t>6.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63C92959" w14:textId="4F5B30AF" w:rsidR="00E458B2" w:rsidRDefault="00E458B2" w:rsidP="00E458B2">
+          <w:p w14:paraId="63C92959" w14:textId="6F6A28C3" w:rsidR="00E458B2" w:rsidRDefault="00E458B2" w:rsidP="00E458B2">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r w:rsidRPr="00401E6E">
-[...1 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="37441A7E" w14:textId="78677DB7" w:rsidR="00E458B2" w:rsidRDefault="00E458B2" w:rsidP="00E458B2">
             <w:pPr>
               <w:pStyle w:val="Tablebullet2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="00401E6E">
               <w:t>1 July 2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5193" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4AB92179" w14:textId="354ED502" w:rsidR="00E458B2" w:rsidRDefault="00E458B2" w:rsidP="00E458B2">
             <w:pPr>
@@ -6477,57 +6733,54 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E458B2" w14:paraId="46FD4EB1" w14:textId="77777777" w:rsidTr="00E37A2C">
         <w:trPr>
           <w:trHeight w:val="898"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="255A7828" w14:textId="2C4E8D90" w:rsidR="00E458B2" w:rsidRDefault="00E458B2" w:rsidP="00E458B2">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00401E6E">
               <w:t>7.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1AC05639" w14:textId="5C998D00" w:rsidR="00E458B2" w:rsidRDefault="00E458B2" w:rsidP="00E458B2">
+          <w:p w14:paraId="1AC05639" w14:textId="56AAB786" w:rsidR="00E458B2" w:rsidRDefault="00E458B2" w:rsidP="00E458B2">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r w:rsidRPr="00401E6E">
-[...1 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5FB88B51" w14:textId="09C321FA" w:rsidR="00E458B2" w:rsidRDefault="00E458B2" w:rsidP="00E458B2">
             <w:pPr>
               <w:pStyle w:val="Tablebullet2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="00401E6E">
               <w:t>3 October 2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5193" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="45C58E9F" w14:textId="1DFB39A8" w:rsidR="00E458B2" w:rsidRDefault="00E458B2" w:rsidP="00E458B2">
             <w:pPr>
@@ -6542,57 +6795,54 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E458B2" w14:paraId="0786C59E" w14:textId="77777777" w:rsidTr="00E37A2C">
         <w:trPr>
           <w:trHeight w:val="898"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="25895515" w14:textId="49DFA099" w:rsidR="00E458B2" w:rsidRDefault="00E458B2" w:rsidP="00E458B2">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00401E6E">
               <w:t>8.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2091D77B" w14:textId="2320DAC3" w:rsidR="00E458B2" w:rsidRDefault="00E458B2" w:rsidP="00E458B2">
+          <w:p w14:paraId="2091D77B" w14:textId="6E4F8517" w:rsidR="00E458B2" w:rsidRDefault="00E458B2" w:rsidP="00E458B2">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r w:rsidRPr="00401E6E">
-[...1 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16043CCA" w14:textId="3E7521C3" w:rsidR="00E458B2" w:rsidRDefault="00E458B2" w:rsidP="00E458B2">
             <w:pPr>
               <w:pStyle w:val="Tablebullet2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="00401E6E">
               <w:t>28 December 2022</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5193" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3B9CC037" w14:textId="2E9D1526" w:rsidR="00E458B2" w:rsidRDefault="00E458B2" w:rsidP="00E458B2">
             <w:pPr>
@@ -6607,57 +6857,54 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E458B2" w14:paraId="03BB6A85" w14:textId="77777777" w:rsidTr="00E37A2C">
         <w:trPr>
           <w:trHeight w:val="898"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="626CE435" w14:textId="5B412E71" w:rsidR="00E458B2" w:rsidRDefault="00E458B2" w:rsidP="00E458B2">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00401E6E">
               <w:t>9.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="067BA05F" w14:textId="6E9F8482" w:rsidR="00E458B2" w:rsidRDefault="00E458B2" w:rsidP="00E458B2">
+          <w:p w14:paraId="067BA05F" w14:textId="7BB1B565" w:rsidR="00E458B2" w:rsidRDefault="00E458B2" w:rsidP="00E458B2">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r w:rsidRPr="00401E6E">
-[...1 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4FC40B31" w14:textId="78AB58CC" w:rsidR="00E458B2" w:rsidRDefault="00E458B2" w:rsidP="00E458B2">
             <w:pPr>
               <w:pStyle w:val="Tablebullet2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="00401E6E">
               <w:t>June 2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5193" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1630C436" w14:textId="77777777" w:rsidR="00E458B2" w:rsidRDefault="00E458B2" w:rsidP="00E458B2">
             <w:pPr>
@@ -6684,57 +6931,54 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E458B2" w14:paraId="5F56640C" w14:textId="77777777" w:rsidTr="00E37A2C">
         <w:trPr>
           <w:trHeight w:val="898"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="40D9B14D" w14:textId="2A810547" w:rsidR="00E458B2" w:rsidRDefault="00E458B2" w:rsidP="00E458B2">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00401E6E">
               <w:t>9.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A73AC9D" w14:textId="32B43229" w:rsidR="00E458B2" w:rsidRDefault="00E458B2" w:rsidP="00E458B2">
+          <w:p w14:paraId="7A73AC9D" w14:textId="6B88CF36" w:rsidR="00E458B2" w:rsidRDefault="00E458B2" w:rsidP="00E458B2">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r w:rsidRPr="00401E6E">
-[...1 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="42B1F47A" w14:textId="45F51FAB" w:rsidR="00E458B2" w:rsidRDefault="00E458B2" w:rsidP="00E458B2">
             <w:pPr>
               <w:pStyle w:val="Tablebullet2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="00401E6E">
               <w:t>October 2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5193" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3FFCC676" w14:textId="67CCB59D" w:rsidR="00E458B2" w:rsidRDefault="00E458B2" w:rsidP="00E458B2">
             <w:pPr>
@@ -6752,104 +6996,116 @@
       </w:tr>
       <w:tr w:rsidR="00E458B2" w14:paraId="4F9C94DE" w14:textId="77777777" w:rsidTr="00E37A2C">
         <w:trPr>
           <w:trHeight w:val="898"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5DD52251" w14:textId="54A91CA0" w:rsidR="00E458B2" w:rsidRPr="00401E6E" w:rsidRDefault="00E458B2" w:rsidP="00E458B2">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="005C6B41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>9.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="549270BD" w14:textId="76BC04C2" w:rsidR="00E458B2" w:rsidRPr="00401E6E" w:rsidRDefault="00E458B2" w:rsidP="00E458B2">
+          <w:p w14:paraId="549270BD" w14:textId="7A823DA1" w:rsidR="00E458B2" w:rsidRPr="00401E6E" w:rsidRDefault="00D471C3" w:rsidP="00E458B2">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r w:rsidRPr="005C6B41">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
-              <w:t>Revised document</w:t>
+              <w:t>Section 4.2 and 11.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10FBF168" w14:textId="260F7021" w:rsidR="00E458B2" w:rsidRPr="00401E6E" w:rsidRDefault="00E458B2" w:rsidP="00E458B2">
             <w:pPr>
               <w:pStyle w:val="Tablebullet2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>August</w:t>
             </w:r>
             <w:r w:rsidRPr="005C6B41">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5193" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="394D59F6" w14:textId="77777777" w:rsidR="00E458B2" w:rsidRDefault="00E458B2" w:rsidP="00E458B2">
+          <w:p w14:paraId="394D59F6" w14:textId="718342CB" w:rsidR="00E458B2" w:rsidRDefault="00E458B2" w:rsidP="00E458B2">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
-              <w:t>Section 5.2 Update to Table 1 – Order of Allocations table.</w:t>
+              <w:t xml:space="preserve">Section </w:t>
+            </w:r>
+            <w:r w:rsidR="00D471C3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>.2 Update to Table 1 – Order of Allocations table.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2C68E817" w14:textId="67810024" w:rsidR="00E458B2" w:rsidRPr="00401E6E" w:rsidRDefault="00E458B2" w:rsidP="00E458B2">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="40"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t xml:space="preserve">Section 11.7 </w:t>
             </w:r>
             <w:r w:rsidRPr="00271AD4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t xml:space="preserve">Removed reasonable offer consideration for participants in the redundant </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
@@ -6867,252 +7123,515 @@
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="00271AD4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t xml:space="preserve">elocation </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="00271AD4">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>rogram.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E458B2" w14:paraId="73116469" w14:textId="77777777" w:rsidTr="00E37A2C">
+      <w:tr w:rsidR="00D471C3" w14:paraId="73116469" w14:textId="77777777" w:rsidTr="00E37A2C">
         <w:trPr>
           <w:trHeight w:val="898"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A664590" w14:textId="5AEF53BF" w:rsidR="00E458B2" w:rsidRPr="00401E6E" w:rsidRDefault="00E458B2" w:rsidP="00E458B2">
+          <w:p w14:paraId="6A664590" w14:textId="5AEF53BF" w:rsidR="00D471C3" w:rsidRPr="00401E6E" w:rsidRDefault="00D471C3" w:rsidP="00D471C3">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>9.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7087A48A" w14:textId="2A6CAB18" w:rsidR="00E458B2" w:rsidRPr="00401E6E" w:rsidRDefault="00E458B2" w:rsidP="00E458B2">
+          <w:p w14:paraId="7087A48A" w14:textId="53A668F2" w:rsidR="00D471C3" w:rsidRPr="00401E6E" w:rsidRDefault="00D471C3" w:rsidP="00D471C3">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
-              <w:t>Revised document</w:t>
+              <w:t xml:space="preserve">4.2 Order of Allocations </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1EC02C4F" w14:textId="25EC6FFE" w:rsidR="00E458B2" w:rsidRPr="00401E6E" w:rsidRDefault="00E458B2" w:rsidP="00E458B2">
+          <w:p w14:paraId="1EC02C4F" w14:textId="25EC6FFE" w:rsidR="00D471C3" w:rsidRPr="00401E6E" w:rsidRDefault="00D471C3" w:rsidP="00D471C3">
             <w:pPr>
               <w:pStyle w:val="Tablebullet2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>December 2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5193" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D709503" w14:textId="7A91268E" w:rsidR="00E458B2" w:rsidRPr="00401E6E" w:rsidRDefault="00E458B2" w:rsidP="00E458B2">
+          <w:p w14:paraId="4D709503" w14:textId="7A91268E" w:rsidR="00D471C3" w:rsidRPr="00401E6E" w:rsidRDefault="00D471C3" w:rsidP="00D471C3">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="40"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="009B6BA9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t xml:space="preserve">Order of </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidRPr="009B6BA9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>llocations table updated</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t xml:space="preserve"> – Family reunification uplift.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E458B2" w14:paraId="684A4D1F" w14:textId="77777777" w:rsidTr="00E37A2C">
+      <w:tr w:rsidR="00D471C3" w14:paraId="684A4D1F" w14:textId="77777777" w:rsidTr="00E37A2C">
         <w:trPr>
           <w:trHeight w:val="898"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F1B2898" w14:textId="2D811A23" w:rsidR="00E458B2" w:rsidRPr="00401E6E" w:rsidRDefault="00E458B2" w:rsidP="00E458B2">
+          <w:p w14:paraId="6F1B2898" w14:textId="2D811A23" w:rsidR="00D471C3" w:rsidRPr="00401E6E" w:rsidRDefault="00D471C3" w:rsidP="00D471C3">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>9.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7FF135CB" w14:textId="4CD470A1" w:rsidR="00E458B2" w:rsidRPr="00401E6E" w:rsidRDefault="00E458B2" w:rsidP="00E458B2">
+          <w:p w14:paraId="7FF135CB" w14:textId="3214E7DA" w:rsidR="00D471C3" w:rsidRPr="00401E6E" w:rsidRDefault="00D471C3" w:rsidP="00D471C3">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
-            <w:r w:rsidRPr="006003DB">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
-              <w:t>Revised document</w:t>
+              <w:t xml:space="preserve">4.2 Order of Allocations </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="63A9A035" w14:textId="3969D555" w:rsidR="00E458B2" w:rsidRPr="00401E6E" w:rsidRDefault="00AE2D48" w:rsidP="00E458B2">
+          <w:p w14:paraId="63A9A035" w14:textId="3969D555" w:rsidR="00D471C3" w:rsidRPr="00401E6E" w:rsidRDefault="00D471C3" w:rsidP="00D471C3">
             <w:pPr>
               <w:pStyle w:val="Tablebullet2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
-              <w:t>November</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> 2025</w:t>
+              <w:t>November 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5193" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D740E02" w14:textId="2DC70E33" w:rsidR="00E458B2" w:rsidRPr="00401E6E" w:rsidRDefault="00E458B2" w:rsidP="00E458B2">
+          <w:p w14:paraId="7D740E02" w14:textId="2DC70E33" w:rsidR="00D471C3" w:rsidRPr="00401E6E" w:rsidRDefault="00D471C3" w:rsidP="00D471C3">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="40"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="006003DB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t xml:space="preserve">Order of Allocations table updated – </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>Consolidation of Housing First programs into Housing First for People Sleeping Rough</w:t>
             </w:r>
             <w:r w:rsidRPr="006003DB">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00D471C3" w14:paraId="54CE6D0F" w14:textId="77777777" w:rsidTr="00E37A2C">
+        <w:trPr>
+          <w:trHeight w:val="898"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="286F4A5C" w14:textId="71B7E2C4" w:rsidR="00D471C3" w:rsidRDefault="00D471C3" w:rsidP="00D471C3">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>9.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5084791F" w14:textId="4E08924F" w:rsidR="00D471C3" w:rsidRPr="00F86B9B" w:rsidRDefault="00D471C3" w:rsidP="00D471C3">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.2 Order of Allocations </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="052781F7" w14:textId="29912AEC" w:rsidR="00D471C3" w:rsidRDefault="0080625D" w:rsidP="00D471C3">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>March</w:t>
+            </w:r>
+            <w:r w:rsidR="00D471C3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5193" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57B1A331" w14:textId="5A668AC1" w:rsidR="00D471C3" w:rsidRPr="006003DB" w:rsidRDefault="00D471C3" w:rsidP="00D471C3">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D471C3">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Table 1: Summary of the Victorian Housing Register Categories and Order of Allocation, updated to include the new priority type “2026 Bushfires” under the Emergency Management Category.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003560E4" w14:paraId="34D3DA95" w14:textId="77777777" w:rsidTr="00A171FB">
+        <w:trPr>
+          <w:trHeight w:val="1104"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="988" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6324D69A" w14:textId="43811F92" w:rsidR="003560E4" w:rsidRDefault="003560E4" w:rsidP="003560E4">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00682BD5">
+              <w:t>9.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1749CDCE" w14:textId="4BA50871" w:rsidR="003560E4" w:rsidRDefault="003560E4" w:rsidP="003560E4">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00682BD5">
+              <w:t>4.2 Order of Allocations</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="056914FB" w14:textId="2F63B96B" w:rsidR="003560E4" w:rsidRDefault="003560E4" w:rsidP="003560E4">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet2"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00682BD5">
+              <w:t>Ap</w:t>
+            </w:r>
+            <w:r>
+              <w:t>r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00682BD5">
+              <w:t>il 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5193" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B569D0E" w14:textId="1EF1C169" w:rsidR="003560E4" w:rsidRPr="00D471C3" w:rsidRDefault="00A171FB" w:rsidP="00A171FB">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A171FB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Table 1: Summary of Victorian Housing Register Categories and Allocation Order.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A171FB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t xml:space="preserve">This table has been updated to correctly list Family Violence Priority Transfers as </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A171FB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t xml:space="preserve">llocation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A171FB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rder </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A171FB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. While previously correct in merged versions, this category was inadvertently changed to </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A171FB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rder 3 during the transition to accessible, unmerged tables. This update restores the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>allocation order</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A171FB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> status </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t xml:space="preserve">implemented </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A171FB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t xml:space="preserve">n </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A171FB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>2024.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p w14:paraId="54917B4A" w14:textId="0D4B2BB5" w:rsidR="00F11D9B" w:rsidRDefault="00AE2D48" w:rsidP="00F11D9B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc213841413"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc226536861"/>
       <w:r w:rsidRPr="00AE2D48">
-        <w:lastRenderedPageBreak/>
         <w:t>Definitions</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9299" w:type="dxa"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2972"/>
         <w:gridCol w:w="6327"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AE1C70" w14:paraId="3A55D234" w14:textId="77777777" w:rsidTr="00AE2D48">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="21529410" w14:textId="2FFFD014" w:rsidR="00AE1C70" w:rsidRPr="00CB3285" w:rsidRDefault="00AE1C70" w:rsidP="00AE1C70">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
@@ -7628,51 +8147,50 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6327" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F43D205" w14:textId="71651A87" w:rsidR="00AE2D48" w:rsidRPr="00E13C3C" w:rsidRDefault="00AE2D48" w:rsidP="00AE2D48">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00E41DFB">
               <w:t xml:space="preserve">The discount amount that Homes Victoria provides the renter to reduce the household’s weekly contribution towards their rent. The value of the rental rebate is the difference between 25 per cent of the total assessable income of all household members and the Market Rent of the property.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE2D48" w14:paraId="17DEA04F" w14:textId="77777777" w:rsidTr="00AE2D48">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2791156C" w14:textId="4EB7AAB2" w:rsidR="00AE2D48" w:rsidRPr="00E13C3C" w:rsidRDefault="00AE2D48" w:rsidP="00AE2D48">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00E41DFB">
-              <w:lastRenderedPageBreak/>
               <w:t>Renter(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6327" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="03EF8C1B" w14:textId="771C6007" w:rsidR="00AE2D48" w:rsidRPr="00E13C3C" w:rsidRDefault="00AE2D48" w:rsidP="00AE2D48">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r w:rsidRPr="00E41DFB">
               <w:t>An applicant or household member who has signed a residential rental agreement with Homes Victoria to enable them to let the property.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE2D48" w14:paraId="2A404FE0" w14:textId="77777777" w:rsidTr="00AE2D48">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2972" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3ECF1B84" w14:textId="169CE5EE" w:rsidR="00AE2D48" w:rsidRPr="00E13C3C" w:rsidRDefault="00AE2D48" w:rsidP="00AE2D48">
             <w:pPr>
@@ -8000,56 +8518,55 @@
           <w:color w:val="201547"/>
           <w:kern w:val="32"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
           <w:color w:val="201547"/>
           <w:kern w:val="32"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="67D391DE" w14:textId="5F809ED6" w:rsidR="00AE1C70" w:rsidRDefault="00AE1C70" w:rsidP="00ED7E87">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc213841414"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc226536862"/>
       <w:r w:rsidRPr="00ED7E87">
         <w:rPr>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Introductio</w:t>
       </w:r>
       <w:r>
         <w:t>n</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="3A8FD5E7" w14:textId="77777777" w:rsidR="00AE1C70" w:rsidRDefault="00AE1C70" w:rsidP="00AE1C70">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This Chapter of the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Public housing allocations operational guidelines</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> outlines the procedure for housing staff to follow when allocating public housing and ensure compliance with Victoria’s Charter of Rights as well as comply with amendments to the Residential Tenancies Act which took effect on 29 March 2021.</w:t>
       </w:r>
     </w:p>
@@ -8092,51 +8609,51 @@
         <w:t>the applicant's household and the type of property available are a match on the basis of location, size, physical attributes of the property and the households needs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="096777BA" w14:textId="77777777" w:rsidR="00AE1C70" w:rsidRDefault="00AE1C70" w:rsidP="00AE1C70">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>an offer of public housing is reasonable (taking into account the requirements of the Residential Tenancies Act to disclose certain information and the department’s obligation under the Charter of Rights).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6168CCEC" w14:textId="77777777" w:rsidR="00AE1C70" w:rsidRPr="00ED7E87" w:rsidRDefault="00AE1C70" w:rsidP="001D151A">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc174986189"/>
       <w:bookmarkStart w:id="8" w:name="_Toc166512259"/>
       <w:bookmarkStart w:id="9" w:name="_Toc518372197"/>
-      <w:bookmarkStart w:id="10" w:name="_Toc213841415"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc226536863"/>
       <w:r w:rsidRPr="00ED7E87">
         <w:t>When do these operational guidelines apply?</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="0C8A55F9" w14:textId="77777777" w:rsidR="00AE1C70" w:rsidRDefault="00AE1C70" w:rsidP="00586AF3">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>These operational guidelines apply when:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3210FBF0" w14:textId="77777777" w:rsidR="00AE1C70" w:rsidRPr="00586AF3" w:rsidRDefault="00AE1C70" w:rsidP="00586AF3">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00586AF3">
         <w:t>applicants from the VHR are being offered public housing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="509DEECB" w14:textId="77777777" w:rsidR="00AE1C70" w:rsidRPr="00586AF3" w:rsidRDefault="00AE1C70" w:rsidP="00586AF3">
@@ -8170,56 +8687,55 @@
     <w:p w14:paraId="1DA6003C" w14:textId="77777777" w:rsidR="001D151A" w:rsidRDefault="001D151A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C7DA51A" w14:textId="77777777" w:rsidR="00AE1C70" w:rsidRPr="00ED7E87" w:rsidRDefault="00AE1C70" w:rsidP="00ED7E87">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:rPr>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc174986190"/>
       <w:bookmarkStart w:id="13" w:name="_Toc166512260"/>
       <w:bookmarkStart w:id="14" w:name="_Toc518372198"/>
-      <w:bookmarkStart w:id="15" w:name="_Toc213841416"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc226536864"/>
       <w:r w:rsidRPr="00ED7E87">
         <w:rPr>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Allocating from the Victorian Housing Register</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="3B33A68B" w14:textId="77777777" w:rsidR="00AE1C70" w:rsidRDefault="00AE1C70" w:rsidP="00586AF3">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The determinations set out the criteria which a person must meet to be eligible to be placed on the VHR and then allocated social housing. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47890301" w14:textId="77777777" w:rsidR="00AE1C70" w:rsidRDefault="00AE1C70" w:rsidP="00586AF3">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>The eligibility criteria for the VHR applies to both new applicants and existing social housing renters seeking a transfer to a different social housing property. Regardless of whether an application is new or transfer, they form part of a single register being the register, with their place on the VHR being determined by the priority in which they fall.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E451567" w14:textId="77777777" w:rsidR="00AE1C70" w:rsidRDefault="00AE1C70" w:rsidP="00586AF3">
@@ -8243,51 +8759,51 @@
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00586AF3">
         <w:t>The property size matches the applicant's household composition</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38618A91" w14:textId="77777777" w:rsidR="00AE1C70" w:rsidRPr="00586AF3" w:rsidRDefault="00AE1C70" w:rsidP="00586AF3">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00586AF3">
         <w:t>The property is appropriately matched to the applicant's approved special accommodation requirements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="110DAEF3" w14:textId="77777777" w:rsidR="00AE1C70" w:rsidRDefault="00AE1C70" w:rsidP="004D6D11">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="200" w:after="80" w:line="320" w:lineRule="atLeast"/>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc174986191"/>
       <w:bookmarkStart w:id="17" w:name="_Toc166512261"/>
-      <w:bookmarkStart w:id="18" w:name="_Toc213841417"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc226536865"/>
       <w:r>
         <w:t>Priority Access Categories</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54FD64B0" w14:textId="77777777" w:rsidR="00AE1C70" w:rsidRDefault="00AE1C70" w:rsidP="00586AF3">
       <w:pPr>
         <w:pStyle w:val="Body"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Once applicants have been placed on the VHR, they are to be allocated to their housing need.  This is reflected in the determinations which state </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
@@ -8325,51 +8841,51 @@
           </w:rPr>
           <w:t>section 5.2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> summarises the categories of the VHR in order of priority. Staff must refer to the Determinations for a more detailed version and the eligibility criteria an applicant must meet to be eligible for each respective Priority Access Category.</w:t>
       </w:r>
       <w:bookmarkStart w:id="19" w:name="_2.3.23_Allocations_aligned"/>
       <w:bookmarkStart w:id="20" w:name="_2.3.2_Allocations_aligned"/>
       <w:bookmarkStart w:id="21" w:name="_Toc107561321"/>
       <w:bookmarkStart w:id="22" w:name="_Toc166512262"/>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="3A7677A8" w14:textId="77777777" w:rsidR="00AE1C70" w:rsidRPr="004D6D11" w:rsidRDefault="00AE1C70" w:rsidP="004D6D11">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="200" w:after="80" w:line="320" w:lineRule="atLeast"/>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_Order_of_allocations"/>
       <w:bookmarkStart w:id="24" w:name="_Toc174986192"/>
-      <w:bookmarkStart w:id="25" w:name="_Toc213841418"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc226536866"/>
       <w:bookmarkEnd w:id="23"/>
       <w:r w:rsidRPr="004D6D11">
         <w:t>Order of allocations</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkEnd w:id="22"/>
     <w:p w14:paraId="6DD94B89" w14:textId="77777777" w:rsidR="00AE1C70" w:rsidRPr="00586AF3" w:rsidRDefault="00AE1C70" w:rsidP="00586AF3">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00586AF3">
         <w:t>Applicants receive prioritisation based on their housing situation. The table below outlines the categories of the Register and includes:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4433A900" w14:textId="77777777" w:rsidR="00AE1C70" w:rsidRPr="00586AF3" w:rsidRDefault="00AE1C70" w:rsidP="00586AF3">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
       <w:r w:rsidRPr="00586AF3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -8434,72 +8950,71 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Certain priority reasons are prioritised differently from other reasons in the same category. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B096A5E" w14:textId="77777777" w:rsidR="0038144F" w:rsidRDefault="0038144F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="64805251" w14:textId="14CA8050" w:rsidR="00AE1C70" w:rsidRDefault="00AE1C70" w:rsidP="00AE1C70">
       <w:pPr>
         <w:pStyle w:val="Tablecaption"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Table 1: </w:t>
       </w:r>
       <w:r w:rsidR="004912EA" w:rsidRPr="004912EA">
         <w:t>Summary of the Victorian Housing Register Categories and Order of Allocation</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9776" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1232"/>
         <w:gridCol w:w="1173"/>
         <w:gridCol w:w="2201"/>
         <w:gridCol w:w="3611"/>
         <w:gridCol w:w="1559"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00631D55" w14:paraId="05CFACDC" w14:textId="77777777" w:rsidTr="00631D55">
+      <w:tr w:rsidR="00631D55" w14:paraId="05CFACDC" w14:textId="77777777" w:rsidTr="5F4DC467">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1232" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="24602F51" w14:textId="2001DFF6" w:rsidR="00631D55" w:rsidRPr="00CB3285" w:rsidRDefault="00631D55" w:rsidP="00AE1C70">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="00CA7896">
               <w:t>Order of Allocation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1173" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="39CA5017" w14:textId="4776DF8B" w:rsidR="00631D55" w:rsidRPr="00CA7896" w:rsidRDefault="00631D55" w:rsidP="00AE1C70">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r>
@@ -8528,51 +9043,51 @@
             <w:tcW w:w="3611" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="48647B3E" w14:textId="2951D236" w:rsidR="00631D55" w:rsidRDefault="00631D55" w:rsidP="00AE1C70">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="00CA7896">
               <w:t>Priority Reason</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="51D8D0D0" w14:textId="122A0750" w:rsidR="00631D55" w:rsidRDefault="00631D55" w:rsidP="00AE1C70">
             <w:pPr>
               <w:pStyle w:val="Tablecolhead"/>
             </w:pPr>
             <w:r w:rsidRPr="00CA7896">
               <w:t>Application Type</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00631D55" w14:paraId="684D96F2" w14:textId="77777777" w:rsidTr="00631D55">
+      <w:tr w:rsidR="00631D55" w14:paraId="684D96F2" w14:textId="77777777" w:rsidTr="5F4DC467">
         <w:trPr>
           <w:trHeight w:val="554"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0B27199D" w14:textId="4E7ECB17" w:rsidR="00631D55" w:rsidRDefault="00631D55" w:rsidP="00AE1C70">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -8611,109 +9126,108 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="760E5D85" w14:textId="216F67F6" w:rsidR="00631D55" w:rsidRDefault="00631D55" w:rsidP="00AE1C70">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>Emergency Management Housing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3611" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2026AE14" w14:textId="56277C91" w:rsidR="00631D55" w:rsidRDefault="00631D55" w:rsidP="00AE1C70">
+          <w:p w14:paraId="2026AE14" w14:textId="670F6B29" w:rsidR="00631D55" w:rsidRDefault="1C3881D6" w:rsidP="5F4DC467">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
-              <w:numPr>
-[...2 lines deleted...]
-              </w:numPr>
             </w:pPr>
             <w:r>
-              <w:t>N/A</w:t>
+              <w:t xml:space="preserve">Jan </w:t>
+            </w:r>
+            <w:r w:rsidR="00290F02">
+              <w:t>2026 Bushfires</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C76C68D" w14:textId="77777777" w:rsidR="00631D55" w:rsidRDefault="00631D55" w:rsidP="00AE1C70">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="44"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>New</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="06F10B5D" w14:textId="63ABE863" w:rsidR="00631D55" w:rsidRDefault="00631D55" w:rsidP="00AE1C70">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="40"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>Transfer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00631D55" w14:paraId="5DB6A33B" w14:textId="77777777" w:rsidTr="00631D55">
+      <w:tr w:rsidR="00631D55" w14:paraId="5DB6A33B" w14:textId="77777777" w:rsidTr="5F4DC467">
         <w:trPr>
           <w:trHeight w:val="554"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="29674F50" w14:textId="54FEFDA6" w:rsidR="00631D55" w:rsidRPr="00401E6E" w:rsidRDefault="00631D55" w:rsidP="00631D55">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -8789,51 +9303,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7BE00F44" w14:textId="25165F09" w:rsidR="00631D55" w:rsidRDefault="00631D55" w:rsidP="00631D55">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="40"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>New</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00631D55" w14:paraId="6876DA73" w14:textId="77777777" w:rsidTr="00631D55">
+      <w:tr w:rsidR="00631D55" w14:paraId="6876DA73" w14:textId="77777777" w:rsidTr="5F4DC467">
         <w:trPr>
           <w:trHeight w:val="554"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6B3B2F41" w14:textId="0068F0EA" w:rsidR="00631D55" w:rsidRPr="00401E6E" w:rsidRDefault="00631D55" w:rsidP="00631D55">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -8912,71 +9426,71 @@
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="03477C43" w14:textId="0869276A" w:rsidR="00631D55" w:rsidRDefault="00631D55" w:rsidP="00631D55">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="40"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>New</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00631D55" w14:paraId="56D5AC78" w14:textId="77777777" w:rsidTr="00631D55">
+      <w:tr w:rsidR="00631D55" w14:paraId="56D5AC78" w14:textId="77777777" w:rsidTr="5F4DC467">
         <w:trPr>
           <w:trHeight w:val="554"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A9E281D" w14:textId="6F177FDB" w:rsidR="00631D55" w:rsidRPr="00401E6E" w:rsidRDefault="00631D55" w:rsidP="00631D55">
+          <w:p w14:paraId="6A9E281D" w14:textId="37EBA4D8" w:rsidR="00631D55" w:rsidRPr="00401E6E" w:rsidRDefault="003560E4" w:rsidP="00631D55">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
-              <w:t>3</w:t>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1173" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="19233870" w14:textId="102AD22C" w:rsidR="00631D55" w:rsidRDefault="00631D55" w:rsidP="00631D55">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00707F95">
               <w:t>Priority Access</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -9033,51 +9547,51 @@
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="73D1E89C" w14:textId="5D11F158" w:rsidR="00631D55" w:rsidRDefault="00631D55" w:rsidP="00631D55">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="40"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>Transfer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00631D55" w14:paraId="36F5DAA2" w14:textId="77777777" w:rsidTr="00631D55">
+      <w:tr w:rsidR="00631D55" w14:paraId="36F5DAA2" w14:textId="77777777" w:rsidTr="5F4DC467">
         <w:trPr>
           <w:trHeight w:val="554"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="692C9104" w14:textId="146496D0" w:rsidR="00631D55" w:rsidRPr="00401E6E" w:rsidRDefault="00631D55" w:rsidP="00631D55">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -9174,51 +9688,51 @@
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="770C8922" w14:textId="68839690" w:rsidR="00631D55" w:rsidRDefault="00631D55" w:rsidP="00631D55">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="40"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>Transfer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00631D55" w14:paraId="599EB734" w14:textId="77777777" w:rsidTr="00631D55">
+      <w:tr w:rsidR="00631D55" w14:paraId="599EB734" w14:textId="77777777" w:rsidTr="5F4DC467">
         <w:trPr>
           <w:trHeight w:val="554"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="304B835F" w14:textId="1B340089" w:rsidR="00631D55" w:rsidRPr="00401E6E" w:rsidRDefault="00631D55" w:rsidP="00631D55">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -9351,51 +9865,51 @@
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4AC09847" w14:textId="0E13F212" w:rsidR="00631D55" w:rsidRDefault="00631D55" w:rsidP="00631D55">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="40"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>New</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00631D55" w14:paraId="1F6D6BF2" w14:textId="77777777" w:rsidTr="00631D55">
+      <w:tr w:rsidR="00631D55" w14:paraId="1F6D6BF2" w14:textId="77777777" w:rsidTr="5F4DC467">
         <w:trPr>
           <w:trHeight w:val="554"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="494D09B7" w14:textId="2E3A50B1" w:rsidR="00631D55" w:rsidRPr="00401E6E" w:rsidRDefault="00631D55" w:rsidP="00631D55">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -9708,51 +10222,51 @@
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6BFE8CD3" w14:textId="41A1E336" w:rsidR="00631D55" w:rsidRDefault="00631D55" w:rsidP="00631D55">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="40"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>Transfer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00631D55" w14:paraId="3D0E20FB" w14:textId="77777777" w:rsidTr="00631D55">
+      <w:tr w:rsidR="00631D55" w14:paraId="3D0E20FB" w14:textId="77777777" w:rsidTr="5F4DC467">
         <w:trPr>
           <w:trHeight w:val="554"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="69D19DA1" w14:textId="7A966FCC" w:rsidR="00631D55" w:rsidRPr="00401E6E" w:rsidRDefault="00631D55" w:rsidP="00631D55">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -9893,51 +10407,50 @@
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>Major Public Housing Site - Move Back </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CA3E3D7" w14:textId="77777777" w:rsidR="00631D55" w:rsidRDefault="00631D55" w:rsidP="00631D55">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="44"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Major Public Housing Sites - Move Out </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0668692E" w14:textId="77777777" w:rsidR="00631D55" w:rsidRDefault="00631D55" w:rsidP="00631D55">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="44"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>Mental Health with Support  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E97B46B" w14:textId="77777777" w:rsidR="00631D55" w:rsidRDefault="00631D55" w:rsidP="00631D55">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:numPr>
@@ -10025,57 +10538,56 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1D5766C4" w14:textId="61F51697" w:rsidR="00631D55" w:rsidRDefault="00631D55" w:rsidP="00631D55">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="40"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Transfer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00631D55" w14:paraId="1E9A840E" w14:textId="77777777" w:rsidTr="0038144F">
+      <w:tr w:rsidR="00631D55" w14:paraId="1E9A840E" w14:textId="77777777" w:rsidTr="5F4DC467">
         <w:trPr>
           <w:trHeight w:val="3589"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="092DF856" w14:textId="1270873C" w:rsidR="00631D55" w:rsidRPr="00401E6E" w:rsidRDefault="00631D55" w:rsidP="00631D55">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -10298,51 +10810,51 @@
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="767917FF" w14:textId="01AE86F3" w:rsidR="00631D55" w:rsidRDefault="00631D55" w:rsidP="00631D55">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="40"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>New</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00631D55" w14:paraId="49DA3F15" w14:textId="77777777" w:rsidTr="00631D55">
+      <w:tr w:rsidR="00631D55" w14:paraId="49DA3F15" w14:textId="77777777" w:rsidTr="5F4DC467">
         <w:trPr>
           <w:trHeight w:val="554"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5790193D" w14:textId="1F7BB653" w:rsidR="00631D55" w:rsidRPr="00401E6E" w:rsidRDefault="00631D55" w:rsidP="00631D55">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -10547,51 +11059,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>New</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3EBF3ED5" w14:textId="1B533E79" w:rsidR="00631D55" w:rsidRDefault="00631D55" w:rsidP="00631D55">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="40"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>Transfer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00631D55" w14:paraId="656FF30A" w14:textId="77777777" w:rsidTr="0038144F">
+      <w:tr w:rsidR="00631D55" w14:paraId="656FF30A" w14:textId="77777777" w:rsidTr="5F4DC467">
         <w:trPr>
           <w:trHeight w:val="1209"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7004E7CE" w14:textId="2639B890" w:rsidR="00631D55" w:rsidRDefault="00631D55" w:rsidP="00631D55">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>9</w:t>
@@ -10682,51 +11194,51 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="32619A79" w14:textId="4B3AE461" w:rsidR="00631D55" w:rsidRDefault="00631D55" w:rsidP="00631D55">
             <w:pPr>
               <w:pStyle w:val="Tablebullet1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="44"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>New</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00631D55" w14:paraId="199C000B" w14:textId="77777777" w:rsidTr="0038144F">
+      <w:tr w:rsidR="00631D55" w14:paraId="199C000B" w14:textId="77777777" w:rsidTr="5F4DC467">
         <w:trPr>
           <w:trHeight w:val="1052"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1232" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3F7A84C3" w14:textId="597FD7B0" w:rsidR="00631D55" w:rsidRDefault="00631D55" w:rsidP="00BB5C68">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>10</w:t>
@@ -10850,114 +11362,113 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
               <w:t>Transfer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="09456F95" w14:textId="77777777" w:rsidR="0038144F" w:rsidRDefault="0038144F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="201547"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="26" w:name="_Toc174986193"/>
-      <w:bookmarkStart w:id="27" w:name="_Toc213841419"/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A167B8F" w14:textId="44303A9D" w:rsidR="004912EA" w:rsidRPr="004D6D11" w:rsidRDefault="004912EA" w:rsidP="004D6D11">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="200" w:after="80" w:line="320" w:lineRule="atLeast"/>
       </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="_Toc226536867"/>
       <w:r w:rsidRPr="004D6D11">
-        <w:lastRenderedPageBreak/>
         <w:t>Allocations fulfilling other legislative requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
     </w:p>
     <w:p w14:paraId="4B8F04E0" w14:textId="77777777" w:rsidR="004912EA" w:rsidRPr="00586AF3" w:rsidRDefault="004912EA" w:rsidP="00586AF3">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00586AF3">
         <w:t xml:space="preserve">Where an applicant is eligible under the VHR and it is determined by a Deputy Secretary on behalf of the Secretary of the Department of Families, Fairness and Housing or the CEO, Homes Victoria that to meet their obligations under legislation, an allocation of housing is to be made. These arrangements are made within the scope of this operational guideline. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48BADCD1" w14:textId="77777777" w:rsidR="004912EA" w:rsidRPr="00586AF3" w:rsidRDefault="004912EA" w:rsidP="00586AF3">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00586AF3">
         <w:t>When a decision to make an allocation in these circumstances is taken, the relevant Operational Area needs to meet this commitment as a priority relative to other allocations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43B616CA" w14:textId="77777777" w:rsidR="004912EA" w:rsidRPr="00586AF3" w:rsidRDefault="004912EA" w:rsidP="00586AF3">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00586AF3">
         <w:t xml:space="preserve">These arrangements include the obligations of the Secretary of the Department of Families, Fairness and Housing under the Children, Youth and Families Act 2005 or protocols governing the Risk Assessment and Management family violence panels may require a specific allocation into public housing through the VHR. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B952D8F" w14:textId="77777777" w:rsidR="004912EA" w:rsidRPr="00586AF3" w:rsidRDefault="004912EA" w:rsidP="00586AF3">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00586AF3">
         <w:t>These households meet the criteria of high housing need.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6501892F" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004D6D11">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="200" w:after="80" w:line="320" w:lineRule="atLeast"/>
       </w:pPr>
       <w:bookmarkStart w:id="28" w:name="_Toc174986194"/>
-      <w:bookmarkStart w:id="29" w:name="_Toc213841420"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc226536868"/>
       <w:r>
         <w:t>Discretion under the Director’s Determinations</w:t>
       </w:r>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p w14:paraId="06F8BFCC" w14:textId="77777777" w:rsidR="004912EA" w:rsidRPr="00586AF3" w:rsidRDefault="004912EA" w:rsidP="00586AF3">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00586AF3">
         <w:t>When allocating applicants into Public Housing, staff should be aware of the discretion provided under the Determinations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FE2A1EB" w14:textId="77777777" w:rsidR="004912EA" w:rsidRPr="00586AF3" w:rsidRDefault="004912EA" w:rsidP="00586AF3">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00586AF3">
         <w:t>The Determinations provide that Homes Victoria or participating registered agencies may use discretion to approve applicants to allocate housing to persons who do not fully meet the eligibility criteria.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="046A7FAE" w14:textId="77777777" w:rsidR="004912EA" w:rsidRPr="00586AF3" w:rsidRDefault="004912EA" w:rsidP="00586AF3">
       <w:pPr>
         <w:pStyle w:val="Body"/>
@@ -10982,161 +11493,160 @@
       <w:r w:rsidR="004912EA" w:rsidRPr="00586AF3">
         <w:t xml:space="preserve">taff should refer to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidR="004912EA" w:rsidRPr="00E81F6E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Director of Housing Determinations applied by Homes Victoria</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="004912EA" w:rsidRPr="00586AF3">
         <w:t xml:space="preserve"> https://www.dhhs.vic.gov.au/publications/regulatory-impact-statement-director-housing-determinations-2018</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F69D47D" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004D6D11">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="200" w:after="80" w:line="320" w:lineRule="atLeast"/>
       </w:pPr>
       <w:bookmarkStart w:id="30" w:name="_Toc174986195"/>
-      <w:bookmarkStart w:id="31" w:name="_Toc213841421"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc226536869"/>
       <w:r>
         <w:t>Preparation before contacting the client</w:t>
       </w:r>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="6A096B51" w14:textId="77777777" w:rsidR="004912EA" w:rsidRPr="00586AF3" w:rsidRDefault="004912EA" w:rsidP="00586AF3">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00586AF3">
         <w:t>Preparation is important in establishing eligibility, matching applicants appropriately to a property and understanding an applicant's individual circumstances. It is also important in establishing success in sustaining tenancies by ensuring appropriate supports are in place before a tenancy begins.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0666ED34" w14:textId="77777777" w:rsidR="004912EA" w:rsidRPr="00586AF3" w:rsidRDefault="004912EA" w:rsidP="00586AF3">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00586AF3">
         <w:t>As applications on the Victorian Housing Register are at the point of being offered a property, it is important that these applications are reviewed and updated so that the offer process will proceed on the best advice available.  This is particularly important to ensure compliance with the Charter of Rights in ensuring that applications being offered have the relative highest priority need.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35A69126" w14:textId="77777777" w:rsidR="004912EA" w:rsidRPr="00586AF3" w:rsidRDefault="004912EA" w:rsidP="00586AF3">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00586AF3">
         <w:t>This activity further assists in the departments capacity to meet its obligations under the Charter of Rights ensuring sufficient time for all aspects of an applicant’s circumstances to be considered.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="521B2D8E" w14:textId="77777777" w:rsidR="004912EA" w:rsidRPr="00586AF3" w:rsidRDefault="004912EA" w:rsidP="00586AF3">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00586AF3">
         <w:t>The section below describes key activities needed in preparation for an offer of public housing and underpins the fair decision-making processes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77AF76C0" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004D6D11">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="200" w:after="80" w:line="320" w:lineRule="atLeast"/>
       </w:pPr>
       <w:bookmarkStart w:id="32" w:name="_Toc174986196"/>
-      <w:bookmarkStart w:id="33" w:name="_Toc213841422"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc226536870"/>
       <w:r>
         <w:t>Contacting support services</w:t>
       </w:r>
       <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:p w14:paraId="216B9F9C" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In preparation for an offer of public housing any support services listed on the application should be contacted. Engaging support services early in the allocation process ensures applicants have the best opportunity for a successful transition from the VHR to commencing a tenancy. Where possible, support services should also attend appointments or property inspections with the applicant.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38D6E0E4" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004D6D11">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="200" w:after="80" w:line="320" w:lineRule="atLeast"/>
       </w:pPr>
       <w:bookmarkStart w:id="34" w:name="_Toc174986197"/>
-      <w:bookmarkStart w:id="35" w:name="_Toc213841423"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="35" w:name="_Toc226536871"/>
+      <w:r>
         <w:t>Charter of Rights</w:t>
       </w:r>
       <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p w14:paraId="267E4DAB" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>In preparing to make an offer of housing to a specific applicant, staff should carefully consider whether the offer might potentially be a breach of the Charter of Rights. If so, staff should engage with their managers to determine whether the offer should proceed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56764D7F" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>It is important to further note that at any point in the offer process Charter of Rights issues may need to be taken into account as new information or a household circumstance changes.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1387D9B4" w14:textId="77777777" w:rsidR="004912EA" w:rsidRPr="00ED7E87" w:rsidRDefault="004912EA" w:rsidP="00ED7E87">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:rPr>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="36" w:name="_Toc174986198"/>
-      <w:bookmarkStart w:id="37" w:name="_Toc213841424"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc226536872"/>
       <w:r w:rsidRPr="00ED7E87">
         <w:rPr>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>Debt</w:t>
       </w:r>
       <w:bookmarkEnd w:id="36"/>
       <w:bookmarkEnd w:id="37"/>
     </w:p>
     <w:p w14:paraId="5DB79CB0" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Applicants are not to be denied a public housing offer when there is an outstanding debt.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68030505" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A debt is an amount which Homes Victoria is owed for unpaid current and vacated rental accounts, current and vacated maintenance and bond. </w:t>
       </w:r>
     </w:p>
@@ -11195,51 +11705,51 @@
       </w:r>
       <w:bookmarkStart w:id="38" w:name="_Hlk213843043"/>
       <w:r w:rsidR="004912EA">
         <w:t xml:space="preserve">https://providers.dffh.vic.gov.au/maintenance-manual-tenant-property-damage-operational-guidelines </w:t>
       </w:r>
       <w:bookmarkEnd w:id="38"/>
     </w:p>
     <w:p w14:paraId="1FFD2917" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>Note: Applicants are not to be denied a public housing offer on the basis of an outstanding debt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E1E1CD0" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004D6D11">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="200" w:after="80" w:line="320" w:lineRule="atLeast"/>
       </w:pPr>
       <w:bookmarkStart w:id="39" w:name="_Toc174986199"/>
-      <w:bookmarkStart w:id="40" w:name="_Toc213841425"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc226536873"/>
       <w:r>
         <w:t>Discuss and review outstanding debt</w:t>
       </w:r>
       <w:bookmarkEnd w:id="39"/>
       <w:bookmarkEnd w:id="40"/>
     </w:p>
     <w:p w14:paraId="74444002" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The department will give applicants the opportunity to review and negotiate their debt with the option to enter into a repayment plan, including payment start date. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="795894DE" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>Opportunities to inform and discuss debt with the client can happen at:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56540A80" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
@@ -11314,51 +11824,50 @@
       <w:r>
         <w:t>sign-up</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D41B602" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r>
         <w:t>Ideally, this will occur when the application is approved to the VHR .</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CF035E0" w14:textId="52EBFD21" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>Applicants are now able to lodge an appeal of any outstanding maintenance charges. If a review has already been completed and the applicant has not started repayments by offer stage, they should be requested to recommit to begin payments as part of the offer process. Payment start dates can be negotiated depending on the applicant's circumstances.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="264FD9B3" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">If a review has not been completed the debt is considered to be in dispute. This may also be the case where an agreement has been signed and the applicant has not had an opportunity to have their debt reviewed. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="605F5D4D" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>Note: An offer can continue before a review is still to commence or where a review has begun.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="458B326E" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>When an applicant asks for a review of debt, this could include either arrears, maintenance and/or a bond debt. These processes are separate and require different approaches in decision making whilst reviewing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="081A8F8A" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>Examples of debt include:</w:t>
@@ -11397,51 +11906,51 @@
     <w:p w14:paraId="591AAD42" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>a bond loan remains outstanding after a private rental tenancy ends.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F75AB6B" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004D6D11">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="200" w:after="80" w:line="320" w:lineRule="atLeast"/>
       </w:pPr>
       <w:bookmarkStart w:id="41" w:name="_Toc174986200"/>
-      <w:bookmarkStart w:id="42" w:name="_Toc213841426"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc226536874"/>
       <w:r>
         <w:t>Vacated rental arrears</w:t>
       </w:r>
       <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
     </w:p>
     <w:p w14:paraId="103E1E09" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Staff may review vacated rental arrears debt to the extent of considering if: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A1303FB" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
       </w:pPr>
@@ -11475,51 +11984,51 @@
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>the weekly payment amount was not assessed correctly for a particular period.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="442E3FF8" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r>
         <w:t>For example, if an applicant provides information they were incarcerated or temporarily away from a property due to family violence, a subsidy can be considered for this period.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D58D480" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004D6D11">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="200" w:after="80" w:line="320" w:lineRule="atLeast"/>
       </w:pPr>
       <w:bookmarkStart w:id="43" w:name="_Toc174986201"/>
-      <w:bookmarkStart w:id="44" w:name="_Toc213841427"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc226536875"/>
       <w:r>
         <w:t>Maintenance charges</w:t>
       </w:r>
       <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
     </w:p>
     <w:p w14:paraId="13DD1050" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>Where applicants have an outstanding maintenance debt ratified at VCAT, staff must check the order for compensation to ensure there are no data entry errors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22C7906D" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>For example, where costs have been awarded that are the responsibility of Homes Victoria, such as electrical checks or boarding up of windows. There are many types of works that Homes Victoria is responsible for that are necessary as part of vacated maintenance processes that should not be attributed to applicant responsibility.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CFC6463" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
@@ -11535,87 +12044,87 @@
       <w:r>
         <w:t xml:space="preserve">Staff are to refer to a review process described in the Tenant property damage operational guidelines - Refer to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="008C6C89">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Tenant property damage operational guidelines</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> https://providers.dffh.vic.gov.au/maintenance-manual-tenant-property-damage-operational-guidelines. This process may include a formal appeal, where clients do not agree with the outcome of the local review.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="056EF949" w14:textId="77777777" w:rsidR="004912EA" w:rsidRPr="004D6D11" w:rsidRDefault="004912EA" w:rsidP="004D6D11">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="200" w:after="80" w:line="320" w:lineRule="atLeast"/>
       </w:pPr>
       <w:bookmarkStart w:id="45" w:name="_Toc174986202"/>
-      <w:bookmarkStart w:id="46" w:name="_Toc213841428"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc226536876"/>
       <w:r w:rsidRPr="004D6D11">
         <w:t>Maintenance charges older than 15 years</w:t>
       </w:r>
       <w:bookmarkEnd w:id="45"/>
       <w:bookmarkEnd w:id="46"/>
     </w:p>
     <w:p w14:paraId="0D5E1F98" w14:textId="39C8579C" w:rsidR="00FE7489" w:rsidRDefault="004912EA" w:rsidP="00586AF3">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00586AF3">
         <w:t xml:space="preserve">Consistent with the spirit of the Limitation of Actions Act 1958, Homes Victoria will no longer pursue maintenance debts older than 15 years from the date of the VCAT order of compensation or when the client accepted liability for the cost of works. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55D5DB0E" w14:textId="77777777" w:rsidR="00FE7489" w:rsidRDefault="00FE7489">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EEEB4ED" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004D6D11">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="200" w:after="80" w:line="320" w:lineRule="atLeast"/>
       </w:pPr>
       <w:bookmarkStart w:id="47" w:name="_Toc174986203"/>
-      <w:bookmarkStart w:id="48" w:name="_Toc213841429"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc226536877"/>
       <w:r>
         <w:t>Bond</w:t>
       </w:r>
       <w:bookmarkEnd w:id="47"/>
       <w:bookmarkEnd w:id="48"/>
     </w:p>
     <w:p w14:paraId="569FD677" w14:textId="77777777" w:rsidR="004912EA" w:rsidRPr="00586AF3" w:rsidRDefault="004912EA" w:rsidP="00586AF3">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="00586AF3">
         <w:t>An offer of public housing can still be made when there is outstanding bond debt. An applicant can enter into an agreement to repay the outstanding amount as required.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CF38280" w14:textId="1C7CD757" w:rsidR="004912EA" w:rsidRPr="00586AF3" w:rsidRDefault="008C6C89" w:rsidP="00586AF3">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidR="004912EA" w:rsidRPr="00586AF3">
         <w:t>ond loans do not need to be repaid where:</w:t>
       </w:r>
     </w:p>
@@ -11738,99 +12247,99 @@
       <w:r w:rsidRPr="00586AF3">
         <w:t xml:space="preserve">efer to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="008C6C89">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>RentAssist Bond Loan Operational Guidelines</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00586AF3">
         <w:t xml:space="preserve"> https://providers.dffh.vic.gov.au/rentassistbondloans</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F356DBF" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004D6D11">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="200" w:after="80" w:line="320" w:lineRule="atLeast"/>
       </w:pPr>
       <w:bookmarkStart w:id="49" w:name="_Toc174986204"/>
-      <w:bookmarkStart w:id="50" w:name="_Toc213841430"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc226536878"/>
       <w:r>
         <w:t>Debt Negotiation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="49"/>
       <w:bookmarkEnd w:id="50"/>
     </w:p>
     <w:p w14:paraId="1FC019A5" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Once a debt has been reviewed staff can negotiate a repayment plan. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27A49FF1" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>Applicants are expected to agree to a repayment amount at a minimum of $5.00 per week and commit to a payment start date. For example, a reasonable future start date may be offered to ensure the applicant can successfully commit to the repayments. When negotiating repayment agreements for maintenance charges nearing their 15-year anniversary, it is reasonable to negotiate a debt amount that could be paid before the 15-year time limit is reached.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7198A196" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r w:rsidRPr="008C6C89">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Note:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A failure to agree to a payment plan or to make repayments will not prevent a client from being offered public housing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="077BEAD0" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004D6D11">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="200" w:after="80" w:line="320" w:lineRule="atLeast"/>
       </w:pPr>
       <w:bookmarkStart w:id="51" w:name="_Toc174986205"/>
-      <w:bookmarkStart w:id="52" w:name="_Toc213841431"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc226536879"/>
       <w:r>
         <w:t>Bankruptcy</w:t>
       </w:r>
       <w:bookmarkEnd w:id="51"/>
       <w:bookmarkEnd w:id="52"/>
     </w:p>
     <w:p w14:paraId="37EBCFA8" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">When a person is declared bankrupt, any outstanding debts up to the date they were declared bankrupt are not recoverable by the department. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8A2C4E" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>Vacated renters with outstanding debts subject to bankruptcy provide evidence of their bankruptcy. This may include:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BD2A918" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
@@ -11930,96 +12439,96 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="02217B17" w14:textId="77777777" w:rsidR="001D151A" w:rsidRDefault="001D151A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="32BA986B" w14:textId="77777777" w:rsidR="004912EA" w:rsidRPr="00ED7E87" w:rsidRDefault="004912EA" w:rsidP="00ED7E87">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:rPr>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="53" w:name="_Toc174986206"/>
-      <w:bookmarkStart w:id="54" w:name="_Toc213841432"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc226536880"/>
       <w:r w:rsidRPr="00ED7E87">
         <w:rPr>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>Other matters</w:t>
       </w:r>
       <w:bookmarkEnd w:id="53"/>
       <w:bookmarkEnd w:id="54"/>
     </w:p>
     <w:p w14:paraId="3B761970" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004D6D11">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="200" w:after="80" w:line="320" w:lineRule="atLeast"/>
       </w:pPr>
       <w:bookmarkStart w:id="55" w:name="_Toc174986207"/>
-      <w:bookmarkStart w:id="56" w:name="_Toc213841433"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc226536881"/>
       <w:r>
         <w:t>Previous 12-month restriction removed</w:t>
       </w:r>
       <w:bookmarkEnd w:id="55"/>
       <w:bookmarkEnd w:id="56"/>
     </w:p>
     <w:p w14:paraId="3CBAABFD" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>All public housing transfer applications are assessed in accordance with the Priority Access categories. As a result, the previous policy to restrict an application for 12 months due to anti-social behaviour or dangerous behaviour no longer applies and applicants who have been evicted can still; be registered to the VHR.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6064DBA1" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004D6D11">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="200" w:after="80" w:line="320" w:lineRule="atLeast"/>
       </w:pPr>
       <w:bookmarkStart w:id="57" w:name="_Toc174986208"/>
-      <w:bookmarkStart w:id="58" w:name="_Toc213841434"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc226536882"/>
       <w:r>
         <w:t>Pets</w:t>
       </w:r>
       <w:bookmarkEnd w:id="57"/>
       <w:bookmarkEnd w:id="58"/>
     </w:p>
     <w:p w14:paraId="184A9DB6" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">It is reasonable for renters to have pets in public housing, however, for a pet to be approved the applicant must demonstrate that they will comply with local Council by-laws. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01910A04" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">As part of the offer process, applicants are informed about the pet provisions under the Residential Tenancies Act and the requirement to lodge a Pet Request form to seek approval to have a pet at a property. The type of pet and its suitability for the property offered are discussed at the offer interview. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3439E617" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
@@ -12041,51 +12550,51 @@
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Pets in public housing operational guidelines</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001E5350">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>https://providers.dffh.vic.gov.au/pets-public-housing-operational-guidelines. Staff can also refer to these operational guidelines for pet related issues for properties managed by an owners corporation or when a property is leased.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31D41825" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004D6D11">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="200" w:after="80" w:line="320" w:lineRule="atLeast"/>
       </w:pPr>
       <w:bookmarkStart w:id="59" w:name="_Toc174986209"/>
-      <w:bookmarkStart w:id="60" w:name="_Toc213841435"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc226536883"/>
       <w:r>
         <w:t>Citizenship and resident status and exceptional circumstances</w:t>
       </w:r>
       <w:bookmarkEnd w:id="59"/>
       <w:bookmarkEnd w:id="60"/>
     </w:p>
     <w:p w14:paraId="30AF1A79" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>To meet the eligibility criteria as set by the Determinations, applicants must meet certain criteria in relation to their citizenship status, age, and income.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="489759AD" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>In respect of the citizenship criterion, applicants and household members must be either Australian citizens, Australian permanent residents, or a Special Category Visa (SCV) holder who is a protected SCV holder.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71582F81" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
@@ -12328,51 +12837,51 @@
           </w:tcPr>
           <w:p w14:paraId="0EA4FA7A" w14:textId="53D9A4C8" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
             <w:pPr>
               <w:pStyle w:val="Tabletext"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A3581">
               <w:t>Newly arrived migrants with a permanent resident status who are subject to the Centrelink two year waiting period for Centrelink entitlements are not eligible to apply to the Victorian Housing Register.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0B4D51E6" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004D6D11">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="200" w:after="80" w:line="320" w:lineRule="atLeast"/>
       </w:pPr>
       <w:bookmarkStart w:id="61" w:name="_Toc174986210"/>
-      <w:bookmarkStart w:id="62" w:name="_Toc213841436"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc226536884"/>
       <w:r>
         <w:t>Ownership of property</w:t>
       </w:r>
       <w:bookmarkEnd w:id="61"/>
       <w:bookmarkEnd w:id="62"/>
     </w:p>
     <w:p w14:paraId="304B8AFF" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>An applicant or household member who owns or has an interest in commercial or residential real estate property (including land) within Australia or overseas is ineligible for social housing, unless they cannot make effective use of the property because:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D201314" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
       </w:pPr>
@@ -12489,51 +12998,51 @@
       <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="001E5350">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Victorian Housing Register's Eligibility policy framework</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001E5350" w:rsidRPr="001E5350">
         <w:t>https://fac.dffh.vic.gov.au/victorian-housing-register</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62981BBC" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="00C603A1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="200" w:after="80" w:line="320" w:lineRule="atLeast"/>
       </w:pPr>
       <w:bookmarkStart w:id="63" w:name="_Toc174986211"/>
-      <w:bookmarkStart w:id="64" w:name="_Toc213841437"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc226536885"/>
       <w:r>
         <w:t>Singles housing</w:t>
       </w:r>
       <w:bookmarkEnd w:id="63"/>
       <w:bookmarkEnd w:id="64"/>
     </w:p>
     <w:p w14:paraId="006CE34D" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>Some bedsit (zero bedroom) and one-bedroom housing is set aside for single people within a specified age group. The groups include youth (under 25), singles (25-54) and an older group (over 55).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C58B8F1" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>The properties include bedsit and one-bedroom accommodation. However, bedsit accommodation is only allocated to single people.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22BBE9B1" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
@@ -12606,51 +13115,51 @@
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>the demand for singles housing in the preferred area.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66973ED1" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r>
         <w:t>Note: The same discretion outlined above applies to couples when making allocations to older persons units.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5351BC67" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="00C603A1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="200" w:after="80" w:line="320" w:lineRule="atLeast"/>
       </w:pPr>
       <w:bookmarkStart w:id="65" w:name="_Toc174986212"/>
-      <w:bookmarkStart w:id="66" w:name="_Toc213841438"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc226536886"/>
       <w:r>
         <w:t>Target stock - Family Violence</w:t>
       </w:r>
       <w:bookmarkEnd w:id="65"/>
       <w:bookmarkEnd w:id="66"/>
     </w:p>
     <w:p w14:paraId="01B5AB84" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>The Government allocated $48 million to provide additional stock to address family violence over and above what is already available through the current public housing program.  There is also a dedicated component of the 1,000 homes initiative for the same purpose.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3181903D" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>To ensure that the dedicated stock for Family Violence is used for its intended purpose, either when making the first allocation; and in particular when making any subsequent allocations the following arrangements apply:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52875139" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
@@ -12738,51 +13247,51 @@
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>Do not remove the existing “Assistance Scheme”, or the application will not match anything other than the relatively small number of properties dedicated for family violence.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15A00E85" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>Once the alternative scheme is added to the application, the updated application will then match the FV property in HiiP.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3859CB20" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="00C603A1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="200" w:after="80" w:line="320" w:lineRule="atLeast"/>
       </w:pPr>
       <w:bookmarkStart w:id="67" w:name="_Toc174986213"/>
-      <w:bookmarkStart w:id="68" w:name="_Toc213841439"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc226536887"/>
       <w:r>
         <w:t>Sponsored housing</w:t>
       </w:r>
       <w:bookmarkEnd w:id="67"/>
       <w:bookmarkEnd w:id="68"/>
     </w:p>
     <w:p w14:paraId="67D2570D" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>Some public housing properties have sponsorship arrangements with other organisations. This allows an organisation to nominate or recommend applicants for an offer of housing. For example, a council may have supplied land for a specific development and will recommend applicants for the property. When recommending applicants, the sponsoring body may consider:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B62720E" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
       </w:pPr>
@@ -12824,92 +13333,92 @@
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r>
         <w:t>The sponsorship criteria are listed in the sponsorship agreement between the sponsoring body and the department.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D4B92EB" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>Once approved to the VHR, applicants must request sponsorship from the relevant organisation. If the applicant is granted sponsorship, the sponsor is required to send a letter to the local office responsible for the property to be recorded on the application.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37502C38" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="00C603A1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="200" w:after="80" w:line="320" w:lineRule="atLeast"/>
       </w:pPr>
       <w:bookmarkStart w:id="69" w:name="_Toc174986214"/>
-      <w:bookmarkStart w:id="70" w:name="_Toc213841440"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc226536888"/>
       <w:r>
         <w:t>Housing and support program</w:t>
       </w:r>
       <w:bookmarkEnd w:id="69"/>
       <w:bookmarkEnd w:id="70"/>
     </w:p>
     <w:p w14:paraId="19BD3AEF" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>Housing and Support Program (HASP) properties are managed under a nomination arrangement, which links housing and support for departmental clients.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B8AAD75" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>When a vacancy comes up in a HASP property, the nominating agency provides the details of the applicant to be housed. Ideally, they will already be on the VHR, but in cases of high need, can be added to the VHR and then housed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="622D11AE" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>Alternatively, the vacant property can be moved from the HASP program and a new property provided to the nominating group.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="760C388B" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="00C603A1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="200" w:after="80" w:line="320" w:lineRule="atLeast"/>
       </w:pPr>
       <w:bookmarkStart w:id="71" w:name="_Toc174986215"/>
-      <w:bookmarkStart w:id="72" w:name="_Toc213841441"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc226536889"/>
       <w:r>
         <w:t>Public Housing for NDIS participants</w:t>
       </w:r>
       <w:bookmarkEnd w:id="71"/>
       <w:bookmarkEnd w:id="72"/>
     </w:p>
     <w:p w14:paraId="4DE221C2" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>The Disabilities Act 2006 outlines three sets of principles that, wherever possible, should be used when providing services to applicants and their household who have a disability:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7735F3A7" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
       </w:pPr>
@@ -12943,84 +13452,84 @@
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>if there is a restriction on a person’s rights or opportunities, the option chosen must be the least restrictive possible in the circumstances.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29684E3E" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r>
         <w:t>People with a disability should be fully informed of their rights and responsibilities. For example, at the time of offer the information must be explained to the person and provided in a format that they are most likely to understand, such as an easy read format.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="218E599F" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="00C603A1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="200" w:after="80" w:line="320" w:lineRule="atLeast"/>
       </w:pPr>
       <w:bookmarkStart w:id="73" w:name="_Toc174986216"/>
-      <w:bookmarkStart w:id="74" w:name="_Toc213841442"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc226536890"/>
       <w:r>
         <w:t>Supported Housing Offers</w:t>
       </w:r>
       <w:bookmarkEnd w:id="73"/>
       <w:bookmarkEnd w:id="74"/>
     </w:p>
     <w:p w14:paraId="6D10EBF8" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>Applicants who have been approved by the NDIS for funding will also have their housing options assessed in the standard way including consideration of the Priority Access Categories.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D3986AD" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>Applicants with a range of needs will have the opportunity to make decisions about their housing choices. Most applicants will have capacity to live independently and may not have a support co-ordinator funded as part of their National Disability Insurance Scheme participant’s support plan. Applicants who have been identified as having high support needs are likely to require support co-ordination.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62F05ECE" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="00C603A1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="200" w:after="80" w:line="320" w:lineRule="atLeast"/>
       </w:pPr>
       <w:bookmarkStart w:id="75" w:name="_Toc174986217"/>
-      <w:bookmarkStart w:id="76" w:name="_Toc213841443"/>
+      <w:bookmarkStart w:id="76" w:name="_Toc226536891"/>
       <w:r>
         <w:t>Accommodation decision making for applicants with disability and NDIS participants</w:t>
       </w:r>
       <w:bookmarkEnd w:id="75"/>
       <w:bookmarkEnd w:id="76"/>
     </w:p>
     <w:p w14:paraId="3A71FB60" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">There is a basic common law presumption that every adult person has legal capacity to make their own decisions. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41C552FD" w14:textId="28ACEAF3" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>Housing staff should assume an applicant and</w:t>
       </w:r>
       <w:r w:rsidR="00296623">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -13039,137 +13548,137 @@
       </w:pPr>
       <w:r>
         <w:t>During the planning process eligible participants for the NDIS who have had their support needs assessed will have had guardianship needs considered as part of their plan. The National Disability Insurance Scheme Act 2013 acknowledges a participant may need access to a variety of decision-making arrangements. This may include instances of supported decision-making through informal processes or through the formal appointment of others to make decisions on behalf of the participant.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0420BAA4" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>Where formal decision makers have been appointed to make decisions on behalf of the applicant or Household members, staff need to seek documentation outlining the appointment to ensure any powers are understood and lawful decisions are made through the offer process.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76A4EB42" w14:textId="77777777" w:rsidR="004912EA" w:rsidRPr="00ED7E87" w:rsidRDefault="004912EA" w:rsidP="00ED7E87">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:rPr>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="77" w:name="_Toc174986218"/>
-      <w:bookmarkStart w:id="78" w:name="_Toc213841444"/>
+      <w:bookmarkStart w:id="78" w:name="_Toc226536892"/>
       <w:r w:rsidRPr="00ED7E87">
         <w:rPr>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>Decision makers</w:t>
       </w:r>
       <w:bookmarkEnd w:id="77"/>
       <w:bookmarkEnd w:id="78"/>
     </w:p>
     <w:p w14:paraId="2FE24055" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="00C603A1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="200" w:after="80" w:line="320" w:lineRule="atLeast"/>
       </w:pPr>
       <w:bookmarkStart w:id="79" w:name="_Toc174986219"/>
-      <w:bookmarkStart w:id="80" w:name="_Toc213841445"/>
+      <w:bookmarkStart w:id="80" w:name="_Toc226536893"/>
       <w:r>
         <w:t>Informal decision makers</w:t>
       </w:r>
       <w:bookmarkEnd w:id="79"/>
       <w:bookmarkEnd w:id="80"/>
     </w:p>
     <w:p w14:paraId="15CAD260" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A family member, carer or other significant person (for example, a supportive attorney) may advocate and promote the wishes and preferences of the person and seek to enable them to access services and support. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20F56A05" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>These are supports already available to the individual that are part of family life or natural connections with friends and community services.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01F0FDB0" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>Whilst a next of kin can assist persons with decision-making as set out above, in the absence of any formal Power of Attorney or administration order of VCAT all legal and financial decisions must be made by the person themselves.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15410170" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="00C603A1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="200" w:after="80" w:line="320" w:lineRule="atLeast"/>
       </w:pPr>
       <w:bookmarkStart w:id="81" w:name="_Toc174986220"/>
-      <w:bookmarkStart w:id="82" w:name="_Toc213841446"/>
+      <w:bookmarkStart w:id="82" w:name="_Toc226536894"/>
       <w:r>
         <w:t>Formal decision makers</w:t>
       </w:r>
       <w:bookmarkEnd w:id="81"/>
       <w:bookmarkEnd w:id="82"/>
     </w:p>
     <w:p w14:paraId="79E0D784" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>Formal decision makers are generally appointed by a court or tribunal.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41B8CBC7" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="00C603A1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="200" w:after="80" w:line="320" w:lineRule="atLeast"/>
       </w:pPr>
       <w:bookmarkStart w:id="83" w:name="_Toc174986221"/>
-      <w:bookmarkStart w:id="84" w:name="_Toc213841447"/>
+      <w:bookmarkStart w:id="84" w:name="_Toc226536895"/>
       <w:r>
         <w:t>Power of Attorney</w:t>
       </w:r>
       <w:bookmarkEnd w:id="83"/>
       <w:bookmarkEnd w:id="84"/>
     </w:p>
     <w:p w14:paraId="696E6FA0" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>A power of attorney is a legal document that allows someone to appoint a person, known as an attorney, who can:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CBD4143" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
       </w:pPr>
@@ -13204,51 +13713,51 @@
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The extent of an attorney's authority and the decisions they can make on someone's behalf is dependent on the power of attorney itself and can vary. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A55C9DD" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>Before accepting any decision made or document executed by an attorney staff must see either an original or certified copy of the power of attorney. If staff are in doubt, they should contact Legal Services Branch for advice.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="482E27D5" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="00C603A1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="200" w:after="80" w:line="320" w:lineRule="atLeast"/>
       </w:pPr>
       <w:bookmarkStart w:id="85" w:name="_Toc174986222"/>
-      <w:bookmarkStart w:id="86" w:name="_Toc213841448"/>
+      <w:bookmarkStart w:id="86" w:name="_Toc226536896"/>
       <w:r>
         <w:t>Administrator</w:t>
       </w:r>
       <w:bookmarkEnd w:id="85"/>
       <w:bookmarkEnd w:id="86"/>
     </w:p>
     <w:p w14:paraId="2DBAFCA8" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>An administration order is an order by VCAT that appoints a person, known as an 'administrator', and provides them with power to make financial and legal decisions related to the estate of a person with a disability. This may include signing the rental agreement on the applicant's behalf. However, staff should review the administration order carefully before allowing this to happen and can contact the Legal Services Branch if they are unsure.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="797B908B" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>VCAT will only appoint an administrator if it is satisfied that the person in respect of whom an application is made:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14652AB2" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
@@ -13306,51 +13815,51 @@
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>The extent of an administrator's authority is dependent on the order of VCAT and may be limited. Staff must see either an original or a certified copy of the order of VCAT before accepting that a person has been appointed as an administrator. If staff are in doubt, they can contact the Legal Services Branch for advice.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1132229B" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>Staff should note that an administrator cannot make personal and lifestyle decisions on behalf of a person such as where a person lives. These types of decisions can only be made by someone appointed by a power of attorney or by a guardianship order.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B665CFD" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="00C603A1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="200" w:after="80" w:line="320" w:lineRule="atLeast"/>
       </w:pPr>
       <w:bookmarkStart w:id="87" w:name="_Toc174986223"/>
-      <w:bookmarkStart w:id="88" w:name="_Toc213841449"/>
+      <w:bookmarkStart w:id="88" w:name="_Toc226536897"/>
       <w:r>
         <w:t>Guardian</w:t>
       </w:r>
       <w:bookmarkEnd w:id="87"/>
       <w:bookmarkEnd w:id="88"/>
     </w:p>
     <w:p w14:paraId="310A3718" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>All adults have the right to make their own decisions. People with disability should be encouraged and supported to make decisions for themselves.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FF05DBF" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>However, if a person is unable to make reasonable judgements because of their disability and there are concerns about the decisions they are making, or others are making for them, VCAT can appoint a guardian to make decisions for them.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="734953E8" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
@@ -13445,71 +13954,71 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="370733D6" w14:textId="77777777" w:rsidR="001D151A" w:rsidRDefault="001D151A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="58412DEA" w14:textId="77777777" w:rsidR="004912EA" w:rsidRPr="00ED7E87" w:rsidRDefault="004912EA" w:rsidP="00ED7E87">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:rPr>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="89" w:name="_Toc174986224"/>
-      <w:bookmarkStart w:id="90" w:name="_Toc213841450"/>
+      <w:bookmarkStart w:id="90" w:name="_Toc226536898"/>
       <w:r w:rsidRPr="00ED7E87">
         <w:rPr>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>Disability needs</w:t>
       </w:r>
       <w:bookmarkEnd w:id="89"/>
       <w:bookmarkEnd w:id="90"/>
     </w:p>
     <w:p w14:paraId="578B4259" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="00C603A1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="200" w:after="80" w:line="320" w:lineRule="atLeast"/>
       </w:pPr>
       <w:bookmarkStart w:id="91" w:name="_Toc174986225"/>
-      <w:bookmarkStart w:id="92" w:name="_Toc213841451"/>
+      <w:bookmarkStart w:id="92" w:name="_Toc226536899"/>
       <w:r>
         <w:t>Special Accommodation Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="91"/>
       <w:bookmarkEnd w:id="92"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="147D3018" w14:textId="312C9CAB" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The department's </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidRPr="00296623">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Clients with special accommodation requirements operational guidelines</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
@@ -13581,116 +14090,116 @@
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">assisting the applicant through phone calls and home visits as needed, as well as contact with other support providers (authority to the release of information to an external agency requires signed consent by the applicant). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="740E93F0" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r>
         <w:t>If staff do not consider a requested modification to be a 'reasonable adjustment' they should seek advice from the Legal Services Branch as to any possible breach of the Disability Discrimination Act (Cth).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E4E541F" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="00C603A1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="200" w:after="80" w:line="320" w:lineRule="atLeast"/>
       </w:pPr>
       <w:bookmarkStart w:id="93" w:name="_Toc174986226"/>
-      <w:bookmarkStart w:id="94" w:name="_Toc213841452"/>
+      <w:bookmarkStart w:id="94" w:name="_Toc226536900"/>
       <w:r>
         <w:t>The Equal Opportunity Act 2010 (Vic)</w:t>
       </w:r>
       <w:bookmarkEnd w:id="93"/>
       <w:bookmarkEnd w:id="94"/>
     </w:p>
     <w:p w14:paraId="4DFE25DE" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>Homes Victoria also has obligations under the Equal Opportunity Act 2010 (Vic).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29FF9230" w14:textId="54599344" w:rsidR="001D151A" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>If staff have any concerns about a potential breach of the Equal Opportunity Act, they should contact the Legal Services Branch for further advice and clarification.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B738CBF" w14:textId="77777777" w:rsidR="001D151A" w:rsidRDefault="001D151A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C97FB6D" w14:textId="77777777" w:rsidR="004912EA" w:rsidRPr="00ED7E87" w:rsidRDefault="004912EA" w:rsidP="00ED7E87">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:rPr>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="95" w:name="_Toc174986227"/>
-      <w:bookmarkStart w:id="96" w:name="_Toc213841453"/>
+      <w:bookmarkStart w:id="96" w:name="_Toc226536901"/>
       <w:r w:rsidRPr="00ED7E87">
         <w:rPr>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>Transfers</w:t>
       </w:r>
       <w:bookmarkEnd w:id="95"/>
       <w:bookmarkEnd w:id="96"/>
     </w:p>
     <w:p w14:paraId="7D956314" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="00C603A1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="200" w:after="80" w:line="320" w:lineRule="atLeast"/>
       </w:pPr>
-      <w:bookmarkStart w:id="97" w:name="_Toc213841454"/>
+      <w:bookmarkStart w:id="97" w:name="_Toc226536902"/>
       <w:r>
         <w:t>Priority Transfers</w:t>
       </w:r>
       <w:bookmarkEnd w:id="97"/>
     </w:p>
     <w:p w14:paraId="11720809" w14:textId="59D97852" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>The Priority transfers category is a priority category for existing social housing renters that require urgent relocation to another social housing property due to their current property being unsafe, unsuitable, is to be sold, redeveloped or better utilised.</w:t>
       </w:r>
       <w:r w:rsidR="001D151A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>The Determinations set out in full all the circumstances that will determine if an applicant or household is eligible for a priority transfer and includes the following circumstances:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EAB005C" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
@@ -13821,51 +14330,51 @@
       <w:r>
         <w:t xml:space="preserve">Priority transfers due to redevelopment relocations refer to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidRPr="002A6EB9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Relocations Operational Guidelines</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> https://providers.dffh.vic.gov.au/relocation-manual. This includes information regarding moving out of a property and moving back to a redeveloped area.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37A322C8" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="00C603A1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="200" w:after="80" w:line="320" w:lineRule="atLeast"/>
       </w:pPr>
       <w:bookmarkStart w:id="98" w:name="_Toc174986228"/>
-      <w:bookmarkStart w:id="99" w:name="_Toc213841455"/>
+      <w:bookmarkStart w:id="99" w:name="_Toc226536903"/>
       <w:r>
         <w:t>Transfers due to uninhabitable housing</w:t>
       </w:r>
       <w:bookmarkEnd w:id="98"/>
       <w:bookmarkEnd w:id="99"/>
     </w:p>
     <w:p w14:paraId="087A25E8" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If a Field Services Officer determines a property is made uninhabitable due to a house fire or flooding caused by, for example, a faulty water pipe, a VPS5 manager or above may approve an immediate transfer for the renter and their household. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="510CE130" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>After the VPS5 manager approves a transfer under the Priority Transfers category Uninhabitable housing, staff will begin the process to identify alternative vacant public housing properties to offer. If a vacant public housing property is not immediately available and a renter is unable to stay temporarily with family and friends, staff will organise emergency accommodation, for example, at a motel.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7627D935" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
@@ -13892,2473 +14401,2466 @@
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>If the property is later repaired, the renter will have the option to move back once the works are completed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46C462ED" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>When a renter has an existing transfer application, staff will use this application to create the new tenancy. Once the tenancy starts, staff will register a new application and backdate the effective date to match the application used to create the tenancy.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7713FD7A" w14:textId="77777777" w:rsidR="004912EA" w:rsidRPr="00C603A1" w:rsidRDefault="004912EA" w:rsidP="00C603A1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="200" w:after="80" w:line="320" w:lineRule="atLeast"/>
       </w:pPr>
       <w:bookmarkStart w:id="100" w:name="_Toc174986229"/>
-      <w:bookmarkStart w:id="101" w:name="_Toc213841456"/>
+      <w:bookmarkStart w:id="101" w:name="_Toc226536904"/>
       <w:r w:rsidRPr="00C603A1">
         <w:t>Stock utilisation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="100"/>
       <w:bookmarkEnd w:id="101"/>
     </w:p>
     <w:p w14:paraId="54F03A4A" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>A priority transfer to facilitate stock utilisation can occur in two ways:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EF90439" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+    <w:p w14:paraId="1EF90439" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="006476E1">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>the renters requests a transfer to another property; or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5223C24B" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t>the renters requests a transfer to another property; or</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5223C24B" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+        <w:t>the department approaches the renter to transfer to another property.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40E18AF1" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t>This priority transfer could occur to facilitate a household moving from a larger property to a smaller property. The benefit is that the property can be better utilised. For example, an older client wants to downsize from a family home to a one-bedroom property for the over 55 age group.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="279C1545" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t>As part of this process households are informed of the existing stock options in the local area they wish to move to.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29E8CA1D" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Priority transfers for stock utilisation are only to occur where the renters give their consent to the transfer. If no consent is given, renters can remain in their current housing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="629E9067" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="00C603A1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:before="200" w:after="80" w:line="320" w:lineRule="atLeast"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="102" w:name="_Toc174986230"/>
+      <w:bookmarkStart w:id="103" w:name="_Toc226536905"/>
+      <w:r>
+        <w:t>Move out of property and move back for redevelopments</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="102"/>
+      <w:bookmarkEnd w:id="103"/>
+    </w:p>
+    <w:p w14:paraId="78169F66" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t>This application is only to be made by the rental provider, usually by Homes Victoria, who will make the application on behalf of the household.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16EE000C" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Renters retain their non-reviewable tenancy conditions on transfer if their current tenancy commenced prior to 17 November 1997.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="438486BB" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="00C603A1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:before="200" w:after="80" w:line="320" w:lineRule="atLeast"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="104" w:name="_Toc174986231"/>
+      <w:bookmarkStart w:id="105" w:name="_Toc226536906"/>
+      <w:r>
+        <w:t>Payment of relocation costs</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="104"/>
+      <w:bookmarkEnd w:id="105"/>
+    </w:p>
+    <w:p w14:paraId="4E317A84" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The department will pay for relocation costs in circumstances where the renter(s) are not responsible for having to relocate. This may be in circumstances where:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B35F7D6" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t>the department approaches the renter to transfer to another property.</w:t>
-[...84 lines deleted...]
-    <w:p w14:paraId="5B35F7D6" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+        <w:t>the department requests a priority transfer for stock utilisation processes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4071BD6F" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t>the department requests a priority transfer for stock utilisation processes</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4071BD6F" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+        <w:t>the property is deemed to be uninhabitable through no fault of the household, or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="667D2C5B" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t>the property is deemed to be uninhabitable through no fault of the household, or</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="667D2C5B" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+        <w:t>the renter of a movable unit must relocate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B1B8183" w14:textId="19C87932" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Relocation costs may include electricity and gas connection fees, mail redirection and the removal of household items where the department has requested the renter to relocate as referred to in the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29" w:history="1">
+        <w:r w:rsidRPr="002A6EB9">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>department’s Relocation manual</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> https://providers.dffh.vic.gov.au/relocation-manual. Telephone and internet connection fees are also paid where the renter already had these services at the current property.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1944725B" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="00C603A1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:before="200" w:after="80" w:line="320" w:lineRule="atLeast"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="106" w:name="_Toc174986232"/>
+      <w:bookmarkStart w:id="107" w:name="_Toc226536907"/>
+      <w:r>
+        <w:t>Exit tenancy condition reports</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="106"/>
+      <w:bookmarkEnd w:id="107"/>
+    </w:p>
+    <w:p w14:paraId="71E3D8F5" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t>When a household leaves a property an exit tenancy condition report is required by s. 35 of the Residential Tenancies Act. Reasonable attempts must also be made to involve former renters in the exit inspection.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D072F48" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t>As part of the preparation housing staff would consider responsive maintenance before the tenancy condition report is completed. This would potentially reduce the vacated maintenance needed to bring the property up to a reletting standard.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B59546F" w14:textId="77777777" w:rsidR="00C34AD2" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Further guidance for staff is available in the</w:t>
+      </w:r>
+      <w:r w:rsidR="00C34AD2">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="560E90DC" w14:textId="3EADDFA0" w:rsidR="00C34AD2" w:rsidRDefault="004912EA" w:rsidP="00C34AD2">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30" w:history="1">
+        <w:r w:rsidRPr="003E51AF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Tenancy Condition Report Guidelines October 2021</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00C34AD2" w:rsidRPr="003E51AF">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C34AD2">
+        <w:t>(internal link)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> on the Public Housing Resources SharePoint </w:t>
+      </w:r>
+      <w:r w:rsidR="00C34AD2" w:rsidRPr="00C34AD2">
+        <w:t>https://dhhsvicgovau.sharepoint.com/sites/Publichousingresources/SitePages/Operational-Guidelines(1).aspx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27ADB5CC" w14:textId="37CFE7C3" w:rsidR="004912EA" w:rsidRDefault="00B32B06" w:rsidP="00C34AD2">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidR="004912EA" w:rsidRPr="003E51AF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>HiiPConnect guides</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="004912EA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C34AD2">
+        <w:t xml:space="preserve">(internal link) </w:t>
+      </w:r>
+      <w:r w:rsidR="004912EA">
+        <w:t>https://dhhsvicgovau.sharepoint.com/sites/Publichousingresources/SitePages/HiiPConnect.aspx.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E242861" w14:textId="77777777" w:rsidR="004912EA" w:rsidRPr="00ED7E87" w:rsidRDefault="004912EA" w:rsidP="00ED7E87">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:rPr>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="108" w:name="_Toc174986233"/>
+      <w:bookmarkStart w:id="109" w:name="_Toc226536908"/>
+      <w:r w:rsidRPr="00ED7E87">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Offers of housing</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="108"/>
+      <w:bookmarkEnd w:id="109"/>
+    </w:p>
+    <w:p w14:paraId="5C2DDFD6" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The equitable allocation of public housing properties in accordance with policy settings is a critical function. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66F10356" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Housing staff are delegated the authority by Homes Victoria and must ensure that public housing properties are administered according to the Housing Act and the Residential Tenancies Act.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4719D7FA" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t>From 1 September 2022, the delegation to approve all allocations will sit with the VPS4 manager and above, while staff at the HSO2 and HSO3 level will continue to identify offers from the VHR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457F7493" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Local offices must ensure there is adequate management oversight so allocations are consistent with the order of allocation at section 2.3.2 and other strategic requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45A814AD" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t>When a property becomes vacant, staff must match the accommodation type to the next suitable applicant from the highest priority category on the VHR and send an offer letter after a VPS 4 manager or above has authorised the allocation via HiiP. When an applicant makes contact, staff arrange an offer interview at the local office with the applicant and their support provider.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C2E128E" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If it is more practicable for an applicant and staff to complete the offer remotely (for example, the available property is a long distance from the local office) then it is considered reasonable to manage the offer process via a phone interview. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E8AA607" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t>During the phone interview, staff must confirm the identity, income, assets and contact information of the household.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58104F94" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t>To confirm the identity of the applicant staff will:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04C9D67B" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t>the renter of a movable unit must relocate.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6B1B8183" w14:textId="19C87932" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+        <w:t>check if the applicant has a HiiP password in the sensitive tab of the client register</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E35EDDF" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If yes, confirm their password </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05F35EE7" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If no, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="648C840E" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>Confirmation of at least three of the following personal details is required:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DB2F981" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Bullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>service ID number</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="561AC3B2" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Bullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>full name</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BD26AFD" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Bullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>date of birth</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="325F5842" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Bullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>telephone number</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EC9A87B" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Bullet2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>names and dates of birth of family members (for example children or their spouse).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69513B9E" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Relocation costs may include electricity and gas connection fees, mail redirection and the removal of household items where the department has requested the renter to relocate as referred to in the </w:t>
-[...13 lines deleted...]
-    <w:p w14:paraId="1944725B" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="00C603A1">
+        <w:t>Staff can confirm the income and assets of a household:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C68FA6E" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>via Centrelink’s Income Confirmation eServices, or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="125C4C98" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>by receiving the required income and asset documents via an email.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79F315CB" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">After the identity, incomes, assets and contact information of the applicant (and their household) have been confirmed staff will continue through the property offer sheet to discuss the approved application category, locations, and any Special Accommodation Requirements (SARs). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D97FDE2" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="201547"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>When it is determined that the property offered is suitable for the applicant based on any SARs or other household needs, staff can then discuss any disclosure requirements described at section Mandatory disclosures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AF3D218" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Before providing the offer address refer to section 2.10.8 Advising the applicant of the property location and address.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06CFBA77" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The outcome of the discussion is recorded in the property offer sheet and as a file note in HiiP. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A310F3D" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="00C603A1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="200" w:after="80" w:line="320" w:lineRule="atLeast"/>
       </w:pPr>
-      <w:bookmarkStart w:id="106" w:name="_Toc174986232"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="71E3D8F5" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:bookmarkStart w:id="110" w:name="_Toc174986234"/>
+      <w:bookmarkStart w:id="111" w:name="_Toc226536909"/>
+      <w:r>
+        <w:t>Matching clients</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="110"/>
+      <w:bookmarkEnd w:id="111"/>
+    </w:p>
+    <w:p w14:paraId="77229736" w14:textId="69590153" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
-        <w:t>When a household leaves a property an exit tenancy condition report is required by s. 35 of the Residential Tenancies Act. Reasonable attempts must also be made to involve former renters in the exit inspection.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4D072F48" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+        <w:t xml:space="preserve">When matching clients to appropriate accommodation staff need to refer to the department's guideline </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId32" w:history="1">
+        <w:r w:rsidRPr="00407368">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Clients with special accommodation requirements operational guidelines</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> https://fac.dffh.vic.gov.au/clients-special-accommodation-requirements. This guideline provides the information about matching the size of a household to a property, bedroom requirements, location requirements, property requirements and modification needs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="050FDCB8" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="00C603A1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:before="200" w:after="80" w:line="320" w:lineRule="atLeast"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="112" w:name="_Toc174986235"/>
+      <w:bookmarkStart w:id="113" w:name="_Toc226536910"/>
+      <w:r>
+        <w:t>Previously undeclared Special Accommodation Requirements</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="112"/>
+      <w:bookmarkEnd w:id="113"/>
+    </w:p>
+    <w:p w14:paraId="4C933A1D" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
-        <w:t>As part of the preparation housing staff would consider responsive maintenance before the tenancy condition report is completed. This would potentially reduce the vacated maintenance needed to bring the property up to a reletting standard.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0B59546F" w14:textId="77777777" w:rsidR="00C34AD2" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+        <w:t>If an applicant advises that they have a SAR about which they have not previously notified the department, unless they provide supporting documentation that substantiates their need, the allocation will be deemed to be valid, and the offer recorded as refused.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47293803" w14:textId="1DF5C419" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
-        <w:t>Further guidance for staff is available in the</w:t>
-[...5 lines deleted...]
-    <w:p w14:paraId="560E90DC" w14:textId="3EADDFA0" w:rsidR="00C34AD2" w:rsidRDefault="004912EA" w:rsidP="00C34AD2">
+        <w:t xml:space="preserve">The supporting documentation will need to be received by the department within 28 days of the offer being made as their application will be assessed for eligibility at that point. This reassessment is consistent with the department's </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33" w:history="1">
+        <w:r w:rsidRPr="00407368">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Clients with special accommodation requirements operational guidelines</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00407368">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>https://fac.dffh.vic.gov.au/clients-special-accommodation-requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13569DE3" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t>For example, a ground floor request has been received at the time of offer and because it is new information the applicant is re-assessed for eligibility.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CF3DC49" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t>In this case the offer is treated as not valid and the offer is recorded as cancelled, instead of refused.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3256E005" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="00C603A1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:before="200" w:after="80" w:line="320" w:lineRule="atLeast"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="114" w:name="_Toc174986236"/>
+      <w:bookmarkStart w:id="115" w:name="_Toc226536911"/>
+      <w:r>
+        <w:t>Eligibility</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="114"/>
+      <w:bookmarkEnd w:id="115"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49DCF143" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Homes Victoria is only able to offer public housing to applicants who meet the eligibility criteria set out in the Director’s Determinations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C208230" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Staff must ensure that prior to the signing of a rental agreement that an applicant meets the eligibility criteria on which the offer is based upon. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="462F4607" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="00C603A1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:before="200" w:after="80" w:line="320" w:lineRule="atLeast"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="116" w:name="_Toc174986237"/>
+      <w:bookmarkStart w:id="117" w:name="_Toc226536912"/>
+      <w:r>
+        <w:t>Not eligible for Public Housing</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="116"/>
+      <w:bookmarkEnd w:id="117"/>
+    </w:p>
+    <w:p w14:paraId="1E9E452D" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t>If at any stage an applicant no longer meets the eligibility criteria for public housing the application is removed from the VHR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38D07F87" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="00C603A1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:before="200" w:after="80" w:line="320" w:lineRule="atLeast"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="118" w:name="_Toc174986238"/>
+      <w:bookmarkStart w:id="119" w:name="_Toc226536913"/>
+      <w:r>
+        <w:t>Not eligible for current priority category</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="118"/>
+      <w:bookmarkEnd w:id="119"/>
+    </w:p>
+    <w:p w14:paraId="31B93004" w14:textId="5853F206" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Following the pre-offer activities and eligibility checks, if an applicant remains eligible for public housing, but not for the priority category for which their application was last approved and their circumstances have been confirmed in writing, their application is re-assessed according to the department’s </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId34" w:history="1">
+        <w:r w:rsidRPr="00342B0B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Assessing and managing applications operational guidelines</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> https://fac.dffh.vic.gov.au/assessing-and-managing-applications. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2873D85B" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t>In the case of applications approved for Priority Access, the status can only be removed with the approval of the VPS4 manager or above).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F3FD8CC" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="00C603A1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:before="200" w:after="80" w:line="320" w:lineRule="atLeast"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="120" w:name="_Toc174986239"/>
+      <w:bookmarkStart w:id="121" w:name="_Toc226536914"/>
+      <w:r>
+        <w:t>Mandatory Disclosures</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="120"/>
+      <w:bookmarkEnd w:id="121"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F6CFDB9" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Reforms to the Residential Tenancies Act have changed the way rental providers offer vacant properties. Before potential renters accept properties, staff must disclose certain known information required by s. 30D of the Residential Tenancies Act and regulation 16 of the Residential Tenancies Regulations 2021.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="234E868A" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The aims of the mandatory disclosures are to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="168C17EE" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:r w:rsidRPr="003E51AF">
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>provide the minimum information potential renters should know when considering whether to enter into a rental agreement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="177EB6FE" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>ensure the information which could significantly impact on a potential renter is disclosed prior to the beginning of the rental agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="733EE438" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Note: When a vacant property has structural mould, asbestos that is unsafe, or drug contamination, no offer is to be made until the property condition is fully remedied.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EC63027" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The relevant mandatory disclosures include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24323318" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>mould – any mould or damp reported to the department by a renter and was caused by structural issues at the property in the last 3 years</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEDAEA" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">homicide – any known homicide that occurred in the property offered or its common areas in the last 5 years </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64810983" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">minimum standards – confirmation that the property offered complies with the rental minimum standards </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4556E3DF" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">safety checks – the date of the most recent gas safety and electrical safety checks </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3170B076" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>drugs – if the property offered is known to be contaminated due to trafficking or cultivation of a drug of dependence in the last 5 years</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B2E7F86" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>asbestos – if the property offered is known to have friable or non-friable asbestos based on an inspection by a suitably qualified person</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51DF1DA8" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>owners corporations – to provide a copy of the owners corporations rules and to disclose any current dispute under Part 10 of the Owners Corporations Act 2006.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77819809" w14:textId="5A1945BE" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">For a complete list of the mandated disclosures and guidance about their meaning, staff can refer to the Disclosure requirements matrix at the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId35" w:history="1">
+        <w:r w:rsidRPr="00CD35EC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Tenancy Condition Report Guidelines October 2021</w:t>
+          <w:t>Disclosure page</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00C34AD2" w:rsidRPr="003E51AF">
+      <w:r>
+        <w:t xml:space="preserve"> on the Public Housing Resources SharePoint</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD35EC">
+        <w:t xml:space="preserve"> (internal link) </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD35EC" w:rsidRPr="00CD35EC">
+        <w:t>https://dhhsvicgovau.sharepoint.com/sites/Publichousingresources/SitePages/Disclosure.aspx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41B28196" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">When making an offer, staff must discuss with the applicant any factors which require mandatory disclosure. The information to disclose is available in the HiiP Property summary screen and the Manage incident tab. The property offer sheet also lists any disclosures relevant to the property being offered. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78223C1E" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t>After rectification works have occurred there is no further obligation to disclose the drug contamination history to the applicant, however, if asked, staff should be transparent about the history of the property.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="546948ED" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Regarding mould, regulation 16 of the Residential Tenancies Regulations requires rental providers to continue to disclose a property’s mould history (caused by the building structure in the last three years) even after the mould was treated and made safe. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="661F9A04" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">For asbestos, given most Homes Victoria owned properties built before 1987 are known to have asbestos, the department has settled on a policy position to inform applicants the property offered may have asbestos when constructed before 1987. A fact sheet is given to applicants to provide important information about asbestos and that it remains safe when it is sealed, undisturbed and in good condition. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="612D94F3" w14:textId="77777777" w:rsidR="00FE7489" w:rsidRDefault="00FE7489">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A3DC102" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="00C603A1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:before="200" w:after="80" w:line="320" w:lineRule="atLeast"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="122" w:name="_Toc174986240"/>
+      <w:bookmarkStart w:id="123" w:name="_Toc226536915"/>
+      <w:r>
+        <w:t>Reasonable offers of housing</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="122"/>
+      <w:bookmarkEnd w:id="123"/>
+    </w:p>
+    <w:p w14:paraId="0E224FA2" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Where an applicant is approved for any of the Priority Access categories, a maximum of two reasonable offers of housing can be made.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5555AE86" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t>A reasonable offer needs to consider the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53153F1E" w14:textId="676C916F" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">the number of bedrooms is matched in accordance with the housing size guidelines in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A0411">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A0411">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Clients with special accommodation requirements operational guidelines </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A0411">
+        <w:t>https://fac.dffh.vic.gov.au/clients-special-accommodation-requirements</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71234613" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>the area requested is in the preferred area and meets a household’s safety and access needs. The property may be in any suburb within the preferred area unless there is a location exemption. For example, a suburb within a preferred area is exempt due to family violence</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7144417B" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>the property meets the household's assessed need, for example, ongoing medical need or disability modification</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6291122E" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>the household's circumstances that affect their housing outcome remains the same.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72734A58" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>the property address has been provided to the client</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BF817CA" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>the household has been advised of all the mandatory disclosure requirements under the Residential Tenancies Act and has not advised that given what has been disclosed they are not willing to accept the property.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07B58A1C" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>the applicant has been given the opportunity to view the property internally and externally which allows them to make an informed decision</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A8012F6" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>the applicant was given until the close of business the next working day to make a decision about the offer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E644972" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t>If an applicant declines two reasonable offers of housing, their priority status will be removed and the application is placed on the Register of Interest.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="686291B3" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t>If an applicant refuses two reasonable offers of public housing from the Register of Interest, their application will be removed from the VHR.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="287C6076" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="00C603A1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:before="200" w:after="80" w:line="320" w:lineRule="atLeast"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="124" w:name="_Toc174986241"/>
+      <w:bookmarkStart w:id="125" w:name="_Toc226536916"/>
+      <w:r>
+        <w:t>Advising the applicant of the property location and address</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="124"/>
+      <w:bookmarkEnd w:id="125"/>
+    </w:p>
+    <w:p w14:paraId="468D5FF1" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The location and address of the property on offer is only released to the applicant upon confirmation of the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38A6688F" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>the applicant is eligible for public housing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6305FEC7" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>the applicant is eligible for their current Priority Access category</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="780C0769" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>any relevant mandatory disclosures have been discussed, and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00852F4D" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>the proposed offer is a reasonable offer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10743CAC" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t>When the offer process is completed by a phone interview, applicants can be given the lock box code (if a lock box is used) to access the keys to inspect the inside of the property.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56483F97" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="00C603A1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:before="200" w:after="80" w:line="320" w:lineRule="atLeast"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="126" w:name="_Toc174986242"/>
+      <w:bookmarkStart w:id="127" w:name="_Toc226536917"/>
+      <w:r>
+        <w:t>Information provided to applicants when an offer is made</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="126"/>
+      <w:bookmarkEnd w:id="127"/>
+    </w:p>
+    <w:p w14:paraId="2CBC7689" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t>To help applicants move and adjust to a new property it will be important to provide the following information:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="551C2C80" w14:textId="47773D1F" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">the conditions of sign up in Chapter 3 of the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:r w:rsidRPr="009B0565">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Public Housing Operational Guidelines: Signing the Residential Rental Agreement</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00B907A6">
+        <w:t xml:space="preserve"> https://providers</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.dffh.vic.gov.au/chapter-3-signing-residential-tenancy-agreement-word</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34E41653" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>any maintenance items to be completed prior to sign up and/or any repairs listed for future works</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D39303E" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>when vacated maintenance is due for completion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05FC75F2" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>when sign up and the handover of the keys is scheduled</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="414579F7" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>that the tenancy will commence from the Sunday following the sign up and the weekly payment amount is expected to be paid in advance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2164C349" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>introduce HousingVic online services (HVOS) and its features including the option of making the initial rental payment by using HVOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31A49718" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>if the tenancy commencement date is more than three weeks in the future, the household’s eligibility may need to be reconfirmed at sign up, and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="124549D1" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>any non-standard items in the property.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="072D7F17" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="00AC6929">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:before="200" w:after="80" w:line="320" w:lineRule="atLeast"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="128" w:name="_Toc174986243"/>
+      <w:bookmarkStart w:id="129" w:name="_Toc226536918"/>
+      <w:r>
+        <w:t>Offer refused</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="128"/>
+      <w:bookmarkEnd w:id="129"/>
+    </w:p>
+    <w:p w14:paraId="7771569D" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">When an applicant does not accept a reasonable offer, the offer is considered ‘refused’ and when at refused status staff will ensure the applicant is aware of their right to appeal the decision to treat the offer as refused. The offer is counted as one of the two reasonable offers available to the applicant if approved for the Priority Access category.  Upon two reasonable offers being refused, the application is returned to the VHR. Priority Access categories can only be removed with the approval of VPS4 manager or above. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5214CD41" w14:textId="13691924" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The applicant is advised to provide a completed </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r w:rsidRPr="009B0565">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Application for special accommodation requirements form</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> https://fac.dhhs.vic.gov.au/funded-agency-channel/clients-special-accommodation-requirements. If the SAR application is provided, and approved, and the requirement means that the offer was not reasonable, the offer status is changed from ‘refused’ to ‘cancelled’.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03131926" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Where the approved SAR does not change the appropriateness of the offer, or the applicant does not provide the completed Application for special accommodation requirements form, the status of the offer remains refused.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EB874D0" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Note: If an applicant does not accept a reasonable offer of housing due to a mandatory disclosure, the offer will be recorded as ‘Cancelled’ and the next available suitable property will be offered. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55661745" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The outcome of the offer is recorded on the property offer sheet and as a file note in HiiP. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48979C64" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="00AC6929">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:before="200" w:after="80" w:line="320" w:lineRule="atLeast"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="130" w:name="_Toc174986244"/>
+      <w:bookmarkStart w:id="131" w:name="_Toc226536919"/>
+      <w:r>
+        <w:t>Offer accepted</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="130"/>
+      <w:bookmarkEnd w:id="131"/>
+    </w:p>
+    <w:p w14:paraId="7B577880" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">An offer of housing is considered ‘accepted’ when an applicant agrees that the inspected property is suitable for the household and the applicant and the household meet the eligibility criteria as outlined in the Directors Determinations. At this stage of the offer process, this is not a classified a ‘formal’ offer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65B6ADF9" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t>For applicants receiving support from an approved support provider, this is a relevant time to discuss with support workers details about future support plans, including support referrals to be made to establish the tenancy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C3D23D1" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The outcome of the offer is recorded on the property offer sheet and as a file note in HiiP. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4093D427" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="00AC6929">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:before="200" w:after="80" w:line="320" w:lineRule="atLeast"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="132" w:name="_Toc174986245"/>
+      <w:bookmarkStart w:id="133" w:name="_Toc226536920"/>
+      <w:r>
+        <w:t>Information sessions</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="132"/>
+      <w:bookmarkEnd w:id="133"/>
+    </w:p>
+    <w:p w14:paraId="023EC419" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t>During the offer process, staff should discuss any support needs with the applicant and any approved support providers, to establish future support plans to assist them during their tenancy. It should be conducted prior to sign up for the tenancy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CF5A416" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t>If any existing support is not planned to continue after sign up, consideration should be given to referring the applicant to the Tenancy Plus service or other local Tenancy Support Programs to assist with establishing and sustaining the tenancy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36A4B1E4" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t>For the Homeless with Support category, the designated support provider is expected to assist with any referral processes and continue to be the point of contact for the department until new support arrangements are in place.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ABA4CD8" w14:textId="77777777" w:rsidR="004446BB" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t>For new and transfer applications, further details and guidelines are provided within</w:t>
+      </w:r>
+      <w:r w:rsidR="004446BB">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BBEC64B" w14:textId="20FCCEBF" w:rsidR="004446BB" w:rsidRDefault="004912EA" w:rsidP="004446BB">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C34AD2">
-[...9 lines deleted...]
-    <w:p w14:paraId="27ADB5CC" w14:textId="37CFE7C3" w:rsidR="004912EA" w:rsidRDefault="00170A2A" w:rsidP="00C34AD2">
+      <w:hyperlink r:id="rId38" w:history="1">
+        <w:r w:rsidRPr="00E80B52">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Victorian Housing Register Priority Transfers Operational Guidelines</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="004446BB">
+        <w:t xml:space="preserve"> https://fac.dffh.vic.gov.au/priority-transfers </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="674956C3" w14:textId="3C510A23" w:rsidR="004912EA" w:rsidRDefault="00B32B06" w:rsidP="004446BB">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
       </w:pPr>
-      <w:hyperlink r:id="rId31" w:history="1">
-        <w:r w:rsidR="004912EA" w:rsidRPr="003E51AF">
+      <w:hyperlink r:id="rId39" w:history="1">
+        <w:r w:rsidR="004912EA" w:rsidRPr="004446BB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>HiiPConnect guides</w:t>
+          <w:t>Relocations Operational Guidelines</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="004912EA" w:rsidRPr="004446BB">
+        <w:t xml:space="preserve"> https://</w:t>
+      </w:r>
       <w:r w:rsidR="004912EA">
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="4E242861" w14:textId="77777777" w:rsidR="004912EA" w:rsidRPr="00ED7E87" w:rsidRDefault="004912EA" w:rsidP="00ED7E87">
+        <w:t>providers.dffh.vic.gov.au/relocation-manual.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03925601" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="00AC6929">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:before="200" w:after="80" w:line="320" w:lineRule="atLeast"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="134" w:name="_Toc174986246"/>
+      <w:bookmarkStart w:id="135" w:name="_Toc226536921"/>
+      <w:r>
+        <w:t>Formal offers</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="134"/>
+      <w:bookmarkEnd w:id="135"/>
+    </w:p>
+    <w:p w14:paraId="1FFA0BB4" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">An offer is considered ‘formal’ when the applicant is provided with a rental agreement to sign. In most cases this occurs at the same time as the sign-up appointment.    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="569FB9BA" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="00C013BE">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:before="200" w:after="80" w:line="320" w:lineRule="atLeast"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="136" w:name="_Toc174986247"/>
+      <w:bookmarkStart w:id="137" w:name="_Toc226536922"/>
+      <w:r>
+        <w:t>After signing the Residential rental agreement</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="136"/>
+      <w:bookmarkEnd w:id="137"/>
+    </w:p>
+    <w:p w14:paraId="48A4FD65" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Once housed the application is removed from the VHR</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C99E9F3" w14:textId="622C95E5" w:rsidR="001D151A" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t>If an applicant who has been housed experiences a change of circumstances requiring a transfer, a new application to the VHR can be lodged. Any new applications will need to provide supporting evidence as required by the department's guidelines to have eligibility assessed for the register.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="637F4D74" w14:textId="77777777" w:rsidR="001D151A" w:rsidRDefault="001D151A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37B0FC73" w14:textId="77777777" w:rsidR="004912EA" w:rsidRPr="00ED7E87" w:rsidRDefault="004912EA" w:rsidP="00ED7E87">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:rPr>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="108" w:name="_Toc174986233"/>
-      <w:bookmarkStart w:id="109" w:name="_Toc213841460"/>
+      <w:bookmarkStart w:id="138" w:name="_Toc174986248"/>
+      <w:bookmarkStart w:id="139" w:name="_Toc226536923"/>
       <w:r w:rsidRPr="00ED7E87">
         <w:rPr>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>Offers of housing</w:t>
-[...4 lines deleted...]
-    <w:p w14:paraId="5C2DDFD6" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+        <w:t>Circumstances requiring VPS4 manager or above approval</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="138"/>
+      <w:bookmarkEnd w:id="139"/>
+    </w:p>
+    <w:p w14:paraId="1BD19448" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The equitable allocation of public housing properties in accordance with policy settings is a critical function. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="66F10356" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+        <w:t>Some applicants on the VHR require approval from a VPS4 manager or above to receive an offer to ensure they are receiving the support needed to establish and sustain their tenancy. The circumstances requiring approval and oversight are detailed below.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52325317" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="00C603A1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:before="200" w:after="80" w:line="320" w:lineRule="atLeast"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="140" w:name="_Toc174986249"/>
+      <w:bookmarkStart w:id="141" w:name="_Toc226536924"/>
+      <w:r>
+        <w:t>Applicants 15-17 years of age</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="140"/>
+      <w:bookmarkEnd w:id="141"/>
+    </w:p>
+    <w:p w14:paraId="6FAA7763" w14:textId="77777777" w:rsidR="004912EA" w:rsidRPr="009D0325" w:rsidRDefault="004912EA" w:rsidP="00AC6929">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D0325">
+        <w:t>Determining appropriateness of a tenancy in public housing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79B30F97" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
-        <w:t>Housing staff are delegated the authority by Homes Victoria and must ensure that public housing properties are administered according to the Housing Act and the Residential Tenancies Act.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4719D7FA" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+        <w:t xml:space="preserve">In certain circumstances, an offer of housing can be made to applicants who are 15 – 17 years of age. These applicants are expected to be supported by an approved support provider at offer and sign up stage. A VPS4 or VPS5 manager or above are to be involved in developing plans to establish and sustain the tenancy after sign up, including determining the suitability of the property offer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="656A1328" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
-        <w:t>From 1 September 2022, the delegation to approve all allocations will sit with the VPS4 manager and above, while staff at the HSO2 and HSO3 level will continue to identify offers from the VHR.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457F7493" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+        <w:t xml:space="preserve">The suitability of a property must be considered in consultation with the relevant support worker or care team. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="316DD6C0" w14:textId="77777777" w:rsidR="004912EA" w:rsidRPr="009D0325" w:rsidRDefault="004912EA" w:rsidP="00AC6929">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D0325">
+        <w:t>Offers of Housing to applicants 15 to 17 years</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DD448D5" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
-        <w:t>Local offices must ensure there is adequate management oversight so allocations are consistent with the order of allocation at section 2.3.2 and other strategic requirements.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="45A814AD" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+        <w:t>Offers of housing to applicants aged between 15 to 17 years must be approved by a VPS5 manager or above.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33FAFF5A" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
-        <w:t>When a property becomes vacant, staff must match the accommodation type to the next suitable applicant from the highest priority category on the VHR and send an offer letter after a VPS 4 manager or above has authorised the allocation via HiiP. When an applicant makes contact, staff arrange an offer interview at the local office with the applicant and their support provider.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5C2E128E" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+        <w:t>Applicants and household members aged 15 to 17 years can only sign a rental agreement if they are in receipt of an independent income and there are no other eligible household members aged 18 and over. Offers of housing to applicants aged 15 to 17 years are to be approved by a VPS5 manager or above.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F22EFB8" w14:textId="77777777" w:rsidR="004912EA" w:rsidRPr="009D0325" w:rsidRDefault="004912EA" w:rsidP="00AC6929">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D0325">
+        <w:t>Transfer of Tenancy to household members 15 to 17 years</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A533F62" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">If it is more practicable for an applicant and staff to complete the offer remotely (for example, the available property is a long distance from the local office) then it is considered reasonable to manage the offer process via a phone interview. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6E8AA607" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+        <w:t xml:space="preserve">Where a renter is deceased or abandons the property and there are dependants still living in the property, subject to meeting the eligibility criteria for transfer of tenancy, a new tenancy can be created with a household member who is 18 years of age or older. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26B36EC4" w14:textId="0451EB9D" w:rsidR="001D151A" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
-        <w:t>During the phone interview, staff must confirm the identity, income, assets and contact information of the household.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="58104F94" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+        <w:t>If there are no remaining eligible household members aged 18 and over, dependants that are 15 -17 years of age may sign a rental agreement after approval from a VPS5 manager or above.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55C8953D" w14:textId="77777777" w:rsidR="001D151A" w:rsidRDefault="001D151A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CAD18B7" w14:textId="77777777" w:rsidR="004912EA" w:rsidRPr="00ED7E87" w:rsidRDefault="004912EA" w:rsidP="00ED7E87">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:rPr>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="142" w:name="_Toc174986250"/>
+      <w:bookmarkStart w:id="143" w:name="_Toc226536925"/>
+      <w:r w:rsidRPr="00ED7E87">
+        <w:rPr>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Local decisions and allocations</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="142"/>
+      <w:bookmarkEnd w:id="143"/>
+    </w:p>
+    <w:p w14:paraId="2799F135" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="00C603A1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:before="200" w:after="80" w:line="320" w:lineRule="atLeast"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="144" w:name="_Toc174986251"/>
+      <w:bookmarkStart w:id="145" w:name="_Toc226536926"/>
+      <w:r>
+        <w:t>Local allocation plan</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="144"/>
+      <w:bookmarkEnd w:id="145"/>
+    </w:p>
+    <w:p w14:paraId="57C75818" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
-        <w:t>To confirm the identity of the applicant staff will:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="04C9D67B" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+        <w:t>From time to time local offices will develop a local allocation plan (LAP) relevant to particular geographic catchments or estates where a tailored approach is needed in order to ensure the sustainability of those communities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="158B6265" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">A Local allocation plan is usually required when: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F4A6FB8" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t>check if the applicant has a HiiP password in the sensitive tab of the client register</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4E35EDDF" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+        <w:t>the local office is a pilot site with integration of public housing and affordable housing or other types of tenancy management services</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05ACB413" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">If yes, confirm their password </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="05F35EE7" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+        <w:t>to meet requirements of Homes Victoria programs, such as the Big Housing Build</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D84E24B" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">If no, </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="648C840E" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+        <w:t>consideration for optimal tenancy management mix to deliver a productive and thriving community.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DEA2338" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">For example, the Markham Avenue estate is an existing public housing site redeveloped as part of the Big Housing Build, designed around accessibility, safety and inclusion. The Markham Avenue estate comprises of both public and affordable housing renters operating as a pilot site for future developments. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A562298" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Typically, LAPs will be developed and approved at an Area Director level, but where there are State- wide implications, the sign off may be further escalated. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7579CF72" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The LAP may be developed in consultation with local community organisations or renter groups.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D184B63" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The management of allocations under the LAP is undertaken by the local office but must still balance the broader needs of those on the VHR. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0811024A" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t>In developing the strategy, the following issues must be taken into consideration:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F9184E3" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Bullet1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t>Confirmation of at least three of the following personal details is required:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7DB2F981" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+        <w:t>the Director’s Determinations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CA3AE30" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>demand for housing within that area, including the number of transfer applications</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E5E4A59" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>relevant sponsorship criteria</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5256E2D1" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>existing department properties in the area</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A484563" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>under-utilisation of current stock</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="719AE285" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>possible community development requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DF0F64F" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="00C603A1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:before="200" w:after="80" w:line="320" w:lineRule="atLeast"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="146" w:name="_Toc174986252"/>
+      <w:bookmarkStart w:id="147" w:name="_Toc226536927"/>
+      <w:r>
+        <w:t>Sensitive allocations</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="146"/>
+      <w:bookmarkEnd w:id="147"/>
+    </w:p>
+    <w:p w14:paraId="0026276B" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sensitive allocations can be considered in situations where:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52C2EADE" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>a person’s housing is identified as unsuitable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB92CEE" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>other departmental program areas raise concerns that highlight need.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CFD6600" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="00C603A1">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:before="200" w:after="80" w:line="320" w:lineRule="atLeast"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="148" w:name="_Toc174986253"/>
+      <w:bookmarkStart w:id="149" w:name="_Toc226536928"/>
+      <w:r>
+        <w:t>Selective allocations</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="148"/>
+      <w:bookmarkEnd w:id="149"/>
+    </w:p>
+    <w:p w14:paraId="303EE90A" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sensitive allocations are not necessarily part of a LAP and should only be considered in certain circumstances, such as:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="787EF2B4" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>neighbourhood fatigue</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3931EDEF" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>relocations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B81BE1E" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>renewal programs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B676C00" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:before="200" w:after="80" w:line="320" w:lineRule="atLeast"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="150" w:name="_Toc174986254"/>
+      <w:bookmarkStart w:id="151" w:name="_Toc226536929"/>
+      <w:r>
+        <w:t>Hard to let properties</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="150"/>
+      <w:bookmarkEnd w:id="151"/>
+    </w:p>
+    <w:p w14:paraId="59A71371" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Homes Victoria defines a property as ‘hard to let’ when:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79A1AEEA" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">three reasonable offers have been made and have been refused. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AC0312E" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:t>the reason for refusal in all three cases has been that the property is unsuitable or unsatisfactory due to either of the following reasons:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A2B9A63" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t>service ID number</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="561AC3B2" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+        <w:t>the characteristics of the housing, such as age, construction type, floor level</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05CE984B" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Bullet2"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t>full name</w:t>
-[...47 lines deleted...]
-    <w:p w14:paraId="69513B9E" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+        <w:t>the location and availability of community services and amenities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61B51DEE" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Bodyafterbullets"/>
       </w:pPr>
-      <w:r>
-[...43 lines deleted...]
-        <w:pStyle w:val="Body"/>
+      <w:r w:rsidRPr="00670B2D">
         <w:rPr>
           <w:b/>
-          <w:color w:val="201547"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="4AF3D218" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+        <w:t>Note:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> The above reasons are only used to determine whether the property is hard to let and to provide a reason for any delay in re-letting the property. Offers made for hard to let properties are to be considered reasonable offers unless they do not meet the applicant’s SAR's. Offers of hard to let properties are made in the same manner as other vacant properties based on the VHR category and application effective date. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C4A2580" w14:textId="4256B529" w:rsidR="001D151A" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
-        <w:t>Before providing the offer address refer to section 2.10.8 Advising the applicant of the property location and address.</w:t>
-[...458 lines deleted...]
-    <w:p w14:paraId="612D94F3" w14:textId="77777777" w:rsidR="00FE7489" w:rsidRDefault="00FE7489">
+        <w:t>A property deemed to be ‘hard to let’ will automatically have a vacancy reason of ‘Multiple Refused Offers’ applied against it upon the third refusal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1370B6D2" w14:textId="77777777" w:rsidR="001D151A" w:rsidRDefault="001D151A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A3DC102" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="00C603A1">
-[...703 lines deleted...]
-    <w:p w14:paraId="37B0FC73" w14:textId="77777777" w:rsidR="004912EA" w:rsidRPr="00ED7E87" w:rsidRDefault="004912EA" w:rsidP="00ED7E87">
+    <w:p w14:paraId="438D8ADF" w14:textId="77777777" w:rsidR="004912EA" w:rsidRPr="00ED7E87" w:rsidRDefault="004912EA" w:rsidP="00ED7E87">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:rPr>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="138" w:name="_Toc174986248"/>
-      <w:bookmarkStart w:id="139" w:name="_Toc213841475"/>
+      <w:bookmarkStart w:id="152" w:name="_Toc174986255"/>
+      <w:bookmarkStart w:id="153" w:name="_Toc226536930"/>
       <w:r w:rsidRPr="00ED7E87">
         <w:rPr>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>Circumstances requiring VPS4 manager or above approval</w:t>
-[...4 lines deleted...]
-    <w:p w14:paraId="1BD19448" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+        <w:t>Temporary Absence</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="152"/>
+      <w:bookmarkEnd w:id="153"/>
+    </w:p>
+    <w:p w14:paraId="28157217" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
-        <w:t>Some applicants on the VHR require approval from a VPS4 manager or above to receive an offer to ensure they are receiving the support needed to establish and sustain their tenancy. The circumstances requiring approval and oversight are detailed below.</w:t>
-[...31 lines deleted...]
-    <w:p w14:paraId="79B30F97" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+        <w:t>The previous temporary absence category as a Priority Access category has been removed and is no longer part of the Priority Access categories.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59C6B778" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">In certain circumstances, an offer of housing can be made to applicants who are 15 – 17 years of age. These applicants are expected to be supported by an approved support provider at offer and sign up stage. A VPS4 or VPS5 manager or above are to be involved in developing plans to establish and sustain the tenancy after sign up, including determining the suitability of the property offer. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="656A1328" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
+        <w:t>Applicants previously approved under the temporary absence category are now approved under the Priority Access category Homeless with support.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37794BA3" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The suitability of a property must be considered in consultation with the relevant support worker or care team. </w:t>
-[...69 lines deleted...]
-    <w:p w14:paraId="4CAD18B7" w14:textId="77777777" w:rsidR="004912EA" w:rsidRPr="00ED7E87" w:rsidRDefault="004912EA" w:rsidP="00ED7E87">
+        <w:t>Applicants who relinquish their tenancy and apply for a Priority Transfer under the temporary absence category will not be disadvantaged as their application will be placed on the Priority Access category of Homeless with support.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43578C46" w14:textId="77777777" w:rsidR="004912EA" w:rsidRPr="00ED7E87" w:rsidRDefault="004912EA" w:rsidP="00ED7E87">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:rPr>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="142" w:name="_Toc174986250"/>
-[...518 lines deleted...]
-      </w:pPr>
       <w:bookmarkStart w:id="154" w:name="_Toc174986256"/>
-      <w:bookmarkStart w:id="155" w:name="_Toc213841483"/>
+      <w:bookmarkStart w:id="155" w:name="_Toc226536931"/>
       <w:r w:rsidRPr="00ED7E87">
         <w:rPr>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>Sleep-outs</w:t>
       </w:r>
       <w:bookmarkEnd w:id="154"/>
       <w:bookmarkEnd w:id="155"/>
     </w:p>
     <w:p w14:paraId="10AD2E07" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>A sleep-out is a one room, relocatable building constructed in the backyard of a property. It is designed to add an extra bedroom to a public housing property i to overcome household overcrowding.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5ECB78CA" w14:textId="77777777" w:rsidR="004912EA" w:rsidRDefault="004912EA" w:rsidP="004912EA">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:t>Sleep-outs are the equivalent of one bedroom. Therefore, the size of a property with a sleep-out is the bedroom size of the primary property plus one bedroom.</w:t>
       </w:r>
     </w:p>
@@ -16438,67 +16940,67 @@
         <w:t>Accommodation with sleep-outs may be offered to households with children under 15 years old. However, if the applicant does not accept the offer, it is recorded as cancelled, not refused, with the effect that the number of reasonable offers to which the applicant is still entitled remains unchanged.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F87AF96" w14:textId="77F2AECE" w:rsidR="00AE2D48" w:rsidRDefault="00AE2D48" w:rsidP="00AE2D48">
       <w:pPr>
         <w:pStyle w:val="Body"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00AE2D48" w:rsidSect="00F15144">
       <w:headerReference w:type="even" r:id="rId40"/>
       <w:headerReference w:type="default" r:id="rId41"/>
       <w:footerReference w:type="even" r:id="rId42"/>
       <w:footerReference w:type="default" r:id="rId43"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1304" w:bottom="851" w:left="1304" w:header="680" w:footer="567" w:gutter="0"/>
       <w:cols w:space="340"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="138361DB" w14:textId="77777777" w:rsidR="00170A2A" w:rsidRDefault="00170A2A">
+    <w:p w14:paraId="1E213199" w14:textId="77777777" w:rsidR="00B32B06" w:rsidRDefault="00B32B06">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="324DD644" w14:textId="77777777" w:rsidR="00170A2A" w:rsidRDefault="00170A2A"/>
+    <w:p w14:paraId="7A7885CF" w14:textId="77777777" w:rsidR="00B32B06" w:rsidRDefault="00B32B06"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7D1D396A" w14:textId="77777777" w:rsidR="00170A2A" w:rsidRDefault="00170A2A">
+    <w:p w14:paraId="5D062911" w14:textId="77777777" w:rsidR="00B32B06" w:rsidRDefault="00B32B06">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6530A499" w14:textId="77777777" w:rsidR="00170A2A" w:rsidRDefault="00170A2A"/>
+    <w:p w14:paraId="50624A1D" w14:textId="77777777" w:rsidR="00B32B06" w:rsidRDefault="00B32B06"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7F190DD5" w14:textId="77777777" w:rsidR="00170A2A" w:rsidRDefault="00170A2A">
+    <w:p w14:paraId="65127053" w14:textId="77777777" w:rsidR="00B32B06" w:rsidRDefault="00B32B06">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -17341,69 +17843,69 @@
                     </w:pPr>
                     <w:r w:rsidRPr="00EB4BC7">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1A0D4169" w14:textId="77777777" w:rsidR="00170A2A" w:rsidRDefault="00170A2A" w:rsidP="00207717">
+    <w:p w14:paraId="3FCE745F" w14:textId="77777777" w:rsidR="00B32B06" w:rsidRDefault="00B32B06" w:rsidP="00207717">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6A607589" w14:textId="77777777" w:rsidR="00170A2A" w:rsidRDefault="00170A2A">
+    <w:p w14:paraId="0A261E0B" w14:textId="77777777" w:rsidR="00B32B06" w:rsidRDefault="00B32B06">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1189E6A8" w14:textId="77777777" w:rsidR="00170A2A" w:rsidRDefault="00170A2A"/>
+    <w:p w14:paraId="735B4191" w14:textId="77777777" w:rsidR="00B32B06" w:rsidRDefault="00B32B06"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="48A2FB74" w14:textId="77777777" w:rsidR="00170A2A" w:rsidRDefault="00170A2A">
+    <w:p w14:paraId="0E504CF8" w14:textId="77777777" w:rsidR="00B32B06" w:rsidRDefault="00B32B06">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="1B8F185F" w14:textId="3B103123" w:rsidR="000F78F6" w:rsidRDefault="000F78F6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00DE6C85">
       <w:rPr>
         <w:bCs/>
       </w:rPr>
@@ -20155,50 +20657,51 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:writeProtection w:recommended="1"/>
   <w:zoom w:percent="100"/>
   <w:mirrorMargins/>
   <w:stylePaneFormatFilter w:val="5004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="181"/>
   <w:drawingGridVerticalSpacing w:val="181"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001A6272"/>
     <w:rsid w:val="00000719"/>
@@ -20266,88 +20769,90 @@
     <w:rsid w:val="000E0970"/>
     <w:rsid w:val="000E3CC7"/>
     <w:rsid w:val="000E6BD4"/>
     <w:rsid w:val="000E6D6D"/>
     <w:rsid w:val="000F1F1E"/>
     <w:rsid w:val="000F2259"/>
     <w:rsid w:val="000F2DDA"/>
     <w:rsid w:val="000F2EA0"/>
     <w:rsid w:val="000F5213"/>
     <w:rsid w:val="000F78F6"/>
     <w:rsid w:val="00101001"/>
     <w:rsid w:val="00103276"/>
     <w:rsid w:val="0010392D"/>
     <w:rsid w:val="0010447F"/>
     <w:rsid w:val="00104FE3"/>
     <w:rsid w:val="0010714F"/>
     <w:rsid w:val="001120C5"/>
     <w:rsid w:val="00116424"/>
     <w:rsid w:val="00120BD3"/>
     <w:rsid w:val="00122FEA"/>
     <w:rsid w:val="001232BD"/>
     <w:rsid w:val="00124ED5"/>
     <w:rsid w:val="00126E40"/>
     <w:rsid w:val="001276FA"/>
     <w:rsid w:val="001447B3"/>
+    <w:rsid w:val="001454E6"/>
     <w:rsid w:val="00152073"/>
     <w:rsid w:val="00152329"/>
     <w:rsid w:val="00156598"/>
     <w:rsid w:val="00161939"/>
     <w:rsid w:val="00161AA0"/>
     <w:rsid w:val="00161D2E"/>
     <w:rsid w:val="00161F3E"/>
     <w:rsid w:val="00162093"/>
     <w:rsid w:val="00162CA9"/>
     <w:rsid w:val="00165459"/>
     <w:rsid w:val="00165A57"/>
     <w:rsid w:val="001708A9"/>
     <w:rsid w:val="00170A2A"/>
     <w:rsid w:val="001712C2"/>
     <w:rsid w:val="00172BAF"/>
     <w:rsid w:val="00172ED0"/>
     <w:rsid w:val="0017674D"/>
     <w:rsid w:val="001771DD"/>
     <w:rsid w:val="00177995"/>
     <w:rsid w:val="00177A8C"/>
     <w:rsid w:val="0018244E"/>
     <w:rsid w:val="00183356"/>
     <w:rsid w:val="00186B33"/>
     <w:rsid w:val="00192F9D"/>
     <w:rsid w:val="00196EB8"/>
     <w:rsid w:val="00196EFB"/>
     <w:rsid w:val="001979FF"/>
     <w:rsid w:val="00197B17"/>
     <w:rsid w:val="001A1950"/>
     <w:rsid w:val="001A1C54"/>
     <w:rsid w:val="001A3ACE"/>
     <w:rsid w:val="001A6272"/>
     <w:rsid w:val="001B00AA"/>
     <w:rsid w:val="001B058F"/>
     <w:rsid w:val="001B33C8"/>
     <w:rsid w:val="001B6B96"/>
     <w:rsid w:val="001B738B"/>
     <w:rsid w:val="001C09DB"/>
+    <w:rsid w:val="001C13EC"/>
     <w:rsid w:val="001C277E"/>
     <w:rsid w:val="001C2A72"/>
     <w:rsid w:val="001C31B7"/>
     <w:rsid w:val="001C701B"/>
     <w:rsid w:val="001C7128"/>
     <w:rsid w:val="001D0B75"/>
     <w:rsid w:val="001D151A"/>
     <w:rsid w:val="001D39A5"/>
     <w:rsid w:val="001D3C09"/>
     <w:rsid w:val="001D44E8"/>
     <w:rsid w:val="001D5B14"/>
     <w:rsid w:val="001D60EC"/>
     <w:rsid w:val="001D6F59"/>
     <w:rsid w:val="001E44DF"/>
     <w:rsid w:val="001E5350"/>
     <w:rsid w:val="001E68A5"/>
     <w:rsid w:val="001E6BB0"/>
     <w:rsid w:val="001E7282"/>
     <w:rsid w:val="001E7CE9"/>
     <w:rsid w:val="001F32D4"/>
     <w:rsid w:val="001F3826"/>
     <w:rsid w:val="001F6E46"/>
     <w:rsid w:val="001F7C91"/>
     <w:rsid w:val="002033B7"/>
     <w:rsid w:val="00206463"/>
@@ -20367,50 +20872,51 @@
     <w:rsid w:val="00233724"/>
     <w:rsid w:val="002365B4"/>
     <w:rsid w:val="002432E1"/>
     <w:rsid w:val="00244D98"/>
     <w:rsid w:val="00246207"/>
     <w:rsid w:val="00246C5E"/>
     <w:rsid w:val="00250960"/>
     <w:rsid w:val="00251343"/>
     <w:rsid w:val="002536A4"/>
     <w:rsid w:val="00253A3E"/>
     <w:rsid w:val="00254F58"/>
     <w:rsid w:val="002600BD"/>
     <w:rsid w:val="002620BC"/>
     <w:rsid w:val="00262802"/>
     <w:rsid w:val="00263A90"/>
     <w:rsid w:val="0026408B"/>
     <w:rsid w:val="00267C3E"/>
     <w:rsid w:val="002709BB"/>
     <w:rsid w:val="0027131C"/>
     <w:rsid w:val="00273BAC"/>
     <w:rsid w:val="002763B3"/>
     <w:rsid w:val="002802E3"/>
     <w:rsid w:val="0028213D"/>
     <w:rsid w:val="00282A7F"/>
     <w:rsid w:val="002862F1"/>
+    <w:rsid w:val="00290F02"/>
     <w:rsid w:val="00291373"/>
     <w:rsid w:val="0029597D"/>
     <w:rsid w:val="002962C3"/>
     <w:rsid w:val="00296623"/>
     <w:rsid w:val="0029752B"/>
     <w:rsid w:val="002A0A9C"/>
     <w:rsid w:val="002A483C"/>
     <w:rsid w:val="002A6EB9"/>
     <w:rsid w:val="002B0C7C"/>
     <w:rsid w:val="002B1729"/>
     <w:rsid w:val="002B36C7"/>
     <w:rsid w:val="002B4DD4"/>
     <w:rsid w:val="002B5277"/>
     <w:rsid w:val="002B5375"/>
     <w:rsid w:val="002B77C1"/>
     <w:rsid w:val="002C0ED7"/>
     <w:rsid w:val="002C2728"/>
     <w:rsid w:val="002C5B7C"/>
     <w:rsid w:val="002D1E0D"/>
     <w:rsid w:val="002D26C4"/>
     <w:rsid w:val="002D5006"/>
     <w:rsid w:val="002D7C61"/>
     <w:rsid w:val="002E01D0"/>
     <w:rsid w:val="002E161D"/>
     <w:rsid w:val="002E28A2"/>
@@ -20420,65 +20926,67 @@
     <w:rsid w:val="002F3D32"/>
     <w:rsid w:val="002F5F31"/>
     <w:rsid w:val="002F5F46"/>
     <w:rsid w:val="00302216"/>
     <w:rsid w:val="00303E53"/>
     <w:rsid w:val="00305CC1"/>
     <w:rsid w:val="00306E5F"/>
     <w:rsid w:val="00307E14"/>
     <w:rsid w:val="00314054"/>
     <w:rsid w:val="00316F27"/>
     <w:rsid w:val="003214F1"/>
     <w:rsid w:val="00322E4B"/>
     <w:rsid w:val="00327870"/>
     <w:rsid w:val="0033259D"/>
     <w:rsid w:val="003333D2"/>
     <w:rsid w:val="00334686"/>
     <w:rsid w:val="00337339"/>
     <w:rsid w:val="00340345"/>
     <w:rsid w:val="003406C6"/>
     <w:rsid w:val="003418CC"/>
     <w:rsid w:val="00342B0B"/>
     <w:rsid w:val="003434EE"/>
     <w:rsid w:val="003459BD"/>
     <w:rsid w:val="00350D38"/>
     <w:rsid w:val="00351B36"/>
+    <w:rsid w:val="003560E4"/>
     <w:rsid w:val="00357B4E"/>
     <w:rsid w:val="003716FD"/>
     <w:rsid w:val="0037204B"/>
     <w:rsid w:val="003744CF"/>
     <w:rsid w:val="00374717"/>
     <w:rsid w:val="003752A2"/>
     <w:rsid w:val="0037676C"/>
     <w:rsid w:val="00381043"/>
     <w:rsid w:val="0038144F"/>
     <w:rsid w:val="003829E5"/>
     <w:rsid w:val="00386109"/>
     <w:rsid w:val="00386944"/>
     <w:rsid w:val="0039000A"/>
     <w:rsid w:val="003956CC"/>
     <w:rsid w:val="00395C9A"/>
+    <w:rsid w:val="00397963"/>
     <w:rsid w:val="003A0853"/>
     <w:rsid w:val="003A194C"/>
     <w:rsid w:val="003A6B67"/>
     <w:rsid w:val="003B13B6"/>
     <w:rsid w:val="003B14C3"/>
     <w:rsid w:val="003B15E6"/>
     <w:rsid w:val="003B22EF"/>
     <w:rsid w:val="003B408A"/>
     <w:rsid w:val="003C08A2"/>
     <w:rsid w:val="003C2045"/>
     <w:rsid w:val="003C43A1"/>
     <w:rsid w:val="003C4FC0"/>
     <w:rsid w:val="003C55F4"/>
     <w:rsid w:val="003C7897"/>
     <w:rsid w:val="003C7A3F"/>
     <w:rsid w:val="003D2766"/>
     <w:rsid w:val="003D2A74"/>
     <w:rsid w:val="003D3D88"/>
     <w:rsid w:val="003D3E8F"/>
     <w:rsid w:val="003D6475"/>
     <w:rsid w:val="003D6EE6"/>
     <w:rsid w:val="003E375C"/>
     <w:rsid w:val="003E4086"/>
     <w:rsid w:val="003E51AF"/>
     <w:rsid w:val="003E639E"/>
@@ -20486,87 +20994,90 @@
     <w:rsid w:val="003F0445"/>
     <w:rsid w:val="003F0CF0"/>
     <w:rsid w:val="003F14B1"/>
     <w:rsid w:val="003F2B20"/>
     <w:rsid w:val="003F3289"/>
     <w:rsid w:val="003F3C62"/>
     <w:rsid w:val="003F5CB9"/>
     <w:rsid w:val="004013C7"/>
     <w:rsid w:val="00401FCF"/>
     <w:rsid w:val="00406285"/>
     <w:rsid w:val="00407368"/>
     <w:rsid w:val="004115A2"/>
     <w:rsid w:val="004148F9"/>
     <w:rsid w:val="00417BF4"/>
     <w:rsid w:val="0042084E"/>
     <w:rsid w:val="00421EEF"/>
     <w:rsid w:val="004221DB"/>
     <w:rsid w:val="00424D65"/>
     <w:rsid w:val="0042526D"/>
     <w:rsid w:val="00430393"/>
     <w:rsid w:val="00431806"/>
     <w:rsid w:val="00431A70"/>
     <w:rsid w:val="00431F42"/>
     <w:rsid w:val="00440923"/>
     <w:rsid w:val="00442C6C"/>
+    <w:rsid w:val="00443467"/>
     <w:rsid w:val="00443CBE"/>
     <w:rsid w:val="00443E8A"/>
     <w:rsid w:val="004441BC"/>
     <w:rsid w:val="004446BB"/>
     <w:rsid w:val="004468B4"/>
     <w:rsid w:val="00446D86"/>
     <w:rsid w:val="0045230A"/>
     <w:rsid w:val="00454AD0"/>
     <w:rsid w:val="00457337"/>
     <w:rsid w:val="0045738C"/>
     <w:rsid w:val="00462E3D"/>
+    <w:rsid w:val="004645CF"/>
     <w:rsid w:val="00466E79"/>
     <w:rsid w:val="00470D7D"/>
     <w:rsid w:val="0047372D"/>
     <w:rsid w:val="00473BA3"/>
     <w:rsid w:val="004743DD"/>
     <w:rsid w:val="00474CEA"/>
     <w:rsid w:val="00483968"/>
     <w:rsid w:val="004841BE"/>
     <w:rsid w:val="00484F86"/>
     <w:rsid w:val="00490746"/>
     <w:rsid w:val="00490852"/>
     <w:rsid w:val="004912EA"/>
     <w:rsid w:val="00491C9C"/>
     <w:rsid w:val="00492F30"/>
     <w:rsid w:val="004946F4"/>
     <w:rsid w:val="0049487E"/>
     <w:rsid w:val="004A160D"/>
     <w:rsid w:val="004A3E81"/>
     <w:rsid w:val="004A4195"/>
     <w:rsid w:val="004A5C62"/>
     <w:rsid w:val="004A5CE5"/>
     <w:rsid w:val="004A6C67"/>
     <w:rsid w:val="004A707D"/>
     <w:rsid w:val="004B0974"/>
     <w:rsid w:val="004B35A5"/>
     <w:rsid w:val="004B4185"/>
+    <w:rsid w:val="004B707E"/>
     <w:rsid w:val="004C014B"/>
     <w:rsid w:val="004C5541"/>
     <w:rsid w:val="004C6EEE"/>
     <w:rsid w:val="004C702B"/>
     <w:rsid w:val="004D0033"/>
     <w:rsid w:val="004D016B"/>
     <w:rsid w:val="004D1B22"/>
     <w:rsid w:val="004D23CC"/>
     <w:rsid w:val="004D36F2"/>
     <w:rsid w:val="004D6D11"/>
     <w:rsid w:val="004E1106"/>
     <w:rsid w:val="004E138F"/>
     <w:rsid w:val="004E4649"/>
     <w:rsid w:val="004E5C2B"/>
     <w:rsid w:val="004E74F4"/>
     <w:rsid w:val="004F00DD"/>
     <w:rsid w:val="004F1CB0"/>
     <w:rsid w:val="004F2133"/>
     <w:rsid w:val="004F5398"/>
     <w:rsid w:val="004F55F1"/>
     <w:rsid w:val="004F6936"/>
     <w:rsid w:val="00503DC6"/>
     <w:rsid w:val="00506F5D"/>
     <w:rsid w:val="00510C37"/>
     <w:rsid w:val="005126D0"/>
@@ -20627,50 +21138,51 @@
     <w:rsid w:val="006041AD"/>
     <w:rsid w:val="00605908"/>
     <w:rsid w:val="00607850"/>
     <w:rsid w:val="00607EF7"/>
     <w:rsid w:val="00610D7C"/>
     <w:rsid w:val="00613414"/>
     <w:rsid w:val="00620154"/>
     <w:rsid w:val="0062408D"/>
     <w:rsid w:val="006240CC"/>
     <w:rsid w:val="00624940"/>
     <w:rsid w:val="006254F8"/>
     <w:rsid w:val="00627DA7"/>
     <w:rsid w:val="00630DA4"/>
     <w:rsid w:val="00631CD4"/>
     <w:rsid w:val="00631D55"/>
     <w:rsid w:val="00632597"/>
     <w:rsid w:val="00634D13"/>
     <w:rsid w:val="006358B4"/>
     <w:rsid w:val="00641724"/>
     <w:rsid w:val="006419AA"/>
     <w:rsid w:val="00644B1F"/>
     <w:rsid w:val="00644B7E"/>
     <w:rsid w:val="006454E6"/>
     <w:rsid w:val="00646235"/>
     <w:rsid w:val="00646A68"/>
+    <w:rsid w:val="006476E1"/>
     <w:rsid w:val="006505BD"/>
     <w:rsid w:val="006508EA"/>
     <w:rsid w:val="0065092E"/>
     <w:rsid w:val="006557A7"/>
     <w:rsid w:val="00656290"/>
     <w:rsid w:val="006601C9"/>
     <w:rsid w:val="006608D8"/>
     <w:rsid w:val="006621D7"/>
     <w:rsid w:val="0066302A"/>
     <w:rsid w:val="00667770"/>
     <w:rsid w:val="00670597"/>
     <w:rsid w:val="006706D0"/>
     <w:rsid w:val="00670B2D"/>
     <w:rsid w:val="00677574"/>
     <w:rsid w:val="006812ED"/>
     <w:rsid w:val="00683878"/>
     <w:rsid w:val="00684380"/>
     <w:rsid w:val="0068454C"/>
     <w:rsid w:val="00691B62"/>
     <w:rsid w:val="006933B5"/>
     <w:rsid w:val="00693546"/>
     <w:rsid w:val="00693D14"/>
     <w:rsid w:val="00696F27"/>
     <w:rsid w:val="006A18C2"/>
     <w:rsid w:val="006A2717"/>
@@ -20744,92 +21256,95 @@
     <w:rsid w:val="007B73BC"/>
     <w:rsid w:val="007C1838"/>
     <w:rsid w:val="007C20B9"/>
     <w:rsid w:val="007C46F7"/>
     <w:rsid w:val="007C669D"/>
     <w:rsid w:val="007C7301"/>
     <w:rsid w:val="007C7859"/>
     <w:rsid w:val="007C7F28"/>
     <w:rsid w:val="007D1466"/>
     <w:rsid w:val="007D2BDE"/>
     <w:rsid w:val="007D2FB6"/>
     <w:rsid w:val="007D49EB"/>
     <w:rsid w:val="007D4BA1"/>
     <w:rsid w:val="007D5E1C"/>
     <w:rsid w:val="007E0DE2"/>
     <w:rsid w:val="007E3667"/>
     <w:rsid w:val="007E3B98"/>
     <w:rsid w:val="007E4164"/>
     <w:rsid w:val="007E417A"/>
     <w:rsid w:val="007F0C24"/>
     <w:rsid w:val="007F31B6"/>
     <w:rsid w:val="007F546C"/>
     <w:rsid w:val="007F625F"/>
     <w:rsid w:val="007F665E"/>
     <w:rsid w:val="00800412"/>
+    <w:rsid w:val="00802188"/>
     <w:rsid w:val="00802748"/>
     <w:rsid w:val="0080587B"/>
+    <w:rsid w:val="0080625D"/>
     <w:rsid w:val="00806468"/>
     <w:rsid w:val="008119CA"/>
     <w:rsid w:val="008130C4"/>
     <w:rsid w:val="008155F0"/>
     <w:rsid w:val="00816735"/>
     <w:rsid w:val="00816760"/>
     <w:rsid w:val="00820141"/>
     <w:rsid w:val="00820E0C"/>
     <w:rsid w:val="00823275"/>
     <w:rsid w:val="0082366F"/>
     <w:rsid w:val="00830147"/>
     <w:rsid w:val="00831B47"/>
     <w:rsid w:val="008338A2"/>
     <w:rsid w:val="00841AA9"/>
     <w:rsid w:val="008474FE"/>
     <w:rsid w:val="00853EE4"/>
     <w:rsid w:val="00855535"/>
     <w:rsid w:val="00857C5A"/>
     <w:rsid w:val="008607CA"/>
     <w:rsid w:val="0086255E"/>
     <w:rsid w:val="008633F0"/>
     <w:rsid w:val="00863B7C"/>
     <w:rsid w:val="00867D9D"/>
     <w:rsid w:val="00872E0A"/>
     <w:rsid w:val="00873594"/>
     <w:rsid w:val="00875285"/>
     <w:rsid w:val="00877635"/>
     <w:rsid w:val="00884B62"/>
     <w:rsid w:val="0088529C"/>
     <w:rsid w:val="00887903"/>
     <w:rsid w:val="0089270A"/>
     <w:rsid w:val="00893AF6"/>
     <w:rsid w:val="00894978"/>
     <w:rsid w:val="00894BC4"/>
     <w:rsid w:val="00896890"/>
     <w:rsid w:val="008A28A8"/>
     <w:rsid w:val="008A5B32"/>
     <w:rsid w:val="008B2029"/>
     <w:rsid w:val="008B2EE4"/>
     <w:rsid w:val="008B3821"/>
+    <w:rsid w:val="008B3DFD"/>
     <w:rsid w:val="008B4D3D"/>
     <w:rsid w:val="008B57C7"/>
     <w:rsid w:val="008C2F92"/>
     <w:rsid w:val="008C3546"/>
     <w:rsid w:val="008C589D"/>
     <w:rsid w:val="008C6C89"/>
     <w:rsid w:val="008C6D51"/>
     <w:rsid w:val="008D2846"/>
     <w:rsid w:val="008D4236"/>
     <w:rsid w:val="008D462F"/>
     <w:rsid w:val="008D6DCF"/>
     <w:rsid w:val="008E4376"/>
     <w:rsid w:val="008E7807"/>
     <w:rsid w:val="008E7A0A"/>
     <w:rsid w:val="008E7B49"/>
     <w:rsid w:val="008F59F6"/>
     <w:rsid w:val="00900719"/>
     <w:rsid w:val="009017AC"/>
     <w:rsid w:val="00902A9A"/>
     <w:rsid w:val="00904A1C"/>
     <w:rsid w:val="00905030"/>
     <w:rsid w:val="00906490"/>
     <w:rsid w:val="009111B2"/>
     <w:rsid w:val="009151F5"/>
     <w:rsid w:val="00924AE1"/>
@@ -20892,50 +21407,51 @@
     <w:rsid w:val="009D7B14"/>
     <w:rsid w:val="009E08D1"/>
     <w:rsid w:val="009E0D96"/>
     <w:rsid w:val="009E1B95"/>
     <w:rsid w:val="009E496F"/>
     <w:rsid w:val="009E4B0D"/>
     <w:rsid w:val="009E5250"/>
     <w:rsid w:val="009E7A69"/>
     <w:rsid w:val="009E7F92"/>
     <w:rsid w:val="009F02A3"/>
     <w:rsid w:val="009F2182"/>
     <w:rsid w:val="009F2F27"/>
     <w:rsid w:val="009F34AA"/>
     <w:rsid w:val="009F6BCB"/>
     <w:rsid w:val="009F7B78"/>
     <w:rsid w:val="00A0057A"/>
     <w:rsid w:val="00A01FB1"/>
     <w:rsid w:val="00A02FA1"/>
     <w:rsid w:val="00A04CCE"/>
     <w:rsid w:val="00A07421"/>
     <w:rsid w:val="00A0776B"/>
     <w:rsid w:val="00A10FB9"/>
     <w:rsid w:val="00A11421"/>
     <w:rsid w:val="00A1389F"/>
     <w:rsid w:val="00A157B1"/>
+    <w:rsid w:val="00A171FB"/>
     <w:rsid w:val="00A22229"/>
     <w:rsid w:val="00A24442"/>
     <w:rsid w:val="00A24ADA"/>
     <w:rsid w:val="00A31871"/>
     <w:rsid w:val="00A32577"/>
     <w:rsid w:val="00A330BB"/>
     <w:rsid w:val="00A446F5"/>
     <w:rsid w:val="00A44882"/>
     <w:rsid w:val="00A45125"/>
     <w:rsid w:val="00A54715"/>
     <w:rsid w:val="00A6061C"/>
     <w:rsid w:val="00A62D44"/>
     <w:rsid w:val="00A67263"/>
     <w:rsid w:val="00A7161C"/>
     <w:rsid w:val="00A71CE4"/>
     <w:rsid w:val="00A77AA3"/>
     <w:rsid w:val="00A8236D"/>
     <w:rsid w:val="00A854EB"/>
     <w:rsid w:val="00A872E5"/>
     <w:rsid w:val="00A91406"/>
     <w:rsid w:val="00A96E65"/>
     <w:rsid w:val="00A96ECE"/>
     <w:rsid w:val="00A97C72"/>
     <w:rsid w:val="00AA310B"/>
     <w:rsid w:val="00AA63D4"/>
@@ -20958,81 +21474,84 @@
     <w:rsid w:val="00AE2D48"/>
     <w:rsid w:val="00AE3005"/>
     <w:rsid w:val="00AE3BD5"/>
     <w:rsid w:val="00AE59A0"/>
     <w:rsid w:val="00AF0C57"/>
     <w:rsid w:val="00AF26F3"/>
     <w:rsid w:val="00AF5F04"/>
     <w:rsid w:val="00B00672"/>
     <w:rsid w:val="00B01B4D"/>
     <w:rsid w:val="00B04489"/>
     <w:rsid w:val="00B06571"/>
     <w:rsid w:val="00B068BA"/>
     <w:rsid w:val="00B07217"/>
     <w:rsid w:val="00B13851"/>
     <w:rsid w:val="00B13B1C"/>
     <w:rsid w:val="00B14B5F"/>
     <w:rsid w:val="00B21F90"/>
     <w:rsid w:val="00B22291"/>
     <w:rsid w:val="00B23F9A"/>
     <w:rsid w:val="00B2417B"/>
     <w:rsid w:val="00B24E6F"/>
     <w:rsid w:val="00B26CB5"/>
     <w:rsid w:val="00B2752E"/>
     <w:rsid w:val="00B307CC"/>
     <w:rsid w:val="00B326B7"/>
+    <w:rsid w:val="00B32B06"/>
     <w:rsid w:val="00B3588E"/>
     <w:rsid w:val="00B378AE"/>
     <w:rsid w:val="00B4198F"/>
     <w:rsid w:val="00B41F3D"/>
     <w:rsid w:val="00B431E8"/>
     <w:rsid w:val="00B45141"/>
     <w:rsid w:val="00B519CD"/>
     <w:rsid w:val="00B5273A"/>
     <w:rsid w:val="00B57329"/>
     <w:rsid w:val="00B60E61"/>
     <w:rsid w:val="00B62B50"/>
     <w:rsid w:val="00B635B7"/>
     <w:rsid w:val="00B63AE8"/>
     <w:rsid w:val="00B65950"/>
     <w:rsid w:val="00B66D83"/>
     <w:rsid w:val="00B672C0"/>
     <w:rsid w:val="00B676FD"/>
     <w:rsid w:val="00B678B6"/>
     <w:rsid w:val="00B678D0"/>
     <w:rsid w:val="00B75646"/>
     <w:rsid w:val="00B7629E"/>
     <w:rsid w:val="00B90729"/>
     <w:rsid w:val="00B907A6"/>
     <w:rsid w:val="00B907DA"/>
+    <w:rsid w:val="00B93D53"/>
     <w:rsid w:val="00B94C5E"/>
     <w:rsid w:val="00B950BC"/>
     <w:rsid w:val="00B9714C"/>
     <w:rsid w:val="00BA251D"/>
     <w:rsid w:val="00BA29AD"/>
     <w:rsid w:val="00BA33CF"/>
     <w:rsid w:val="00BA3F8D"/>
+    <w:rsid w:val="00BB34EF"/>
     <w:rsid w:val="00BB5C68"/>
     <w:rsid w:val="00BB7A10"/>
     <w:rsid w:val="00BC60BE"/>
     <w:rsid w:val="00BC7468"/>
     <w:rsid w:val="00BC7D4F"/>
     <w:rsid w:val="00BC7ED7"/>
     <w:rsid w:val="00BD2850"/>
     <w:rsid w:val="00BE28D2"/>
     <w:rsid w:val="00BE4A64"/>
     <w:rsid w:val="00BE5E43"/>
     <w:rsid w:val="00BF557D"/>
     <w:rsid w:val="00BF658D"/>
     <w:rsid w:val="00BF7F58"/>
     <w:rsid w:val="00C01381"/>
     <w:rsid w:val="00C013BE"/>
     <w:rsid w:val="00C01AB1"/>
     <w:rsid w:val="00C026A0"/>
     <w:rsid w:val="00C06137"/>
     <w:rsid w:val="00C06929"/>
     <w:rsid w:val="00C079B8"/>
     <w:rsid w:val="00C10037"/>
     <w:rsid w:val="00C115E1"/>
     <w:rsid w:val="00C123EA"/>
     <w:rsid w:val="00C12A49"/>
     <w:rsid w:val="00C12B05"/>
@@ -21085,238 +21604,248 @@
     <w:rsid w:val="00CD35EC"/>
     <w:rsid w:val="00CD64DF"/>
     <w:rsid w:val="00CD768F"/>
     <w:rsid w:val="00CE225F"/>
     <w:rsid w:val="00CF230C"/>
     <w:rsid w:val="00CF2F50"/>
     <w:rsid w:val="00CF6198"/>
     <w:rsid w:val="00D02919"/>
     <w:rsid w:val="00D03BAA"/>
     <w:rsid w:val="00D04C61"/>
     <w:rsid w:val="00D05B8D"/>
     <w:rsid w:val="00D05B9B"/>
     <w:rsid w:val="00D065A2"/>
     <w:rsid w:val="00D079AA"/>
     <w:rsid w:val="00D07F00"/>
     <w:rsid w:val="00D1130F"/>
     <w:rsid w:val="00D1571F"/>
     <w:rsid w:val="00D17B72"/>
     <w:rsid w:val="00D24BDF"/>
     <w:rsid w:val="00D3185C"/>
     <w:rsid w:val="00D3205F"/>
     <w:rsid w:val="00D3318E"/>
     <w:rsid w:val="00D33E72"/>
     <w:rsid w:val="00D35BD6"/>
     <w:rsid w:val="00D361B5"/>
+    <w:rsid w:val="00D406E8"/>
     <w:rsid w:val="00D411A2"/>
     <w:rsid w:val="00D4606D"/>
+    <w:rsid w:val="00D471C3"/>
     <w:rsid w:val="00D50B9C"/>
     <w:rsid w:val="00D513AF"/>
     <w:rsid w:val="00D52D73"/>
     <w:rsid w:val="00D52E58"/>
     <w:rsid w:val="00D56B20"/>
     <w:rsid w:val="00D578B3"/>
     <w:rsid w:val="00D618F4"/>
     <w:rsid w:val="00D63636"/>
     <w:rsid w:val="00D640AD"/>
     <w:rsid w:val="00D714CC"/>
     <w:rsid w:val="00D75EA7"/>
     <w:rsid w:val="00D77252"/>
     <w:rsid w:val="00D81894"/>
     <w:rsid w:val="00D81ADF"/>
     <w:rsid w:val="00D81F21"/>
     <w:rsid w:val="00D83D06"/>
     <w:rsid w:val="00D864F2"/>
     <w:rsid w:val="00D943F8"/>
     <w:rsid w:val="00D95470"/>
     <w:rsid w:val="00D961F4"/>
     <w:rsid w:val="00D96B55"/>
     <w:rsid w:val="00DA2619"/>
     <w:rsid w:val="00DA4239"/>
     <w:rsid w:val="00DA588C"/>
     <w:rsid w:val="00DA65DE"/>
     <w:rsid w:val="00DB0B61"/>
     <w:rsid w:val="00DB1474"/>
     <w:rsid w:val="00DB2962"/>
     <w:rsid w:val="00DB52FB"/>
     <w:rsid w:val="00DC00C1"/>
     <w:rsid w:val="00DC013B"/>
     <w:rsid w:val="00DC090B"/>
     <w:rsid w:val="00DC1679"/>
     <w:rsid w:val="00DC219B"/>
     <w:rsid w:val="00DC2CF1"/>
     <w:rsid w:val="00DC2DC7"/>
     <w:rsid w:val="00DC3A7C"/>
     <w:rsid w:val="00DC4FCF"/>
     <w:rsid w:val="00DC50E0"/>
     <w:rsid w:val="00DC6386"/>
+    <w:rsid w:val="00DC7632"/>
     <w:rsid w:val="00DD1130"/>
     <w:rsid w:val="00DD1951"/>
     <w:rsid w:val="00DD487D"/>
     <w:rsid w:val="00DD4E83"/>
     <w:rsid w:val="00DD6628"/>
     <w:rsid w:val="00DD6945"/>
     <w:rsid w:val="00DE2D04"/>
     <w:rsid w:val="00DE3250"/>
     <w:rsid w:val="00DE6028"/>
     <w:rsid w:val="00DE6C85"/>
     <w:rsid w:val="00DE78A3"/>
     <w:rsid w:val="00DF1A71"/>
     <w:rsid w:val="00DF50FC"/>
     <w:rsid w:val="00DF68C7"/>
     <w:rsid w:val="00DF731A"/>
     <w:rsid w:val="00E04BBB"/>
     <w:rsid w:val="00E06B75"/>
     <w:rsid w:val="00E11332"/>
     <w:rsid w:val="00E11352"/>
     <w:rsid w:val="00E170DC"/>
     <w:rsid w:val="00E17546"/>
     <w:rsid w:val="00E210B5"/>
     <w:rsid w:val="00E261B3"/>
     <w:rsid w:val="00E26818"/>
     <w:rsid w:val="00E27FFC"/>
     <w:rsid w:val="00E30B15"/>
     <w:rsid w:val="00E33237"/>
     <w:rsid w:val="00E37A2C"/>
     <w:rsid w:val="00E40181"/>
     <w:rsid w:val="00E458B2"/>
     <w:rsid w:val="00E54950"/>
     <w:rsid w:val="00E55FB3"/>
     <w:rsid w:val="00E56A01"/>
+    <w:rsid w:val="00E602F1"/>
     <w:rsid w:val="00E629A1"/>
     <w:rsid w:val="00E6794C"/>
     <w:rsid w:val="00E67A15"/>
     <w:rsid w:val="00E71591"/>
     <w:rsid w:val="00E71CEB"/>
     <w:rsid w:val="00E7474F"/>
+    <w:rsid w:val="00E74D60"/>
     <w:rsid w:val="00E80B52"/>
     <w:rsid w:val="00E80DE3"/>
     <w:rsid w:val="00E81F6E"/>
     <w:rsid w:val="00E82C55"/>
     <w:rsid w:val="00E8787E"/>
     <w:rsid w:val="00E92AC3"/>
     <w:rsid w:val="00EA2F6A"/>
+    <w:rsid w:val="00EA3C10"/>
     <w:rsid w:val="00EB00E0"/>
     <w:rsid w:val="00EB05D5"/>
     <w:rsid w:val="00EB4BC7"/>
     <w:rsid w:val="00EC059F"/>
     <w:rsid w:val="00EC1F24"/>
     <w:rsid w:val="00EC22F6"/>
     <w:rsid w:val="00EC3DB9"/>
     <w:rsid w:val="00ED5B9B"/>
     <w:rsid w:val="00ED6BAD"/>
     <w:rsid w:val="00ED7447"/>
     <w:rsid w:val="00ED7762"/>
     <w:rsid w:val="00ED7E87"/>
     <w:rsid w:val="00EE00D6"/>
     <w:rsid w:val="00EE11E7"/>
     <w:rsid w:val="00EE1488"/>
     <w:rsid w:val="00EE29AD"/>
     <w:rsid w:val="00EE3E24"/>
     <w:rsid w:val="00EE4D5D"/>
     <w:rsid w:val="00EE5131"/>
     <w:rsid w:val="00EF109B"/>
     <w:rsid w:val="00EF201C"/>
     <w:rsid w:val="00EF2C72"/>
     <w:rsid w:val="00EF36AF"/>
     <w:rsid w:val="00EF59A3"/>
     <w:rsid w:val="00EF6675"/>
     <w:rsid w:val="00F0063D"/>
     <w:rsid w:val="00F00F9C"/>
     <w:rsid w:val="00F01E5F"/>
     <w:rsid w:val="00F024F3"/>
     <w:rsid w:val="00F02ABA"/>
     <w:rsid w:val="00F0437A"/>
     <w:rsid w:val="00F101B8"/>
     <w:rsid w:val="00F1046F"/>
     <w:rsid w:val="00F11037"/>
     <w:rsid w:val="00F11D9B"/>
     <w:rsid w:val="00F15144"/>
     <w:rsid w:val="00F16F1B"/>
+    <w:rsid w:val="00F17557"/>
     <w:rsid w:val="00F250A9"/>
     <w:rsid w:val="00F267AF"/>
     <w:rsid w:val="00F30FF4"/>
     <w:rsid w:val="00F3122E"/>
     <w:rsid w:val="00F32368"/>
     <w:rsid w:val="00F331AD"/>
     <w:rsid w:val="00F35287"/>
     <w:rsid w:val="00F40A70"/>
     <w:rsid w:val="00F43A37"/>
     <w:rsid w:val="00F4641B"/>
     <w:rsid w:val="00F46EB8"/>
     <w:rsid w:val="00F50CD1"/>
     <w:rsid w:val="00F511E4"/>
     <w:rsid w:val="00F52D09"/>
     <w:rsid w:val="00F52E08"/>
     <w:rsid w:val="00F53A66"/>
     <w:rsid w:val="00F5462D"/>
     <w:rsid w:val="00F55B21"/>
     <w:rsid w:val="00F56EF6"/>
     <w:rsid w:val="00F60082"/>
     <w:rsid w:val="00F61A9F"/>
     <w:rsid w:val="00F61B5F"/>
     <w:rsid w:val="00F64696"/>
     <w:rsid w:val="00F65AA9"/>
     <w:rsid w:val="00F6768F"/>
     <w:rsid w:val="00F72C2C"/>
     <w:rsid w:val="00F741F2"/>
     <w:rsid w:val="00F76CAB"/>
     <w:rsid w:val="00F772C6"/>
     <w:rsid w:val="00F815B5"/>
     <w:rsid w:val="00F85195"/>
     <w:rsid w:val="00F857D4"/>
     <w:rsid w:val="00F868E3"/>
+    <w:rsid w:val="00F86B9B"/>
     <w:rsid w:val="00F938BA"/>
     <w:rsid w:val="00F97919"/>
     <w:rsid w:val="00FA230B"/>
     <w:rsid w:val="00FA2C46"/>
     <w:rsid w:val="00FA3525"/>
     <w:rsid w:val="00FA5A53"/>
     <w:rsid w:val="00FB1F6E"/>
     <w:rsid w:val="00FB4769"/>
     <w:rsid w:val="00FB4CDA"/>
     <w:rsid w:val="00FB6481"/>
     <w:rsid w:val="00FB6D36"/>
     <w:rsid w:val="00FC0965"/>
     <w:rsid w:val="00FC0F81"/>
     <w:rsid w:val="00FC252F"/>
     <w:rsid w:val="00FC395C"/>
     <w:rsid w:val="00FC5E8E"/>
     <w:rsid w:val="00FD3766"/>
     <w:rsid w:val="00FD3D05"/>
     <w:rsid w:val="00FD47C4"/>
     <w:rsid w:val="00FE2DCF"/>
     <w:rsid w:val="00FE331E"/>
     <w:rsid w:val="00FE3FA7"/>
     <w:rsid w:val="00FE4081"/>
     <w:rsid w:val="00FE7489"/>
     <w:rsid w:val="00FF2A4E"/>
     <w:rsid w:val="00FF2FCE"/>
     <w:rsid w:val="00FF4F7D"/>
     <w:rsid w:val="00FF6D9D"/>
     <w:rsid w:val="00FF7620"/>
     <w:rsid w:val="00FF7DD5"/>
+    <w:rsid w:val="1C3881D6"/>
+    <w:rsid w:val="5F4DC467"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -23181,51 +23710,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2146117194">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dhhs.vic.gov.au/publications/regulatory-impact-statement-director-housing-determinations-2018" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fac.dffh.vic.gov.au/priority-transfers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/relocation-manual" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/rentassistbondloans" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fac.dffh.vic.gov.au/assessing-and-managing-applications" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/public-housing-policy-and-practice-manuals" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/relocation-manual" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fac.dffh.vic.gov.au/victorian-housing-register" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fac.dffh.vic.gov.au/clients-special-accommodation-requirements" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fac.dhhs.vic.gov.au/funded-agency-channel/clients-special-accommodation-requirements" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@homes.vic.gov.au" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/pets-public-housing-operational-guidelines" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/relocation-manual" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/chapter-3-signing-residential-tenancy-agreement-word" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/maintenance-manual-tenant-property-damage-operational-guidelines" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhhsvicgovau.sharepoint.com/sites/Publichousingresources/SitePages/HiiPConnect.aspx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/tenancy-management-manual-bankruptcy-operational-guidelines-word" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fac.dffh.vic.gov.au/victorian-housing-register" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhhsvicgovau.sharepoint.com/sites/Publichousingresources/SitePages/Operational-Guidelines(1).aspx%3eand%20HiiPConnect%20guides" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhhsvicgovau.sharepoint.com/sites/Publichousingresources/SitePages/Disclosure.aspx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///F:\amcd1208\OG\operational%20guidelines\VHR\Housing%20First%20changes\Chapter-2_offers-of-housing_operational-guidelines_v9.4%20June%202025.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fac.dffh.vic.gov.au/clients-special-accommodation-requirements" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fac.dffh.vic.gov.au/clients-special-accommodation-requirements" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fac.dffh.vic.gov.au/priority-transfers" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/maintenance-manual-tenant-property-damage-operational-guidelines" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dhhs.vic.gov.au/publications/regulatory-impact-statement-director-housing-determinations-2018" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fac.dffh.vic.gov.au/priority-transfers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/relocation-manual" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/rentassistbondloans" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fac.dffh.vic.gov.au/assessing-and-managing-applications" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/public-housing-policy-and-practice-manuals" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/relocation-manual" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fac.dffh.vic.gov.au/victorian-housing-register" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fac.dffh.vic.gov.au/clients-special-accommodation-requirements" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fac.dhhs.vic.gov.au/funded-agency-channel/clients-special-accommodation-requirements" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@homes.vic.gov.au" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/pets-public-housing-operational-guidelines" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/relocation-manual" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/chapter-3-signing-residential-tenancy-agreement-word" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/maintenance-manual-tenant-property-damage-operational-guidelines" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhhsvicgovau.sharepoint.com/sites/Publichousingresources/SitePages/HiiPConnect.aspx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/tenancy-management-manual-bankruptcy-operational-guidelines-word" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fac.dffh.vic.gov.au/victorian-housing-register" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhhsvicgovau.sharepoint.com/sites/Publichousingresources/SitePages/Operational-Guidelines(1).aspx%3eand%20HiiPConnect%20guides" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dhhsvicgovau.sharepoint.com/sites/Publichousingresources/SitePages/Disclosure.aspx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///F:/amcd1208/OG/operational%20guidelines/VHR/Housing%20First%20changes/Chapter-2_offers-of-housing_operational-guidelines_v9.4%20June%202025.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fac.dffh.vic.gov.au/clients-special-accommodation-requirements" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fac.dffh.vic.gov.au/clients-special-accommodation-requirements" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fac.dffh.vic.gov.au/priority-transfers" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/maintenance-manual-tenant-property-damage-operational-guidelines" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -23486,191 +24015,250 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009E92284D629C66409C3E65A98AFA6AB2" ma:contentTypeVersion="39" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4592ce43063454c4809238c8a1b1f1ba">
-[...1 lines deleted...]
-    <xsd:import namespace="fe161729-0ef4-4b53-b9e8-ddb61266bb63"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="5ce0f2b5-5be5-4508-bce9-d7011ece0659" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="05a23c12-eb64-4047-9d50-c4f465f3c0dd">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Comments xmlns="05a23c12-eb64-4047-9d50-c4f465f3c0dd" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003C19E57E9B24DB41BBF1ABFB82127421" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="56b40db94667d0e878c54488b0756c73">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="05a23c12-eb64-4047-9d50-c4f465f3c0dd" xmlns:ns3="13404760-8ec3-4f68-8110-bc572b2bfb09" xmlns:ns4="5ce0f2b5-5be5-4508-bce9-d7011ece0659" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="37c49353af7ac2e8f3704c48d25238af" ns2:_="" ns3:_="" ns4:_="">
+    <xsd:import namespace="05a23c12-eb64-4047-9d50-c4f465f3c0dd"/>
+    <xsd:import namespace="13404760-8ec3-4f68-8110-bc572b2bfb09"/>
     <xsd:import namespace="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:Style"/>
-                <xsd:element ref="ns2:Owner" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
-                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns2:SharetoDesktop" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:Comments" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fe161729-0ef4-4b53-b9e8-ddb61266bb63" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="05a23c12-eb64-4047-9d50-c4f465f3c0dd" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="Style" ma:index="1" ma:displayName="Style" ma:default="Factsheet (Word)" ma:description="Type of template" ma:format="Dropdown" ma:internalName="Style" ma:readOnly="false">
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:union memberTypes="dms:Text">
-[...8 lines deleted...]
-        </xsd:union>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Owner" ma:index="2" nillable="true" ma:displayName="Template owner" ma:description="Owner of the template" ma:format="Dropdown" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="Owner" ma:readOnly="false" ma:showField="ImnName">
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="15" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="19" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6e24e156-28e6-48ad-9c0f-4171595c9d94" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="22" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="24" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="25" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Comments" ma:index="26" nillable="true" ma:displayName="Comments" ma:format="Dropdown" ma:internalName="Comments">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="13404760-8ec3-4f68-8110-bc572b2bfb09" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
-          <xsd:extension base="dms:User">
+          <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceMetadata" ma:index="6" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
-[...24 lines deleted...]
-        <xsd:restriction base="dms:Text">
+        <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
-      </xsd:simpleType>
-[...15 lines deleted...]
-        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="5ce0f2b5-5be5-4508-bce9-d7011ece0659" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{653b1683-0861-4244-a845-dd8daf1f12c4}" ma:internalName="TaxCatchAll" ma:readOnly="false" ma:showField="CatchAllData" ma:web="edc24be7-85b6-48b8-bec8-bca4fac6ccab">
+    <xsd:element name="TaxCatchAll" ma:index="20" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{81b8daaf-ef9e-4564-a435-35f838f0f641}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="13404760-8ec3-4f68-8110-bc572b2bfb09">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="3" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -23715,308 +24303,118 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...26 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EEFF6B71-8466-4FA3-8E7F-22B020BB1BE3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66AC28CD-794A-4DE5-9080-AF945367D2AC}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="fe161729-0ef4-4b53-b9e8-ddb61266bb63"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...4 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="05a23c12-eb64-4047-9d50-c4f465f3c0dd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58CE1EBB-C189-4849-810F-0EC61D30BAF7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66AC28CD-794A-4DE5-9080-AF945367D2AC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C98B555-60E5-4133-B39A-F42509CCFA67}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="05a23c12-eb64-4047-9d50-c4f465f3c0dd"/>
+    <ds:schemaRef ds:uri="13404760-8ec3-4f68-8110-bc572b2bfb09"/>
+    <ds:schemaRef ds:uri="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
-    <ds:schemaRef ds:uri="fe161729-0ef4-4b53-b9e8-ddb61266bb63"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EC6BD20A-5308-4BEF-82D8-B0F9FAC3CFA6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF8656EF-5AF4-4241-BC92-EE54861DA204}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>14</Pages>
-[...1 lines deleted...]
-  <Characters>69315</Characters>
+  <Pages>36</Pages>
+  <Words>12240</Words>
+  <Characters>69771</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>2</DocSecurity>
-  <Lines>577</Lines>
-  <Paragraphs>162</Paragraphs>
+  <Lines>581</Lines>
+  <Paragraphs>163</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company>Victoria State Government, Department of Families, Fairness and Housing</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>81313</CharactersWithSpaces>
+  <CharactersWithSpaces>81848</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
-  <HLinks>
-[...146 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Public Housing Allocations Operational Guidelines. Chapter 2: Offers of Housing</dc:title>
   <dc:subject>Public Housing Allocations Operational Guidelines. Chapter 2: Offers of Housing</dc:subject>
   <dc:creator>Operational Guidelines Team</dc:creator>
   <cp:keywords>Public Housing, Allocations, Operational Guidelines, operations, guide, guidelines</cp:keywords>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Language">
     <vt:lpwstr>English</vt:lpwstr>
   </property>
@@ -24059,38 +24457,32 @@
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Format">
     <vt:lpwstr>Report</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="TemplateVersion">
     <vt:i4>1</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Hyperlink Base">
     <vt:lpwstr>https://dhhsvicgovau.sharepoint.com/:w:/s/dffh/Ec1sUX29ovVNg1yz-k3q1CIBvxIHfUXXZlqlU8WV6A4LBA</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Link">
     <vt:lpwstr>https://dhhsvicgovau.sharepoint.com/:w:/s/dffh/Ec1sUX29ovVNg1yz-k3q1CIBvxIHfUXXZlqlU8WV6A4LBA, https://dhhsvicgovau.sharepoint.com/:w:/s/dffh/Ec1sUX29ovVNg1yz-k3q1CIBvxIHfUXXZlqlU8WV6A4LBA</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="GrammarlyDocumentId">
     <vt:lpwstr>6461dc9e-6069-4ca4-862e-f9527cb4175d</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="ContentTypeId">
-    <vt:lpwstr>0x0101009E92284D629C66409C3E65A98AFA6AB2</vt:lpwstr>
+    <vt:lpwstr>0x0101003C19E57E9B24DB41BBF1ABFB82127421</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="_SourceUrl">
-[...4 lines deleted...]
-  </property>
 </Properties>
 </file>