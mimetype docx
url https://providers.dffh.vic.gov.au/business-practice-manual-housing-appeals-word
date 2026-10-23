--- v0 (2025-10-10)
+++ v1 (2026-10-23)
@@ -1,10740 +1,16200 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...10 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00002990" w:rsidRPr="003072C6" w:rsidRDefault="00BB2B62" w:rsidP="00A55989">
-[...1 lines deleted...]
-        <w:pStyle w:val="DHHSbodynospace"/>
+    <w:p w14:paraId="1AFCDB0E" w14:textId="77777777" w:rsidR="00056EC4" w:rsidRDefault="00A01FB1" w:rsidP="00056EC4">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="1" layoutInCell="0" allowOverlap="1" wp14:anchorId="4BAEE15B" wp14:editId="0F083136">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="21966DC4" wp14:editId="33DF6721">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="7563485" cy="10700385"/>
-            <wp:effectExtent l="0" t="0" r="0" b="5715"/>
+            <wp:extent cx="7562850" cy="10158730"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="100" name="Picture 100" descr="Victoria State Government Department of Health and Human Services"/>
+            <wp:docPr id="2" name="Picture 2" descr="Victoria State Government Families, Fairness and Housing"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 100" descr="Victoria State Government Department of Health and Human Services"/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="2" name="Picture 2" descr="Victoria State Government Families, Fairness and Housing"/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9">
-[...6 lines deleted...]
-                    <a:srcRect/>
+                    <a:blip r:embed="rId11"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7563485" cy="10700385"/>
+                      <a:ext cx="7562850" cy="10158730"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-[...2 lines deleted...]
-                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="page">
+            <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
-            <wp14:sizeRelV relativeFrom="page">
+            <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="7938" w:type="dxa"/>
-[...4 lines deleted...]
-        </w:tblCellMar>
+        <w:tblW w:w="9299" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7938"/>
+        <w:gridCol w:w="9299"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001817CD" w:rsidRPr="003072C6" w:rsidTr="004C5777">
-[...10 lines deleted...]
-              <w:pStyle w:val="DHHSreportmaintitlewhite"/>
+      <w:tr w:rsidR="00F91B76" w:rsidRPr="00431F42" w14:paraId="75EF6E08" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vAlign w:val="bottom"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D580CCA" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00431F42" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Documenttitle"/>
             </w:pPr>
             <w:r>
-              <w:t>Business practice manual</w:t>
-[...4 lines deleted...]
-              <w:pStyle w:val="DHHSreportsubtitlewhite"/>
+              <w:t>Housing Appeals Management Operational Guidelines</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F91B76" w:rsidRPr="00A1389F" w14:paraId="78F39505" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D5D2223" w14:textId="4E541F27" w:rsidR="00F91B76" w:rsidRPr="00A1389F" w:rsidRDefault="00975780">
+            <w:pPr>
+              <w:pStyle w:val="Documentsubtitle"/>
             </w:pPr>
             <w:r>
-              <w:t>Housing appeals</w:t>
-[...16 lines deleted...]
-            </w:pPr>
+              <w:t>September</w:t>
+            </w:r>
+            <w:r w:rsidR="00F91B76">
+              <w:t xml:space="preserve"> 2026</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0069374A" w:rsidRPr="003072C6" w:rsidRDefault="0069374A" w:rsidP="00C2657D">
-[...3 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="255EEC10" w14:textId="77777777" w:rsidR="00595C2A" w:rsidRDefault="00EF1C28" w:rsidP="00430393">
+      <w:pPr>
+        <w:pStyle w:val="Bannermarking"/>
+      </w:pPr>
+      <w:fldSimple w:instr="FILLIN  &quot;Type the protective marking&quot; \d OFFICIAL \o  \* MERGEFORMAT">
+        <w:r>
+          <w:t>OFFICIAL</w:t>
+        </w:r>
+      </w:fldSimple>
     </w:p>
-    <w:p w:rsidR="00C51B1C" w:rsidRDefault="00C51B1C" w:rsidP="00CA6D4E">
-[...6 lines deleted...]
-          <w:cols w:space="720"/>
+    <w:p w14:paraId="4592DAC2" w14:textId="77777777" w:rsidR="00FE4081" w:rsidRDefault="00FE4081" w:rsidP="00FE4081">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DDF201E" w14:textId="77777777" w:rsidR="00FE4081" w:rsidRPr="00FE4081" w:rsidRDefault="00FE4081" w:rsidP="00FE4081">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:sectPr w:rsidR="00FE4081" w:rsidRPr="00FE4081" w:rsidSect="00F15144">
+          <w:footerReference w:type="even" r:id="rId12"/>
+          <w:footerReference w:type="default" r:id="rId13"/>
+          <w:footerReference w:type="first" r:id="rId14"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="3969" w:right="1304" w:bottom="851" w:left="1304" w:header="680" w:footer="567" w:gutter="0"/>
+          <w:cols w:space="340"/>
+          <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AC0C3B" w:rsidRPr="003072C6" w:rsidRDefault="009208F5" w:rsidP="00CA6D4E">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="003072C6">
+    <w:p w14:paraId="5FDA2828" w14:textId="77777777" w:rsidR="00C674C2" w:rsidRPr="00DE21C7" w:rsidRDefault="00C674C2" w:rsidP="00C674C2">
+      <w:pPr>
+        <w:pStyle w:val="Accessibilitypara"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE21C7">
         <w:lastRenderedPageBreak/>
-        <w:br w:type="page"/>
-[...417 lines deleted...]
-        <w:r w:rsidR="002E0C39" w:rsidRPr="00F56B21">
+        <w:t xml:space="preserve">Contact us to receive this document in another format. Please email </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="008576B9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Definitions and abbreviations</w:t>
+          <w:t>policyandguidelines@homes.vic.gov.au</w:t>
         </w:r>
-        <w:r w:rsidR="002E0C39">
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F437294" w14:textId="77777777" w:rsidR="00C674C2" w:rsidRPr="00DE21C7" w:rsidRDefault="00C674C2" w:rsidP="00C674C2">
+      <w:pPr>
+        <w:pStyle w:val="Accessibilitypara"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE21C7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>If you are d/Deaf, hard of hearing, or have a speech/communication difficulty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE21C7">
+        <w:t xml:space="preserve"> please contact us through your preferred </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="00DE21C7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>National Relay Service (NRS) call channel</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00DE21C7">
+        <w:t xml:space="preserve"> For more information, visit </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="00DE21C7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>About the National Relay Service</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="698F6EC1" w14:textId="77777777" w:rsidR="00C674C2" w:rsidRPr="00DE21C7" w:rsidRDefault="00C674C2" w:rsidP="00C674C2">
+      <w:pPr>
+        <w:pStyle w:val="Imprint"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE21C7">
+        <w:t>Authorised and published by the Victorian Government, 1 Treasury Place, Melbourne.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E98DDE5" w14:textId="77777777" w:rsidR="00C674C2" w:rsidRPr="00DE21C7" w:rsidRDefault="00C674C2" w:rsidP="00C674C2">
+      <w:pPr>
+        <w:pStyle w:val="Imprint"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE21C7">
+        <w:t xml:space="preserve">© State of Victoria, Australia, Department of Families, Fairness and Housing, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00807D10">
+        <w:t>September 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="098576BB" w14:textId="3652722E" w:rsidR="00C674C2" w:rsidRPr="00DE21C7" w:rsidRDefault="00C674C2" w:rsidP="00C674C2">
+      <w:pPr>
+        <w:pStyle w:val="Imprint"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk62746129"/>
+      <w:r w:rsidRPr="00DE21C7">
+        <w:t>ISBN</w:t>
+      </w:r>
+      <w:r w:rsidR="1338BEA0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="1338BEA0" w:rsidRPr="75001B1C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>978-1-76171-245-6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE21C7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AB3680">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE21C7">
+        <w:t xml:space="preserve">pdf/online/MS word) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6028A3EC" w14:textId="77777777" w:rsidR="00C674C2" w:rsidRPr="00DE21C7" w:rsidRDefault="00C674C2" w:rsidP="00C674C2">
+      <w:pPr>
+        <w:pStyle w:val="Imprint"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE21C7">
+        <w:t xml:space="preserve">Available at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="0080110A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Department of Families, Fairness and Housing Providers website</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="6A4ACD46" w14:textId="77777777" w:rsidR="007F7776" w:rsidRDefault="007F7776" w:rsidP="007F7776">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="789C063B" w14:textId="4C36B857" w:rsidR="00F91B76" w:rsidRPr="00B57329" w:rsidRDefault="00F91B76" w:rsidP="007F7776">
+      <w:pPr>
+        <w:pStyle w:val="TOCheadingreport"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B57329">
+        <w:lastRenderedPageBreak/>
+        <w:t>Contents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7921BA42" w14:textId="1594B9EC" w:rsidR="00AB1B15" w:rsidRDefault="00F91B76">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:b w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-AU"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve"> TOC \h \z \t "Heading 1,1,Heading 2,2" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:hyperlink w:anchor="_Toc243568449" w:history="1">
+        <w:r w:rsidR="00AB1B15" w:rsidRPr="00D72711">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidR="00AB1B15">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="00AB1B15" w:rsidRPr="00D72711">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Revision history </w:t>
+        </w:r>
+        <w:r w:rsidR="00AB1B15">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r w:rsidR="002E0C39">
+        <w:r w:rsidR="00AB1B15">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidR="002E0C39">
+        <w:r w:rsidR="00AB1B15">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc532381461 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243568449 \h </w:instrText>
         </w:r>
-        <w:r w:rsidR="002E0C39">
+        <w:r w:rsidR="00AB1B15">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
-        <w:r w:rsidR="002E0C39">
+        <w:r w:rsidR="00AB1B15">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0090777A">
+        <w:r w:rsidR="00AB1B15">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>7</w:t>
+          <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="002E0C39">
+        <w:r w:rsidR="00AB1B15">
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="002E0C39" w:rsidRDefault="002E0C39">
+    <w:p w14:paraId="1DF3610D" w14:textId="63711707" w:rsidR="00AB1B15" w:rsidRDefault="00AB1B15">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00F56B21">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc243568450" w:history="1">
+        <w:r w:rsidRPr="00D72711">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Purpose and scope</w:t>
+          <w:t>3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00D72711">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Overview</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc532381462 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243568450 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0090777A">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>8</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="002E0C39" w:rsidRDefault="002E0C39">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="1CDEF8EE" w14:textId="3E846B10" w:rsidR="00AB1B15" w:rsidRDefault="00AB1B15">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:b w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00F56B21">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc243568451" w:history="1">
+        <w:r w:rsidRPr="00D72711">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Purpose</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r>
           <w:rPr>
-            <w:webHidden/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
           <w:tab/>
         </w:r>
-        <w:r>
-[...348 lines deleted...]
-        <w:r w:rsidRPr="00F56B21">
+        <w:r w:rsidRPr="00D72711">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Appealable and non-appealable matters</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc532381469 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243568451 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0090777A">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>10</w:t>
+          <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="002E0C39" w:rsidRDefault="002E0C39">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="310087B2" w14:textId="5DD622CF" w:rsidR="00AB1B15" w:rsidRDefault="00AB1B15">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:b w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00F56B21">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc243568452" w:history="1">
+        <w:r w:rsidRPr="00D72711">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Other avenues of review</w:t>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00D72711">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Review and decision-making process</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc532381470 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243568452 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0090777A">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="002E0C39" w:rsidRDefault="002E0C39">
+    <w:p w14:paraId="7C628B35" w14:textId="20F0F3AF" w:rsidR="00AB1B15" w:rsidRDefault="00AB1B15">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00F56B21">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc243568453" w:history="1">
+        <w:r w:rsidRPr="00D72711">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Appeals process</w:t>
+          <w:t>5.1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00D72711">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Submitting an appeal</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc532381471 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243568453 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0090777A">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="002E0C39" w:rsidRDefault="002E0C39">
+    <w:p w14:paraId="6B835E65" w14:textId="4FF905BC" w:rsidR="00AB1B15" w:rsidRDefault="00AB1B15">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00F56B21">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc243568454" w:history="1">
+        <w:r w:rsidRPr="00D72711">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Key roles in the appeal process - tier one</w:t>
+          <w:t>5.2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00D72711">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Timeframes for assessment</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc532381472 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243568454 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0090777A">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>12</w:t>
+          <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="002E0C39" w:rsidRDefault="002E0C39">
+    <w:p w14:paraId="29C9497F" w14:textId="6F385E31" w:rsidR="00AB1B15" w:rsidRDefault="00AB1B15">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00F56B21">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc243568455" w:history="1">
+        <w:r w:rsidRPr="00D72711">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Key roles in the appeal process - tier two</w:t>
+          <w:t>5.3</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00D72711">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Initial appeal review</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc532381473 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243568455 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0090777A">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>13</w:t>
+          <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="002E0C39" w:rsidRDefault="002E0C39">
+    <w:p w14:paraId="2A1549E8" w14:textId="0956BC0B" w:rsidR="00AB1B15" w:rsidRDefault="00AB1B15">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00F56B21">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc243568456" w:history="1">
+        <w:r w:rsidRPr="00D72711">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Client advocacy – community role</w:t>
+          <w:t>5.4</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00D72711">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Advanced appeal review</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc532381474 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243568456 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0090777A">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>13</w:t>
+          <w:t>10</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="002E0C39" w:rsidRDefault="002E0C39">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC1"/>
+    <w:p w14:paraId="0DC108AD" w14:textId="3508E6C1" w:rsidR="00AB1B15" w:rsidRDefault="00AB1B15">
+      <w:pPr>
+        <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:b w:val="0"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00F56B21">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc243568457" w:history="1">
+        <w:r w:rsidRPr="00D72711">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Housing appeals procedure</w:t>
+          <w:t>5.5</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00D72711">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Human rights to consider during the appeals process</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc532381475 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243568457 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0090777A">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>14</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="002E0C39" w:rsidRDefault="002E0C39">
-[...1 lines deleted...]
-        <w:pStyle w:val="TOC2"/>
+    <w:p w14:paraId="41767B96" w14:textId="7D665DCD" w:rsidR="00AB1B15" w:rsidRDefault="00AB1B15">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:b w:val="0"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00F56B21">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc243568458" w:history="1">
+        <w:r w:rsidRPr="00D72711">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Appeal application form</w:t>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:b w:val="0"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00D72711">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Managing and documenting appeals</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc532381476 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243568458 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0090777A">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>14</w:t>
+          <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="002E0C39" w:rsidRDefault="002E0C39">
+    <w:p w14:paraId="796FFFCE" w14:textId="5F16618F" w:rsidR="00AB1B15" w:rsidRDefault="00AB1B15">
       <w:pPr>
         <w:pStyle w:val="TOC2"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="567"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-AU"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00F56B21">
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink w:anchor="_Toc243568459" w:history="1">
+        <w:r w:rsidRPr="00D72711">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Tier one – Internal review procedures</w:t>
+          <w:t>6.1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="en-AU"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidRPr="00D72711">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Overdue appeals</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc532381477 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc243568459 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0090777A">
+        <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
-          <w:t>14</w:t>
+          <w:t>13</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="002E0C39" w:rsidRDefault="002E0C39">
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="44E1F8D5" w14:textId="58B58BA1" w:rsidR="00F91B76" w:rsidRDefault="00F91B76" w:rsidP="00F91B76">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C13E456" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76" w:rsidP="00B36DD0">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="122B92BC" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00A92FFC" w:rsidRDefault="00F91B76" w:rsidP="00F91B76">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Toc243568449"/>
+      <w:r w:rsidRPr="00264277">
+        <w:lastRenderedPageBreak/>
+        <w:t>Revision</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A92FFC">
+        <w:t> history </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00A92FFC">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGridLight"/>
+        <w:tblW w:w="9288" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1224"/>
+        <w:gridCol w:w="2149"/>
+        <w:gridCol w:w="2632"/>
+        <w:gridCol w:w="3283"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F91B76" w:rsidRPr="00A92FFC" w14:paraId="584C7163" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2CA8E175" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00A92FFC" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A92FFC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Version  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2149" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="65DE10F4" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00A92FFC" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A92FFC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Amended section  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2632" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="133D5D79" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00A92FFC" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A92FFC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Effective  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3283" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3437B5F6" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00A92FFC" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A92FFC">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Detail  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F91B76" w:rsidRPr="00A92FFC" w14:paraId="311A6196" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07A6C6B3" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00A92FFC" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>1.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2149" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24216B70" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00A92FFC" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2632" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31237A2F" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0049351A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>May 2017</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3283" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39133664" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00A92FFC" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>First publication</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F91B76" w:rsidRPr="00A92FFC" w14:paraId="4C457514" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C1E875D" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00A92FFC" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>2.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2149" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A3BECC1" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00A92FFC" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Throughout</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2632" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="07F66628" w14:textId="109AFD8A" w:rsidR="00F91B76" w:rsidRPr="0045107E" w:rsidRDefault="00975780">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>September</w:t>
+            </w:r>
+            <w:r w:rsidR="00F91B76" w:rsidRPr="00540A79">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2026  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3283" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="12B9CF4C" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Revision table added</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D524403" w14:textId="1FD473DA" w:rsidR="00F91B76" w:rsidRPr="00943736" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00943736">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Policy settings updated to reflect current practice and requirements</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58082A23" w14:textId="6D0CD1AB" w:rsidR="00F91B76" w:rsidRPr="0049351A" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00943736">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Guideline rewritten end</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00943736">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsia="Times" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+              </w:rPr>
+              <w:t>‑</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00943736">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00943736">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:eastAsia="Times" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+              </w:rPr>
+              <w:t>‑</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00943736">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>end, with sections reorganised for improved readability and usability</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1FA95D7B" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76" w:rsidP="00F91B76">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F73E9A9" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76" w:rsidP="00B36DD0">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CD7D827" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76" w:rsidP="00F91B76">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Toc219289816"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc243568450"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Overview</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="5F8C2F40" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76" w:rsidP="00F91B76">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000B4413">
+        <w:t>Homes Victoria and the Department of Families, Fairness and Housing</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (the department)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B4413">
+        <w:t xml:space="preserve"> are committed to managing a housing appeals system that delivers the review of public housing decisions in a manner that is fair, transparent, accessible, and rights compliant</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A0757">
+        <w:t>This framework operates on a 'local resolution, central escalation' model, where the local housing office first reviews its initial decision against operational guidelines. If a local resolution is achieved and the decision is changed, the matter is finalised without progressing to a secondary central review</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (advanced appeal review).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FFD9759" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76" w:rsidP="00F91B76">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The operation of the appeals system is governed by legislative obligations, including the:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EA3F6CA" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00F02F65" w:rsidRDefault="00F91B76" w:rsidP="00F91B76">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F02F65">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Housing Act 1983</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="533F8BD5" w14:textId="0AEA7648" w:rsidR="00F91B76" w:rsidRPr="00F02F65" w:rsidRDefault="00F91B76" w:rsidP="00F91B76">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F02F65">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Residential Tenancies Act 1997</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F02F65">
+        <w:t>(RTA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47E44C29" w14:textId="579DB346" w:rsidR="00F91B76" w:rsidRPr="00F02F65" w:rsidRDefault="00F91B76" w:rsidP="00F91B76">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F02F65">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Victorian Civil and Administrative Tribunal Act 1998</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C4A9C4F" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76" w:rsidP="00F91B76">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F02F65">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charter of Human Rights and Responsibilities Act 2006. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="755B4D40" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00E61696" w:rsidRDefault="00F91B76" w:rsidP="00FB062C">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E61696">
+        <w:t>These statutory frameworks, alongside privacy, equal opportunity, and public sector conduct legislation, shape how housing decisions are made and reviewed. They obligate the department to act lawfully, transparently, and with respect for human rights.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AAF8630" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="002E1C48" w:rsidRDefault="00F91B76" w:rsidP="00F91B76">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="_Toc224656443"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc224656444"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc224656445"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc219289817"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc243568451"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r>
+        <w:t>Appealable and non-appealable matters</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
+    </w:p>
+    <w:p w14:paraId="4ABBB5AE" w14:textId="423D40E6" w:rsidR="00F91B76" w:rsidRDefault="00F91B76" w:rsidP="00F91B76">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc532381478" w:history="1">
-        <w:r w:rsidRPr="00F56B21">
+      <w:r w:rsidRPr="0057748E">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">An </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009221E4">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>appealable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0057748E">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> matter is a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E3990">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>housing decision t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0057748E">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he department has the authority to review and change. These decisions usually involve the application of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">operational </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0057748E">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>policy</w:t>
+      </w:r>
+      <w:r w:rsidR="009C0888">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>operational guidelines</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0057748E">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>, such as</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E35B0AD" w14:textId="0799797C" w:rsidR="00B9000C" w:rsidRPr="00B9000C" w:rsidRDefault="00B9000C" w:rsidP="00B9000C">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B9000C">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>assessment of eligibility for the Victorian Housing Register</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CC795DF" w14:textId="07FB004B" w:rsidR="00B9000C" w:rsidRPr="00C96E19" w:rsidRDefault="00B9000C" w:rsidP="00B9000C">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B9000C">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>assessment of eligibility for a rental rebate.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FCD4841" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00E61696" w:rsidRDefault="00F91B76" w:rsidP="00FB062C">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E61696">
+        <w:t>A non</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E61696">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+        </w:rPr>
+        <w:t>‑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E61696">
+        <w:t>appealable matter is a decision that is not within the department’s authority to review or is determined by legislative or operational/program requirements. This includes matters that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E61696">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6159C0F3" w14:textId="77777777" w:rsidR="00B9000C" w:rsidRPr="00B9000C" w:rsidRDefault="00B9000C" w:rsidP="00B9000C">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B9000C">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t>are governed by statutory frameworks, such as market rent increases</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B4C143A" w14:textId="37782DE7" w:rsidR="00B9000C" w:rsidRPr="00B9000C" w:rsidRDefault="00B9000C" w:rsidP="00B9000C">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B9000C">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t>fall under the jurisdiction of external dispute resolution bodies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40B0C8C4" w14:textId="4347028E" w:rsidR="00B9000C" w:rsidRPr="00B9000C" w:rsidRDefault="00B9000C" w:rsidP="00B9000C">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B9000C">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t>arise from program or policy settings that the appeals process cannot change.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5912DCEB" w14:textId="72B76262" w:rsidR="00B9000C" w:rsidRDefault="00B9000C" w:rsidP="00B9000C">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B9000C">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t>The tables below set out appealable and non</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B9000C">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+        </w:rPr>
+        <w:t>‑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B9000C">
+        <w:rPr>
+          <w:rStyle w:val="BodyChar"/>
+        </w:rPr>
+        <w:t>appealable matters and identify the alternative dispute resolution pathways for matters that cannot be appealed. Each appealable category includes all related decisions and processes. Renter enquiries regarding non-appealable matters should be directed to the local housing office in the first instance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43B21BC8" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00ED7865" w:rsidRDefault="00F91B76" w:rsidP="00F91B76">
+      <w:pPr>
+        <w:pStyle w:val="Tablecaption"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Table 1: Appealable matters</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2294"/>
+        <w:gridCol w:w="6994"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F91B76" w14:paraId="339B3062" w14:textId="77777777">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="22E09D87" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Category</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E07FDAA" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Detail</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F91B76" w14:paraId="2410E18A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="639C0055" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Transfers of tenancy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="72C5A9D2" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Eligibility assessments</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004178E1">
+              <w:t xml:space="preserve"> for individuals seeking to alter the leaseholder status at their current address</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002242E1">
+              <w:t>This includes assessments for all transfer types (</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">e.g. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002242E1">
+              <w:t xml:space="preserve">single-to-joint, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00683B1C">
+              <w:t>single</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00683B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+              </w:rPr>
+              <w:t>‑</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00683B1C">
+              <w:t>to</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00683B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+              </w:rPr>
+              <w:t>‑</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00683B1C">
+              <w:t>joint, joint</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00683B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+              </w:rPr>
+              <w:t>‑</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00683B1C">
+              <w:t>to</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00683B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+              </w:rPr>
+              <w:t>‑</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00683B1C">
+              <w:t>joint, and joint</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00683B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+              </w:rPr>
+              <w:t>‑</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00683B1C">
+              <w:t>to</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00683B1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+              </w:rPr>
+              <w:t>‑</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00683B1C">
+              <w:t>single</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002242E1">
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F91B76" w14:paraId="4EC553E7" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="36A9358A" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Victorian Housing Register applications</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1477B0C6" w14:textId="7226112C" w:rsidR="00F91B76" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00276825">
+              <w:t>ligibility</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> assessments</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00276825">
+              <w:t xml:space="preserve"> for the V</w:t>
+            </w:r>
+            <w:r>
+              <w:t>ictorian Housing Register</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00276825">
+              <w:t xml:space="preserve"> waiting list. This includes assessments of both Register of Interest and </w:t>
+            </w:r>
+            <w:r>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00276825">
+              <w:t>riority</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009208D0">
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00276825">
+              <w:t>ccess applications, application removals or revivals, effective dates, and split applications</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F91B76" w14:paraId="1EABD4CD" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="033092B3" w14:textId="77777777" w:rsidR="00F91B76" w:rsidDel="00B77E4C" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Moveable unit </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="79787EF7" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00EE14C8" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00514CC4">
+              <w:t>Tier 1 eligibility assessments, which assess whether the applicant who will be living in the movable unit meets the required criteria.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F91B76" w14:paraId="5438B8FE" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="410F8BD2" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Offers of Social Housing</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C73DED8" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD1D28">
+              <w:t xml:space="preserve">Offers of </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">public and community </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD1D28">
+              <w:t>housing, including those made as part of department</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD1D28">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+              </w:rPr>
+              <w:t>‑</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD1D28">
+              <w:t>initiated relocations (e.g., redevelopment or property disposal)</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F91B76" w14:paraId="6DA0462A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F1DCEC7" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>RentAssist bond loan scheme</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="55926E5A" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00704B45">
+              <w:t>Eligibility assessments, including the</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> determination of the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00704B45">
+              <w:t xml:space="preserve"> resulting loan amount.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F91B76" w14:paraId="1EB100EA" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="38B0A06F" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Public housing rent eligibility assessments</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B07A0CE" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00112962">
+              <w:t>Rental rebate and subsidy</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> eligibility</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00112962">
+              <w:t xml:space="preserve"> assessments (client or property related), including duration, calculation of amounts, and arrears resulting from backdated decisions</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F91B76" w14:paraId="3693DBDE" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="077CD113" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Special Accommodation Requirements </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A6D84FE" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF4025">
+              <w:t>Eligibility assessments</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> that</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF4025">
+              <w:t xml:space="preserve"> determine whether a person qualifies for a property modification or a specific property feature</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00992890">
+              <w:t>This includes requests relating to both new applications and existing tenancies</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F91B76" w14:paraId="778CD415" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="61669416" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Renter requests for property modifications</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="374BF1ED" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00624686">
+              <w:t>Eligibility assessments for internal or external property modifications that require departmental approval.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F91B76" w14:paraId="3960A464" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="70B1124D" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="0024501E" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="0024501E">
+              <w:t>Relocation related expenses</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="54180ABC" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00B6001B" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E62EA0">
+              <w:t>Eligibility assessments of the costs the department will cover when a renter is moved for department-initiated reasons. This confirms if the expenses are reasonable and directly linked to the move, such as utility reconnection or packing services.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F91B76" w14:paraId="0C5D3226" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B8F5EDA" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="002726A7" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="002726A7">
+              <w:t>Tenancy condition reports</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="5636B8D2" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="002726A7" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008E5BA9">
+              <w:t>Assessments of contested property condition details recorded by staff on the Tenancy Condition Report, provided the appeal is submitted within 28 days of the tenancy commencing</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F91B76" w14:paraId="03015BF2" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E5997D2" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="002726A7" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB5259">
+              <w:t>Maintenance claims against renters</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E224015" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="002726A7" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007B5F12">
+              <w:t xml:space="preserve">Assessments of </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">renter </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B5F12">
+              <w:t xml:space="preserve">liability for property damage costs </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">prior to the matter being referred to the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00113224">
+              <w:t xml:space="preserve">Victorian Civil and Administrative Tribunal </w:t>
+            </w:r>
+            <w:r>
+              <w:t>(VCAT)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007B5F12">
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6630FF32" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76" w:rsidP="00F91B76">
+      <w:pPr>
+        <w:pStyle w:val="Tablecaption"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Table 2: Non-appealable matters </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9288" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2263"/>
+        <w:gridCol w:w="4230"/>
+        <w:gridCol w:w="2795"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F91B76" w14:paraId="688D06D9" w14:textId="77777777" w:rsidTr="06B29C2C">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00BB086C" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Category</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="223EC6E4" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Detail</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2795" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D60E062" w14:textId="77777777" w:rsidR="00F91B76" w:rsidDel="00166FAE" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00265748">
+              <w:t>Alternative</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> resolution pathway </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F91B76" w14:paraId="13DF672F" w14:textId="77777777" w:rsidTr="06B29C2C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="054CA2EE" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003A7F80">
+              <w:t>Property assessments for modifications</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68132DBF" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00286552" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B24BAA">
+              <w:t>Property assessments for modifications (e.g., disability</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B24BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+              </w:rPr>
+              <w:t>‑</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B24BAA">
+              <w:t>related), carried out by specialist trades</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> (casual or head contractors)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B24BAA">
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001340A1">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:color w:val="0A0A0A"/>
+                <w:szCs w:val="21"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001340A1">
+              <w:t>This relates to property assessments conducted by specialist trades (such as casual or head contractors) to determine if a requested modification</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001340A1">
+              <w:t>is</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0009240B">
+              <w:t xml:space="preserve"> possible</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001340A1">
+              <w:t xml:space="preserve"> based on </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">building limitations. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2795" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42CED573" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00286552" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Local housing office</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F91B76" w14:paraId="5FD3498C" w14:textId="77777777" w:rsidTr="06B29C2C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C8637B5" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Victorian Housing Register waiting times</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44141F74" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00B24BAA" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D3579F">
+              <w:t>The length of time an applicant remains on the waiting list.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2795" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="530772FE" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Local housing office</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F91B76" w14:paraId="4070F94D" w14:textId="77777777" w:rsidTr="06B29C2C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47B96071" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Market rent</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DB5AE10" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00286552">
+              <w:t>Market rent amounts set under legislative and valuation frameworks</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2795" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DE35B94" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Local housing office</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="063D0659" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00286552">
+              <w:t>Consumer Affairs Victoria (CAV)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E29460B" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>VCAT/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E45F1">
+              <w:t xml:space="preserve">Rental Dispute Resolution Victoria </w:t>
+            </w:r>
+            <w:r>
+              <w:t>(RDRV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:color w:val="FFFFFF"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="-webkit-standard" w:hAnsi="-webkit-standard"/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F91B76" w14:paraId="09F71333" w14:textId="77777777" w:rsidTr="06B29C2C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4918C8A0" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>Service charges</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56D5912B" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0079105F">
+              <w:t>osts for specific services connected to a property or building. These may include car parking fees, bulk energy costs where electricity is supplied through a central system, bulk water charges where individual metering is not available, and other shared utility or building</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0079105F">
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+              </w:rPr>
+              <w:t>‑</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0079105F">
+              <w:t>related services.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2795" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A2EFFCD" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Local housing office</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58184BDD" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Housing Revenue Team, Homes Victoria</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="372348CF" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>CAV</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FACF9C6" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="004633D6">
+              <w:t>VCAT/</w:t>
+            </w:r>
+            <w:r>
+              <w:t>RDRV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F91B76" w14:paraId="2049FCE3" w14:textId="77777777" w:rsidTr="06B29C2C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66A83F13" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Income based rent</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F88BAE7" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="006C2513" w:rsidRDefault="00F91B76" w:rsidP="006C2513">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="006C2513">
+              <w:t>The standard calculation (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C2513">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>25% of income + 15% of family payments</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C2513">
+              <w:t>). While the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C2513">
+              <w:rPr>
+                <w:rStyle w:val="Emphasis"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+              </w:rPr>
+              <w:t>data</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C2513">
+              <w:t> used can be appealed, the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C2513">
+              <w:rPr>
+                <w:rStyle w:val="Emphasis"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+              </w:rPr>
+              <w:t>formula</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C2513">
+              <w:t> itself is a fixed government policy.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2795" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B772B8D" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Housing Minister</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45CE8ED3" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Victorian Ombudsman</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F91B76" w14:paraId="13DE5036" w14:textId="77777777" w:rsidTr="06B29C2C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="517747D6" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Action taken under the RTA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="680BBF7F" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00794851">
+              <w:t xml:space="preserve">Enforcement of tenancy obligations and actions taken under the </w:t>
+            </w:r>
+            <w:r>
+              <w:t>RTA,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F52013">
+              <w:t xml:space="preserve"> such a</w:t>
+            </w:r>
+            <w:r>
+              <w:t>s:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25BE546A" w14:textId="13F91D9A" w:rsidR="00F91B76" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>B</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00794851">
+              <w:t xml:space="preserve">reach of </w:t>
+            </w:r>
+            <w:r w:rsidR="008D5AF4">
+              <w:t>d</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00794851">
+              <w:t xml:space="preserve">uty </w:t>
+            </w:r>
+            <w:r w:rsidR="008D5AF4">
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00794851">
+              <w:t>otices</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11B921DB" w14:textId="02033848" w:rsidR="00F91B76" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00794851">
+              <w:t xml:space="preserve">otices to </w:t>
+            </w:r>
+            <w:r w:rsidR="008D5AF4">
+              <w:t>v</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00794851">
+              <w:t>acate</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06547CA5" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>V</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00794851">
+              <w:t>CAT orders (</w:t>
+            </w:r>
+            <w:r>
+              <w:t>e.g.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00794851">
+              <w:t xml:space="preserve"> legal agreements</w:t>
+            </w:r>
+            <w:r>
+              <w:t>, compliance orders</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00794851">
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="723E6E40" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00794851">
+              <w:t xml:space="preserve">ossession </w:t>
+            </w:r>
+            <w:r>
+              <w:t>O</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00794851">
+              <w:t>rders</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="601882D0" w14:textId="6BAC71DE" w:rsidR="00F91B76" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>W</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00794851">
+              <w:t xml:space="preserve">arrants of </w:t>
+            </w:r>
+            <w:r w:rsidR="00B70F9B">
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00794851">
+              <w:t>ossession</w:t>
+            </w:r>
+            <w:r>
+              <w:t>s</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="275F3F41" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76" w:rsidP="006C2513">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>This includes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F52013">
+              <w:t xml:space="preserve"> matters where the legal process has commence</w:t>
+            </w:r>
+            <w:r>
+              <w:t>d.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2795" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C0A645A" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Local housing office </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05B88BF8" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007558BD">
+              <w:t>VCAT</w:t>
+            </w:r>
+            <w:r>
+              <w:t>/RDRV</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007558BD">
+              <w:t xml:space="preserve"> for review or a decision.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F91B76" w14:paraId="6188A08D" w14:textId="77777777" w:rsidTr="06B29C2C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52B7D40D" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00BB5259" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB5259">
+              <w:t>Maintenance claims against renters</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="714EC58B" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00BB5259" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Cases </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001778B6">
+              <w:t>where the department has already commenced action at VCAT to substantiate the claim</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2795" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75FD68FE" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="001F351E" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="001F351E">
+              <w:t>Local housing office</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15B1D016" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="001F351E" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>VCAT/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001F351E">
+              <w:t>RDRV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F91B76" w14:paraId="68C87DC4" w14:textId="77777777" w:rsidTr="06B29C2C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="518422C7" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Compensation for damage or loss of goods</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5537192A" w14:textId="48A17E36" w:rsidR="00F91B76" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Outcomes of liability claims assessed under the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r w:rsidRPr="006278FE">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>Managing Claims Operational Guidelines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="006278FE">
+              <w:rPr>
+                <w:rStyle w:val="FootnoteReference"/>
+              </w:rPr>
+              <w:footnoteReference w:id="5"/>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> and relevant legislation.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2795" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DCD372D" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003261F7">
+              <w:t>Local housing office</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04CA87CD" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>VCAT/RDRV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F91B76" w14:paraId="4EE5BEAA" w14:textId="77777777" w:rsidTr="06B29C2C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E8DAE2E" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Temporary absence </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C5FFCB7" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Discretionary decisions on maximum absence periods and corresponding rental charges, as assessed under the Temporary Absence Operational Guidelines.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2795" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="196EE8CD" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003261F7">
+              <w:t xml:space="preserve">Local </w:t>
+            </w:r>
+            <w:r>
+              <w:t>housing</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003261F7">
+              <w:t xml:space="preserve"> office</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F91B76" w14:paraId="68FB4AEC" w14:textId="77777777" w:rsidTr="06B29C2C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5ED05074" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Moveable units</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78AB6407" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D10A88">
+              <w:t>Tier 2 eligibility assessments, which assess whether the proposed site meets required criteria</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2795" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62296457" w14:textId="6A14E097" w:rsidR="00F91B76" w:rsidRDefault="006844DE">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Email: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r w:rsidRPr="00254DDE">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>movable.units@dffh.vic.gov.au</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00F91B76">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F91B76" w14:paraId="33FDF538" w14:textId="77777777" w:rsidTr="06B29C2C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B764077" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Swimming pools </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5293CAF4" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00D10A88" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00481561">
+              <w:t>Swimming pools of any kind or for any purpose, in accordance with Homes Victoria’s no-pools polic</w:t>
+            </w:r>
+            <w:r>
+              <w:t>y.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2795" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ADDD58D" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF296B">
+              <w:t>Local housing office</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B562CB4" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CF296B">
+              <w:t>VCAT/</w:t>
+            </w:r>
+            <w:r>
+              <w:t>RDRV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F91B76" w14:paraId="1F6A5A92" w14:textId="77777777" w:rsidTr="06B29C2C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30B53AB0" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Renter house sales program</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33994782" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Program eligibility assessments including:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A590A57" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>renter eligibility criteria</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64EE635A" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>property eligibility criteria</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="286652EE" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="006504CC" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>determination of sale price</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2795" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78884920" w14:textId="3C8F0828" w:rsidR="00F91B76" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Renter House Sales Team, Homes Victoria</w:t>
+            </w:r>
+            <w:r w:rsidR="006844DE">
+              <w:t xml:space="preserve"> on email:</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r w:rsidRPr="00A938EE">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>divestments@homes.vic.gov.au</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00A938EE">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F91B76" w14:paraId="521F4606" w14:textId="77777777" w:rsidTr="06B29C2C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E2155F3" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>Carparking allocations</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FEB2CFB" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="006504CC" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Allocations determined by eligibility criteria and priority needs, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C9353A">
+              <w:t>subject to parking availability within specific housing estates.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2795" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C2993FE" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003261F7">
+              <w:t xml:space="preserve">Local </w:t>
+            </w:r>
+            <w:r>
+              <w:t>housing</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003261F7">
+              <w:t xml:space="preserve"> office</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F91B76" w14:paraId="5AABAFC3" w14:textId="77777777" w:rsidTr="06B29C2C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14CE2A5A" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00CE16FC" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE16FC">
+              <w:t>Tenancy condition reports</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="443B6DD3" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00CE16FC" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="003461E3">
+              <w:t>Property condition details recorded by staff more than 28 days after the tenancy commenced.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2795" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36F11B28" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00CE16FC" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE16FC">
+              <w:t>Local housing office</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F91B76" w14:paraId="0002A1D4" w14:textId="77777777" w:rsidTr="06B29C2C">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0782AAB4" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="005667E2" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005667E2">
+              <w:t xml:space="preserve">ervice </w:t>
+            </w:r>
+            <w:r>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005667E2">
+              <w:t>omplaints</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3ADB6D38" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00B913AA" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B913AA">
+              <w:t>Concerns regarding the quality of service provided by housing staff</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2795" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EF9CF2B" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00B913AA" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B913AA">
+              <w:t>Local housing office</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="208D6596" w14:textId="01AB740D" w:rsidR="00F91B76" w:rsidRPr="00B913AA" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r w:rsidRPr="006C3F09">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>The departments feedback service</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="002D1A67">
+              <w:rPr>
+                <w:rStyle w:val="FootnoteReference"/>
+              </w:rPr>
+              <w:footnoteReference w:id="6"/>
+            </w:r>
+            <w:r w:rsidRPr="00B913AA">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B7EF179" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00B913AA" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B913AA">
+              <w:t>Victorian Ombudsman</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0006E0AA" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76" w:rsidP="00F91B76">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="_Toc224656447"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc224656484"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc224656491"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc224656498"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc224656505"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc224656506"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc224656507"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc224656508"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc224656509"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc224656510"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc224656511"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc224656512"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc224656513"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc224656514"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc224656515"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc224656516"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc224656517"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc224656518"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc224656519"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc224656520"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc224656521"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc224656522"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc219289821"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc243568452"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:r>
+        <w:t>Review and decision-making proces</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="31"/>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="32"/>
+    </w:p>
+    <w:p w14:paraId="22E59867" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76" w:rsidP="00F91B76">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="33" w:name="_Toc243568453"/>
+      <w:r>
+        <w:t>Submitting an appeal</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="33"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D146308" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00631D5D" w:rsidRDefault="00F91B76" w:rsidP="00F91B76">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">An appeal </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00631D5D">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>application (appeal) may be submitted using:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72281F04" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00631D5D" w:rsidRDefault="00F91B76" w:rsidP="00F91B76">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00631D5D">
+        <w:t>a paper application form, available from any local housing office or online at:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="083AD8FD" w14:textId="6A80046D" w:rsidR="00F91B76" w:rsidRPr="00631D5D" w:rsidRDefault="00F91B76" w:rsidP="00F91B76">
+      <w:pPr>
+        <w:pStyle w:val="Bullet2"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="00631D5D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Tier two – Independent review</w:t>
+          <w:t xml:space="preserve">Forms &amp; Guides </w:t>
         </w:r>
-        <w:r>
-[...53 lines deleted...]
-        <w:r w:rsidRPr="00F56B21">
+        <w:r w:rsidR="007F7776">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Ministerials</w:t>
+          <w:t>on</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="00631D5D">
           <w:rPr>
-            <w:webHidden/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:tab/>
-[...34 lines deleted...]
-          <w:fldChar w:fldCharType="end"/>
+          <w:t xml:space="preserve"> Housing.vic.gov.au</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="002D1A67">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="7"/>
+      </w:r>
+      <w:r w:rsidRPr="00631D5D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="003E2E12" w:rsidRPr="003072C6" w:rsidRDefault="00E15DA9" w:rsidP="00213772">
-[...10 lines deleted...]
-        <w:fldChar w:fldCharType="end"/>
+    <w:p w14:paraId="24920502" w14:textId="77777777" w:rsidR="00240101" w:rsidRDefault="00F91B76">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00631D5D">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidRPr="00240101">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+            <w:szCs w:val="21"/>
+          </w:rPr>
+          <w:t>online housing appeal application form</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="002D1A67">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="8"/>
+      </w:r>
+      <w:r w:rsidRPr="00240101">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E3745" w:rsidRDefault="005E3745">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="0ED74FE2" w14:textId="3B04071F" w:rsidR="00F91B76" w:rsidRPr="00E61696" w:rsidRDefault="00F91B76" w:rsidP="00497354">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E61696">
+        <w:t>The submission must outline:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="752044B9" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00631D5D" w:rsidRDefault="00F91B76" w:rsidP="00F91B76">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00631D5D">
+        <w:t>the service the appeal relates to (</w:t>
+      </w:r>
       <w:r>
-        <w:br w:type="page"/>
+        <w:t>e.g.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00631D5D">
+        <w:t xml:space="preserve"> Victorian Housing Register, RentAssist Bond Loan)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC0C3B" w:rsidRPr="003072C6" w:rsidRDefault="00AC0C3B" w:rsidP="00E91933">
-[...8 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="71F9732D" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00631D5D" w:rsidRDefault="00F91B76" w:rsidP="00F91B76">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00631D5D">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>decision being appealed</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00555194" w:rsidRDefault="00555194" w:rsidP="00555194">
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="1" w:name="_Toc532381461"/>
+    <w:p w14:paraId="09C47CDD" w14:textId="6AD9F1B0" w:rsidR="00F91B76" w:rsidRPr="00631D5D" w:rsidRDefault="00F91B76" w:rsidP="00F91B76">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00631D5D">
+        <w:t>any new information staff should consider</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE4512">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51F6D2F8" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00BE0CD0" w:rsidRDefault="00F91B76" w:rsidP="00F91B76">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="34" w:name="_Toc243568454"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+        <w:t>Timeframes for assessment</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="34"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009A48E9">
-        <w:t>and</w:t>
+    </w:p>
+    <w:p w14:paraId="05086623" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00BE0CD0" w:rsidRDefault="00F91B76" w:rsidP="00F91B76">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0CD0">
+        <w:t>All incoming appeals must undergo initial triage within 24 hours of receipt to determine urgency, identify missing documentation, and initiate one of the following mandated processing paths:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E4311BA" w14:textId="3BDDD3D8" w:rsidR="00F91B76" w:rsidRPr="00BE0CD0" w:rsidRDefault="00F91B76" w:rsidP="00F91B76">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0CD0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Urgent (48 hours turnaround):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE0CD0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004E53B0">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE0CD0">
+        <w:t>pplies to appeals involving high-risk family violence safety concerns or immediate financial crises, such as urgent RentAssist bond loan eligibility. These cases must be prioritised for immediate actioning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E0BCB35" w14:textId="10A994F5" w:rsidR="00F91B76" w:rsidRPr="00BE0CD0" w:rsidRDefault="00F91B76" w:rsidP="00F91B76">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE0CD0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Non-urgent (14 business days turnaround):</w:t>
+      </w:r>
+      <w:r w:rsidR="004E53B0">
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE0CD0">
+        <w:t>pplies to all standard, non-crisis appeal types. The 14-day limit is a fixed total timeframe that begins upon receipt of the appeal. While the applicant is given 5 business days to provide missing documents, the assessment team must still complete and finalise the case within the original 14 business day window.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="057FAAC4" w14:textId="764EB1E5" w:rsidR="00F91B76" w:rsidRPr="00E61696" w:rsidRDefault="00F91B76" w:rsidP="00380236">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E61696">
+        <w:t xml:space="preserve">Only under exceptional circumstances can a further 14 business day processing extension be applied and logged within the Housing Information Integrated Program (HiiP). Proposed extensions must be assessed and approved by a </w:t>
+      </w:r>
+      <w:r w:rsidR="009E34E5">
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E61696">
+        <w:t xml:space="preserve">eam </w:t>
+      </w:r>
+      <w:r w:rsidR="009E34E5">
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E61696">
+        <w:t xml:space="preserve">anager or above before being applied in the system. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E61696">
+        <w:lastRenderedPageBreak/>
+        <w:t>Extensions must not be utilised to grant additional processing time due to standard administrative delays.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DC6D402" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76" w:rsidP="00F91B76">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007F6386">
+        <w:t xml:space="preserve">Outcomes and </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> abbreviations</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="008D5EE0">
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F6386">
+        <w:t>dvanced</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F6386">
+        <w:t xml:space="preserve">ppeal </w:t>
+      </w:r>
+      <w:r>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F6386">
+        <w:t>eviews</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FC00A0D" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76" w:rsidP="00240101">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007F6386">
+        <w:t xml:space="preserve">Following a successful </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC6AF4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>initial appeal review (Tier 1 review)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F6386">
+        <w:t xml:space="preserve"> appeal determination, all operational actions required to overturn or amend the original decision must be completed within 5 business days of the decision date.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="254E467A" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76" w:rsidP="00240101">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007F6386">
+        <w:t xml:space="preserve">Where an appeal requires an </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC6AF4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>advanced appeal review (Tier 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> review</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC6AF4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F6386">
+        <w:t xml:space="preserve"> the Housing Appeals Team is subject to the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>same</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F6386">
+        <w:t xml:space="preserve"> processing timelines and requirements initiated at Tier 1. The team must triage the appeal within 24 hours of receipt to independently determine urgency, allow up to 5 business days for any requested information, and complete the full assessment within 14 business days from the date of Tier 2 receipt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46F2812C" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76" w:rsidP="00240101">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Including all potential standard periods and approved extensions across both tiers, the entire process must </w:t>
+      </w:r>
+      <w:r w:rsidRPr="53B49EB7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>not exceed a maximum of 8 weeks end-to-end</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59EA050F" w14:textId="6A97C220" w:rsidR="00576F19" w:rsidRPr="00BE0CD0" w:rsidRDefault="000E080A" w:rsidP="00240101">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000E080A">
+        <w:t xml:space="preserve">The housing appeals team monitors these timeframes and regularly contacts </w:t>
+      </w:r>
+      <w:r w:rsidR="003B04B2">
+        <w:t xml:space="preserve">client </w:t>
+      </w:r>
+      <w:r w:rsidR="0015728E">
+        <w:t>support</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E080A">
+        <w:t xml:space="preserve"> and housing s</w:t>
+      </w:r>
+      <w:r w:rsidR="0015728E">
+        <w:t>ervices</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E080A">
+        <w:t xml:space="preserve"> (CSHS) managers to follow up on pending appeals. If a manager does not respond within the required timeframe, the </w:t>
+      </w:r>
+      <w:r w:rsidR="009E34E5">
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E080A">
+        <w:t xml:space="preserve">ousing </w:t>
+      </w:r>
+      <w:r w:rsidR="009E34E5">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E080A">
+        <w:t xml:space="preserve">ppeals </w:t>
+      </w:r>
+      <w:r w:rsidR="009E34E5">
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E080A">
+        <w:t>eam will escalate the matter to the relevant area executive director for resolution.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6052606E" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00631D5D" w:rsidRDefault="7A90A83F" w:rsidP="00F91B76">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="35" w:name="_Toc224656525"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc224656526"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc224656527"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc219289823"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc243568455"/>
+      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="37"/>
+      <w:r>
+        <w:t>Initial appeal review</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="39"/>
+    </w:p>
+    <w:p w14:paraId="534A47EF" w14:textId="7BDEC1B3" w:rsidR="00F91B76" w:rsidRPr="00631D5D" w:rsidRDefault="00F91B76" w:rsidP="00F91B76">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0A5EB4F3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>initial appeal review</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00226850">
+        <w:t xml:space="preserve">should </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> be completed by the local housing office and completed by staff who were </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0A5EB4F3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>not involved</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> in the original decision.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63B66BD9" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76" w:rsidP="00F91B76">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A26ACF">
+        <w:t>The following table</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> outlines</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0066779C">
+        <w:t xml:space="preserve"> the mandatory actions required during this review:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68543D5F" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00631D5D" w:rsidRDefault="00F91B76" w:rsidP="00F91B76">
+      <w:pPr>
+        <w:pStyle w:val="Tablecaption"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Table 3: Staff appeal actions</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5000" w:type="pct"/>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblStyle w:val="TableGridLight"/>
+        <w:tblW w:w="9720" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2156"/>
-        <w:gridCol w:w="7358"/>
+        <w:gridCol w:w="2554"/>
+        <w:gridCol w:w="7166"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00555194" w:rsidRPr="00156B04" w:rsidTr="00476C6C">
+      <w:tr w:rsidR="00F91B76" w:rsidRPr="0018186A" w14:paraId="07938F28" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="533"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1133" w:type="pct"/>
-[...47 lines deleted...]
-              <w:t>Definition</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="02C341AD" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="0018186A" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0018186A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Action</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="17BB4D5C" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="0018186A" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0018186A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Detail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>/ Process</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00555194" w:rsidRPr="001F400A" w:rsidTr="00476C6C">
-[...55 lines deleted...]
-              <w:t>A person assisting the client with their appeal.</w:t>
+      <w:tr w:rsidR="00F91B76" w:rsidRPr="0018186A" w14:paraId="3AA2C9DC" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42E795A6" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="0019145A" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0019145A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Registration and acknowledgment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4964C9E9" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="0018186A" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0018186A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Register the appeal in HiiP and send an acknowledgment letter to the client and their advocate within 24 hours of receiving the appeal.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00555194" w:rsidRPr="001F400A" w:rsidTr="00476C6C">
-[...67 lines deleted...]
-              <w:t>epartment</w:t>
+      <w:tr w:rsidR="00F91B76" w:rsidRPr="0018186A" w14:paraId="1A759C0A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="1226CB13" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="0019145A" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0019145A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Client consultation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="75495CAF" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="0018186A" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0018186A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Contact the client to confirm their reasons for appealing and check that all required documents have been provided.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00555194" w:rsidRPr="001F400A" w:rsidTr="00476C6C">
-[...55 lines deleted...]
-              <w:t>An appeal decision that is made successful in the client’s favour.</w:t>
+      <w:tr w:rsidR="00F91B76" w:rsidRPr="0018186A" w14:paraId="7C87A004" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CEFE5DB" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="0019145A" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0019145A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Evidence gathering</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A51BB35" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="0018186A" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Consider </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B206B2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>all existing information and determine whether additional evidence is required to ensure a fair and balanced decision.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00555194" w:rsidRPr="001F400A" w:rsidTr="00476C6C">
-[...814 lines deleted...]
-              <w:t>policy and procedures and conducts the initial investigation of tier one appeals.</w:t>
+      <w:tr w:rsidR="00F91B76" w:rsidRPr="0018186A" w14:paraId="54475752" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A12A965" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="0019145A" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Operational guideline</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0019145A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> review</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="38F96FEB" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="0018186A" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0018186A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Assess the original decision against the relevant operational guidelines.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00555194" w:rsidRDefault="00555194">
-[...7 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="4FEDD388" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76" w:rsidP="00F91B76">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:br w:type="page"/>
+        <w:t>Review and decision</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE6995">
+        <w:t>-making workflow</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00555194" w:rsidRDefault="00555194" w:rsidP="00555194">
-[...7 lines deleted...]
-      <w:bookmarkStart w:id="3" w:name="_Toc532381462"/>
+    <w:p w14:paraId="71D8F413" w14:textId="682A61D1" w:rsidR="00F91B76" w:rsidRPr="00744B45" w:rsidRDefault="00F91B76" w:rsidP="00F91B76">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-        <w:t>and</w:t>
+        <w:t>As part of the review of the original decision, staff</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE6995">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="001851D8">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE6995">
+        <w:t xml:space="preserve">eam </w:t>
+      </w:r>
+      <w:r w:rsidR="001851D8">
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE6995">
+        <w:t xml:space="preserve">eaders and </w:t>
+      </w:r>
+      <w:r w:rsidR="001851D8">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE6995">
+        <w:t xml:space="preserve">eam </w:t>
+      </w:r>
+      <w:r w:rsidR="001851D8">
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE6995">
+        <w:t xml:space="preserve">anagers/CSHS </w:t>
+      </w:r>
+      <w:r w:rsidR="001851D8">
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE6995">
+        <w:t>anagers</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> scope</w:t>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="3"/>
+        <w:t xml:space="preserve"> must:</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00555194" w:rsidRDefault="00555194" w:rsidP="00555194">
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="4"/>
+    <w:p w14:paraId="2B187DC8" w14:textId="27DB73F7" w:rsidR="00F91B76" w:rsidRDefault="00F91B76" w:rsidP="00F91B76">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">document their review in </w:t>
+      </w:r>
+      <w:r w:rsidR="00202432">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>HiiP</w:t>
+      </w:r>
+      <w:r w:rsidR="00202432">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>internal appeal memorandum, including:</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00555194" w:rsidRPr="001F400A" w:rsidRDefault="00555194" w:rsidP="00555194">
-[...5 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="659E2551" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76" w:rsidP="00F91B76">
+      <w:pPr>
+        <w:pStyle w:val="Bullet2"/>
+      </w:pPr>
       <w:r>
-        <w:t>Department</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>the basis on which the original decision was made, including reference to relevant operational guidelines</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F0A6F16" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76" w:rsidP="00F91B76">
+      <w:pPr>
+        <w:pStyle w:val="Bullet2"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">of Health </w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t>any new or different information provided since the original decision</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E5496F4" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00BE6995" w:rsidRDefault="00F91B76" w:rsidP="00F91B76">
+      <w:pPr>
+        <w:pStyle w:val="Bullet2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE6995">
+        <w:t>address any missed evidence or errors in how the operational guidelines were applied</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E2FE124" w14:textId="2F426959" w:rsidR="00F91B76" w:rsidRDefault="00F91B76" w:rsidP="00F91B76">
+      <w:pPr>
+        <w:pStyle w:val="Bullet2"/>
+      </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> Human Services (the </w:t>
-[...2 lines deleted...]
-        <w:t>department</w:t>
+        <w:t xml:space="preserve">assess any impact the decision has on the client's </w:t>
+      </w:r>
+      <w:r w:rsidR="000C3422">
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F52FA0">
+        <w:t xml:space="preserve">uman </w:t>
+      </w:r>
+      <w:r w:rsidR="000C3422">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F52FA0">
+        <w:t>ights</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">) </w:t>
-[...2264 lines deleted...]
-        <w:r w:rsidRPr="00555194">
+        <w:t xml:space="preserve"> (see </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_Human_rights_potentially" w:history="1">
+        <w:r w:rsidRPr="00F52FA0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Housing Appeals</w:t>
+          <w:t>Section 5.4 Human rights potentially engaged during the appeals process</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> [</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="00476C6C">
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DDCD508" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76" w:rsidP="00F91B76">
+      <w:pPr>
+        <w:pStyle w:val="Bullet2"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>provide a recommendation regarding the outcome of the appeal based on this information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BE6995">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00555194">
-[...1 lines deleted...]
-      </w:r>
       <w:r>
-        <w:t>]</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00555194" w:rsidRPr="00E04BF3" w:rsidRDefault="00555194" w:rsidP="00555194">
-[...15 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="0BE55B2B" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76" w:rsidP="00F91B76">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Outcomes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78E72A21" w14:textId="439DFD77" w:rsidR="00F91B76" w:rsidRDefault="00F91B76" w:rsidP="00B1368E">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Where the original decision remains unchanged, the appeal is considered unsuccessful. As part of this outcome, the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D92CEF">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE100C">
+        <w:t xml:space="preserve">eam </w:t>
+      </w:r>
+      <w:r w:rsidR="00D92CEF">
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE100C">
+        <w:t>anager</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">/CSHS </w:t>
+      </w:r>
+      <w:r w:rsidR="00D92CEF">
+        <w:t>m</w:t>
+      </w:r>
+      <w:r>
+        <w:t>anager must:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="574825F4" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76" w:rsidP="00F91B76">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>record the outcome as unsuccessful in HiiP</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05E4E620" w14:textId="735F78D7" w:rsidR="00F91B76" w:rsidRDefault="00F91B76" w:rsidP="00F91B76">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">send an outcome letter to the client and their advocate, advising them of the decision and that the appeal will be escalated to an advanced appeal </w:t>
+      </w:r>
+      <w:r w:rsidR="0067523E">
+        <w:t>review</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="395CFCFE" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="001460BF" w:rsidRDefault="00F91B76" w:rsidP="00F91B76">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001460BF">
+        <w:t xml:space="preserve">scalate the appeal in HiiP for further review by the Housing Appeals </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B9770C">
+        <w:t>Team</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001460BF">
+        <w:t>; this process is automatically triggered when the "unsuccessful" box is selected in the HiiP record.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F626BEC" w14:textId="3DBC3D26" w:rsidR="00F91B76" w:rsidRPr="00E61696" w:rsidRDefault="7A90A83F" w:rsidP="00380236">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E61696">
+        <w:t xml:space="preserve">Where the appeal is successful, the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D92CEF" w:rsidRPr="00E61696">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E61696">
+        <w:t xml:space="preserve">eam </w:t>
+      </w:r>
+      <w:r w:rsidR="00D92CEF" w:rsidRPr="00E61696">
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E61696">
+        <w:t xml:space="preserve">anager/CSHS </w:t>
+      </w:r>
+      <w:r w:rsidR="00D92CEF" w:rsidRPr="00E61696">
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E61696">
+        <w:t>anager must:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DD319CC" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="004D3A5A" w:rsidRDefault="00F91B76" w:rsidP="004D3A5A">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004D3A5A">
+        <w:t>record the outcome as successful in HiiP</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66917183" w14:textId="30ABCAD7" w:rsidR="00F91B76" w:rsidRDefault="7A90A83F" w:rsidP="004D3A5A">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004D3A5A">
+        <w:t>update the original decision and ensure all recommended actions are completed. For example, if a Victorian Housing Register application status is changed from 'not approved' to 'approved', you must complete all subsequent steps to activate the updated status</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7908A019" w14:textId="0EB38B0F" w:rsidR="001D1C0E" w:rsidRPr="004D3A5A" w:rsidRDefault="001D1C0E" w:rsidP="001D1C0E">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001D1C0E">
+        <w:t>where appropriate, discuss outcomes with staff to support continuous improvement, upskill decision-makers and improve alignment with operational guidelines.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74BC9696" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00631D5D" w:rsidRDefault="00F91B76" w:rsidP="00F91B76">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="40" w:name="_Advanced_appeal_review"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc219289824"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc243568456"/>
+      <w:bookmarkEnd w:id="40"/>
+      <w:r>
+        <w:t>Advanced appeal review</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="42"/>
+    </w:p>
+    <w:p w14:paraId="01E9FD32" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76" w:rsidP="00F91B76">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00631D5D">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00474D2F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>advanced appeal review</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00631D5D">
+        <w:t xml:space="preserve">must be conducted by the Housing Appeals </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Team</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00631D5D">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD494E">
+        <w:t xml:space="preserve">As the formal escalation point for unresolved matters, the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF0878">
+        <w:t>Housing Appeals Team</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD494E">
+        <w:t xml:space="preserve"> has the authority to recommend amendments to original decisions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08A30EA8" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76" w:rsidP="00F91B76">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">As part of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00237162">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>advanced appeal review</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> process, the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF0878">
+        <w:t>Housing Appeals Team</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> must:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7275EBF1" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76" w:rsidP="00F91B76">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>undertake an independent assessment of the original decision, including:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30E97421" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76" w:rsidP="00F91B76">
+      <w:pPr>
+        <w:pStyle w:val="Bullet2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>how the decision was made</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0718DCCD" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76" w:rsidP="00F91B76">
+      <w:pPr>
+        <w:pStyle w:val="Bullet2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>whether any relevant operational guidelines were applied correctly</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FDB4A89" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76" w:rsidP="00F91B76">
+      <w:pPr>
+        <w:pStyle w:val="Bullet2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>relevant human rights were thoroughly considered</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AC74E18" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76" w:rsidP="00F91B76">
+      <w:pPr>
+        <w:pStyle w:val="Bullet2"/>
+      </w:pPr>
+      <w:r>
+        <w:t>review all information relevant to the appeal, including any new or additional documentation provided by the client</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B0BF73D" w14:textId="29DEF0EC" w:rsidR="00F91B76" w:rsidRDefault="00F91B76" w:rsidP="00F91B76">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>form a view on whether the original decision should remain unchanged or be amended and discuss findings with the local housing office</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2518B734" w14:textId="68CD6792" w:rsidR="00F91B76" w:rsidRDefault="00F91B76" w:rsidP="00F91B76">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">document all actions in an internal assessment memorandum and upload it to appeal record in HiiP. The memorandum must clearly outline the key issues considered, any additional information reviewed, how operational guidelines were applied, an assessment of </w:t>
+      </w:r>
+      <w:r w:rsidR="009D58BF">
+        <w:t>h</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">uman </w:t>
+      </w:r>
+      <w:r w:rsidR="009D58BF">
+        <w:t>r</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ights impacted and a recommendation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="403909C7" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76" w:rsidP="00F91B76">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>prepare a written outcome for the client at the end of the review process.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6738E07F" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76" w:rsidP="00F91B76">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00260C73">
+        <w:t xml:space="preserve">Implementing </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF0878">
+        <w:t>Housing Appeals Team</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00260C73">
+        <w:t>recommendations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C0953BD" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76" w:rsidP="00DE29A2">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004A4DFD">
+        <w:t>Prior to formalising any recommendation, the Housing Appeals Team must discuss the matter with the local housing office. Following this discussion, the final recommendation must:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="229DF14D" w14:textId="77777777" w:rsidR="00DD20C6" w:rsidRPr="00EA3B15" w:rsidRDefault="00DD20C6" w:rsidP="00DD20C6">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA3B15">
+        <w:t>be recorded in HiiP</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="203ECCA0" w14:textId="77777777" w:rsidR="00DD20C6" w:rsidRPr="00EA3B15" w:rsidRDefault="00DD20C6" w:rsidP="00DD20C6">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA3B15">
+        <w:t>be sent to the responsible team manager and CSHS manager to action</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="243CD734" w14:textId="77777777" w:rsidR="00DD20C6" w:rsidRPr="00EA3B15" w:rsidRDefault="00DD20C6" w:rsidP="00DD20C6">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA3B15">
+        <w:t>include clear implementation timeframes and the rationale behind them</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D18A325" w14:textId="77777777" w:rsidR="00DD20C6" w:rsidRPr="00EA3B15" w:rsidRDefault="00DD20C6" w:rsidP="00DD20C6">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA3B15">
+        <w:t>apply shorter timeframes if the urgency of the decision requires it</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45379BF1" w14:textId="4ACBED58" w:rsidR="00DD20C6" w:rsidRDefault="00DD20C6" w:rsidP="00DD20C6">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA3B15">
+        <w:t>adhere to a strict maximum limit of 28 total days to completely finalise the appeal</w:t>
+      </w:r>
+      <w:r w:rsidR="00F92990">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C96243F" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00E61696" w:rsidRDefault="00F91B76" w:rsidP="00B61A3F">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E61696">
+        <w:lastRenderedPageBreak/>
+        <w:t>Once the recommendation has been returned to the local housing office, the Housing Appeals Team should monitor the implementation of the recommendation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26F99247" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="7A90A83F" w:rsidP="00196AB4">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Escalation pathway</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EDDF8D6" w14:textId="77777777" w:rsidR="00835055" w:rsidRPr="00835055" w:rsidRDefault="00835055" w:rsidP="00835055">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00835055">
+        <w:t>If the local housing office disagrees with a recommendation, the CSHS manager must:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="149FEFA7" w14:textId="77777777" w:rsidR="00835055" w:rsidRPr="00835055" w:rsidRDefault="00835055" w:rsidP="00835055">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00835055">
+        <w:t xml:space="preserve">discuss the matter with the housing appeals team </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00835055">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>within 7 days</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00835055">
+        <w:t xml:space="preserve"> of being notified of the outcome</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56B99F33" w14:textId="77777777" w:rsidR="00835055" w:rsidRPr="00835055" w:rsidRDefault="00835055" w:rsidP="00835055">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00835055">
+        <w:t>document the rationale for the disagreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A1D56F3" w14:textId="77777777" w:rsidR="00835055" w:rsidRPr="00E61696" w:rsidRDefault="00835055" w:rsidP="00380236">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E61696">
+        <w:t>Any agreed next steps must be coordinated directly between the CSHS manager and the housing appeals team decision-maker.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="429D5F93" w14:textId="77777777" w:rsidR="00835055" w:rsidRPr="00835055" w:rsidRDefault="00835055" w:rsidP="00835055">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00835055">
+        <w:t>If the matter remains unresolved after this discussion, it must be escalated immediately for final resolution to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A686631" w14:textId="77777777" w:rsidR="00835055" w:rsidRPr="00835055" w:rsidRDefault="00835055" w:rsidP="00835055">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00835055">
+        <w:t>the director of the Housing Outcomes Unit at Homes Victoria</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="649843FB" w14:textId="27C6DDC7" w:rsidR="00835055" w:rsidRPr="00835055" w:rsidRDefault="00835055">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00835055">
+        <w:t>the executive director of the relevant operational area.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01B95AA2" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00EB2436" w:rsidRDefault="00F91B76" w:rsidP="00F91B76">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="43" w:name="_Human_rights_potentially"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc243568457"/>
+      <w:bookmarkEnd w:id="43"/>
+      <w:r w:rsidRPr="00011E1F">
+        <w:t xml:space="preserve">Human rights </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to consider during</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00011E1F">
+        <w:t xml:space="preserve"> the appeals process</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="44"/>
+    </w:p>
+    <w:p w14:paraId="3ED6989F" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76" w:rsidP="00F91B76">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0039723A">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The appeals process involves reviewing decisions that may affect a person’s housing, privacy, stability and overall wellbeing. Because of this, several rights under the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D1681E">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Charter of Human Rights and Responsibilities Act 2006</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0039723A">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may be engaged. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49A9E634" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00370DA6" w:rsidRDefault="00F91B76" w:rsidP="00F91B76">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0039723A">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Staff must take these rights into account when completing both initial and advanced appeal reviews</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00370DA6">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>This requires assessing the potential impact of a decision on:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15F12C97" w14:textId="0A575B64" w:rsidR="00F91B76" w:rsidRPr="00370DA6" w:rsidRDefault="00653738" w:rsidP="00F91B76">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00F91B76" w:rsidRPr="00370DA6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he </w:t>
+      </w:r>
+      <w:r w:rsidR="00F91B76">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00F91B76" w:rsidRPr="00370DA6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>erson:</w:t>
+      </w:r>
+      <w:r w:rsidR="00F91B76" w:rsidRPr="00370DA6">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008D4D2B">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="00F91B76" w:rsidRPr="00370DA6">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>onsidering their physical and mental health, personal safety, and dignity</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60484C35" w14:textId="5459CA58" w:rsidR="00F91B76" w:rsidRPr="00370DA6" w:rsidRDefault="00653738" w:rsidP="00F91B76">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="7A90A83F" w:rsidRPr="428EFFA4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>he household:</w:t>
+      </w:r>
+      <w:r w:rsidR="7A90A83F" w:rsidRPr="428EFFA4">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008D4D2B">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="7A90A83F" w:rsidRPr="428EFFA4">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onsidering the impact on the family unit’s stability, financial security, and </w:t>
+      </w:r>
+      <w:r w:rsidR="005B433F">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>housing stability</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50A085AA" w14:textId="34465C80" w:rsidR="00F91B76" w:rsidRPr="00370DA6" w:rsidRDefault="00653738" w:rsidP="00F91B76">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00F91B76" w:rsidRPr="00370DA6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>thers:</w:t>
+      </w:r>
+      <w:r w:rsidR="00F91B76" w:rsidRPr="00370DA6">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008D4D2B">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="00F91B76" w:rsidRPr="00370DA6">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>ncluding the specific needs and protections required for children, dependents, or others living in or connected to the property.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3934A0A0" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="0039723A" w:rsidRDefault="00F91B76" w:rsidP="00F91B76">
+      <w:pPr>
+        <w:pStyle w:val="Tablecaption"/>
+      </w:pPr>
+      <w:r>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0A5EB4F3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+        </w:rPr>
+        <w:t>able </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0A5EB4F3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Human rights </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+        </w:rPr>
+        <w:t>commonly engaged</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0A5EB4F3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> during the appeals process </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGridLight"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2263"/>
+        <w:gridCol w:w="7025"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F91B76" w:rsidRPr="005908A2" w14:paraId="3C1A5FD8" w14:textId="77777777">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3302FA1C" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="005908A2" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005908A2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Right</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7025" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1441D1CD" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="005908A2" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005908A2">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Description</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F91B76" w:rsidRPr="00DB223E" w14:paraId="7BE4A2FF" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5ADBA80D" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00DB223E" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="2802E101">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t>Right to recognition and equality before the law – Section 8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7025" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="37CAD89C" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00DB223E" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB223E">
+              <w:t>All clients must be treated equally and fairly, without discrimination. Decisions must be based on relevant information and applied consistently.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F91B76" w:rsidRPr="00DB223E" w14:paraId="0862160F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D4E1809" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00DB223E" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2802E101">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t>Right to privacy and reputation – Section 13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7025" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="07FCCD71" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00DB223E" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB223E">
+              <w:t>Appeal decisions may involve sensitive personal information. Staff must handle all information respectfully and only use or share it for lawful purposes connected to the appeal.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F91B76" w:rsidRPr="00DB223E" w14:paraId="391B5E70" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35F50528" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00DB223E" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="2802E101">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t>Right to protection of families and children – Section 17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7025" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="13D3A2DB" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00DB223E" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB223E">
+              <w:t>Appeal decisions can affect household stability, access to housing, and safety. Staff must consider the impact of their decisions on families and children.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F91B76" w:rsidRPr="00DB223E" w14:paraId="7BFD9D27" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A02AEF9" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00DB223E" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="2802E101">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t>Right to a fair hearing – Section 24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7025" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="03FF80D2" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00DB223E" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB223E">
+              <w:t>Clients have the right to have decisions reviewed by staff who were not involved in the original decision, with a process that is transparent, unbiased and based on evidence.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F91B76" w:rsidRPr="00DB223E" w14:paraId="2FC07EC3" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4B82C918" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00C60492" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C60492">
+              <w:t>Right to a Fair Hearing (Procedural Fairness) – Section 24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7025" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="73697528" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00DB223E" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB223E">
+              <w:t>Clients must be given clear information about how the appeal will be reviewed, what is required from them, expected timeframes, and the outcome.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F91B76" w:rsidRPr="005908A2" w14:paraId="725B5B6A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06CBC2CE" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00DB223E" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="2802E101">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Right to freedom of expression – Section 15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7025" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="51FD02A5" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="005908A2" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB223E">
+              <w:t>Clients must be given an opportunity to provide information, documents or statements relevant to the appeal, and to have that material considered.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F91B76" w14:paraId="3AD30569" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2263" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35CEEBCB" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2802E101">
+              <w:rPr>
+                <w:rFonts w:eastAsia="MS Gothic"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Property Rights– Section 20 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7025" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E388F01" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Clients must be given the opportunity to have consideration as to tenancy rights through proper process and ensure public housing decisions are legally grounded </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4C836423" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76" w:rsidP="00F91B76">
+      <w:pPr>
+        <w:pStyle w:val="Tablecaption"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC3CAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+        </w:rPr>
+        <w:t>Table </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC3CAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+        </w:rPr>
+        <w:t xml:space="preserve">General principles </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+        </w:rPr>
+        <w:t>for upholding rights during the appeals process</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EC3CAE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGridLight"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2122"/>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="3764"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F91B76" w:rsidRPr="00A51024" w14:paraId="77AACE68" w14:textId="77777777" w:rsidTr="428EFFA4">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="67A56822" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00A51024" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A51024">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Principle</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4F98BCE3" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00A51024" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A51024">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Description</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3764" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="319336D1" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00A51024" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A51024">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Key actions for staff</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F91B76" w:rsidRPr="00A51024" w14:paraId="70EA2D6A" w14:textId="77777777" w:rsidTr="428EFFA4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6EBD6DDB" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00A51024" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A51024">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Thorough assessment</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="742C50FC" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00A51024" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A51024">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Appeal reviews must be based on a full and accurate understanding of the client’s circumstances.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3764" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="632BB913" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A51024">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Review HiiP records</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A51024">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>and any new information</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F67EC8A" w14:textId="65632B4E" w:rsidR="00F91B76" w:rsidRPr="00A51024" w:rsidRDefault="7A90A83F">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="428EFFA4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Confirm details with the client if needed</w:t>
+            </w:r>
+            <w:r w:rsidR="006F7880">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and seek further </w:t>
+            </w:r>
+            <w:r w:rsidR="00993084">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t xml:space="preserve">information if necessary </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F91B76" w:rsidRPr="00A51024" w14:paraId="3F7563E3" w14:textId="77777777" w:rsidTr="428EFFA4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="62DD400E" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00A51024" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A51024">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Clear processes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5CEF3F5D" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00A51024" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A51024">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Clients must understand what the appeal involves, what is expected of them and when they will receive an outcome.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3764" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="615EAA4D" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A51024">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Provide clear verbal and written explanations</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07B82BCF" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00A51024" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>O</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A51024">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>utline steps and timeframes.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F91B76" w:rsidRPr="00A51024" w14:paraId="7C9C8150" w14:textId="77777777" w:rsidTr="428EFFA4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1585E471" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00A51024" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A51024">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Impartiality</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4C9988E2" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00A51024" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A51024">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Reviews must be completed by staff who were not involved in the original decision and must be based only on the information relevant to the appeal.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3764" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39252B08" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A51024">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Allocate reviews to independent staff</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61F09F15" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A51024">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>void assumptions</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6713C5EA" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00A51024" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A51024">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>pply guidelines consistently.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F91B76" w:rsidRPr="00A51024" w14:paraId="3A5CDF80" w14:textId="77777777" w:rsidTr="428EFFA4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B19DC11" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00A51024" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A51024">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Accessibility</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4A1C3159" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00A51024" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A51024">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Clients must be supported to participate in the appeal process.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3764" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="369DED83" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A51024">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Offer interpreters</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63AD8DAF" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A51024">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>ranslated materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14215D46" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A51024">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>lternative formats</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F041314" w14:textId="4EB70385" w:rsidR="00F91B76" w:rsidRPr="00A51024" w:rsidRDefault="7A90A83F">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="428EFFA4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Provide assistance</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="428EFFA4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D7512B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>if required including referrals to advocacy services</w:t>
+            </w:r>
+            <w:r w:rsidR="00A042A5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> if </w:t>
+            </w:r>
+            <w:r w:rsidR="00933050">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>appropriate</w:t>
+            </w:r>
+            <w:r w:rsidRPr="428EFFA4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F91B76" w:rsidRPr="00A51024" w14:paraId="6F8F05A4" w14:textId="77777777" w:rsidTr="428EFFA4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="17F7074C" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00A51024" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A51024">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Transparent communication</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7ADFA142" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00A51024" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A51024">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Clients must receive regular updates and clear explanations of the outcome.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3764" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="703A5916" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A51024">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Document all communication in HiiP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0978816E" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A51024">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>ncourage client engagement</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F0A03BE" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A51024">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t xml:space="preserve">xplain alternative </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>resolution pathways</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A51024">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> where the matter is not appealable.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E3E855C" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00A51024" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C961BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Send status update letters, including the acknowledgment letter and initial and advanced appeal outcome letters.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F91B76" w:rsidRPr="00A51024" w14:paraId="4AD33D87" w14:textId="77777777" w:rsidTr="428EFFA4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2122" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5CD86215" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00A51024" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A51024">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Clear reasoning and outcome</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7437A30E" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00A51024" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A51024">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>The outcome must be supported by documented evidence and clear reasoning.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3764" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="157751B7" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A51024">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Record the assessment</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D869640" w14:textId="629BE809" w:rsidR="00F91B76" w:rsidRDefault="00B976C5">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t xml:space="preserve">What </w:t>
+            </w:r>
+            <w:r w:rsidR="000614A5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidR="7A90A83F" w:rsidRPr="428EFFA4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t xml:space="preserve">vidence </w:t>
+            </w:r>
+            <w:r w:rsidR="000614A5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t xml:space="preserve">has been </w:t>
+            </w:r>
+            <w:r w:rsidR="7A90A83F" w:rsidRPr="428EFFA4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>considered and</w:t>
+            </w:r>
+            <w:r w:rsidR="000614A5">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C27156">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>how this has impacted the decision</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F3ED4A4" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A51024">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>ommunicate the outcome promptly</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="387064AE" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00A51024" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tablebullet1"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>U</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A51024">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>pload all documentation to HiiP.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="177EC839" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00B946EF" w:rsidRDefault="00F91B76" w:rsidP="00F91B76">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="45" w:name="_Toc243568458"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Managing and documenting appeals</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="45"/>
+    </w:p>
+    <w:p w14:paraId="75D3EF52" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76" w:rsidP="00F91B76">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A6419">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Staff</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D57B1">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must ensure all actions are accurately documented in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A6419">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>HiiP t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D57B1">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>o maintain a complete audit trail</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A6419">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – following the steps outlined in the table below</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D57B1">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E911AF7" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="005D57B1" w:rsidRDefault="00F91B76" w:rsidP="00F91B76">
+      <w:pPr>
+        <w:pStyle w:val="Tablecaption"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Table 6: HiiP processes</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGridLight"/>
+        <w:tblW w:w="9720" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1921"/>
+        <w:gridCol w:w="7799"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F91B76" w:rsidRPr="00761BC0" w14:paraId="01F6C73E" w14:textId="77777777">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7FC4716F" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00761BC0" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00761BC0">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Action</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E40AB42" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00761BC0" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00761BC0">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Detail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F91B76" w:rsidRPr="00761BC0" w14:paraId="52EBB04A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="734634D7" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Register</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="67661976" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00761BC0" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Create an appeal record. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004230A2">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">This includes </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">appeals lodged for </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004230A2">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">non-appealable </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>matters.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F91B76" w:rsidRPr="00761BC0" w14:paraId="32196A6C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="36D6DA5B" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00761BC0" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Allocation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B8395DF" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00761BC0" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00761BC0">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Allocate the correct appeal type to ensure accurate reporting and tracking.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F91B76" w:rsidRPr="00761BC0" w14:paraId="1C1BA53B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="141485FB" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00761BC0" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00761BC0">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Initial </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>l</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00761BC0">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>ogging</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7264B25E" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00761BC0" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00761BC0">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Record the specific reason for the appeal and how the request was received (e.g., email, counter, or post).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F91B76" w:rsidRPr="00761BC0" w14:paraId="17894DDA" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B9E7D41" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00761BC0" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00761BC0">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stakeholder </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>l</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00761BC0">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>inking</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A3828FD" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00761BC0" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00761BC0">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Link the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>client</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00761BC0">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>, the respondent, and any authorised advocate to the appeal file.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F91B76" w:rsidRPr="00761BC0" w14:paraId="5AA27C07" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="097C52CE" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00761BC0" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00761BC0">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Documentation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="01815B91" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00761BC0" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00761BC0">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Upload all relevant evidence and documents provided by the client or gathered during the review.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F91B76" w:rsidRPr="00761BC0" w14:paraId="58843E88" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="267CF4C8" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00761BC0" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00761BC0">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">File </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00761BC0">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>otes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="22C7729A" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00761BC0" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00761BC0">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Create and link detailed file notes for every significant interaction or internal discussion regarding the appeal.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F91B76" w:rsidRPr="00761BC0" w14:paraId="648D6631" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="645FD746" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00761BC0" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00761BC0">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Correspondence</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4BD27989" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00761BC0" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00761BC0">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Generate and send all required formal letters and notices through the system to ensure they are saved to the file.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F91B76" w:rsidRPr="00761BC0" w14:paraId="192EF6D3" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F965572" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00761BC0" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00761BC0">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workflow </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00761BC0">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>racking</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6558C29D" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00761BC0" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00761BC0">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Update the appeal status immediately as it moves through each stage of the review process.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F91B76" w:rsidRPr="00761BC0" w14:paraId="23E75D9C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="39BFC4CF" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00761BC0" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00761BC0">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Finalisation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0CEE0FF8" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00761BC0" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00761BC0">
+              <w:rPr>
+                <w:lang w:eastAsia="en-AU"/>
+              </w:rPr>
+              <w:t>Formally close the appeal in HiiP only once all administrative actions and outcomes are fully completed.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7DFEEC34" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76" w:rsidP="00F91B76">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="46" w:name="_Toc243568459"/>
+      <w:r>
+        <w:t>Overdue appeals</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="46"/>
+    </w:p>
+    <w:p w14:paraId="37B8927C" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="007D7F72" w:rsidRDefault="00F91B76" w:rsidP="00F91B76">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7F72">
+        <w:t xml:space="preserve">The department aims to complete all </w:t>
+      </w:r>
+      <w:r>
+        <w:t>assessments</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7F72">
+        <w:t xml:space="preserve"> within </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">reasonable </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E34EC8">
+        <w:t>timeframe</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E34EC8">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7F72">
+        <w:t xml:space="preserve"> However, an appeal may become overdue if the matter is complex or requires extra information that is not immediately available. Common reasons for delays include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ED861CF" w14:textId="2056DAFA" w:rsidR="00F91B76" w:rsidRPr="007D7F72" w:rsidRDefault="009F2DF5" w:rsidP="00F91B76">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="00F91B76" w:rsidRPr="007D7F72">
+        <w:t>equesting and waiting for</w:t>
+      </w:r>
+      <w:r w:rsidR="00B36DD0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F91B76" w:rsidRPr="007D7F72">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>specialist medical evidence</w:t>
+      </w:r>
+      <w:r w:rsidR="00B36DD0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F91B76" w:rsidRPr="007D7F72">
+        <w:t>or doctor's reports</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E2D15F9" w14:textId="18ABB7C7" w:rsidR="00F91B76" w:rsidRPr="007D7F72" w:rsidRDefault="009F2DF5" w:rsidP="00F91B76">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00F91B76" w:rsidRPr="007D7F72">
+        <w:t>rranging and completing</w:t>
+      </w:r>
+      <w:r w:rsidR="00B36DD0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F91B76" w:rsidRPr="007D7F72">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>building inspections</w:t>
+      </w:r>
+      <w:r w:rsidR="00B36DD0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F91B76" w:rsidRPr="007D7F72">
+        <w:t>or technical assessments</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72B0A7C7" w14:textId="3842A6BB" w:rsidR="00F91B76" w:rsidRPr="007D7F72" w:rsidRDefault="009F2DF5" w:rsidP="00F91B76">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+      </w:pPr>
       <w:r>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E04BF3">
-        <w:t xml:space="preserve">ffices or the Housing </w:t>
+      <w:r w:rsidR="00F91B76" w:rsidRPr="007D7F72">
+        <w:t>rganising</w:t>
+      </w:r>
+      <w:r w:rsidR="00B36DD0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F91B76" w:rsidRPr="007D7F72">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>home visits</w:t>
+      </w:r>
+      <w:r w:rsidR="00B36DD0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F91B76" w:rsidRPr="007D7F72">
+        <w:t>or conducting detailed interviews with clients.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7569C6DA" w14:textId="77777777" w:rsidR="00A219DC" w:rsidRPr="00E61696" w:rsidRDefault="00F91B76" w:rsidP="00BB7282">
+      <w:pPr>
+        <w:pStyle w:val="Bodyafterbullets"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E61696">
+        <w:t xml:space="preserve">While these situations are less common, specific steps must be followed when they occur. These requirements make sure the client is kept up to date and that the appeal process stays fair and transparent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E217194" w14:textId="3EF91A11" w:rsidR="00F91B76" w:rsidRDefault="00F91B76" w:rsidP="00A219DC">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D441ED">
+        <w:t>When managing appeals, staff must undertake the mandated actions outlined in Table 7:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="640F375F" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="007E6246" w:rsidRDefault="00F91B76" w:rsidP="00F91B76">
+      <w:pPr>
+        <w:pStyle w:val="Tablecaption"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E6246">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Table 7: Overdue </w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6246">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ppeal </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E6246">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+        </w:rPr>
+        <w:t>ctions</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGridLight"/>
+        <w:tblW w:w="9720" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1766"/>
+        <w:gridCol w:w="1512"/>
+        <w:gridCol w:w="6442"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F91B76" w:rsidRPr="007D7F72" w14:paraId="51A129A8" w14:textId="77777777" w:rsidTr="428EFFA4">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1770" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="36CC140D" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="007D7F72" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D7F72">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Step</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1376" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E29F6B6" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="007D7F72" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D7F72">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Action</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6574" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3AEA829A" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="007D7F72" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007D7F72">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Detail</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F91B76" w:rsidRPr="007D7F72" w14:paraId="773CB104" w14:textId="77777777" w:rsidTr="428EFFA4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1770" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2EC7F876" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="007D7F72" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007D7F72">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Update HiiP</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1376" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="489385F5" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="007D7F72" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007D7F72">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Record </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D7F72">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>tatus</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6574" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E86DF98" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="007D7F72" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007D7F72">
+              <w:t>Update the appeal status to "Delayed" and record the specific reason for the delay (e.g., "Waiting on O</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">ccupational </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D7F72">
+              <w:t>T</w:t>
+            </w:r>
+            <w:r>
+              <w:t>herapist</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D7F72">
+              <w:t xml:space="preserve"> report").</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F91B76" w:rsidRPr="007D7F72" w14:paraId="39331C9E" w14:textId="77777777" w:rsidTr="428EFFA4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1770" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E5FEEBF" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="007D7F72" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007D7F72">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notify </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D7F72">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>lient</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1376" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7156FECF" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="007D7F72" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007D7F72">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Communicate</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6574" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="317A3AEB" w14:textId="14C2F6A8" w:rsidR="00F91B76" w:rsidRPr="007D7F72" w:rsidRDefault="7A90A83F">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Contact the client and their advocate to </w:t>
+            </w:r>
+            <w:r w:rsidR="001C7855">
+              <w:t xml:space="preserve">verbally </w:t>
+            </w:r>
+            <w:r>
+              <w:t>explain the delay and provide a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="428EFFA4">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>revised completion date</w:t>
+            </w:r>
+            <w:r>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F91B76" w:rsidRPr="007D7F72" w14:paraId="30B79F42" w14:textId="77777777" w:rsidTr="428EFFA4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1770" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="78DDABAB" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="007D7F72" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007D7F72">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Escalation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1376" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6B0FA9E4" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="008F6B6D" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008F6B6D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Internal report</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6574" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="52F589E3" w14:textId="03854E8A" w:rsidR="00F91B76" w:rsidRPr="007D7F72" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007D7F72">
+              <w:t xml:space="preserve">Alert the </w:t>
+            </w:r>
+            <w:r w:rsidR="0046139C">
+              <w:t>t</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D7F72">
+              <w:t xml:space="preserve">eam </w:t>
+            </w:r>
+            <w:r w:rsidR="0046139C">
+              <w:t>l</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D7F72">
+              <w:t>eader and above to provide oversight and direction on the matter.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F91B76" w:rsidRPr="007D7F72" w14:paraId="43C79574" w14:textId="77777777" w:rsidTr="428EFFA4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1770" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0F657FFF" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="007D7F72" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007D7F72">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t xml:space="preserve">External </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D7F72">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>otice</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1376" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="43EC0505" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="008F6B6D" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="008F6B6D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Inform HA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6574" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5089712C" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="007D7F72" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007D7F72">
+              <w:t xml:space="preserve">Notify the Housing Appeals </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B4978">
+              <w:t>Team</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D7F72">
+              <w:t xml:space="preserve"> if the delay involves an </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D7F72">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Advanced Appeal Review</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007D7F72">
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F91B76" w:rsidRPr="007D7F72" w14:paraId="17D7CF66" w14:textId="77777777" w:rsidTr="428EFFA4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1770" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5ABD4F44" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="007D7F72" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007D7F72">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Documentation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1376" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B96D286" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="008F6B6D" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r>
+              <w:t>File note</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6574" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="54172AF5" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="007D7F72" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007D7F72">
+              <w:t>Continue to document all actions and communications in HiiP until the appeal is finalised.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4D3C4017" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="004075FF" w:rsidRDefault="7A90A83F" w:rsidP="00F91B76">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Extensions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="593030B9" w14:textId="77777777" w:rsidR="00F24ED5" w:rsidRPr="00F24ED5" w:rsidRDefault="00F24ED5" w:rsidP="00F24ED5">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F24ED5">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>Extensions are not automatic. They must be handled as follows:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28CA0AC4" w14:textId="5B634AEE" w:rsidR="00F24ED5" w:rsidRPr="00F24ED5" w:rsidRDefault="00FD3192" w:rsidP="00F24ED5">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E04BF3">
-        <w:t xml:space="preserve">ppeals </w:t>
+      <w:r w:rsidR="00F24ED5" w:rsidRPr="00F24ED5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>pproval:</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24ED5" w:rsidRPr="00F24ED5">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must be approved by the manager of housing appeals</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A0BC7B5" w14:textId="0B3E761D" w:rsidR="00F24ED5" w:rsidRPr="00F24ED5" w:rsidRDefault="00FD3192" w:rsidP="00F24ED5">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24ED5" w:rsidRPr="00F24ED5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>riteria:</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24ED5" w:rsidRPr="00F24ED5">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> only granted for unavoidable barriers (for example, waiting on specialist medical evidence or major operational issues)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60F96808" w14:textId="00BF2064" w:rsidR="00F24ED5" w:rsidRPr="00F24ED5" w:rsidRDefault="00FD3192" w:rsidP="00F24ED5">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24ED5" w:rsidRPr="00F24ED5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>ocumentation:</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24ED5" w:rsidRPr="00F24ED5">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the reason and approval must be recorded in HiiP and reported to the housing appeals team</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B18EFB8" w14:textId="3F4A5CC4" w:rsidR="00F24ED5" w:rsidRPr="00F24ED5" w:rsidRDefault="00FD3192" w:rsidP="00F24ED5">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24ED5" w:rsidRPr="00F24ED5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>lient update:</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24ED5" w:rsidRPr="00F24ED5">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the client and advocate must be formally notified of the new timeframe</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66B14680" w14:textId="332D763F" w:rsidR="00F24ED5" w:rsidRPr="00F24ED5" w:rsidRDefault="00FD3192" w:rsidP="00F24ED5">
+      <w:pPr>
+        <w:pStyle w:val="Bullet1"/>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24ED5" w:rsidRPr="00F24ED5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>efusal:</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24ED5" w:rsidRPr="00F24ED5">
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if an extension is refused, the appeal must still be completed within the original timeframe and may become overdue if delayed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="en-AU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FE40EA9" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="007D7F72" w:rsidRDefault="00F91B76" w:rsidP="00F91B76">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7F72">
+        <w:t xml:space="preserve">Management </w:t>
       </w:r>
       <w:r>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E04BF3">
-[...117 lines deleted...]
-        <w:t xml:space="preserve">Tier one – Internal </w:t>
+      <w:r w:rsidRPr="007D7F72">
+        <w:t xml:space="preserve">versight </w:t>
       </w:r>
       <w:r>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="00614140">
-[...1 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="007D7F72">
+        <w:t>esponsibilities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B135392" w14:textId="0D65A9F4" w:rsidR="00F91B76" w:rsidRDefault="00F91B76" w:rsidP="00F91B76">
+      <w:pPr>
+        <w:pStyle w:val="Body"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007D7F72">
+        <w:t xml:space="preserve">Team </w:t>
+      </w:r>
+      <w:r w:rsidR="00C248A2">
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7F72">
+        <w:t xml:space="preserve">eaders and </w:t>
+      </w:r>
+      <w:r w:rsidR="00C248A2">
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7F72">
+        <w:t xml:space="preserve">eam </w:t>
+      </w:r>
+      <w:r w:rsidR="00C248A2">
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D7F72">
+        <w:t>anagers hold the following responsibilities to ensure accountability:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F79CA5A" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="007D7F72" w:rsidRDefault="00F91B76" w:rsidP="00F91B76">
+      <w:pPr>
+        <w:pStyle w:val="Tablecaption"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t>p</w:t>
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="41"/>
+        <w:t xml:space="preserve">Table 8: Management extension responsibilities </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00555194" w:rsidRPr="001F400A" w:rsidRDefault="00555194" w:rsidP="00555194">
-[...12 lines deleted...]
-      </w:r>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGridLight"/>
+        <w:tblW w:w="9720" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1652"/>
+        <w:gridCol w:w="8068"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F91B76" w:rsidRPr="00F93346" w14:paraId="48DF0D53" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E54AF06" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00F93346" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F93346">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Responsibility</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="61CB21DD" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00F93346" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tablecolhead"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F6B6D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Management task</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F91B76" w:rsidRPr="00F93346" w14:paraId="24B236B8" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="300F1487" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00F93346" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F93346">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Monitoring</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4D933DAF" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00F93346" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F93346">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Regularly check team appeal timeframes to prevent avoidable delays.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F91B76" w:rsidRPr="00F93346" w14:paraId="15916A43" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="63EA0A02" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00F93346" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F93346">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Support</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="248ECE69" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00F93346" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F93346">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Help staff clear barriers so the appeal can progress.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F91B76" w:rsidRPr="00F93346" w14:paraId="633A02DB" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06A65732" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00F93346" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F93346">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Authorisation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="366BDE40" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00F93346" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F93346">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Review, document, and authorise extension requests before escalation.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F91B76" w:rsidRPr="00F93346" w14:paraId="49D2104D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="438C81F2" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00F93346" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F93346">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Liaison</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0061FA75" w14:textId="38123332" w:rsidR="00F91B76" w:rsidRPr="00F93346" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F93346">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maintain clear communication with the </w:t>
+            </w:r>
+            <w:r w:rsidR="00B4510D" w:rsidRPr="000A1A0B">
+              <w:t>Housing Appeals Team</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F93346">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> regarding overdue or complex cases.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F91B76" w:rsidRPr="00F93346" w14:paraId="147A36F6" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1AC843DA" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00F93346" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F93346">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Compliance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0FDFB6F3" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRPr="00F93346" w:rsidRDefault="00F91B76">
+            <w:pPr>
+              <w:pStyle w:val="Tabletext"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F93346">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times"/>
+              </w:rPr>
+              <w:t>Ensure all updates in HiiP are accurate and completed on time.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2CFAF122" w14:textId="77777777" w:rsidR="00F91B76" w:rsidRDefault="00F91B76" w:rsidP="00F91B76">
+      <w:pPr>
+        <w:pStyle w:val="Accessibilitypara"/>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00555194" w:rsidRPr="001F400A" w:rsidRDefault="00555194" w:rsidP="00555194">
-[...1197 lines deleted...]
-      <w:cols w:space="720"/>
+    <w:sectPr w:rsidR="00F91B76" w:rsidSect="00F15144">
+      <w:headerReference w:type="even" r:id="rId25"/>
+      <w:headerReference w:type="default" r:id="rId26"/>
+      <w:footerReference w:type="even" r:id="rId27"/>
+      <w:footerReference w:type="default" r:id="rId28"/>
+      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+      <w:pgMar w:top="1418" w:right="1304" w:bottom="851" w:left="1304" w:header="680" w:footer="567" w:gutter="0"/>
+      <w:cols w:space="340"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002E0C39" w:rsidRDefault="002E0C39">
+    <w:p w14:paraId="5784D4C3" w14:textId="77777777" w:rsidR="007D3227" w:rsidRDefault="007D3227">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
+    <w:p w14:paraId="1DE316D5" w14:textId="77777777" w:rsidR="007D3227" w:rsidRDefault="007D3227"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002E0C39" w:rsidRDefault="002E0C39">
+    <w:p w14:paraId="233EA546" w14:textId="77777777" w:rsidR="007D3227" w:rsidRDefault="007D3227">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="35573D68" w14:textId="77777777" w:rsidR="007D3227" w:rsidRDefault="007D3227"/>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="765041E7" w14:textId="77777777" w:rsidR="007D3227" w:rsidRDefault="007D3227">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-    <w:panose1 w:val="05050102010706020507"/>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...20 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Lucida Grande">
-    <w:charset w:val="00"/>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1000AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
+  <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial Bold">
-    <w:panose1 w:val="00000000000000000000"/>
+  <w:font w:name="Lucida Grande">
+    <w:altName w:val="Segoe UI"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1001AEF" w:usb1="5000A1FF" w:usb2="00000000" w:usb3="00000000" w:csb0="000001BF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial Narrow">
-    <w:panose1 w:val="020B0606020202030204"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Black">
+    <w:panose1 w:val="020B0A04020102020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria Math">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="-webkit-standard">
+    <w:altName w:val="Cambria"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="002E0C39" w:rsidRPr="008114D1" w:rsidRDefault="002E0C39" w:rsidP="00555194">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="31F2D1BB" w14:textId="77777777" w:rsidR="00EB4BC7" w:rsidRDefault="00EB4BC7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
-      <w:t xml:space="preserve">Page </w:t>
-[...10 lines deleted...]
-    <w:r w:rsidR="00DE28AD">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:t>6</w:t>
-[...6 lines deleted...]
-      <w:t>Business practice manual - housing appeals</w:t>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="5F16E52C" wp14:editId="181E78CF">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>10189845</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="7560310" cy="311785"/>
+              <wp:effectExtent l="0" t="0" r="0" b="12065"/>
+              <wp:wrapNone/>
+              <wp:docPr id="7" name="MSIPCM9dd54572b391b968e538fedc" descr="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;OddAndEven&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="7560310" cy="311785"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="6350">
+                            <a:solidFill>
+                              <a:prstClr val="black"/>
+                            </a:solidFill>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="16608100" w14:textId="77777777" w:rsidR="00EB4BC7" w:rsidRPr="00EB4BC7" w:rsidRDefault="00EB4BC7" w:rsidP="00EB4BC7">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00EB4BC7">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="5F16E52C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="MSIPCM9dd54572b391b968e538fedc" o:spid="_x0000_s1026" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;OddAndEven&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:802.35pt;width:595.3pt;height:24.55pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCdkot2FAIAACQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2w3TdoacYqsRYYB&#10;QVsgHXqWZSk2IIuapMTOfv0o2UmKbqdhF5kiaX6897S471tFDsK6BnRBs0lKidAcqkbvCvrjdf3l&#10;lhLnma6YAi0KehSO3i8/f1p0JhdXUIOqhCVYRLu8MwWtvTd5kjhei5a5CRihMSjBtszj1e6SyrIO&#10;q7cquUrTedKBrYwFLpxD7+MQpMtYX0rB/bOUTniiCoqz+XjaeJbhTJYLlu8sM3XDxzHYP0zRskZj&#10;03OpR+YZ2dvmj1Jtwy04kH7CoU1AyoaLuANuk6UfttnWzIi4C4LjzBkm9//K8qfD1rxY4vuv0COB&#10;AZDOuNyhM+zTS9uGL05KMI4QHs+wid4Tjs6b2TydZhjiGJtm2c3tLJRJLn8b6/w3AS0JRkEt0hLR&#10;YoeN80PqKSU007BulIrUKE26gs6nszT+cI5gcaWxx2XWYPm+7McFSqiOuJeFgXJn+LrB5hvm/Auz&#10;yDHOi7r1z3hIBdgERouSGuyvv/lDPkKPUUo61ExB3c89s4IS9V0jKXfZ9XUQWbygYd97y5NX79sH&#10;QDlm+DIMj2bI9epkSgvtG8p6FbphiGmOPQtanswHPygYnwUXq1VMQjkZ5jd6a3goHWAMkL72b8ya&#10;EXePjD3BSVUs/wD/kDsQsNp7kE3kJgA7oDnijVKM7I7PJmj9/T1mXR738jcAAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAvkEiX4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSH0Haytxo3ZL&#10;CW0ap6pAXJAQoqCenXjz08TrKHbb5O1xTnDcmdHsN8l+MC27Yu9qSxKWCwEMKbe6plLCz/fbwwaY&#10;84q0ai2hhBEd7NPZXaJibW/0hdejL1koIRcrCZX3Xcy5yys0yi1shxS8wvZG+XD2Jde9uoVy0/KV&#10;EBE3qqbwoVIdvlSYN8eLkbD+3GYFPzfm/DG+j2PdFKfXrJDyfj4cdsA8Dv4vDBN+QIc0MGX2Qtqx&#10;VkIY4oMaifUzsMlfbkUELJu0p8cN8DTh/zekvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQCdkot2FAIAACQEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQAvkEiX4AAAAAsBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
+              <v:textbox inset=",0,,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="16608100" w14:textId="77777777" w:rsidR="00EB4BC7" w:rsidRPr="00EB4BC7" w:rsidRDefault="00EB4BC7" w:rsidP="00EB4BC7">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00EB4BC7">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="002E0C39" w:rsidRPr="0031753A" w:rsidRDefault="002E0C39" w:rsidP="00E969B1">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7552B6A0" w14:textId="77777777" w:rsidR="00431A70" w:rsidRDefault="00EB4BC7">
     <w:pPr>
-      <w:pStyle w:val="DHHSfooter"/>
+      <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
-      <w:t>Business practice manual - housing appeals</w:t>
-[...14 lines deleted...]
-    <w:r w:rsidR="00DE28AD">
       <w:rPr>
         <w:noProof/>
-      </w:rPr>
-[...3 lines deleted...]
-      <w:fldChar w:fldCharType="end"/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="47C005B9" wp14:editId="033DE9C0">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>10189687</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="7560310" cy="311785"/>
+              <wp:effectExtent l="0" t="0" r="0" b="12065"/>
+              <wp:wrapNone/>
+              <wp:docPr id="5" name="MSIPCM36724fdbb2a52fcfc05f86a5" descr="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="7560310" cy="311785"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="6350">
+                            <a:solidFill>
+                              <a:prstClr val="black"/>
+                            </a:solidFill>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="635012F8" w14:textId="77777777" w:rsidR="00EB4BC7" w:rsidRPr="00EB4BC7" w:rsidRDefault="00EB4BC7" w:rsidP="002C5B7C">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00EB4BC7">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="47C005B9" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="MSIPCM36724fdbb2a52fcfc05f86a5" o:spid="_x0000_s1027" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:802.35pt;width:595.3pt;height:24.55pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDqG+r9FgIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Li2EkEy4GbwEWB&#10;IAngFDnTFGkRoLgsSVtyv75Lyi+kPRW9UMvd1T5mhrP7vtVkJ5xXYCpajHJKhOFQK7Op6I+35Zdb&#10;SnxgpmYajKjoXnh6P//8adbZUlxBA7oWjmAR48vOVrQJwZZZ5nkjWuZHYIXBoATXsoBXt8lqxzqs&#10;3ursKs+nWQeutg648B69j0OQzlN9KQUPL1J6EYiuKM4W0unSuY5nNp+xcuOYbRQ/jMH+YYqWKYNN&#10;T6UeWWBk69QfpVrFHXiQYcShzUBKxUXaAbcp8g/brBpmRdoFwfH2BJP/f2X5825lXx0J/VfokcAI&#10;SGd96dEZ9+mla+MXJyUYRwj3J9hEHwhH581kmo8LDHGMjYvi5nYSy2Tnv63z4ZuAlkSjog5pSWix&#10;3ZMPQ+oxJTYzsFRaJ2q0IV1Fp+NJnn44RbC4NtjjPGu0Qr/uiaov9lhDvcf1HAzMe8uXCmd4Yj68&#10;ModU49go3/CCh9SAveBgUdKA+/U3f8xHBjBKSYfSqaj/uWVOUKK/G+Tmrri+jlpLFzTcpXd99Jpt&#10;+wCoygIfiOXJjLlBH03poH1HdS9iNwwxw7FnRddH8yEMQsbXwcVikZJQVZaFJ7OyPJaOaEZk3/p3&#10;5uwB/oDEPcNRXKz8wMKQO/Cw2AaQKlEU8R3QPMCOikwkH15PlPzlPWWd3/j8NwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAC+QSJfgAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IfQdrK3Gj&#10;dksJbRqnqkBckBCioJ6dePPTxOsodtvk7XFOcNyZ0ew3yX4wLbti72pLEpYLAQwpt7qmUsLP99vD&#10;BpjzirRqLaGEER3s09ldomJtb/SF16MvWSghFysJlfddzLnLKzTKLWyHFLzC9kb5cPYl1726hXLT&#10;8pUQETeqpvChUh2+VJg3x4uRsP7cZgU/N+b8Mb6PY90Up9eskPJ+Phx2wDwO/i8ME35AhzQwZfZC&#10;2rFWQhjigxqJ9TOwyV9uRQQsm7Snxw3wNOH/N6S/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAOob6v0WAgAAKwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAC+QSJfgAAAACwEAAA8AAAAAAAAAAAAAAAAAcAQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
+              <v:textbox inset=",0,,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="635012F8" w14:textId="77777777" w:rsidR="00EB4BC7" w:rsidRPr="00EB4BC7" w:rsidRDefault="00EB4BC7" w:rsidP="002C5B7C">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00EB4BC7">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="002E0C39" w:rsidRPr="001A7E04" w:rsidRDefault="002E0C39" w:rsidP="00AC0C3B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="25D2FEA0" w14:textId="77777777" w:rsidR="00EB4BC7" w:rsidRDefault="00EB4BC7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="70BA23E7" wp14:editId="2F526DE4">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>10189845</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="7560310" cy="311785"/>
+              <wp:effectExtent l="0" t="0" r="0" b="12065"/>
+              <wp:wrapNone/>
+              <wp:docPr id="6" name="MSIPCMf6504bf684e4519137a7274a" descr="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;FirstPage&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="7560310" cy="311785"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="6350">
+                            <a:solidFill>
+                              <a:prstClr val="black"/>
+                            </a:solidFill>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="72F22213" w14:textId="77777777" w:rsidR="00EB4BC7" w:rsidRPr="00EB4BC7" w:rsidRDefault="00EB4BC7" w:rsidP="00EB4BC7">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00EB4BC7">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="70BA23E7" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="MSIPCMf6504bf684e4519137a7274a" o:spid="_x0000_s1028" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;FirstPage&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:802.35pt;width:595.3pt;height:24.55pt;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7jRm/GAIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU99v2jAQfp+0/8Hy+0gChbYRoWKtmCah&#10;thKd+mwcm0RyfJ5tSNhfv7NDoOr2VPXFOd9d7sf3fZ7fdY0iB2FdDbqg2SilRGgOZa13Bf31svp2&#10;Q4nzTJdMgRYFPQpH7xZfv8xbk4sxVKBKYQkW0S5vTUEr702eJI5XomFuBEZoDEqwDfN4tbuktKzF&#10;6o1Kxmk6S1qwpbHAhXPofeiDdBHrSym4f5LSCU9UQXE2H08bz204k8Wc5TvLTFXz0xjsA1M0rNbY&#10;9FzqgXlG9rb+p1RTcwsOpB9xaBKQsuYi7oDbZOm7bTYVMyLuguA4c4bJfV5Z/njYmGdLfPcdOiQw&#10;ANIalzt0hn06aZvwxUkJxhHC4xk20XnC0Xk9naWTDEMcY5Msu76ZhjLJ5W9jnf8hoCHBKKhFWiJa&#10;7LB2vk8dUkIzDataqUiN0qQt6GwyTeMP5wgWVxp7XGYNlu+2HanLgo6HPbZQHnE9Cz3zzvBVjTOs&#10;mfPPzCLVODbK1z/hIRVgLzhZlFRg//zPH/KRAYxS0qJ0Cup+75kVlKifGrm5za6ugtbiBQ371rsd&#10;vHrf3AOqMsMHYng0Q65XgyktNK+o7mXohiGmOfYs6HYw730vZHwdXCyXMQlVZZhf643hoXRAMyD7&#10;0r0ya07weyTuEQZxsfwdC31uz8Ny70HWkaKAb4/mCXZUZCT59HqC5N/eY9bljS/+AgAA//8DAFBL&#10;AwQUAAYACAAAACEAL5BIl+AAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70h9B2sr&#10;caN2SwltGqeqQFyQEKKgnp1489PE6yh22+TtcU5w3JnR7DfJfjAtu2LvaksSlgsBDCm3uqZSws/3&#10;28MGmPOKtGotoYQRHezT2V2iYm1v9IXXoy9ZKCEXKwmV913MucsrNMotbIcUvML2Rvlw9iXXvbqF&#10;ctPylRARN6qm8KFSHb5UmDfHi5Gw/txmBT835vwxvo9j3RSn16yQ8n4+HHbAPA7+LwwTfkCHNDBl&#10;9kLasVZCGOKDGon1M7DJX25FBCybtKfHDfA04f83pL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAu40ZvxgCAAArBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAL5BIl+AAAAALAQAADwAAAAAAAAAAAAAAAAByBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
+              <v:textbox inset=",0,,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="72F22213" w14:textId="77777777" w:rsidR="00EB4BC7" w:rsidRPr="00EB4BC7" w:rsidRDefault="00EB4BC7" w:rsidP="00EB4BC7">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00EB4BC7">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="406DA3F9" w14:textId="77777777" w:rsidR="00D63636" w:rsidRDefault="002C5B7C">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="3B772BC9" wp14:editId="18CDC098">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>10189210</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="7560310" cy="311785"/>
+              <wp:effectExtent l="0" t="0" r="0" b="12065"/>
+              <wp:wrapNone/>
+              <wp:docPr id="4" name="MSIPCMd3f54469bd0204c6fb2f3fa8" descr="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;OddAndEven&quot;,&quot;Section&quot;:3,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="7560310" cy="311785"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="6350">
+                            <a:solidFill>
+                              <a:prstClr val="black"/>
+                            </a:solidFill>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="272ED360" w14:textId="77777777" w:rsidR="002C5B7C" w:rsidRPr="002C5B7C" w:rsidRDefault="002C5B7C" w:rsidP="002C5B7C">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="002C5B7C">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="3B772BC9" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="MSIPCMd3f54469bd0204c6fb2f3fa8" o:spid="_x0000_s1029" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;OddAndEven&quot;,&quot;Section&quot;:3,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:802.3pt;width:595.3pt;height:24.55pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBLApg3GAIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2w3TdoacYqsRYYB&#10;QVsgHXqWZSk2IIuapMTOfv0oOU6KbqdhF5kiaX6897S471tFDsK6BnRBs0lKidAcqkbvCvrjdf3l&#10;lhLnma6YAi0KehSO3i8/f1p0JhdXUIOqhCVYRLu8MwWtvTd5kjhei5a5CRihMSjBtszj1e6SyrIO&#10;q7cquUrTedKBrYwFLpxD7+MQpMtYX0rB/bOUTniiCoqz+XjaeJbhTJYLlu8sM3XDT2Owf5iiZY3G&#10;pudSj8wzsrfNH6XahltwIP2EQ5uAlA0XcQfcJks/bLOtmRFxFwTHmTNM7v+V5U+HrXmxxPdfoUcC&#10;AyCdcblDZ9inl7YNX5yUYBwhPJ5hE70nHJ03s3k6zTDEMTbNspvbWSiTXP421vlvAloSjIJapCWi&#10;xQ4b54fUMSU007BulIrUKE26gs6nszT+cI5gcaWxx2XWYPm+7ElT4RTjHiVUR1zPwsC8M3zd4Awb&#10;5vwLs0g1jo3y9c94SAXYC04WJTXYX3/zh3xkAKOUdCidgrqfe2YFJeq7Rm7usuvroLV4QcO+95aj&#10;V+/bB0BVZvhADI9myPVqNKWF9g3VvQrdMMQ0x54FLUfzwQ9CxtfBxWoVk1BVhvmN3hoeSgc0A7Kv&#10;/Ruz5gS/R+KeYBQXyz+wMOQOPKz2HmQTKQr4DmieYEdFRpJPrydI/v09Zl3e+PI3AAAA//8DAFBL&#10;AwQUAAYACAAAACEASA1emt8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI&#10;3KhTKIGGOBUCcUFCFaXq2Yk3P028jmK3Td6ezQluuzOr2W/SzWg7ccbBN44ULBcRCKTCmYYqBfuf&#10;j7tnED5oMrpzhAom9LDJrq9SnRh3oW8870IlOIR8ohXUIfSJlL6o0Wq/cD0Se6UbrA68DpU0g75w&#10;uO3kfRTF0uqG+EOte3yrsWh3J6tgtV3npTy29vg1fU5T05aH97xU6vZmfH0BEXAMf8cw4zM6ZMyU&#10;uxMZLzoFXCSwGkerGMTsL9cRT/msPT48gcxS+b9D9gsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQBLApg3GAIAACsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQBIDV6a3wAAAAsBAAAPAAAAAAAAAAAAAAAAAHIEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
+              <v:textbox inset=",0,,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="272ED360" w14:textId="77777777" w:rsidR="002C5B7C" w:rsidRPr="002C5B7C" w:rsidRDefault="002C5B7C" w:rsidP="002C5B7C">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="002C5B7C">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="11DCDF16" w14:textId="77777777" w:rsidR="00431A70" w:rsidRDefault="001C7128" w:rsidP="00DC00C1">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="3667"/>
+      </w:tabs>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="6EBCE929" wp14:editId="7CB17B6C">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>10189210</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="7560310" cy="311785"/>
+              <wp:effectExtent l="0" t="0" r="0" b="12065"/>
+              <wp:wrapNone/>
+              <wp:docPr id="3" name="MSIPCMcda5461fada7660fda7e169a" descr="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:2,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="7560310" cy="311785"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="6350">
+                            <a:solidFill>
+                              <a:prstClr val="black"/>
+                            </a:solidFill>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3C13539E" w14:textId="77777777" w:rsidR="001C7128" w:rsidRPr="001C7128" w:rsidRDefault="001C7128" w:rsidP="001C7128">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="001C7128">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="6EBCE929" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="MSIPCMcda5461fada7660fda7e169a" o:spid="_x0000_s1030" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:2,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:802.3pt;width:595.3pt;height:24.55pt;z-index:251658245;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZof46GAIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815LiRxLBcuAmcFHA&#10;SAI4Rc40RVoCKC5L0pbcr++Ssuwg7SnIhVrurvYxM5zfdY0iB2FdDbqg2SilRGgOZa13Bf31svp2&#10;Q4nzTJdMgRYFPQpH7xZfv8xbk4srqECVwhIsol3emoJW3ps8SRyvRMPcCIzQGJRgG+bxandJaVmL&#10;1RuVXKXpLGnBlsYCF86h96EP0kWsL6Xg/klKJzxRBcXZfDxtPLfhTBZzlu8sM1XNT2OwD0zRsFpj&#10;03OpB+YZ2dv6n1JNzS04kH7EoUlAypqLuANuk6XvttlUzIi4C4LjzBkm93ll+eNhY54t8d136JDA&#10;AEhrXO7QGfbppG3CFyclGEcIj2fYROcJR+f1dJaOMwxxjI2z7PpmGsokl7+Ndf6HgIYEo6AWaYlo&#10;scPa+T51SAnNNKxqpSI1SpO2oLPxNI0/nCNYXGnscZk1WL7bdqQuCzoZ9thCecT1LPTMO8NXNc6w&#10;Zs4/M4tU49goX/+Eh1SAveBkUVKB/fM/f8hHBjBKSYvSKaj7vWdWUKJ+auTmNptMgtbiBQ371rsd&#10;vHrf3AOqMsMHYng0Q65XgyktNK+o7mXohiGmOfYs6HYw730vZHwdXCyXMQlVZZhf643hoXRAMyD7&#10;0r0ya07weyTuEQZxsfwdC31uz8Ny70HWkaKAb4/mCXZUZCT59HqC5N/eY9bljS/+AgAA//8DAFBL&#10;AwQUAAYACAAAACEASA1emt8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI&#10;3KhTKIGGOBUCcUFCFaXq2Yk3P028jmK3Td6ezQluuzOr2W/SzWg7ccbBN44ULBcRCKTCmYYqBfuf&#10;j7tnED5oMrpzhAom9LDJrq9SnRh3oW8870IlOIR8ohXUIfSJlL6o0Wq/cD0Se6UbrA68DpU0g75w&#10;uO3kfRTF0uqG+EOte3yrsWh3J6tgtV3npTy29vg1fU5T05aH97xU6vZmfH0BEXAMf8cw4zM6ZMyU&#10;uxMZLzoFXCSwGkerGMTsL9cRT/msPT48gcxS+b9D9gsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQAZof46GAIAACsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQBIDV6a3wAAAAsBAAAPAAAAAAAAAAAAAAAAAHIEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
+              <v:textbox inset=",0,,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="3C13539E" w14:textId="77777777" w:rsidR="001C7128" w:rsidRPr="001C7128" w:rsidRDefault="001C7128" w:rsidP="001C7128">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="001C7128">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00EB4BC7">
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="1BA32EAB" wp14:editId="2F53ADC6">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>10189845</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="7560310" cy="311785"/>
+              <wp:effectExtent l="0" t="0" r="0" b="12065"/>
+              <wp:wrapNone/>
+              <wp:docPr id="11" name="MSIPCM82764d688816a9dc96a1b608" descr="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:3,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="7560310" cy="311785"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="6350">
+                            <a:solidFill>
+                              <a:prstClr val="black"/>
+                            </a:solidFill>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="3F1D543D" w14:textId="77777777" w:rsidR="00EB4BC7" w:rsidRPr="00EB4BC7" w:rsidRDefault="00EB4BC7" w:rsidP="00EB4BC7">
+                          <w:pPr>
+                            <w:spacing w:after="0"/>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00EB4BC7">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="1BA32EAB" id="MSIPCM82764d688816a9dc96a1b608" o:spid="_x0000_s1031" type="#_x0000_t202" alt="{&quot;HashCode&quot;:904758361,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Footer&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:3,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:802.35pt;width:595.3pt;height:24.55pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDpLn+yFwIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Li2EkEy4GbwEUB&#10;IwngFDnTFGkRoLgsSVtyv75Lyo8g7anohVrurvYxM5zd960me+G8AlPRYpRTIgyHWpltRX+8Lr/c&#10;UuIDMzXTYERFD8LT+/nnT7POluIKGtC1cASLGF92tqJNCLbMMs8b0TI/AisMBiW4lgW8um1WO9Zh&#10;9VZnV3k+zTpwtXXAhffofRyCdJ7qSyl4eJbSi0B0RXG2kE6Xzk08s/mMlVvHbKP4cQz2D1O0TBls&#10;ei71yAIjO6f+KNUq7sCDDCMObQZSKi7SDrhNkX/YZt0wK9IuCI63Z5j8/yvLn/Zr++JI6L9CjwRG&#10;QDrrS4/OuE8vXRu/OCnBOEJ4OMMm+kA4Om8m03xcYIhjbFwUN7eTWCa7/G2dD98EtCQaFXVIS0KL&#10;7Vc+DKmnlNjMwFJpnajRhnQVnY4nefrhHMHi2mCPy6zRCv2mJ6quaBogejZQH3A9BwPz3vKlwhlW&#10;zIcX5pBqHBvlG57xkBqwFxwtShpwv/7mj/nIAEYp6VA6FfU/d8wJSvR3g9zcFdfXUWvpgoZ7792c&#10;vGbXPgCqssAHYnkyY27QJ1M6aN9Q3YvYDUPMcOxZ0c3JfAiDkPF1cLFYpCRUlWVhZdaWx9IRzYjs&#10;a//GnD3CH5C4JziJi5UfWBhyBx4WuwBSJYouaB5hR0Umko+vJ0r+/T1lXd74/DcAAAD//wMAUEsD&#10;BBQABgAIAAAAIQAvkEiX4AAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSH0Haytx&#10;o3ZLCW0ap6pAXJAQoqCenXjz08TrKHbb5O1xTnDcmdHsN8l+MC27Yu9qSxKWCwEMKbe6plLCz/fb&#10;wwaY84q0ai2hhBEd7NPZXaJibW/0hdejL1koIRcrCZX3Xcy5yys0yi1shxS8wvZG+XD2Jde9uoVy&#10;0/KVEBE3qqbwoVIdvlSYN8eLkbD+3GYFPzfm/DG+j2PdFKfXrJDyfj4cdsA8Dv4vDBN+QIc0MGX2&#10;QtqxVkIY4oMaifUzsMlfbkUELJu0p8cN8DTh/zekvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQDpLn+yFwIAACsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQAvkEiX4AAAAAsBAAAPAAAAAAAAAAAAAAAAAHEEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
+              <v:textbox inset=",0,,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="3F1D543D" w14:textId="77777777" w:rsidR="00EB4BC7" w:rsidRPr="00EB4BC7" w:rsidRDefault="00EB4BC7" w:rsidP="00EB4BC7">
+                    <w:pPr>
+                      <w:spacing w:after="0"/>
+                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00EB4BC7">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="002E0C39" w:rsidRDefault="002E0C39">
+    <w:p w14:paraId="4EF8C21E" w14:textId="77777777" w:rsidR="007D3227" w:rsidRDefault="007D3227" w:rsidP="00207717">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="002E0C39" w:rsidRDefault="002E0C39">
+    <w:p w14:paraId="6852E260" w14:textId="77777777" w:rsidR="007D3227" w:rsidRDefault="007D3227">
       <w:r>
         <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EC36F37" w14:textId="77777777" w:rsidR="007D3227" w:rsidRDefault="007D3227"/>
+  </w:footnote>
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="05B2FFCF" w14:textId="77777777" w:rsidR="007D3227" w:rsidRDefault="007D3227">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="12257339" w14:textId="7502EB1F" w:rsidR="00C674C2" w:rsidRPr="008A4C96" w:rsidRDefault="00C674C2" w:rsidP="00C674C2">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006844DE">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>https://www.accesshub.gov.au/about-the-nrs/nrs-call-numbers-and-links</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="41C2070E" w14:textId="68FD6FED" w:rsidR="00C674C2" w:rsidRPr="008A4C96" w:rsidRDefault="00C674C2" w:rsidP="00C674C2">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006844DE">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>https://www.accesshub.gov.au/about-the-nrs</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="4B958A83" w14:textId="07C9F2F8" w:rsidR="00C674C2" w:rsidRPr="008A4C96" w:rsidRDefault="00C674C2" w:rsidP="00C674C2">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006844DE">
+        <w:t>https://providers.dffh.vic.gov.au/public-housing-operational-guidelines</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p w14:paraId="7673AA91" w14:textId="33EF975D" w:rsidR="006278FE" w:rsidRPr="006278FE" w:rsidRDefault="006278FE">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006278FE">
+        <w:t>https://providers.dffh.vic.gov.au/business-practice-operational-guidelines</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="6">
+    <w:p w14:paraId="66CF0CFB" w14:textId="298FCA93" w:rsidR="002D1A67" w:rsidRPr="002D1A67" w:rsidRDefault="002D1A67">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C3F09">
+        <w:t>https://www.dffh.vic.gov.au/making-complaint</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="7">
+    <w:p w14:paraId="226F1E60" w14:textId="4D0EB6B0" w:rsidR="002D1A67" w:rsidRPr="002D1A67" w:rsidRDefault="002D1A67">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00631D5D">
+        <w:t>https://www.housing.vic.gov.au/about/forms-guides</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="8">
+    <w:p w14:paraId="181382F5" w14:textId="649E7D8F" w:rsidR="002D1A67" w:rsidRPr="002D1A67" w:rsidRDefault="002D1A67">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00631D5D">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>https://onlineappeals.housing.vic.gov.au/</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="002E0C39" w:rsidRPr="0069374A" w:rsidRDefault="002E0C39" w:rsidP="00E969B1">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="63E3E626" w14:textId="77777777" w:rsidR="00431A70" w:rsidRDefault="00C60411">
     <w:pPr>
-      <w:pStyle w:val="DHHSheader"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
+    <w:r w:rsidRPr="00DE6C85">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00DE6C85">
+      <w:rPr>
+        <w:bCs/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00DE6C85">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>11</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00DE6C85">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:bCs/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+    </w:r>
+    <w:r>
+      <w:t>Document title</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="009C245E" w:rsidRPr="009C245E">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>(use Header style)</w:t>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w:rsidR="002E0C39" w:rsidRDefault="002E0C39" w:rsidP="00E969B1">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7DCDF7BE" w14:textId="3C2D6659" w:rsidR="00562811" w:rsidRPr="001C7128" w:rsidRDefault="008E552A" w:rsidP="001C7128">
     <w:pPr>
-      <w:pStyle w:val="DHHSheader"/>
+      <w:pStyle w:val="Header"/>
     </w:pPr>
+    <w:r>
+      <w:t>Housing Appeals Management Operational Guideline</w:t>
+    </w:r>
+    <w:r>
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+    </w:r>
+    <w:r w:rsidRPr="00DE6C85">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00DE6C85">
+      <w:rPr>
+        <w:bCs/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00DE6C85">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>15</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00DE6C85">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="001C7128">
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-[...1 lines deleted...]
-    <w:nsid w:val="28D51B47"/>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9B685C78"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1492"/>
+        </w:tabs>
+        <w:ind w:left="1492" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D2A8F2FE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1209"/>
+        </w:tabs>
+        <w:ind w:left="1209" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8312ECAA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="926"/>
+        </w:tabs>
+        <w:ind w:left="926" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8AA4157C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="643"/>
+        </w:tabs>
+        <w:ind w:left="643" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF80"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1AD0F0D0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1492"/>
+        </w:tabs>
+        <w:ind w:left="1492" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF81"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7B0871F4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1209"/>
+        </w:tabs>
+        <w:ind w:left="1209" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF82"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AB0A1B58"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="926"/>
+        </w:tabs>
+        <w:ind w:left="926" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF83"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="18F00008"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="643"/>
+        </w:tabs>
+        <w:ind w:left="643" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF88"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DABE69B4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8AB24756"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="00C06715"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="4B4E7622"/>
-    <w:numStyleLink w:val="ZZNumbers"/>
+    <w:tmpl w:val="8A86A6B0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="680" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="680" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="227" w:hanging="227"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C4303A5"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="037845E6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AE9E7FA8"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="03A50056"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="4B4E7622"/>
-    <w:styleLink w:val="ZZNumbers"/>
+    <w:tmpl w:val="0AAE1EBA"/>
+    <w:numStyleLink w:val="ZZNumbersloweralpha"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0B8D43DB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9D040EF8"/>
+    <w:numStyleLink w:val="ZZNumbersdigit"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0BAD2E30"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0AAE1EBA"/>
+    <w:styleLink w:val="ZZNumbersloweralpha"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="Numberloweralpha"/>
+      <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
         <w:ind w:left="397" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...2 lines deleted...]
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pStyle w:val="Numberloweralphaindent"/>
+      <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="794"/>
         </w:tabs>
         <w:ind w:left="794" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="13B70C40"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="62BC2F3E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="18D0160B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E18A0A2A"/>
+    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090019">
+      <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlRestart w:val="0"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="(%3)"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E733BD0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0C090025"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading1"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="573" w:hanging="432"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading2"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="576" w:hanging="576"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading3"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading4"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="864" w:hanging="864"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading5"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1008" w:hanging="1008"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading6"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1152" w:hanging="1152"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading7"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1296" w:hanging="1296"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading8"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading9"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1584" w:hanging="1584"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37917ACA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B414EFBE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37B96CDA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BC905FE2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
         <w:ind w:left="397" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
-[...1 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlRestart w:val="0"/>
-      <w:pStyle w:val="DHHSnumberloweralphaindent"/>
-      <w:lvlText w:val="(%4)"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="794"/>
         </w:tabs>
         <w:ind w:left="794" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="794"/>
+        </w:tabs>
+        <w:ind w:left="794" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1191"/>
+        </w:tabs>
+        <w:ind w:left="1191" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
+      <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
-      <w:pStyle w:val="DHHSnumberlowerroman"/>
-      <w:lvlText w:val="(%5)"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E6C68D4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9D040EF8"/>
+    <w:styleLink w:val="ZZNumbersdigit"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Numberdigit"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="397"/>
         </w:tabs>
         <w:ind w:left="397" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
-[...4 lines deleted...]
-      <w:lvlText w:val="(%6)"/>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Numberdigitindent"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="794"/>
         </w:tabs>
         <w:ind w:left="794" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlRestart w:val="0"/>
+      <w:pStyle w:val="Bulletafternumbers1"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="794" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlRestart w:val="0"/>
+      <w:pStyle w:val="Bulletafternumbers2"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1191" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4BA23DAC"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3EC54A41"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="8A86A6B0"/>
-    <w:styleLink w:val="Bullets"/>
+    <w:tmpl w:val="986E24B0"/>
+    <w:styleLink w:val="ZZNumberslowerroman"/>
     <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pStyle w:val="Numberlowerroman"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="397"/>
+        </w:tabs>
+        <w:ind w:left="397" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pStyle w:val="Numberlowerromanindent"/>
+      <w:lvlText w:val="(%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="794"/>
+        </w:tabs>
+        <w:ind w:left="794" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46C41B48"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="90B4BB4C"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="284" w:hanging="284"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49E050DF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CD40D03A"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="541611C2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="350ED9F2"/>
+    <w:styleLink w:val="ZZTablebullets"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Tablebullet1"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="227" w:hanging="227"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
+      <w:pStyle w:val="Tablebullet2"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="227"/>
+        </w:tabs>
+        <w:ind w:left="454" w:hanging="227"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54BA1E5A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F05C78C0"/>
+    <w:styleLink w:val="ZZBullets"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Bullet1"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="284" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlRestart w:val="0"/>
+      <w:pStyle w:val="Bullet2"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="567" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6309259F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8B3CE87A"/>
+    <w:styleLink w:val="ZZQuotebullets"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="Quotebullet1"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="680" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlRestart w:val="0"/>
+      <w:pStyle w:val="Quotebullet2"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="964" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66B20FA8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CE704FD8"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="284" w:hanging="284"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6AC262D6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B38817FE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="794" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="567" w:hanging="283"/>
-[...57 lines deleted...]
-    <w:lvl w:ilvl="7">
+        <w:ind w:left="1191" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...59 lines deleted...]
-    </w:lvl>
     <w:lvl w:ilvl="4">
-      <w:start w:val="1"/>
-[...40 lines deleted...]
-    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlRestart w:val="0"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7A3D3AFC"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77485834"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7F740EE6"/>
-    <w:lvl w:ilvl="0" w:tplc="4B300028">
+    <w:tmpl w:val="9B2EAC32"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...12 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
-    <w:abstractNumId w:val="4"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79255E49"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A7748BF6"/>
+    <w:lvl w:ilvl="0" w:tplc="0C090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E211D67"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5D0C219E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F301866"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6D40C220"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="217132514">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="2" w16cid:durableId="1774787977">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="3">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="3" w16cid:durableId="244459490">
+    <w:abstractNumId w:val="13"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="4" w16cid:durableId="1985741387">
+    <w:abstractNumId w:val="20"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="5" w16cid:durableId="609555628">
+    <w:abstractNumId w:val="20"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="7">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="6" w16cid:durableId="1414669078">
+    <w:abstractNumId w:val="20"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="9">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="7" w16cid:durableId="832066259">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="989020103">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="597568604">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="2110351108">
+    <w:abstractNumId w:val="24"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="10">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="11" w16cid:durableId="1605532688">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="137114231">
+    <w:abstractNumId w:val="26"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="11">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="13" w16cid:durableId="1440564946">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1789273720">
+    <w:abstractNumId w:val="21"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="12">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="15" w16cid:durableId="1125386290">
+    <w:abstractNumId w:val="26"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="13">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="16" w16cid:durableId="1818037616">
+    <w:abstractNumId w:val="21"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="14">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="17" w16cid:durableId="2145265961">
+    <w:abstractNumId w:val="21"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="18" w16cid:durableId="349794429">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="481779640">
+    <w:abstractNumId w:val="26"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="641496931">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1505514763">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="204686302">
+    <w:abstractNumId w:val="12"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1073046607">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="804732987">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="943000330">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1868835277">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1921017726">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1485706048">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="494341122">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="517043395">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1813447565">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="900755044">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1695112187">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1500585800">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1002975727">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="824206273">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:numIdMacAtCleanup w:val="7"/>
+  <w:num w:numId="37" w16cid:durableId="171727341">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="1175533472">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="1680768156">
+    <w:abstractNumId w:val="20"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="1058556553">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="1181625525">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="2011054771">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="13265093">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="1775127255">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="1530878510">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:mirrorMargins/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="5004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="1" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:defaultTabStop w:val="720"/>
-  <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="181"/>
   <w:drawingGridVerticalSpacing w:val="181"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:applyBreakingRules/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00BB2B62"/>
-[...494 lines deleted...]
-    <w:rsid w:val="00FF29DC"/>
+    <w:rsidRoot w:val="00EF1C28"/>
+    <w:rsid w:val="000001B1"/>
+    <w:rsid w:val="00000719"/>
+    <w:rsid w:val="00001FB8"/>
+    <w:rsid w:val="00002D68"/>
+    <w:rsid w:val="000033F7"/>
+    <w:rsid w:val="00003403"/>
+    <w:rsid w:val="00005347"/>
+    <w:rsid w:val="000072B6"/>
+    <w:rsid w:val="0001021B"/>
+    <w:rsid w:val="00011D89"/>
+    <w:rsid w:val="00014AFF"/>
+    <w:rsid w:val="000154FD"/>
+    <w:rsid w:val="0002043A"/>
+    <w:rsid w:val="00020678"/>
+    <w:rsid w:val="00020D13"/>
+    <w:rsid w:val="00022271"/>
+    <w:rsid w:val="000232F8"/>
+    <w:rsid w:val="000235E8"/>
+    <w:rsid w:val="00024D89"/>
+    <w:rsid w:val="000250B6"/>
+    <w:rsid w:val="00031EF6"/>
+    <w:rsid w:val="00033D81"/>
+    <w:rsid w:val="00033DC9"/>
+    <w:rsid w:val="00037366"/>
+    <w:rsid w:val="00041BF0"/>
+    <w:rsid w:val="00042C8A"/>
+    <w:rsid w:val="0004536B"/>
+    <w:rsid w:val="00046B68"/>
+    <w:rsid w:val="00047514"/>
+    <w:rsid w:val="000527DD"/>
+    <w:rsid w:val="00056D4A"/>
+    <w:rsid w:val="00056EC4"/>
+    <w:rsid w:val="000578B2"/>
+    <w:rsid w:val="00060959"/>
+    <w:rsid w:val="00060C8F"/>
+    <w:rsid w:val="000614A5"/>
+    <w:rsid w:val="0006298A"/>
+    <w:rsid w:val="000663CD"/>
+    <w:rsid w:val="000733FE"/>
+    <w:rsid w:val="00074219"/>
+    <w:rsid w:val="00074ED5"/>
+    <w:rsid w:val="00077560"/>
+    <w:rsid w:val="0008170F"/>
+    <w:rsid w:val="0008204A"/>
+    <w:rsid w:val="0008508E"/>
+    <w:rsid w:val="00085F50"/>
+    <w:rsid w:val="00087951"/>
+    <w:rsid w:val="0009113B"/>
+    <w:rsid w:val="00093402"/>
+    <w:rsid w:val="000939ED"/>
+    <w:rsid w:val="00094DA3"/>
+    <w:rsid w:val="00096CD1"/>
+    <w:rsid w:val="000A012C"/>
+    <w:rsid w:val="000A0EB9"/>
+    <w:rsid w:val="000A186C"/>
+    <w:rsid w:val="000A1EA4"/>
+    <w:rsid w:val="000A2476"/>
+    <w:rsid w:val="000A34D8"/>
+    <w:rsid w:val="000A60B3"/>
+    <w:rsid w:val="000A641A"/>
+    <w:rsid w:val="000B3EDB"/>
+    <w:rsid w:val="000B543D"/>
+    <w:rsid w:val="000B55F9"/>
+    <w:rsid w:val="000B5BF7"/>
+    <w:rsid w:val="000B6BC8"/>
+    <w:rsid w:val="000C0303"/>
+    <w:rsid w:val="000C3170"/>
+    <w:rsid w:val="000C3422"/>
+    <w:rsid w:val="000C42EA"/>
+    <w:rsid w:val="000C4546"/>
+    <w:rsid w:val="000C63AD"/>
+    <w:rsid w:val="000D02EC"/>
+    <w:rsid w:val="000D0764"/>
+    <w:rsid w:val="000D1242"/>
+    <w:rsid w:val="000D2ABA"/>
+    <w:rsid w:val="000E0219"/>
+    <w:rsid w:val="000E0260"/>
+    <w:rsid w:val="000E080A"/>
+    <w:rsid w:val="000E0970"/>
+    <w:rsid w:val="000E3BDB"/>
+    <w:rsid w:val="000E3CC7"/>
+    <w:rsid w:val="000E6BD4"/>
+    <w:rsid w:val="000E6D6D"/>
+    <w:rsid w:val="000F1F1E"/>
+    <w:rsid w:val="000F2259"/>
+    <w:rsid w:val="000F273B"/>
+    <w:rsid w:val="000F2DDA"/>
+    <w:rsid w:val="000F2EA0"/>
+    <w:rsid w:val="000F3F0A"/>
+    <w:rsid w:val="000F5213"/>
+    <w:rsid w:val="00101001"/>
+    <w:rsid w:val="00103276"/>
+    <w:rsid w:val="0010392D"/>
+    <w:rsid w:val="0010447F"/>
+    <w:rsid w:val="00104FE3"/>
+    <w:rsid w:val="0010714F"/>
+    <w:rsid w:val="00111F74"/>
+    <w:rsid w:val="001120C5"/>
+    <w:rsid w:val="00120BD3"/>
+    <w:rsid w:val="00122FEA"/>
+    <w:rsid w:val="001232BD"/>
+    <w:rsid w:val="00124ED5"/>
+    <w:rsid w:val="001276FA"/>
+    <w:rsid w:val="00127DE1"/>
+    <w:rsid w:val="00131ECC"/>
+    <w:rsid w:val="00135E80"/>
+    <w:rsid w:val="00141ECE"/>
+    <w:rsid w:val="001447B3"/>
+    <w:rsid w:val="001457AF"/>
+    <w:rsid w:val="00152073"/>
+    <w:rsid w:val="00152329"/>
+    <w:rsid w:val="00155F1F"/>
+    <w:rsid w:val="00156598"/>
+    <w:rsid w:val="0015728E"/>
+    <w:rsid w:val="00161939"/>
+    <w:rsid w:val="00161AA0"/>
+    <w:rsid w:val="00161D2E"/>
+    <w:rsid w:val="00161F3E"/>
+    <w:rsid w:val="00162093"/>
+    <w:rsid w:val="00162CA9"/>
+    <w:rsid w:val="00165459"/>
+    <w:rsid w:val="00165A57"/>
+    <w:rsid w:val="00165D2F"/>
+    <w:rsid w:val="001708A9"/>
+    <w:rsid w:val="001712C2"/>
+    <w:rsid w:val="00172BAF"/>
+    <w:rsid w:val="00172ED0"/>
+    <w:rsid w:val="0017674D"/>
+    <w:rsid w:val="001771DD"/>
+    <w:rsid w:val="00177995"/>
+    <w:rsid w:val="00177A8C"/>
+    <w:rsid w:val="0018244E"/>
+    <w:rsid w:val="00183356"/>
+    <w:rsid w:val="001851D8"/>
+    <w:rsid w:val="00186B33"/>
+    <w:rsid w:val="00187D9F"/>
+    <w:rsid w:val="00192F9D"/>
+    <w:rsid w:val="00196AB4"/>
+    <w:rsid w:val="00196EB8"/>
+    <w:rsid w:val="00196EFB"/>
+    <w:rsid w:val="001979FF"/>
+    <w:rsid w:val="00197B17"/>
+    <w:rsid w:val="001A154D"/>
+    <w:rsid w:val="001A1950"/>
+    <w:rsid w:val="001A1C54"/>
+    <w:rsid w:val="001A2E50"/>
+    <w:rsid w:val="001A3ACE"/>
+    <w:rsid w:val="001A6272"/>
+    <w:rsid w:val="001B00AA"/>
+    <w:rsid w:val="001B058F"/>
+    <w:rsid w:val="001B33C8"/>
+    <w:rsid w:val="001B6B96"/>
+    <w:rsid w:val="001B738B"/>
+    <w:rsid w:val="001B7773"/>
+    <w:rsid w:val="001C09DB"/>
+    <w:rsid w:val="001C277E"/>
+    <w:rsid w:val="001C2A72"/>
+    <w:rsid w:val="001C31B7"/>
+    <w:rsid w:val="001C7128"/>
+    <w:rsid w:val="001C7855"/>
+    <w:rsid w:val="001D0B75"/>
+    <w:rsid w:val="001D1C0E"/>
+    <w:rsid w:val="001D39A5"/>
+    <w:rsid w:val="001D3C09"/>
+    <w:rsid w:val="001D44E8"/>
+    <w:rsid w:val="001D5B14"/>
+    <w:rsid w:val="001D60EC"/>
+    <w:rsid w:val="001D6F59"/>
+    <w:rsid w:val="001D6F5C"/>
+    <w:rsid w:val="001E0FCD"/>
+    <w:rsid w:val="001E44DF"/>
+    <w:rsid w:val="001E68A5"/>
+    <w:rsid w:val="001E6BB0"/>
+    <w:rsid w:val="001E7282"/>
+    <w:rsid w:val="001E7CE9"/>
+    <w:rsid w:val="001F32D4"/>
+    <w:rsid w:val="001F3826"/>
+    <w:rsid w:val="001F6E46"/>
+    <w:rsid w:val="001F7C91"/>
+    <w:rsid w:val="00202432"/>
+    <w:rsid w:val="00203114"/>
+    <w:rsid w:val="002033B7"/>
+    <w:rsid w:val="00206463"/>
+    <w:rsid w:val="00206F2F"/>
+    <w:rsid w:val="00207717"/>
+    <w:rsid w:val="0021053D"/>
+    <w:rsid w:val="00210A92"/>
+    <w:rsid w:val="00212543"/>
+    <w:rsid w:val="00212B70"/>
+    <w:rsid w:val="00212B95"/>
+    <w:rsid w:val="00215CC8"/>
+    <w:rsid w:val="00216C03"/>
+    <w:rsid w:val="00220A1A"/>
+    <w:rsid w:val="00220C04"/>
+    <w:rsid w:val="0022278D"/>
+    <w:rsid w:val="00226850"/>
+    <w:rsid w:val="0022701F"/>
+    <w:rsid w:val="00227C68"/>
+    <w:rsid w:val="002333F5"/>
+    <w:rsid w:val="00233724"/>
+    <w:rsid w:val="002365B4"/>
+    <w:rsid w:val="00240101"/>
+    <w:rsid w:val="002432E1"/>
+    <w:rsid w:val="00244D98"/>
+    <w:rsid w:val="00246207"/>
+    <w:rsid w:val="00246C5E"/>
+    <w:rsid w:val="00250960"/>
+    <w:rsid w:val="00251343"/>
+    <w:rsid w:val="002522EC"/>
+    <w:rsid w:val="002536A4"/>
+    <w:rsid w:val="00253A3E"/>
+    <w:rsid w:val="00254F58"/>
+    <w:rsid w:val="00255C23"/>
+    <w:rsid w:val="002600BD"/>
+    <w:rsid w:val="002620BC"/>
+    <w:rsid w:val="00262802"/>
+    <w:rsid w:val="00263A90"/>
+    <w:rsid w:val="0026408B"/>
+    <w:rsid w:val="00264849"/>
+    <w:rsid w:val="00267C3E"/>
+    <w:rsid w:val="002709BB"/>
+    <w:rsid w:val="0027131C"/>
+    <w:rsid w:val="00273BAC"/>
+    <w:rsid w:val="002763B3"/>
+    <w:rsid w:val="002802E3"/>
+    <w:rsid w:val="0028213D"/>
+    <w:rsid w:val="00282A7F"/>
+    <w:rsid w:val="002862F1"/>
+    <w:rsid w:val="00291373"/>
+    <w:rsid w:val="00295551"/>
+    <w:rsid w:val="0029597D"/>
+    <w:rsid w:val="00295A05"/>
+    <w:rsid w:val="002962C3"/>
+    <w:rsid w:val="0029752B"/>
+    <w:rsid w:val="002A0A9C"/>
+    <w:rsid w:val="002A483C"/>
+    <w:rsid w:val="002A53CA"/>
+    <w:rsid w:val="002B0C7C"/>
+    <w:rsid w:val="002B1729"/>
+    <w:rsid w:val="002B36C7"/>
+    <w:rsid w:val="002B4DD4"/>
+    <w:rsid w:val="002B5277"/>
+    <w:rsid w:val="002B5375"/>
+    <w:rsid w:val="002B658F"/>
+    <w:rsid w:val="002B77C1"/>
+    <w:rsid w:val="002C0ED7"/>
+    <w:rsid w:val="002C2728"/>
+    <w:rsid w:val="002C5B7C"/>
+    <w:rsid w:val="002D1A67"/>
+    <w:rsid w:val="002D1E0D"/>
+    <w:rsid w:val="002D26C4"/>
+    <w:rsid w:val="002D5006"/>
+    <w:rsid w:val="002D7C61"/>
+    <w:rsid w:val="002E01D0"/>
+    <w:rsid w:val="002E161D"/>
+    <w:rsid w:val="002E28A2"/>
+    <w:rsid w:val="002E3100"/>
+    <w:rsid w:val="002E6C95"/>
+    <w:rsid w:val="002E7C36"/>
+    <w:rsid w:val="002F3D32"/>
+    <w:rsid w:val="002F5F31"/>
+    <w:rsid w:val="002F5F46"/>
+    <w:rsid w:val="00300832"/>
+    <w:rsid w:val="00302216"/>
+    <w:rsid w:val="00303E53"/>
+    <w:rsid w:val="00305CC1"/>
+    <w:rsid w:val="00306E5F"/>
+    <w:rsid w:val="00307E14"/>
+    <w:rsid w:val="00314054"/>
+    <w:rsid w:val="00316F27"/>
+    <w:rsid w:val="00317D28"/>
+    <w:rsid w:val="00320436"/>
+    <w:rsid w:val="003214F1"/>
+    <w:rsid w:val="003222B0"/>
+    <w:rsid w:val="00322B1F"/>
+    <w:rsid w:val="00322E4B"/>
+    <w:rsid w:val="00327870"/>
+    <w:rsid w:val="00330375"/>
+    <w:rsid w:val="0033259D"/>
+    <w:rsid w:val="00332F25"/>
+    <w:rsid w:val="003333D2"/>
+    <w:rsid w:val="00334686"/>
+    <w:rsid w:val="00334E50"/>
+    <w:rsid w:val="0033613C"/>
+    <w:rsid w:val="00337339"/>
+    <w:rsid w:val="00340345"/>
+    <w:rsid w:val="003406C6"/>
+    <w:rsid w:val="003418CC"/>
+    <w:rsid w:val="003434EE"/>
+    <w:rsid w:val="003444DA"/>
+    <w:rsid w:val="003459BD"/>
+    <w:rsid w:val="00350D38"/>
+    <w:rsid w:val="00351B36"/>
+    <w:rsid w:val="00357B4E"/>
+    <w:rsid w:val="003716FD"/>
+    <w:rsid w:val="0037204B"/>
+    <w:rsid w:val="003744CF"/>
+    <w:rsid w:val="00374717"/>
+    <w:rsid w:val="003752A2"/>
+    <w:rsid w:val="0037676C"/>
+    <w:rsid w:val="00380236"/>
+    <w:rsid w:val="00381043"/>
+    <w:rsid w:val="003829E5"/>
+    <w:rsid w:val="00386109"/>
+    <w:rsid w:val="003866E1"/>
+    <w:rsid w:val="00386944"/>
+    <w:rsid w:val="00391864"/>
+    <w:rsid w:val="003931D2"/>
+    <w:rsid w:val="00394260"/>
+    <w:rsid w:val="003956CC"/>
+    <w:rsid w:val="00395C9A"/>
+    <w:rsid w:val="003A0853"/>
+    <w:rsid w:val="003A6B67"/>
+    <w:rsid w:val="003B04B2"/>
+    <w:rsid w:val="003B13B6"/>
+    <w:rsid w:val="003B14C3"/>
+    <w:rsid w:val="003B15E6"/>
+    <w:rsid w:val="003B22EF"/>
+    <w:rsid w:val="003B352C"/>
+    <w:rsid w:val="003B408A"/>
+    <w:rsid w:val="003B6FEC"/>
+    <w:rsid w:val="003C08A2"/>
+    <w:rsid w:val="003C2045"/>
+    <w:rsid w:val="003C43A1"/>
+    <w:rsid w:val="003C4FC0"/>
+    <w:rsid w:val="003C55F4"/>
+    <w:rsid w:val="003C6950"/>
+    <w:rsid w:val="003C7897"/>
+    <w:rsid w:val="003C7A3F"/>
+    <w:rsid w:val="003D2766"/>
+    <w:rsid w:val="003D2A74"/>
+    <w:rsid w:val="003D3D88"/>
+    <w:rsid w:val="003D3E8F"/>
+    <w:rsid w:val="003D562B"/>
+    <w:rsid w:val="003D6475"/>
+    <w:rsid w:val="003D6EE6"/>
+    <w:rsid w:val="003E306F"/>
+    <w:rsid w:val="003E375C"/>
+    <w:rsid w:val="003E4086"/>
+    <w:rsid w:val="003E639E"/>
+    <w:rsid w:val="003E6946"/>
+    <w:rsid w:val="003E71E5"/>
+    <w:rsid w:val="003F0445"/>
+    <w:rsid w:val="003F0CF0"/>
+    <w:rsid w:val="003F14B1"/>
+    <w:rsid w:val="003F2B20"/>
+    <w:rsid w:val="003F3289"/>
+    <w:rsid w:val="003F3C62"/>
+    <w:rsid w:val="003F5CB9"/>
+    <w:rsid w:val="00401118"/>
+    <w:rsid w:val="004013C7"/>
+    <w:rsid w:val="00401FCF"/>
+    <w:rsid w:val="00403236"/>
+    <w:rsid w:val="00406285"/>
+    <w:rsid w:val="004115A2"/>
+    <w:rsid w:val="004148F9"/>
+    <w:rsid w:val="00417BF4"/>
+    <w:rsid w:val="0042084E"/>
+    <w:rsid w:val="00421141"/>
+    <w:rsid w:val="00421EEF"/>
+    <w:rsid w:val="004221DB"/>
+    <w:rsid w:val="00424D65"/>
+    <w:rsid w:val="0042526D"/>
+    <w:rsid w:val="00430393"/>
+    <w:rsid w:val="00431806"/>
+    <w:rsid w:val="00431A70"/>
+    <w:rsid w:val="00431F42"/>
+    <w:rsid w:val="004400BA"/>
+    <w:rsid w:val="00440923"/>
+    <w:rsid w:val="00442C6C"/>
+    <w:rsid w:val="00443CBE"/>
+    <w:rsid w:val="00443E8A"/>
+    <w:rsid w:val="004441BC"/>
+    <w:rsid w:val="004468B4"/>
+    <w:rsid w:val="00446D86"/>
+    <w:rsid w:val="0045230A"/>
+    <w:rsid w:val="00454AD0"/>
+    <w:rsid w:val="00455C9A"/>
+    <w:rsid w:val="00457337"/>
+    <w:rsid w:val="0046139C"/>
+    <w:rsid w:val="00462E3D"/>
+    <w:rsid w:val="00463515"/>
+    <w:rsid w:val="00466E79"/>
+    <w:rsid w:val="00470D7D"/>
+    <w:rsid w:val="004718CA"/>
+    <w:rsid w:val="0047372D"/>
+    <w:rsid w:val="00473BA3"/>
+    <w:rsid w:val="004743DD"/>
+    <w:rsid w:val="00474CEA"/>
+    <w:rsid w:val="0047699C"/>
+    <w:rsid w:val="0048173C"/>
+    <w:rsid w:val="00483968"/>
+    <w:rsid w:val="004841BE"/>
+    <w:rsid w:val="00484F86"/>
+    <w:rsid w:val="00490746"/>
+    <w:rsid w:val="00490852"/>
+    <w:rsid w:val="00491C9C"/>
+    <w:rsid w:val="00492F30"/>
+    <w:rsid w:val="004946F4"/>
+    <w:rsid w:val="0049487E"/>
+    <w:rsid w:val="00497354"/>
+    <w:rsid w:val="00497D51"/>
+    <w:rsid w:val="004A160D"/>
+    <w:rsid w:val="004A21F9"/>
+    <w:rsid w:val="004A3E81"/>
+    <w:rsid w:val="004A4195"/>
+    <w:rsid w:val="004A5C62"/>
+    <w:rsid w:val="004A5CE5"/>
+    <w:rsid w:val="004A6C67"/>
+    <w:rsid w:val="004A707D"/>
+    <w:rsid w:val="004A726B"/>
+    <w:rsid w:val="004B0974"/>
+    <w:rsid w:val="004B35A5"/>
+    <w:rsid w:val="004B4185"/>
+    <w:rsid w:val="004C014B"/>
+    <w:rsid w:val="004C3A27"/>
+    <w:rsid w:val="004C5541"/>
+    <w:rsid w:val="004C6EEE"/>
+    <w:rsid w:val="004C702B"/>
+    <w:rsid w:val="004D0033"/>
+    <w:rsid w:val="004D016B"/>
+    <w:rsid w:val="004D1B22"/>
+    <w:rsid w:val="004D23CC"/>
+    <w:rsid w:val="004D36F2"/>
+    <w:rsid w:val="004D3A5A"/>
+    <w:rsid w:val="004D5E04"/>
+    <w:rsid w:val="004E1106"/>
+    <w:rsid w:val="004E138F"/>
+    <w:rsid w:val="004E4649"/>
+    <w:rsid w:val="004E53B0"/>
+    <w:rsid w:val="004E5C2B"/>
+    <w:rsid w:val="004F00DD"/>
+    <w:rsid w:val="004F2133"/>
+    <w:rsid w:val="004F5398"/>
+    <w:rsid w:val="004F55F1"/>
+    <w:rsid w:val="004F6936"/>
+    <w:rsid w:val="00503408"/>
+    <w:rsid w:val="00503DC6"/>
+    <w:rsid w:val="00506F5D"/>
+    <w:rsid w:val="00510C37"/>
+    <w:rsid w:val="005126D0"/>
+    <w:rsid w:val="005135BB"/>
+    <w:rsid w:val="00514667"/>
+    <w:rsid w:val="0051568D"/>
+    <w:rsid w:val="00526AC7"/>
+    <w:rsid w:val="00526C15"/>
+    <w:rsid w:val="005276F6"/>
+    <w:rsid w:val="0053156B"/>
+    <w:rsid w:val="00536499"/>
+    <w:rsid w:val="00542A03"/>
+    <w:rsid w:val="00543903"/>
+    <w:rsid w:val="00543BCC"/>
+    <w:rsid w:val="00543F11"/>
+    <w:rsid w:val="00546305"/>
+    <w:rsid w:val="00547A95"/>
+    <w:rsid w:val="0055119B"/>
+    <w:rsid w:val="00552175"/>
+    <w:rsid w:val="00561202"/>
+    <w:rsid w:val="00562507"/>
+    <w:rsid w:val="00562811"/>
+    <w:rsid w:val="00566945"/>
+    <w:rsid w:val="00572031"/>
+    <w:rsid w:val="00572282"/>
+    <w:rsid w:val="00573398"/>
+    <w:rsid w:val="00573CE3"/>
+    <w:rsid w:val="00576E84"/>
+    <w:rsid w:val="00576F19"/>
+    <w:rsid w:val="00580394"/>
+    <w:rsid w:val="005809CD"/>
+    <w:rsid w:val="00582B8C"/>
+    <w:rsid w:val="0058757E"/>
+    <w:rsid w:val="00595C2A"/>
+    <w:rsid w:val="00596A4B"/>
+    <w:rsid w:val="00597507"/>
+    <w:rsid w:val="005A479D"/>
+    <w:rsid w:val="005A5673"/>
+    <w:rsid w:val="005B1C6D"/>
+    <w:rsid w:val="005B21B6"/>
+    <w:rsid w:val="005B3A08"/>
+    <w:rsid w:val="005B433F"/>
+    <w:rsid w:val="005B6AB9"/>
+    <w:rsid w:val="005B7A63"/>
+    <w:rsid w:val="005C006D"/>
+    <w:rsid w:val="005C0955"/>
+    <w:rsid w:val="005C2C10"/>
+    <w:rsid w:val="005C37D1"/>
+    <w:rsid w:val="005C49DA"/>
+    <w:rsid w:val="005C50F3"/>
+    <w:rsid w:val="005C549F"/>
+    <w:rsid w:val="005C54B5"/>
+    <w:rsid w:val="005C5D80"/>
+    <w:rsid w:val="005C5D91"/>
+    <w:rsid w:val="005D07B8"/>
+    <w:rsid w:val="005D6597"/>
+    <w:rsid w:val="005E14E7"/>
+    <w:rsid w:val="005E26A3"/>
+    <w:rsid w:val="005E2ECB"/>
+    <w:rsid w:val="005E447E"/>
+    <w:rsid w:val="005E4FD1"/>
+    <w:rsid w:val="005F0775"/>
+    <w:rsid w:val="005F0CF5"/>
+    <w:rsid w:val="005F21EB"/>
+    <w:rsid w:val="005F4445"/>
+    <w:rsid w:val="005F64CF"/>
+    <w:rsid w:val="006041AD"/>
+    <w:rsid w:val="00605908"/>
+    <w:rsid w:val="00607850"/>
+    <w:rsid w:val="00607EF7"/>
+    <w:rsid w:val="00610D7C"/>
+    <w:rsid w:val="00613414"/>
+    <w:rsid w:val="00616D76"/>
+    <w:rsid w:val="00620154"/>
+    <w:rsid w:val="0062408D"/>
+    <w:rsid w:val="006240CC"/>
+    <w:rsid w:val="00624940"/>
+    <w:rsid w:val="006254F8"/>
+    <w:rsid w:val="006278FE"/>
+    <w:rsid w:val="00627DA7"/>
+    <w:rsid w:val="00630156"/>
+    <w:rsid w:val="00630DA4"/>
+    <w:rsid w:val="00631CD4"/>
+    <w:rsid w:val="00632597"/>
+    <w:rsid w:val="00634D13"/>
+    <w:rsid w:val="006358B4"/>
+    <w:rsid w:val="00641724"/>
+    <w:rsid w:val="006419AA"/>
+    <w:rsid w:val="00644B1F"/>
+    <w:rsid w:val="00644B7E"/>
+    <w:rsid w:val="006454E6"/>
+    <w:rsid w:val="00646235"/>
+    <w:rsid w:val="00646A68"/>
+    <w:rsid w:val="006505BD"/>
+    <w:rsid w:val="006508EA"/>
+    <w:rsid w:val="0065092E"/>
+    <w:rsid w:val="00653738"/>
+    <w:rsid w:val="00654745"/>
+    <w:rsid w:val="006557A7"/>
+    <w:rsid w:val="00655A81"/>
+    <w:rsid w:val="00655EC7"/>
+    <w:rsid w:val="00656290"/>
+    <w:rsid w:val="006601C9"/>
+    <w:rsid w:val="00660459"/>
+    <w:rsid w:val="006608D8"/>
+    <w:rsid w:val="006621D7"/>
+    <w:rsid w:val="0066302A"/>
+    <w:rsid w:val="00667770"/>
+    <w:rsid w:val="00670597"/>
+    <w:rsid w:val="006706D0"/>
+    <w:rsid w:val="0067523E"/>
+    <w:rsid w:val="00677574"/>
+    <w:rsid w:val="006812ED"/>
+    <w:rsid w:val="00683878"/>
+    <w:rsid w:val="00683AE2"/>
+    <w:rsid w:val="00684380"/>
+    <w:rsid w:val="006844DE"/>
+    <w:rsid w:val="0068454C"/>
+    <w:rsid w:val="00691B62"/>
+    <w:rsid w:val="006933B5"/>
+    <w:rsid w:val="00693546"/>
+    <w:rsid w:val="00693D14"/>
+    <w:rsid w:val="00696F27"/>
+    <w:rsid w:val="006A18C2"/>
+    <w:rsid w:val="006A2717"/>
+    <w:rsid w:val="006A3383"/>
+    <w:rsid w:val="006A4A57"/>
+    <w:rsid w:val="006B077C"/>
+    <w:rsid w:val="006B0C81"/>
+    <w:rsid w:val="006B63B5"/>
+    <w:rsid w:val="006B6803"/>
+    <w:rsid w:val="006C2513"/>
+    <w:rsid w:val="006C420F"/>
+    <w:rsid w:val="006D0F16"/>
+    <w:rsid w:val="006D2A3F"/>
+    <w:rsid w:val="006D2FBC"/>
+    <w:rsid w:val="006D3EF9"/>
+    <w:rsid w:val="006D6E34"/>
+    <w:rsid w:val="006E138B"/>
+    <w:rsid w:val="006E1867"/>
+    <w:rsid w:val="006E41ED"/>
+    <w:rsid w:val="006F0330"/>
+    <w:rsid w:val="006F064F"/>
+    <w:rsid w:val="006F1FDC"/>
+    <w:rsid w:val="006F2BF5"/>
+    <w:rsid w:val="006F6B76"/>
+    <w:rsid w:val="006F6B8C"/>
+    <w:rsid w:val="006F7880"/>
+    <w:rsid w:val="00701054"/>
+    <w:rsid w:val="007013EF"/>
+    <w:rsid w:val="00702591"/>
+    <w:rsid w:val="00702907"/>
+    <w:rsid w:val="007055BD"/>
+    <w:rsid w:val="007058B0"/>
+    <w:rsid w:val="00707AE0"/>
+    <w:rsid w:val="007123D0"/>
+    <w:rsid w:val="007173CA"/>
+    <w:rsid w:val="00720145"/>
+    <w:rsid w:val="007216AA"/>
+    <w:rsid w:val="00721AB5"/>
+    <w:rsid w:val="00721CFB"/>
+    <w:rsid w:val="00721DEF"/>
+    <w:rsid w:val="00724A43"/>
+    <w:rsid w:val="007273AC"/>
+    <w:rsid w:val="00727D1E"/>
+    <w:rsid w:val="00727E67"/>
+    <w:rsid w:val="00731AD4"/>
+    <w:rsid w:val="007346E4"/>
+    <w:rsid w:val="00735564"/>
+    <w:rsid w:val="00740894"/>
+    <w:rsid w:val="00740F22"/>
+    <w:rsid w:val="00741CF0"/>
+    <w:rsid w:val="00741F1A"/>
+    <w:rsid w:val="007447DA"/>
+    <w:rsid w:val="007450F8"/>
+    <w:rsid w:val="0074696E"/>
+    <w:rsid w:val="00750135"/>
+    <w:rsid w:val="00750EC2"/>
+    <w:rsid w:val="00752B28"/>
+    <w:rsid w:val="007536BC"/>
+    <w:rsid w:val="007541A9"/>
+    <w:rsid w:val="00754E36"/>
+    <w:rsid w:val="00763139"/>
+    <w:rsid w:val="00764F58"/>
+    <w:rsid w:val="00770F37"/>
+    <w:rsid w:val="007711A0"/>
+    <w:rsid w:val="00772D5E"/>
+    <w:rsid w:val="0077463E"/>
+    <w:rsid w:val="00776928"/>
+    <w:rsid w:val="00776D56"/>
+    <w:rsid w:val="00776E0F"/>
+    <w:rsid w:val="007774B1"/>
+    <w:rsid w:val="00777BE1"/>
+    <w:rsid w:val="00782222"/>
+    <w:rsid w:val="007833D8"/>
+    <w:rsid w:val="00785677"/>
+    <w:rsid w:val="00786F16"/>
+    <w:rsid w:val="00787B44"/>
+    <w:rsid w:val="00791BD7"/>
+    <w:rsid w:val="007933F7"/>
+    <w:rsid w:val="00796E20"/>
+    <w:rsid w:val="00797C32"/>
+    <w:rsid w:val="007A11E8"/>
+    <w:rsid w:val="007B0914"/>
+    <w:rsid w:val="007B1374"/>
+    <w:rsid w:val="007B32E5"/>
+    <w:rsid w:val="007B3DB9"/>
+    <w:rsid w:val="007B589F"/>
+    <w:rsid w:val="007B6186"/>
+    <w:rsid w:val="007B73BC"/>
+    <w:rsid w:val="007C08C2"/>
+    <w:rsid w:val="007C1838"/>
+    <w:rsid w:val="007C20B9"/>
+    <w:rsid w:val="007C46F7"/>
+    <w:rsid w:val="007C669D"/>
+    <w:rsid w:val="007C7301"/>
+    <w:rsid w:val="007C7859"/>
+    <w:rsid w:val="007C7F28"/>
+    <w:rsid w:val="007D1466"/>
+    <w:rsid w:val="007D2BDE"/>
+    <w:rsid w:val="007D2FB6"/>
+    <w:rsid w:val="007D3227"/>
+    <w:rsid w:val="007D49EB"/>
+    <w:rsid w:val="007D4BA1"/>
+    <w:rsid w:val="007D5E1C"/>
+    <w:rsid w:val="007E0DE2"/>
+    <w:rsid w:val="007E3667"/>
+    <w:rsid w:val="007E3B98"/>
+    <w:rsid w:val="007E4164"/>
+    <w:rsid w:val="007E417A"/>
+    <w:rsid w:val="007F0C24"/>
+    <w:rsid w:val="007F1751"/>
+    <w:rsid w:val="007F31B6"/>
+    <w:rsid w:val="007F546C"/>
+    <w:rsid w:val="007F625F"/>
+    <w:rsid w:val="007F665E"/>
+    <w:rsid w:val="007F7776"/>
+    <w:rsid w:val="00800412"/>
+    <w:rsid w:val="00802748"/>
+    <w:rsid w:val="0080587B"/>
+    <w:rsid w:val="00806468"/>
+    <w:rsid w:val="008119CA"/>
+    <w:rsid w:val="008130C4"/>
+    <w:rsid w:val="008155F0"/>
+    <w:rsid w:val="00816735"/>
+    <w:rsid w:val="00816760"/>
+    <w:rsid w:val="00820141"/>
+    <w:rsid w:val="00820E0C"/>
+    <w:rsid w:val="00823275"/>
+    <w:rsid w:val="0082366F"/>
+    <w:rsid w:val="00830147"/>
+    <w:rsid w:val="00831B47"/>
+    <w:rsid w:val="0083361C"/>
+    <w:rsid w:val="008338A2"/>
+    <w:rsid w:val="00835055"/>
+    <w:rsid w:val="00841AA9"/>
+    <w:rsid w:val="008474FE"/>
+    <w:rsid w:val="00853EE4"/>
+    <w:rsid w:val="00855535"/>
+    <w:rsid w:val="00857C5A"/>
+    <w:rsid w:val="0086255E"/>
+    <w:rsid w:val="0086308D"/>
+    <w:rsid w:val="008633F0"/>
+    <w:rsid w:val="00863B7C"/>
+    <w:rsid w:val="00867D9D"/>
+    <w:rsid w:val="00872E0A"/>
+    <w:rsid w:val="00873594"/>
+    <w:rsid w:val="00875285"/>
+    <w:rsid w:val="00877635"/>
+    <w:rsid w:val="00884B62"/>
+    <w:rsid w:val="0088529C"/>
+    <w:rsid w:val="00887903"/>
+    <w:rsid w:val="0089270A"/>
+    <w:rsid w:val="00893AF6"/>
+    <w:rsid w:val="00894978"/>
+    <w:rsid w:val="00894BC4"/>
+    <w:rsid w:val="00895182"/>
+    <w:rsid w:val="00896890"/>
+    <w:rsid w:val="008A28A8"/>
+    <w:rsid w:val="008A5A9F"/>
+    <w:rsid w:val="008A5B32"/>
+    <w:rsid w:val="008B2029"/>
+    <w:rsid w:val="008B23D5"/>
+    <w:rsid w:val="008B2EE4"/>
+    <w:rsid w:val="008B3821"/>
+    <w:rsid w:val="008B4D3D"/>
+    <w:rsid w:val="008B57C7"/>
+    <w:rsid w:val="008B5B71"/>
+    <w:rsid w:val="008C23C3"/>
+    <w:rsid w:val="008C2F92"/>
+    <w:rsid w:val="008C3546"/>
+    <w:rsid w:val="008C589D"/>
+    <w:rsid w:val="008C6D51"/>
+    <w:rsid w:val="008D2846"/>
+    <w:rsid w:val="008D4236"/>
+    <w:rsid w:val="008D462F"/>
+    <w:rsid w:val="008D4D2B"/>
+    <w:rsid w:val="008D5AF4"/>
+    <w:rsid w:val="008D6DCF"/>
+    <w:rsid w:val="008E1290"/>
+    <w:rsid w:val="008E4376"/>
+    <w:rsid w:val="008E552A"/>
+    <w:rsid w:val="008E7807"/>
+    <w:rsid w:val="008E7A0A"/>
+    <w:rsid w:val="008E7B49"/>
+    <w:rsid w:val="008F59F6"/>
+    <w:rsid w:val="00900719"/>
+    <w:rsid w:val="009017AC"/>
+    <w:rsid w:val="00902A9A"/>
+    <w:rsid w:val="00904A1C"/>
+    <w:rsid w:val="00905030"/>
+    <w:rsid w:val="00906490"/>
+    <w:rsid w:val="009111B2"/>
+    <w:rsid w:val="009151F5"/>
+    <w:rsid w:val="009208B9"/>
+    <w:rsid w:val="009208D0"/>
+    <w:rsid w:val="00924AE1"/>
+    <w:rsid w:val="00924B57"/>
+    <w:rsid w:val="00924E46"/>
+    <w:rsid w:val="009269B1"/>
+    <w:rsid w:val="0092724D"/>
+    <w:rsid w:val="009272B3"/>
+    <w:rsid w:val="00927350"/>
+    <w:rsid w:val="009315BE"/>
+    <w:rsid w:val="009326DD"/>
+    <w:rsid w:val="00933050"/>
+    <w:rsid w:val="0093338F"/>
+    <w:rsid w:val="00937BD9"/>
+    <w:rsid w:val="00950E2C"/>
+    <w:rsid w:val="00951D50"/>
+    <w:rsid w:val="009525EB"/>
+    <w:rsid w:val="0095470B"/>
+    <w:rsid w:val="00954874"/>
+    <w:rsid w:val="0095615A"/>
+    <w:rsid w:val="00961400"/>
+    <w:rsid w:val="0096274F"/>
+    <w:rsid w:val="00963646"/>
+    <w:rsid w:val="0096506F"/>
+    <w:rsid w:val="0096632D"/>
+    <w:rsid w:val="00967124"/>
+    <w:rsid w:val="0097166C"/>
+    <w:rsid w:val="009718C7"/>
+    <w:rsid w:val="00973B75"/>
+    <w:rsid w:val="0097559F"/>
+    <w:rsid w:val="00975780"/>
+    <w:rsid w:val="009761EA"/>
+    <w:rsid w:val="0097761E"/>
+    <w:rsid w:val="00982454"/>
+    <w:rsid w:val="00982CF0"/>
+    <w:rsid w:val="009853E1"/>
+    <w:rsid w:val="00986E6B"/>
+    <w:rsid w:val="00990032"/>
+    <w:rsid w:val="00990B19"/>
+    <w:rsid w:val="0099153B"/>
+    <w:rsid w:val="00991769"/>
+    <w:rsid w:val="0099232C"/>
+    <w:rsid w:val="00993084"/>
+    <w:rsid w:val="00994386"/>
+    <w:rsid w:val="009A13D8"/>
+    <w:rsid w:val="009A279E"/>
+    <w:rsid w:val="009A3015"/>
+    <w:rsid w:val="009A3490"/>
+    <w:rsid w:val="009B05FD"/>
+    <w:rsid w:val="009B0A6F"/>
+    <w:rsid w:val="009B0A94"/>
+    <w:rsid w:val="009B0C62"/>
+    <w:rsid w:val="009B2AE8"/>
+    <w:rsid w:val="009B4539"/>
+    <w:rsid w:val="009B5622"/>
+    <w:rsid w:val="009B56A1"/>
+    <w:rsid w:val="009B59E9"/>
+    <w:rsid w:val="009B70AA"/>
+    <w:rsid w:val="009C0888"/>
+    <w:rsid w:val="009C245E"/>
+    <w:rsid w:val="009C3CF1"/>
+    <w:rsid w:val="009C3D49"/>
+    <w:rsid w:val="009C4449"/>
+    <w:rsid w:val="009C5E77"/>
+    <w:rsid w:val="009C6942"/>
+    <w:rsid w:val="009C7A7E"/>
+    <w:rsid w:val="009D02E8"/>
+    <w:rsid w:val="009D328F"/>
+    <w:rsid w:val="009D51D0"/>
+    <w:rsid w:val="009D58BF"/>
+    <w:rsid w:val="009D70A4"/>
+    <w:rsid w:val="009D7B14"/>
+    <w:rsid w:val="009E08D1"/>
+    <w:rsid w:val="009E0D96"/>
+    <w:rsid w:val="009E1B95"/>
+    <w:rsid w:val="009E34E5"/>
+    <w:rsid w:val="009E496F"/>
+    <w:rsid w:val="009E4B0D"/>
+    <w:rsid w:val="009E5250"/>
+    <w:rsid w:val="009E7A69"/>
+    <w:rsid w:val="009E7F92"/>
+    <w:rsid w:val="009F02A3"/>
+    <w:rsid w:val="009F2182"/>
+    <w:rsid w:val="009F2DF5"/>
+    <w:rsid w:val="009F2F27"/>
+    <w:rsid w:val="009F34AA"/>
+    <w:rsid w:val="009F6BCB"/>
+    <w:rsid w:val="009F7B78"/>
+    <w:rsid w:val="00A0057A"/>
+    <w:rsid w:val="00A01FB1"/>
+    <w:rsid w:val="00A02FA1"/>
+    <w:rsid w:val="00A042A5"/>
+    <w:rsid w:val="00A04CCE"/>
+    <w:rsid w:val="00A07421"/>
+    <w:rsid w:val="00A0776B"/>
+    <w:rsid w:val="00A10FB9"/>
+    <w:rsid w:val="00A11421"/>
+    <w:rsid w:val="00A1389F"/>
+    <w:rsid w:val="00A14A45"/>
+    <w:rsid w:val="00A157B1"/>
+    <w:rsid w:val="00A21980"/>
+    <w:rsid w:val="00A219DC"/>
+    <w:rsid w:val="00A22229"/>
+    <w:rsid w:val="00A24442"/>
+    <w:rsid w:val="00A24ADA"/>
+    <w:rsid w:val="00A31871"/>
+    <w:rsid w:val="00A32577"/>
+    <w:rsid w:val="00A330BB"/>
+    <w:rsid w:val="00A33E95"/>
+    <w:rsid w:val="00A4071D"/>
+    <w:rsid w:val="00A446F5"/>
+    <w:rsid w:val="00A44882"/>
+    <w:rsid w:val="00A45125"/>
+    <w:rsid w:val="00A52677"/>
+    <w:rsid w:val="00A54715"/>
+    <w:rsid w:val="00A55503"/>
+    <w:rsid w:val="00A6061C"/>
+    <w:rsid w:val="00A62D44"/>
+    <w:rsid w:val="00A67263"/>
+    <w:rsid w:val="00A70B94"/>
+    <w:rsid w:val="00A7161C"/>
+    <w:rsid w:val="00A71CE4"/>
+    <w:rsid w:val="00A75ADC"/>
+    <w:rsid w:val="00A77AA3"/>
+    <w:rsid w:val="00A80972"/>
+    <w:rsid w:val="00A8236D"/>
+    <w:rsid w:val="00A854EB"/>
+    <w:rsid w:val="00A872E5"/>
+    <w:rsid w:val="00A91406"/>
+    <w:rsid w:val="00A96E65"/>
+    <w:rsid w:val="00A96ECE"/>
+    <w:rsid w:val="00A97953"/>
+    <w:rsid w:val="00A97C72"/>
+    <w:rsid w:val="00AA310B"/>
+    <w:rsid w:val="00AA4604"/>
+    <w:rsid w:val="00AA63D4"/>
+    <w:rsid w:val="00AA72AA"/>
+    <w:rsid w:val="00AB06E8"/>
+    <w:rsid w:val="00AB1B15"/>
+    <w:rsid w:val="00AB1CD3"/>
+    <w:rsid w:val="00AB352F"/>
+    <w:rsid w:val="00AB3680"/>
+    <w:rsid w:val="00AB4547"/>
+    <w:rsid w:val="00AC274B"/>
+    <w:rsid w:val="00AC4764"/>
+    <w:rsid w:val="00AC4D58"/>
+    <w:rsid w:val="00AC6D36"/>
+    <w:rsid w:val="00AD0456"/>
+    <w:rsid w:val="00AD0CBA"/>
+    <w:rsid w:val="00AD21E1"/>
+    <w:rsid w:val="00AD24F7"/>
+    <w:rsid w:val="00AD26E2"/>
+    <w:rsid w:val="00AD784C"/>
+    <w:rsid w:val="00AE10A3"/>
+    <w:rsid w:val="00AE11EF"/>
+    <w:rsid w:val="00AE126A"/>
+    <w:rsid w:val="00AE1BAE"/>
+    <w:rsid w:val="00AE3005"/>
+    <w:rsid w:val="00AE3BD5"/>
+    <w:rsid w:val="00AE4512"/>
+    <w:rsid w:val="00AE59A0"/>
+    <w:rsid w:val="00AF0C57"/>
+    <w:rsid w:val="00AF26F3"/>
+    <w:rsid w:val="00AF2DD0"/>
+    <w:rsid w:val="00AF5F04"/>
+    <w:rsid w:val="00B00672"/>
+    <w:rsid w:val="00B00E7F"/>
+    <w:rsid w:val="00B01B4D"/>
+    <w:rsid w:val="00B04489"/>
+    <w:rsid w:val="00B06571"/>
+    <w:rsid w:val="00B068BA"/>
+    <w:rsid w:val="00B07217"/>
+    <w:rsid w:val="00B10DB2"/>
+    <w:rsid w:val="00B1368E"/>
+    <w:rsid w:val="00B13851"/>
+    <w:rsid w:val="00B13B1C"/>
+    <w:rsid w:val="00B14B5F"/>
+    <w:rsid w:val="00B21F90"/>
+    <w:rsid w:val="00B22291"/>
+    <w:rsid w:val="00B23D3B"/>
+    <w:rsid w:val="00B23F9A"/>
+    <w:rsid w:val="00B2417B"/>
+    <w:rsid w:val="00B24E6F"/>
+    <w:rsid w:val="00B25625"/>
+    <w:rsid w:val="00B26CB5"/>
+    <w:rsid w:val="00B2752E"/>
+    <w:rsid w:val="00B307CC"/>
+    <w:rsid w:val="00B326B7"/>
+    <w:rsid w:val="00B3588E"/>
+    <w:rsid w:val="00B3684A"/>
+    <w:rsid w:val="00B36DD0"/>
+    <w:rsid w:val="00B4198F"/>
+    <w:rsid w:val="00B41F3D"/>
+    <w:rsid w:val="00B431E8"/>
+    <w:rsid w:val="00B44D9E"/>
+    <w:rsid w:val="00B4510D"/>
+    <w:rsid w:val="00B45141"/>
+    <w:rsid w:val="00B519CD"/>
+    <w:rsid w:val="00B5273A"/>
+    <w:rsid w:val="00B57329"/>
+    <w:rsid w:val="00B60E61"/>
+    <w:rsid w:val="00B61A3F"/>
+    <w:rsid w:val="00B62B50"/>
+    <w:rsid w:val="00B635B7"/>
+    <w:rsid w:val="00B63AE8"/>
+    <w:rsid w:val="00B65950"/>
+    <w:rsid w:val="00B66D83"/>
+    <w:rsid w:val="00B672C0"/>
+    <w:rsid w:val="00B676FD"/>
+    <w:rsid w:val="00B678B6"/>
+    <w:rsid w:val="00B678D0"/>
+    <w:rsid w:val="00B70F9B"/>
+    <w:rsid w:val="00B75646"/>
+    <w:rsid w:val="00B7629E"/>
+    <w:rsid w:val="00B9000C"/>
+    <w:rsid w:val="00B90729"/>
+    <w:rsid w:val="00B907DA"/>
+    <w:rsid w:val="00B94C5E"/>
+    <w:rsid w:val="00B950BC"/>
+    <w:rsid w:val="00B96354"/>
+    <w:rsid w:val="00B9714C"/>
+    <w:rsid w:val="00B976C5"/>
+    <w:rsid w:val="00BA251D"/>
+    <w:rsid w:val="00BA29AD"/>
+    <w:rsid w:val="00BA33CF"/>
+    <w:rsid w:val="00BA3F8D"/>
+    <w:rsid w:val="00BA45A8"/>
+    <w:rsid w:val="00BA5823"/>
+    <w:rsid w:val="00BB7282"/>
+    <w:rsid w:val="00BB7A10"/>
+    <w:rsid w:val="00BC60BE"/>
+    <w:rsid w:val="00BC7468"/>
+    <w:rsid w:val="00BC7D4F"/>
+    <w:rsid w:val="00BC7ED7"/>
+    <w:rsid w:val="00BD2850"/>
+    <w:rsid w:val="00BD51E0"/>
+    <w:rsid w:val="00BE22C6"/>
+    <w:rsid w:val="00BE28D2"/>
+    <w:rsid w:val="00BE4A64"/>
+    <w:rsid w:val="00BE5429"/>
+    <w:rsid w:val="00BE5E43"/>
+    <w:rsid w:val="00BF302F"/>
+    <w:rsid w:val="00BF557D"/>
+    <w:rsid w:val="00BF658D"/>
+    <w:rsid w:val="00BF7F58"/>
+    <w:rsid w:val="00C00777"/>
+    <w:rsid w:val="00C01381"/>
+    <w:rsid w:val="00C01AB1"/>
+    <w:rsid w:val="00C026A0"/>
+    <w:rsid w:val="00C0378D"/>
+    <w:rsid w:val="00C06137"/>
+    <w:rsid w:val="00C06929"/>
+    <w:rsid w:val="00C079B8"/>
+    <w:rsid w:val="00C10037"/>
+    <w:rsid w:val="00C115E1"/>
+    <w:rsid w:val="00C123EA"/>
+    <w:rsid w:val="00C12A49"/>
+    <w:rsid w:val="00C12B05"/>
+    <w:rsid w:val="00C133EE"/>
+    <w:rsid w:val="00C149D0"/>
+    <w:rsid w:val="00C15D95"/>
+    <w:rsid w:val="00C248A2"/>
+    <w:rsid w:val="00C26588"/>
+    <w:rsid w:val="00C27156"/>
+    <w:rsid w:val="00C27DE9"/>
+    <w:rsid w:val="00C31C60"/>
+    <w:rsid w:val="00C32989"/>
+    <w:rsid w:val="00C32E2B"/>
+    <w:rsid w:val="00C33388"/>
+    <w:rsid w:val="00C34671"/>
+    <w:rsid w:val="00C35484"/>
+    <w:rsid w:val="00C4173A"/>
+    <w:rsid w:val="00C478D4"/>
+    <w:rsid w:val="00C50DED"/>
+    <w:rsid w:val="00C52217"/>
+    <w:rsid w:val="00C602FF"/>
+    <w:rsid w:val="00C60411"/>
+    <w:rsid w:val="00C61174"/>
+    <w:rsid w:val="00C6148F"/>
+    <w:rsid w:val="00C621B1"/>
+    <w:rsid w:val="00C62F7A"/>
+    <w:rsid w:val="00C62FC5"/>
+    <w:rsid w:val="00C63B9C"/>
+    <w:rsid w:val="00C654C8"/>
+    <w:rsid w:val="00C6682F"/>
+    <w:rsid w:val="00C674C2"/>
+    <w:rsid w:val="00C67BF4"/>
+    <w:rsid w:val="00C7275E"/>
+    <w:rsid w:val="00C731AF"/>
+    <w:rsid w:val="00C74C5D"/>
+    <w:rsid w:val="00C83021"/>
+    <w:rsid w:val="00C863C4"/>
+    <w:rsid w:val="00C90DAB"/>
+    <w:rsid w:val="00C920EA"/>
+    <w:rsid w:val="00C93C3E"/>
+    <w:rsid w:val="00C96D1B"/>
+    <w:rsid w:val="00CA12E3"/>
+    <w:rsid w:val="00CA1476"/>
+    <w:rsid w:val="00CA29A8"/>
+    <w:rsid w:val="00CA6611"/>
+    <w:rsid w:val="00CA6AE6"/>
+    <w:rsid w:val="00CA703D"/>
+    <w:rsid w:val="00CA782F"/>
+    <w:rsid w:val="00CB187B"/>
+    <w:rsid w:val="00CB2835"/>
+    <w:rsid w:val="00CB3285"/>
+    <w:rsid w:val="00CB4500"/>
+    <w:rsid w:val="00CB5EA8"/>
+    <w:rsid w:val="00CC0C72"/>
+    <w:rsid w:val="00CC2BFD"/>
+    <w:rsid w:val="00CC6F40"/>
+    <w:rsid w:val="00CD3476"/>
+    <w:rsid w:val="00CD64DF"/>
+    <w:rsid w:val="00CD768F"/>
+    <w:rsid w:val="00CE0B62"/>
+    <w:rsid w:val="00CE225F"/>
+    <w:rsid w:val="00CE675A"/>
+    <w:rsid w:val="00CF230C"/>
+    <w:rsid w:val="00CF2F50"/>
+    <w:rsid w:val="00CF6198"/>
+    <w:rsid w:val="00D0182E"/>
+    <w:rsid w:val="00D02919"/>
+    <w:rsid w:val="00D03BAA"/>
+    <w:rsid w:val="00D048EB"/>
+    <w:rsid w:val="00D04C61"/>
+    <w:rsid w:val="00D05B8D"/>
+    <w:rsid w:val="00D05B9B"/>
+    <w:rsid w:val="00D065A2"/>
+    <w:rsid w:val="00D079AA"/>
+    <w:rsid w:val="00D07F00"/>
+    <w:rsid w:val="00D1130F"/>
+    <w:rsid w:val="00D1571F"/>
+    <w:rsid w:val="00D17B72"/>
+    <w:rsid w:val="00D24BDF"/>
+    <w:rsid w:val="00D27862"/>
+    <w:rsid w:val="00D27B32"/>
+    <w:rsid w:val="00D3185C"/>
+    <w:rsid w:val="00D3205F"/>
+    <w:rsid w:val="00D3318E"/>
+    <w:rsid w:val="00D33E72"/>
+    <w:rsid w:val="00D35BD6"/>
+    <w:rsid w:val="00D361B5"/>
+    <w:rsid w:val="00D411A2"/>
+    <w:rsid w:val="00D4606D"/>
+    <w:rsid w:val="00D50B9C"/>
+    <w:rsid w:val="00D513AF"/>
+    <w:rsid w:val="00D52D73"/>
+    <w:rsid w:val="00D52E58"/>
+    <w:rsid w:val="00D56B20"/>
+    <w:rsid w:val="00D578B3"/>
+    <w:rsid w:val="00D618F4"/>
+    <w:rsid w:val="00D63636"/>
+    <w:rsid w:val="00D640AD"/>
+    <w:rsid w:val="00D6692F"/>
+    <w:rsid w:val="00D676EA"/>
+    <w:rsid w:val="00D714CC"/>
+    <w:rsid w:val="00D7512B"/>
+    <w:rsid w:val="00D75E3F"/>
+    <w:rsid w:val="00D75EA7"/>
+    <w:rsid w:val="00D77252"/>
+    <w:rsid w:val="00D81894"/>
+    <w:rsid w:val="00D81ADF"/>
+    <w:rsid w:val="00D81F21"/>
+    <w:rsid w:val="00D83D06"/>
+    <w:rsid w:val="00D864F2"/>
+    <w:rsid w:val="00D86938"/>
+    <w:rsid w:val="00D92CEF"/>
+    <w:rsid w:val="00D943F8"/>
+    <w:rsid w:val="00D95470"/>
+    <w:rsid w:val="00D961F4"/>
+    <w:rsid w:val="00D96B55"/>
+    <w:rsid w:val="00DA114A"/>
+    <w:rsid w:val="00DA12AC"/>
+    <w:rsid w:val="00DA2619"/>
+    <w:rsid w:val="00DA4239"/>
+    <w:rsid w:val="00DA588C"/>
+    <w:rsid w:val="00DA65DE"/>
+    <w:rsid w:val="00DB0B61"/>
+    <w:rsid w:val="00DB1474"/>
+    <w:rsid w:val="00DB2962"/>
+    <w:rsid w:val="00DB3E29"/>
+    <w:rsid w:val="00DB52FB"/>
+    <w:rsid w:val="00DC00C1"/>
+    <w:rsid w:val="00DC013B"/>
+    <w:rsid w:val="00DC090B"/>
+    <w:rsid w:val="00DC1426"/>
+    <w:rsid w:val="00DC15B9"/>
+    <w:rsid w:val="00DC1679"/>
+    <w:rsid w:val="00DC2042"/>
+    <w:rsid w:val="00DC219B"/>
+    <w:rsid w:val="00DC225C"/>
+    <w:rsid w:val="00DC2CF1"/>
+    <w:rsid w:val="00DC2DC7"/>
+    <w:rsid w:val="00DC3A7C"/>
+    <w:rsid w:val="00DC4FCF"/>
+    <w:rsid w:val="00DC50E0"/>
+    <w:rsid w:val="00DC6386"/>
+    <w:rsid w:val="00DC7378"/>
+    <w:rsid w:val="00DD1130"/>
+    <w:rsid w:val="00DD1951"/>
+    <w:rsid w:val="00DD20C6"/>
+    <w:rsid w:val="00DD487D"/>
+    <w:rsid w:val="00DD4D04"/>
+    <w:rsid w:val="00DD4D1E"/>
+    <w:rsid w:val="00DD4E83"/>
+    <w:rsid w:val="00DD6628"/>
+    <w:rsid w:val="00DD6945"/>
+    <w:rsid w:val="00DE29A2"/>
+    <w:rsid w:val="00DE2D04"/>
+    <w:rsid w:val="00DE3250"/>
+    <w:rsid w:val="00DE3B8F"/>
+    <w:rsid w:val="00DE6028"/>
+    <w:rsid w:val="00DE6C85"/>
+    <w:rsid w:val="00DE78A3"/>
+    <w:rsid w:val="00DF0EFC"/>
+    <w:rsid w:val="00DF1A71"/>
+    <w:rsid w:val="00DF50FC"/>
+    <w:rsid w:val="00DF68C7"/>
+    <w:rsid w:val="00DF731A"/>
+    <w:rsid w:val="00E035E8"/>
+    <w:rsid w:val="00E04BBB"/>
+    <w:rsid w:val="00E06B75"/>
+    <w:rsid w:val="00E11332"/>
+    <w:rsid w:val="00E11352"/>
+    <w:rsid w:val="00E170DC"/>
+    <w:rsid w:val="00E17546"/>
+    <w:rsid w:val="00E210B5"/>
+    <w:rsid w:val="00E261B3"/>
+    <w:rsid w:val="00E26818"/>
+    <w:rsid w:val="00E27FFC"/>
+    <w:rsid w:val="00E30B15"/>
+    <w:rsid w:val="00E33237"/>
+    <w:rsid w:val="00E37A6E"/>
+    <w:rsid w:val="00E40181"/>
+    <w:rsid w:val="00E54950"/>
+    <w:rsid w:val="00E55076"/>
+    <w:rsid w:val="00E556D9"/>
+    <w:rsid w:val="00E55FB3"/>
+    <w:rsid w:val="00E56A01"/>
+    <w:rsid w:val="00E61696"/>
+    <w:rsid w:val="00E629A1"/>
+    <w:rsid w:val="00E6794C"/>
+    <w:rsid w:val="00E67A15"/>
+    <w:rsid w:val="00E71591"/>
+    <w:rsid w:val="00E71B70"/>
+    <w:rsid w:val="00E71CEB"/>
+    <w:rsid w:val="00E7474F"/>
+    <w:rsid w:val="00E80DE3"/>
+    <w:rsid w:val="00E82C55"/>
+    <w:rsid w:val="00E83A59"/>
+    <w:rsid w:val="00E8787E"/>
+    <w:rsid w:val="00E92AC3"/>
+    <w:rsid w:val="00EA1A02"/>
+    <w:rsid w:val="00EA2F6A"/>
+    <w:rsid w:val="00EA6A38"/>
+    <w:rsid w:val="00EB00E0"/>
+    <w:rsid w:val="00EB05D5"/>
+    <w:rsid w:val="00EB1889"/>
+    <w:rsid w:val="00EB4BC7"/>
+    <w:rsid w:val="00EC059F"/>
+    <w:rsid w:val="00EC1F24"/>
+    <w:rsid w:val="00EC22F6"/>
+    <w:rsid w:val="00EC3DB9"/>
+    <w:rsid w:val="00ED5B9B"/>
+    <w:rsid w:val="00ED5BB5"/>
+    <w:rsid w:val="00ED6BAD"/>
+    <w:rsid w:val="00ED7447"/>
+    <w:rsid w:val="00ED7762"/>
+    <w:rsid w:val="00EE00D6"/>
+    <w:rsid w:val="00EE11E7"/>
+    <w:rsid w:val="00EE1488"/>
+    <w:rsid w:val="00EE29AD"/>
+    <w:rsid w:val="00EE3E24"/>
+    <w:rsid w:val="00EE4B3D"/>
+    <w:rsid w:val="00EE4D5D"/>
+    <w:rsid w:val="00EE5131"/>
+    <w:rsid w:val="00EE5651"/>
+    <w:rsid w:val="00EF109B"/>
+    <w:rsid w:val="00EF1C28"/>
+    <w:rsid w:val="00EF201C"/>
+    <w:rsid w:val="00EF2C72"/>
+    <w:rsid w:val="00EF36AF"/>
+    <w:rsid w:val="00EF59A3"/>
+    <w:rsid w:val="00EF6675"/>
+    <w:rsid w:val="00F0063D"/>
+    <w:rsid w:val="00F00F9C"/>
+    <w:rsid w:val="00F01214"/>
+    <w:rsid w:val="00F01E5F"/>
+    <w:rsid w:val="00F024F3"/>
+    <w:rsid w:val="00F02ABA"/>
+    <w:rsid w:val="00F0437A"/>
+    <w:rsid w:val="00F101B8"/>
+    <w:rsid w:val="00F11037"/>
+    <w:rsid w:val="00F14860"/>
+    <w:rsid w:val="00F15144"/>
+    <w:rsid w:val="00F16F1B"/>
+    <w:rsid w:val="00F24ED5"/>
+    <w:rsid w:val="00F250A9"/>
+    <w:rsid w:val="00F267AF"/>
+    <w:rsid w:val="00F30FF4"/>
+    <w:rsid w:val="00F3122E"/>
+    <w:rsid w:val="00F32368"/>
+    <w:rsid w:val="00F331AD"/>
+    <w:rsid w:val="00F35287"/>
+    <w:rsid w:val="00F40A70"/>
+    <w:rsid w:val="00F41640"/>
+    <w:rsid w:val="00F4224E"/>
+    <w:rsid w:val="00F43A37"/>
+    <w:rsid w:val="00F4641B"/>
+    <w:rsid w:val="00F46EB8"/>
+    <w:rsid w:val="00F50CD1"/>
+    <w:rsid w:val="00F511E4"/>
+    <w:rsid w:val="00F52D09"/>
+    <w:rsid w:val="00F52E08"/>
+    <w:rsid w:val="00F53A66"/>
+    <w:rsid w:val="00F5462D"/>
+    <w:rsid w:val="00F55B21"/>
+    <w:rsid w:val="00F56EF6"/>
+    <w:rsid w:val="00F60082"/>
+    <w:rsid w:val="00F60702"/>
+    <w:rsid w:val="00F61A9F"/>
+    <w:rsid w:val="00F61B5F"/>
+    <w:rsid w:val="00F64696"/>
+    <w:rsid w:val="00F659C8"/>
+    <w:rsid w:val="00F65AA9"/>
+    <w:rsid w:val="00F664BC"/>
+    <w:rsid w:val="00F6768F"/>
+    <w:rsid w:val="00F70067"/>
+    <w:rsid w:val="00F72C2C"/>
+    <w:rsid w:val="00F741F2"/>
+    <w:rsid w:val="00F76CAB"/>
+    <w:rsid w:val="00F772C6"/>
+    <w:rsid w:val="00F815B5"/>
+    <w:rsid w:val="00F8389D"/>
+    <w:rsid w:val="00F84B03"/>
+    <w:rsid w:val="00F85195"/>
+    <w:rsid w:val="00F857D4"/>
+    <w:rsid w:val="00F868E3"/>
+    <w:rsid w:val="00F91B76"/>
+    <w:rsid w:val="00F92990"/>
+    <w:rsid w:val="00F938BA"/>
+    <w:rsid w:val="00F97919"/>
+    <w:rsid w:val="00FA230B"/>
+    <w:rsid w:val="00FA2C46"/>
+    <w:rsid w:val="00FA3525"/>
+    <w:rsid w:val="00FA5A53"/>
+    <w:rsid w:val="00FB062C"/>
+    <w:rsid w:val="00FB076D"/>
+    <w:rsid w:val="00FB1F6E"/>
+    <w:rsid w:val="00FB437C"/>
+    <w:rsid w:val="00FB4769"/>
+    <w:rsid w:val="00FB4CDA"/>
+    <w:rsid w:val="00FB6481"/>
+    <w:rsid w:val="00FB6D36"/>
+    <w:rsid w:val="00FC0965"/>
+    <w:rsid w:val="00FC0F81"/>
+    <w:rsid w:val="00FC252F"/>
+    <w:rsid w:val="00FC395C"/>
+    <w:rsid w:val="00FC4D8F"/>
+    <w:rsid w:val="00FC5E8E"/>
+    <w:rsid w:val="00FC6DB7"/>
+    <w:rsid w:val="00FD3192"/>
+    <w:rsid w:val="00FD3766"/>
+    <w:rsid w:val="00FD3D05"/>
+    <w:rsid w:val="00FD47C4"/>
+    <w:rsid w:val="00FD499F"/>
+    <w:rsid w:val="00FD4FE4"/>
+    <w:rsid w:val="00FD52D9"/>
+    <w:rsid w:val="00FE1351"/>
+    <w:rsid w:val="00FE1378"/>
+    <w:rsid w:val="00FE2DCF"/>
+    <w:rsid w:val="00FE331E"/>
+    <w:rsid w:val="00FE3FA7"/>
+    <w:rsid w:val="00FE4081"/>
+    <w:rsid w:val="00FE6F22"/>
+    <w:rsid w:val="00FF2A4E"/>
+    <w:rsid w:val="00FF2FCE"/>
+    <w:rsid w:val="00FF4F7D"/>
+    <w:rsid w:val="00FF6D9D"/>
+    <w:rsid w:val="00FF7620"/>
+    <w:rsid w:val="00FF7DD5"/>
+    <w:rsid w:val="06B29C2C"/>
+    <w:rsid w:val="07D7AA9F"/>
+    <w:rsid w:val="1338BEA0"/>
+    <w:rsid w:val="229B5CF9"/>
+    <w:rsid w:val="2E5C7D85"/>
+    <w:rsid w:val="428EFFA4"/>
+    <w:rsid w:val="52B2EB01"/>
+    <w:rsid w:val="53B49EB7"/>
+    <w:rsid w:val="549501AB"/>
+    <w:rsid w:val="60D436C4"/>
+    <w:rsid w:val="63CBED6E"/>
+    <w:rsid w:val="6FB8E51C"/>
+    <w:rsid w:val="75001B1C"/>
+    <w:rsid w:val="7A90A83F"/>
+    <w:rsid w:val="7E461287"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
-    <m:dispDef m:val="0"/>
+    <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
-    <m:wrapRight/>
+    <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
-    <m:naryLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-AU"/>
+  <w:themeFontLang w:val="en-AU" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="address"/>
-[...2 lines deleted...]
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="Street"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="1F5F6369"/>
+  <w15:docId w15:val="{F78A32AB-C495-4FCD-A5AC-C9A64F1EE498}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="71" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="8" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="8" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading"/>
+    <w:lsdException w:name="Light List"/>
+    <w:lsdException w:name="Light Grid"/>
+    <w:lsdException w:name="Medium Shading 1"/>
+    <w:lsdException w:name="Medium Shading 2"/>
+    <w:lsdException w:name="Medium List 1"/>
+    <w:lsdException w:name="Medium List 2"/>
+    <w:lsdException w:name="Medium Grid 1"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="61"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="62"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="63"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="64"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Revision" w:uiPriority="71"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="1" w:uiPriority="72" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="1" w:uiPriority="73" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="1" w:uiPriority="60" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Colorful Shading Accent 1"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="65" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="1" w:uiPriority="66" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="1" w:uiPriority="67" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="1" w:uiPriority="68" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="69" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="70"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="71" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
-    <w:rsid w:val="0033739E"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00F91B76"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:next w:val="DHHSbody"/>
+    <w:next w:val="Body"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00B13241"/>
+    <w:rsid w:val="00DC2DC7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="520" w:after="440" w:line="440" w:lineRule="atLeast"/>
+      <w:numPr>
+        <w:numId w:val="40"/>
+      </w:numPr>
+      <w:spacing w:before="520" w:after="240" w:line="480" w:lineRule="atLeast"/>
+      <w:ind w:left="432"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
       <w:bCs/>
-      <w:color w:val="004EA8"/>
+      <w:color w:val="201547"/>
+      <w:kern w:val="32"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="44"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:next w:val="DHHSbody"/>
+    <w:next w:val="Body"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00636934"/>
+    <w:rsid w:val="00F15144"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240" w:after="90" w:line="320" w:lineRule="atLeast"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="40"/>
+      </w:numPr>
+      <w:spacing w:before="360" w:after="120" w:line="360" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
-      <w:color w:val="004EA8"/>
-      <w:sz w:val="28"/>
+      <w:color w:val="201547"/>
+      <w:sz w:val="32"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
-    <w:next w:val="DHHSbody"/>
+    <w:next w:val="Body"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00FB594D"/>
+    <w:rsid w:val="00F15144"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="280" w:after="120" w:line="280" w:lineRule="atLeast"/>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+        <w:numId w:val="40"/>
+      </w:numPr>
+      <w:spacing w:before="280" w:after="120" w:line="320" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
-      <w:b/>
       <w:bCs/>
-      <w:sz w:val="24"/>
+      <w:color w:val="201547"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
-    <w:next w:val="DHHSbody"/>
+    <w:next w:val="Body"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00EE6CD3"/>
+    <w:rsid w:val="00F15144"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="atLeast"/>
+      <w:numPr>
+        <w:ilvl w:val="3"/>
+        <w:numId w:val="40"/>
+      </w:numPr>
+      <w:spacing w:before="240" w:after="80" w:line="280" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
+      <w:color w:val="201547"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
-    <w:next w:val="DHHSbody"/>
+    <w:next w:val="Body"/>
     <w:link w:val="Heading5Char"/>
-    <w:uiPriority w:val="9"/>
+    <w:uiPriority w:val="98"/>
     <w:qFormat/>
-    <w:rsid w:val="005B7D22"/>
+    <w:rsid w:val="004C014B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:suppressAutoHyphens/>
-      <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="atLeast"/>
+      <w:numPr>
+        <w:ilvl w:val="4"/>
+        <w:numId w:val="40"/>
+      </w:numPr>
+      <w:spacing w:before="240" w:after="80" w:line="240" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
+      <w:iCs/>
+      <w:color w:val="201547"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F91B76"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="5"/>
+        <w:numId w:val="40"/>
+      </w:numPr>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F91B76"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="6"/>
+        <w:numId w:val="40"/>
+      </w:numPr>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F91B76"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="7"/>
+        <w:numId w:val="40"/>
+      </w:numPr>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F91B76"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:numPr>
+        <w:ilvl w:val="8"/>
+        <w:numId w:val="40"/>
+      </w:numPr>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Body">
+    <w:name w:val="Body"/>
+    <w:link w:val="BodyChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="002365B4"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="280" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial"/>
+      <w:sz w:val="21"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="00B13241"/>
+    <w:rsid w:val="00DC2DC7"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
       <w:bCs/>
-      <w:color w:val="004EA8"/>
+      <w:color w:val="201547"/>
+      <w:kern w:val="32"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="44"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="00636934"/>
+    <w:rsid w:val="00F15144"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
-      <w:color w:val="004EA8"/>
-      <w:sz w:val="28"/>
+      <w:color w:val="201547"/>
+      <w:sz w:val="32"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="00FB594D"/>
+    <w:rsid w:val="00F15144"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Times New Roman"/>
-      <w:b/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial"/>
       <w:bCs/>
-      <w:sz w:val="24"/>
+      <w:color w:val="201547"/>
+      <w:sz w:val="28"/>
       <w:szCs w:val="26"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="00EE6CD3"/>
+    <w:rsid w:val="00F15144"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
+      <w:color w:val="201547"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
-    <w:basedOn w:val="DHHSheader"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004E380D"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00F15144"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:color w:val="201547"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="DHHSfooter"/>
-[...1 lines deleted...]
-    <w:rsid w:val="0031753A"/>
+    <w:uiPriority w:val="8"/>
+    <w:rsid w:val="00D24BDF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E91933"/>
+    <w:rsid w:val="009E7A69"/>
     <w:rPr>
-      <w:color w:val="6633CC"/>
+      <w:color w:val="87189D"/>
       <w:u w:val="dotted"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DHHStabletext6pt">
-[...2 lines deleted...]
-    <w:rsid w:val="00E91933"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabletext6pt">
+    <w:name w:val="Table text + 6pt"/>
+    <w:basedOn w:val="Tabletext"/>
+    <w:rsid w:val="00152073"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
-[...17 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="EndnoteText">
     <w:name w:val="endnote text"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="EndnoteTextChar"/>
     <w:semiHidden/>
     <w:rsid w:val="00EA6F2B"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
+    <w:name w:val="Endnote Text Char"/>
+    <w:link w:val="EndnoteText"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0042084E"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="EndnoteReference">
     <w:name w:val="endnote reference"/>
-    <w:aliases w:val="Endnote Text Char"/>
     <w:semiHidden/>
-    <w:rsid w:val="00923608"/>
+    <w:rsid w:val="00EA6F2B"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:sz w:val="20"/>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:rsid w:val="00CD058C"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00C621B1"/>
     <w:tblPr>
-      <w:tblInd w:w="108" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PageNumber">
-[...9 lines deleted...]
-    <w:rsid w:val="00630937"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bodynospace">
+    <w:name w:val="Body no space"/>
+    <w:basedOn w:val="Body"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00F772C6"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="380" w:lineRule="atLeast"/>
-[...131 lines deleted...]
-      <w:ind w:left="800"/>
+      <w:spacing w:after="0"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC6">
-[...5 lines deleted...]
-    <w:rsid w:val="00862D33"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet1">
+    <w:name w:val="Bullet 1"/>
+    <w:basedOn w:val="Body"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C60411"/>
     <w:pPr>
-      <w:ind w:left="1000"/>
+      <w:numPr>
+        <w:numId w:val="7"/>
+      </w:numPr>
+      <w:spacing w:after="40"/>
     </w:pPr>
-  </w:style>
-[...89 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocumentMap">
     <w:name w:val="Document Map"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="DocumentMapChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001E0EA3"/>
+    <w:rsid w:val="001D60EC"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DocumentMapChar">
     <w:name w:val="Document Map Char"/>
     <w:link w:val="DocumentMap"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="001E0EA3"/>
+    <w:rsid w:val="001D60EC"/>
     <w:rPr>
       <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande" w:cs="Lucida Grande"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:styleId="PageNumber">
+    <w:name w:val="page number"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00977C63"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003744CF"/>
     <w:rPr>
-      <w:color w:val="3366FF"/>
-      <w:u w:val="dotted"/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DHHSbody">
-[...2 lines deleted...]
-    <w:rsid w:val="00E30414"/>
+  <w:style w:type="paragraph" w:styleId="TOC1">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="000033F7"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="270" w:lineRule="atLeast"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9299"/>
+      </w:tabs>
+      <w:spacing w:before="160" w:after="60"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:noProof/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="98"/>
+    <w:rsid w:val="004C014B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:iCs/>
+      <w:color w:val="201547"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="26"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DHHSbullet1">
-[...1 lines deleted...]
-    <w:basedOn w:val="DHHSbody"/>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:uiPriority w:val="22"/>
     <w:qFormat/>
-    <w:rsid w:val="00CF7CB6"/>
+    <w:rsid w:val="00FA3525"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TOCheadingreport">
+    <w:name w:val="TOC heading report"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Body"/>
+    <w:link w:val="TOCheadingreportChar"/>
+    <w:uiPriority w:val="4"/>
+    <w:rsid w:val="00A71CE4"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      <w:spacing w:after="40"/>
+      <w:pageBreakBefore/>
+      <w:spacing w:before="0"/>
+      <w:outlineLvl w:val="9"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DHHSnumberloweralpha">
-[...24 lines deleted...]
-    <w:name w:val="DHHS table/figure note"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TOCheadingreportChar">
+    <w:name w:val="TOC heading report Char"/>
+    <w:link w:val="TOCheadingreport"/>
     <w:uiPriority w:val="4"/>
-    <w:rsid w:val="002E1D7C"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00A71CE4"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-      <w:sz w:val="18"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:bCs/>
+      <w:color w:val="201547"/>
+      <w:kern w:val="32"/>
+      <w:sz w:val="44"/>
+      <w:szCs w:val="44"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DHHStabletext">
-    <w:name w:val="DHHS table text"/>
+  <w:style w:type="paragraph" w:styleId="TOC2">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="000033F7"/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9299"/>
+      </w:tabs>
+      <w:spacing w:after="60"/>
+    </w:pPr>
+    <w:rPr>
+      <w:noProof/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC3">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="000033F7"/>
+    <w:pPr>
+      <w:keepLines/>
+      <w:tabs>
+        <w:tab w:val="right" w:leader="dot" w:pos="9299"/>
+      </w:tabs>
+      <w:spacing w:after="60"/>
+      <w:ind w:left="284"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC4">
+    <w:name w:val="toc 4"/>
+    <w:basedOn w:val="TOC3"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="000033F7"/>
+    <w:pPr>
+      <w:ind w:left="567"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC5">
+    <w:name w:val="toc 5"/>
+    <w:basedOn w:val="TOC4"/>
+    <w:rsid w:val="000033F7"/>
+    <w:pPr>
+      <w:ind w:left="851"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC6">
+    <w:name w:val="toc 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0021053D"/>
+    <w:pPr>
+      <w:ind w:left="1000"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC7">
+    <w:name w:val="toc 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0021053D"/>
+    <w:pPr>
+      <w:ind w:left="1200"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC8">
+    <w:name w:val="toc 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0021053D"/>
+    <w:pPr>
+      <w:ind w:left="1400"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC9">
+    <w:name w:val="toc 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0021053D"/>
+    <w:pPr>
+      <w:ind w:left="1600"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00152073"/>
+    <w:pPr>
+      <w:spacing w:after="60"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabletext">
+    <w:name w:val="Table text"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="00E30414"/>
+    <w:rsid w:val="004A4195"/>
     <w:pPr>
       <w:spacing w:before="80" w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DHHStablecaption">
-[...1 lines deleted...]
-    <w:next w:val="DHHSbody"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tablecaption">
+    <w:name w:val="Table caption"/>
+    <w:next w:val="Body"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
-    <w:rsid w:val="004E21E2"/>
+    <w:rsid w:val="00B04489"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="atLeast"/>
+      <w:spacing w:before="240" w:after="120" w:line="250" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
+      <w:sz w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DHHSfigurecaption">
-[...2 lines deleted...]
-    <w:rsid w:val="00E91933"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Documenttitle">
+    <w:name w:val="Document title"/>
+    <w:uiPriority w:val="8"/>
+    <w:rsid w:val="00431F42"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="240" w:after="120"/>
+      <w:spacing w:after="240" w:line="560" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
+      <w:color w:val="201547"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="50"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DHHSfooter">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:uiPriority w:val="8"/>
+    <w:rsid w:val="00BC7ED7"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DHHSbullet2">
-[...4 lines deleted...]
-    <w:rsid w:val="00CF7CB6"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Accessibilitypara">
+    <w:name w:val="Accessibility para"/>
+    <w:uiPriority w:val="8"/>
+    <w:rsid w:val="00877635"/>
     <w:pPr>
-      <w:numPr>
-[...125 lines deleted...]
-      <w:spacing w:after="300" w:line="300" w:lineRule="atLeast"/>
+      <w:spacing w:before="120" w:after="200" w:line="300" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="19"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DHHSbodynospace">
-[...4 lines deleted...]
-    <w:rsid w:val="00CA6D4E"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Figurecaption">
+    <w:name w:val="Figure caption"/>
+    <w:next w:val="Body"/>
+    <w:rsid w:val="00B04489"/>
     <w:pPr>
-      <w:spacing w:after="0"/>
-[...8 lines deleted...]
-      <w:ind w:left="397"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="120" w:line="250" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:szCs w:val="18"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:sz w:val="21"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZBullets">
-[...1 lines deleted...]
-    <w:rsid w:val="00CF7CB6"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bullet2">
+    <w:name w:val="Bullet 2"/>
+    <w:basedOn w:val="Body"/>
+    <w:uiPriority w:val="2"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C60411"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="2"/>
-[...11 lines deleted...]
-        <w:numId w:val="2"/>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="7"/>
       </w:numPr>
       <w:spacing w:after="40"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DHHSbulletindentlastline">
-[...3 lines deleted...]
-    <w:rsid w:val="00CF7CB6"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bodyafterbullets">
+    <w:name w:val="Body after bullets"/>
+    <w:basedOn w:val="Body"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00E11352"/>
     <w:pPr>
-      <w:numPr>
-[...2 lines deleted...]
-      </w:numPr>
+      <w:spacing w:before="120"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZNumbers">
-[...36 lines deleted...]
-    <w:rsid w:val="00CF7CB6"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tablebullet2">
+    <w:name w:val="Table bullet 2"/>
+    <w:basedOn w:val="Tabletext"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00C60411"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
+        <w:numId w:val="9"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:semiHidden/>
-    <w:rsid w:val="00E71C46"/>
+    <w:rsid w:val="00152073"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tablebullet1">
+    <w:name w:val="Table bullet 1"/>
+    <w:basedOn w:val="Tabletext"/>
+    <w:uiPriority w:val="3"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C60411"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="9"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZTablebullets">
+    <w:name w:val="ZZ Table bullets"/>
+    <w:basedOn w:val="NoList"/>
+    <w:rsid w:val="00C60411"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="9"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tablecolhead">
+    <w:name w:val="Table col head"/>
+    <w:uiPriority w:val="3"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EB05D5"/>
+    <w:pPr>
+      <w:spacing w:before="80" w:after="60"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:color w:val="201547"/>
+      <w:sz w:val="21"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bulletafternumbers1">
+    <w:name w:val="Bullet after numbers 1"/>
+    <w:basedOn w:val="Body"/>
+    <w:uiPriority w:val="4"/>
+    <w:rsid w:val="00F15144"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+        <w:numId w:val="2"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="009E7A69"/>
+    <w:rPr>
+      <w:color w:val="004C97"/>
+      <w:u w:val="dotted"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Documentsubtitle">
+    <w:name w:val="Document subtitle"/>
+    <w:uiPriority w:val="8"/>
+    <w:rsid w:val="00C12B05"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="360" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:color w:val="201547"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="8"/>
+    <w:rsid w:val="004A4195"/>
+    <w:pPr>
+      <w:spacing w:before="60" w:after="60" w:line="220" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="8"/>
+    <w:rsid w:val="004A4195"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Spacerparatopoffirstpage">
+    <w:name w:val="Spacer para top of first page"/>
+    <w:basedOn w:val="Bodynospace"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DE6028"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:noProof/>
+      <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
     <w:qFormat/>
-    <w:rsid w:val="00E71C46"/>
+    <w:rsid w:val="00152073"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:semiHidden/>
-    <w:rsid w:val="00E71C46"/>
+    <w:rsid w:val="00152073"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="Bullets">
-[...1 lines deleted...]
-    <w:rsid w:val="00555194"/>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZBullets">
+    <w:name w:val="ZZ Bullets"/>
+    <w:rsid w:val="00C60411"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="15"/>
+        <w:numId w:val="7"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleNoteArialItalicGray-40LeftLeft0cmFirstline">
-[...2 lines deleted...]
-    <w:rsid w:val="00555194"/>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZNumbersdigit">
+    <w:name w:val="ZZ Numbers digit"/>
+    <w:rsid w:val="00F15144"/>
     <w:pPr>
-      <w:pBdr>
-[...4 lines deleted...]
-      <w:ind w:right="-108"/>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZQuotebullets">
+    <w:name w:val="ZZ Quote bullets"/>
+    <w:basedOn w:val="ZZNumbersdigit"/>
+    <w:rsid w:val="00C60411"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="11"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numberdigit">
+    <w:name w:val="Number digit"/>
+    <w:basedOn w:val="Body"/>
+    <w:uiPriority w:val="2"/>
+    <w:rsid w:val="00F15144"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numberloweralphaindent">
+    <w:name w:val="Number lower alpha indent"/>
+    <w:basedOn w:val="Body"/>
+    <w:uiPriority w:val="3"/>
+    <w:rsid w:val="00C60411"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="20"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numberdigitindent">
+    <w:name w:val="Number digit indent"/>
+    <w:basedOn w:val="Body"/>
+    <w:uiPriority w:val="3"/>
+    <w:rsid w:val="00F15144"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="2"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numberloweralpha">
+    <w:name w:val="Number lower alpha"/>
+    <w:basedOn w:val="Body"/>
+    <w:uiPriority w:val="3"/>
+    <w:rsid w:val="00C60411"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="20"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numberlowerroman">
+    <w:name w:val="Number lower roman"/>
+    <w:basedOn w:val="Body"/>
+    <w:uiPriority w:val="3"/>
+    <w:rsid w:val="00C60411"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="13"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numberlowerromanindent">
+    <w:name w:val="Number lower roman indent"/>
+    <w:basedOn w:val="Body"/>
+    <w:uiPriority w:val="3"/>
+    <w:rsid w:val="00C60411"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="13"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Quotetext">
+    <w:name w:val="Quote text"/>
+    <w:basedOn w:val="Body"/>
+    <w:uiPriority w:val="4"/>
+    <w:rsid w:val="00152073"/>
+    <w:pPr>
+      <w:ind w:left="397"/>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tablefigurenote">
+    <w:name w:val="Table/figure note"/>
+    <w:uiPriority w:val="4"/>
+    <w:rsid w:val="004A4195"/>
+    <w:pPr>
+      <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-      <w:iCs/>
-      <w:color w:val="808080"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="StyleNoteArialItalicGray-40LeftLeft0cmFirstlineChar">
-[...2 lines deleted...]
-    <w:rsid w:val="00555194"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bodyaftertablefigure">
+    <w:name w:val="Body after table/figure"/>
+    <w:basedOn w:val="Body"/>
+    <w:next w:val="Body"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00951D50"/>
+    <w:pPr>
+      <w:spacing w:before="240"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bulletafternumbers2">
+    <w:name w:val="Bullet after numbers 2"/>
+    <w:basedOn w:val="Body"/>
+    <w:rsid w:val="00F15144"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="3"/>
+        <w:numId w:val="2"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZNumberslowerroman">
+    <w:name w:val="ZZ Numbers lower roman"/>
+    <w:basedOn w:val="ZZQuotebullets"/>
+    <w:rsid w:val="00C60411"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="13"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="ZZNumbersloweralpha">
+    <w:name w:val="ZZ Numbers lower alpha"/>
+    <w:basedOn w:val="NoList"/>
+    <w:rsid w:val="00C60411"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="20"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Quotebullet1">
+    <w:name w:val="Quote bullet 1"/>
+    <w:basedOn w:val="Quotetext"/>
+    <w:rsid w:val="00C60411"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="11"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Quotebullet2">
+    <w:name w:val="Quote bullet 2"/>
+    <w:basedOn w:val="Quotetext"/>
+    <w:rsid w:val="00C60411"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="11"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00982454"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00982454"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-      <w:color w:val="808080"/>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00982454"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00982454"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003E6D12"/>
+    <w:rsid w:val="00982454"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="003E6D12"/>
+    <w:rsid w:val="00982454"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-</w:styles>
-[...154 lines deleted...]
-    <w:rsid w:val="0033739E"/>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00EE29AD"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EE29AD"/>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-      <w:lang w:eastAsia="en-US"/>
-[...82 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
-[...12 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyChar">
+    <w:name w:val="Body Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Body"/>
+    <w:rsid w:val="002365B4"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      <w:i/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial"/>
+      <w:sz w:val="21"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
-[...30 lines deleted...]
-    <w:rsid w:val="00B13241"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bannermarking">
+    <w:name w:val="Banner marking"/>
+    <w:basedOn w:val="Body"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00020678"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...40 lines deleted...]
-      <w:rFonts w:ascii="Arial" w:eastAsia="MS Mincho" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-[...12 lines deleted...]
-    <w:name w:val="FollowedHyperlink"/>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E91933"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00165A57"/>
     <w:rPr>
-      <w:color w:val="6633CC"/>
-      <w:u w:val="dotted"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DHHStabletext6pt">
-[...2 lines deleted...]
-    <w:rsid w:val="00E91933"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Imprint">
+    <w:name w:val="Imprint"/>
+    <w:basedOn w:val="Body"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00020678"/>
     <w:pPr>
-      <w:spacing w:after="120"/>
+      <w:spacing w:after="60" w:line="270" w:lineRule="atLeast"/>
     </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
-    <w:name w:val="Subtitle"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Introtext">
+    <w:name w:val="Intro text"/>
+    <w:basedOn w:val="Body"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="001C7128"/>
+    <w:pPr>
+      <w:spacing w:line="320" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="201547"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00F15144"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:color w:val="201547"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:link w:val="SubtitleChar"/>
-[...1 lines deleted...]
-    <w:semiHidden/>
+    <w:uiPriority w:val="35"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00E71C46"/>
+    <w:rsid w:val="001A154D"/>
     <w:pPr>
-      <w:spacing w:after="60"/>
-      <w:jc w:val="center"/>
+      <w:spacing w:before="240" w:line="250" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:b/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="EndnoteText">
-[...1 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00EA6F2B"/>
+    <w:rsid w:val="00F91B76"/>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="21"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="EndnoteReference">
-[...1 lines deleted...]
-    <w:aliases w:val="Endnote Text Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00923608"/>
+    <w:rsid w:val="00F91B76"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...1 lines deleted...]
-      <w:vertAlign w:val="superscript"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="21"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
-    <w:name w:val="Table Grid"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F91B76"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F91B76"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGridLight">
+    <w:name w:val="Grid Table Light"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:rsid w:val="00CD058C"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:uiPriority w:val="40"/>
+    <w:rsid w:val="00F91B76"/>
     <w:tblPr>
-      <w:tblInd w:w="108" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PageNumber">
-    <w:name w:val="page number"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
+    <w:name w:val="apple-converted-space"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00F91B76"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F91B76"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="72"/>
     <w:semiHidden/>
-    <w:rsid w:val="00DA7946"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DD20C6"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DHHSreportsubtitle">
-    <w:name w:val="DHHS report subtitle"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="z1qcye">
+    <w:name w:val="z1qcye"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="4"/>
-    <w:rsid w:val="00630937"/>
+    <w:rsid w:val="00A21980"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="380" w:lineRule="atLeast"/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      <w:szCs w:val="30"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
-[...732 lines deleted...]
-    <w:name w:val="Balloon Text Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="inqyif">
+    <w:name w:val="inqyif"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="BalloonText"/>
-[...8 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00A21980"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="1800145942">
+    <w:div w:id="137504755">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="94056959">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="299071615">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="851146005">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="873467878">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="937248508">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="617221559">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1409155498">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1410925346">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1441948880">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1491293446">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1609505145">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1748379978">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1939751816">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1997301538">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2146117194">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
-  <w:encoding w:val="macintosh"/>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:housingappeals@dhhs.vic.gov.au" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dhs.vic.gov.au/about-the-department/documents-and-resources/forms-and-templates/housing-appeals-application-form2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/public-housing-operational-guidelines" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:divestments@homes.vic.gov.au" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accesshub.gov.au/about-the-nrs" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.accesshub.gov.au/about-the-nrs/nrs-call-numbers-and-links" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:movable.units@dffh.vic.gov.au" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlineappeals.housing.vic.gov.au/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:policyandguidelines@homes.vic.gov.au" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.housing.vic.gov.au/about/forms-guides" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/business-practice-operational-guidelines" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dffh.vic.gov.au/making-complaint" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="https://dhhsvicgovau.sharepoint.com/DepartmentTemplates/DFFH/Visual%20Style/DFFH%20cyan%20report.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -10995,211 +16455,220 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009F0C4347C5C6D34BA8C9FCC4F57D19B6" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0c3b25750aaa4907d0800f2715a4d6a9">
-[...2 lines deleted...]
-    <xsd:import namespace="51ef5222-d273-4e86-adbf-8aa3d9e99a84"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003C19E57E9B24DB41BBF1ABFB82127421" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="56b40db94667d0e878c54488b0756c73">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="05a23c12-eb64-4047-9d50-c4f465f3c0dd" xmlns:ns3="13404760-8ec3-4f68-8110-bc572b2bfb09" xmlns:ns4="5ce0f2b5-5be5-4508-bce9-d7011ece0659" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="37c49353af7ac2e8f3704c48d25238af" ns2:_="" ns3:_="" ns4:_="">
+    <xsd:import namespace="05a23c12-eb64-4047-9d50-c4f465f3c0dd"/>
+    <xsd:import namespace="13404760-8ec3-4f68-8110-bc572b2bfb09"/>
     <xsd:import namespace="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
-                <xsd:element ref="ns2:Caption" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:Comments" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="06badf41-c0a1-41a6-983a-efd542c2c878" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="05a23c12-eb64-4047-9d50-c4f465f3c0dd" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="14" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceLocation" ma:index="15" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note">
-[...1 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="18" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
-[...14 lines deleted...]
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6e24e156-28e6-48ad-9c0f-4171595c9d94" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="19" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6e24e156-28e6-48ad-9c0f-4171595c9d94" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Caption" ma:index="25" nillable="true" ma:displayName="Caption" ma:format="Dropdown" ma:internalName="Caption">
+    <xsd:element name="MediaServiceOCR" ma:index="22" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="24" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="25" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Comments" ma:index="26" nillable="true" ma:displayName="Comments" ma:format="Dropdown" ma:internalName="Comments">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="26" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
-[...3 lines deleted...]
-    </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="51ef5222-d273-4e86-adbf-8aa3d9e99a84" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="13404760-8ec3-4f68-8110-bc572b2bfb09" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="5ce0f2b5-5be5-4508-bce9-d7011ece0659" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{d5a02ebc-a532-4cc7-9416-7e8309854dba}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="51ef5222-d273-4e86-adbf-8aa3d9e99a84">
+    <xsd:element name="TaxCatchAll" ma:index="20" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{81b8daaf-ef9e-4564-a435-35f838f0f641}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="13404760-8ec3-4f68-8110-bc572b2bfb09">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -11266,329 +16735,309 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="06badf41-c0a1-41a6-983a-efd542c2c878">
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="05a23c12-eb64-4047-9d50-c4f465f3c0dd">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
+    <Comments xmlns="05a23c12-eb64-4047-9d50-c4f465f3c0dd" xsi:nil="true"/>
     <TaxCatchAll xmlns="5ce0f2b5-5be5-4508-bce9-d7011ece0659" xsi:nil="true"/>
-    <Caption xmlns="06badf41-c0a1-41a6-983a-efd542c2c878" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C7D71F51-7561-49A5-81DD-5AB8A727E819}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58CE1EBB-C189-4849-810F-0EC61D30BAF7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C30E650E-AC1E-48EA-81B8-1F904E97E90D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E84A5F96-053D-4F98-95DC-FF51AC6E91DB}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{76405370-B30C-4C8D-A87F-A5EF11339A82}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="05a23c12-eb64-4047-9d50-c4f465f3c0dd"/>
+    <ds:schemaRef ds:uri="13404760-8ec3-4f68-8110-bc572b2bfb09"/>
+    <ds:schemaRef ds:uri="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2476626B-38D5-487A-8BED-A69ACAB64793}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66AC28CD-794A-4DE5-9080-AF945367D2AC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="05a23c12-eb64-4047-9d50-c4f465f3c0dd"/>
+    <ds:schemaRef ds:uri="5ce0f2b5-5be5-4508-bce9-d7011ece0659"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>DFFH%20cyan%20report.dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>15</Pages>
-[...1 lines deleted...]
-  <Characters>19640</Characters>
+  <Pages>14</Pages>
+  <Words>3955</Words>
+  <Characters>22549</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>163</Lines>
-  <Paragraphs>46</Paragraphs>
+  <Lines>187</Lines>
+  <Paragraphs>52</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Business Practice Manual - Housing Appeals 20170905</vt:lpstr>
+      <vt:lpstr>Housing Appeals Management Operational Guidelines</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Department of Health and Human Services</Company>
+  <Company>Victoria State Government, Department of Families, Fairness and Housing</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>23039</CharactersWithSpaces>
+  <CharactersWithSpaces>26452</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
-  <HLinks>
-[...200 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Business Practice Manual - Housing Appeals 20170905</dc:title>
-[...2 lines deleted...]
-  <cp:keywords>housing, appeals, business practice, public housing</cp:keywords>
+  <dc:title>Housing Appeals Management Operational Guidelines</dc:title>
+  <dc:subject>Housing appeals</dc:subject>
+  <dc:creator>Homes Victoria</dc:creator>
+  <cp:keywords>appeal, public housing, VCAT, Housing Appeals Team</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Language">
     <vt:lpwstr>English</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
-    <vt:lpwstr>0x0101009F0C4347C5C6D34BA8C9FCC4F57D19B6</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="version">
+    <vt:lpwstr>2026v2 23022026</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_SetDate">
+    <vt:lpwstr>2022-02-28T01:49:00Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_Name">
+    <vt:lpwstr>43e64453-338c-4f93-8a4d-0039a0a41f2a</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_SiteId">
+    <vt:lpwstr>c0e0601f-0fac-449c-9c88-a104c4eb9f28</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_ActionId">
+    <vt:lpwstr>63f486b4-8569-4046-8df0-77b8936f4c9d</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_43e64453-338c-4f93-8a4d-0039a0a41f2a_ContentBits">
+    <vt:lpwstr>2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Order">
+    <vt:r8>2600</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Daysbeforethenextreview">
+    <vt:r8>365</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Format">
+    <vt:lpwstr>Report</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="TemplateVersion">
+    <vt:i4>1</vt:i4>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Hyperlink Base">
+    <vt:lpwstr>https://dhhsvicgovau.sharepoint.com/:w:/s/dffh/Ec1sUX29ovVNg1yz-k3q1CIBvxIHfUXXZlqlU8WV6A4LBA</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Link">
+    <vt:lpwstr>https://dhhsvicgovau.sharepoint.com/:w:/s/dffh/Ec1sUX29ovVNg1yz-k3q1CIBvxIHfUXXZlqlU8WV6A4LBA, https://dhhsvicgovau.sharepoint.com/:w:/s/dffh/Ec1sUX29ovVNg1yz-k3q1CIBvxIHfUXXZlqlU8WV6A4LBA</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="GrammarlyDocumentId">
+    <vt:lpwstr>6461dc9e-6069-4ca4-862e-f9527cb4175d</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="ContentTypeId">
+    <vt:lpwstr>0x0101003C19E57E9B24DB41BBF1ABFB82127421</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="DFFHRequestedVoluntary_0">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="DFFHBORGRequestType_0">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="ABCRequestFrom_0">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="ABCDecisionCategory">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="DFFHLeadPortfolio">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="ABCSecurityClassification">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="ABCAccessCaveats_0">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="ABCDecisionCategory_0">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="ABCAdvisoryAgencies">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="ABCCommentAgencies">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="ABCRequestFrom">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="DFFHIsThisAnOfflineRequestField">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="ABCRecordFlags_0">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38" name="ABCTimeframe">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39" name="ABCSecurityClassification_0">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40" name="ABCTimeframe_0">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="41" name="ABCAccessCaveats">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="42" name="ABCReplyType_0">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="43" name="ABCAutoResponseTemplates_0">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="44" name="ABCReplyType">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="45" name="DFFHIsThisAnOfflineRequestField_0">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="46" name="ABCCommentAgencies_0">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="47" name="DFFHRequestedVoluntary">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="48" name="TaxCatchAll">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="49" name="ABCAdvisoryAgencies_0">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="50" name="ABCReplyFormat">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="51" name="DFFHBORGRequestType">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="52" name="DFFHAdditionalPortfolios_0">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="53" name="DFFHAdditionalPortfolios">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="54" name="DFFHLeadPortfolio_0">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="55" name="ABCRecordFlags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="56" name="ABCReplyFormat_0">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="57" name="ABCAutoResponseTemplates">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>