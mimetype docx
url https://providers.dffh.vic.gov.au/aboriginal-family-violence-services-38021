--- v0 (2025-10-12)
+++ v1 (2026-05-04)
@@ -1,8493 +1,5582 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...7 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
+<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
+</Relationships>
+
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<file path=docProps\app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal.dotm</Template>
+  <TotalTime>0</TotalTime>
+  <Pages>1</Pages>
+  <Words>0</Words>
+  <Characters>3</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>1</Lines>
+  <Paragraphs>1</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company>Oracle USA</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>3</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion>14.0000</AppVersion>
+</Properties>
+</file>
+
+<file path=docProps\core.xml><?xml version="1.0" encoding="utf-8"?>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title>Activity Description Health and Human Services Aboriginal Family Violence Services 38021</dc:title>
+  <dc:subject/>
+  <dc:creator>User</dc:creator>
+  <cp:keywords/>
+  <dc:description>Generated by Oracle BI Publisher 12.2.1.3.0</dc:description>
+  <cp:lastModifiedBy>User</cp:lastModifiedBy>
+  <cp:revision>2</cp:revision>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2013-02-11T20:57:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2013-02-11T20:57:00Z</dcterms:modified>
+</cp:coreProperties>
+</file>
+
+<file path=word\_rels\document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
+<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
+<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
+<Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
+<Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
+<Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/>
+<Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/>
+<Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/>
+<Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/>
+<Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/>
+<Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/family-violence-referral-protocol-between-dffh-family-safety-victoria-and-department-justice-and" TargetMode="External"/>
+<Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dhs.vic.gov.au/about-the-department/documents-and-resources/policies,-guidelines-and-legislation/family-violence-risk-assessment-risk-management-framework-manual" TargetMode="External"/>
+<Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/human-services-standards" TargetMode="External"/>
+<Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dhhs.vic.gov.au/sites/default/files/documents/201706/Strong-culture-10_Year_plan_Oct08_2nd_edition.pdf" TargetMode="External"/>
+<Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rcfv.archive.royalcommission.vic.gov.au/CustomData/Exhibits/FMM/WIT.0078.003.0076.pdf" TargetMode="External"/>
+<Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vic.gov.au/family-violence-information-sharing-scheme" TargetMode="External"/>
+<Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vic.gov.au/family-violence-multi-agency-risk-assessment-and-management" TargetMode="External"/>
+<Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vic.gov.au/dhelk-dja-partnership-aboriginal-communities-address-family-violence" TargetMode="External"/>
+<Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.humanrights.vic.gov.au/resources/family-violence-services-and-accommodation-guideline/" TargetMode="External"/>
+<Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vic.gov.au/sites/default/files/2019-01/Ministerial%20Guidelines%20-%20Family%20Violence%20Information%20Sharing%20Scheme.pdf" TargetMode="External"/>
+<Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.humanrights.vic.gov.au/resources/family-violence-services-and-accommodation-guideline/" TargetMode="External"/>
+<Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/personal-safety-initiative-operational-guidelines" TargetMode="External"/>
+<Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/family-violence-flexible-support-packages-program-requirements-word" TargetMode="External"/>
+<Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://providers.dffh.vic.gov.au/families-fairness-housing-health-activity-search" TargetMode="External"/>
+<Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
+</Relationships>
+
+</file>
+
+<file path=word\_rels\footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/>
+</Relationships>
+
+</file>
+
+<file path=word\_rels\footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/>
+</Relationships>
+
+</file>
+
+<file path=word\document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w14:paraId="53125033" w14:textId="77777777" w:rsidR="0074696E" w:rsidRPr="004C6EEE" w:rsidRDefault="00457807" w:rsidP="00AD784C">
-[...5 lines deleted...]
-          <w:lang w:eastAsia="en-AU"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="-699"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="1" layoutInCell="0" allowOverlap="1" wp14:anchorId="415492C8" wp14:editId="648FCC16">
-[...7 lines deleted...]
-            <wp:extent cx="7564755" cy="2216785"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7516494" cy="1324927"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:wrapNone/>
-            <wp:docPr id="29" name="Picture 29" descr="Decorative"/>
+            <wp:docPr id="3" name="Picture 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 29" descr="Decorative"/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="0" name="image3.png"/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12">
+                    <a:blip r:embed="rId10">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
-                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="7564755" cy="2216785"/>
+                      <a:ext cx="7516494" cy="1324927"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="page">
-[...5 lines deleted...]
-          </wp:anchor>
+          </wp:inline>
         </w:drawing>
       </w:r>
-    </w:p>
-[...18 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblInd w:w="111" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8401"/>
+        <w:gridCol w:w="10206"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AD784C" w14:paraId="5F67C46A" w14:textId="77777777" w:rsidTr="009F24E6">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8401" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="10206" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="5479CAD9" w14:textId="77777777" w:rsidR="00AD784C" w:rsidRPr="0032513C" w:rsidRDefault="00FF69F5" w:rsidP="00FF69F5">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHSmainheading"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:spacing w:line="560" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:line="560" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="201547"/>
                 <w:sz w:val="44"/>
-                <w:szCs w:val="44"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032513C">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="201547"/>
                 <w:sz w:val="44"/>
-                <w:szCs w:val="44"/>
-[...2 lines deleted...]
-              <w:t>Aboriginal family violence</w:t>
+              </w:rPr>
+              <w:t>Aboriginal Family Violence Services</w:t>
             </w:r>
-            <w:r w:rsidR="00A02D2C" w:rsidRPr="0032513C">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:line="560" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="201547"/>
                 <w:sz w:val="44"/>
-                <w:szCs w:val="44"/>
-[...5 lines deleted...]
-                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="201547"/>
                 <w:sz w:val="44"/>
-                <w:szCs w:val="44"/>
-[...17 lines deleted...]
-              <w:t>8021</w:t>
+              </w:rPr>
+              <w:t>38021</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD784C" w14:paraId="1977DFB9" w14:textId="77777777" w:rsidTr="009F24E6">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8401" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="10206" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="2AE711B1" w14:textId="77777777" w:rsidR="008B158F" w:rsidRPr="0032513C" w:rsidRDefault="00F922BE" w:rsidP="005E76EA">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHSmainsubheading"/>
-[...1 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032513C">
-[...21 lines deleted...]
-              <w:t>Victorians are safe and secure</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Outcome objective: Victorians are safe and secure</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D9E7E73" w14:textId="77777777" w:rsidR="008B158F" w:rsidRPr="0032513C" w:rsidRDefault="00F922BE" w:rsidP="00D1443D">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHSmainsubheading"/>
-[...1 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032513C">
-[...9 lines deleted...]
-              <w:t>Family violence service delivery</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Output group: Prevention of Family Violence</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44660919" w14:textId="524231BE" w:rsidR="00F922BE" w:rsidRPr="0032513C" w:rsidRDefault="00F922BE" w:rsidP="00D1443D">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHSmainsubheading"/>
-[...1 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0032513C">
-[...15 lines deleted...]
-              <w:t>violence service delivery</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Output: Family Violence Service Delivery</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="20454A14" w14:textId="77777777" w:rsidR="007173CA" w:rsidRDefault="007173CA" w:rsidP="006C7A1F">
-[...448 lines deleted...]
-        <w:rPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="atLeast"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...28 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...14 lines deleted...]
-        <w:t>and education programs.</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>OFFICIAL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F5AFE2D" w14:textId="77777777" w:rsidR="00FF69F5" w:rsidRPr="00FF69F5" w:rsidRDefault="00FF69F5" w:rsidP="00FF69F5">
-[...16 lines deleted...]
-        <w:rPr>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="320" w:after="200" w:line="440" w:lineRule="atLeast"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...8 lines deleted...]
-        <w:rPr>
+          <w:color w:val="201547"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:color w:val="201547"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. Service objective</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aboriginal family violence services enhance the safety of Aboriginal people experiencing or recovering from family violence, by intervening early to prevent harm and address the safety and well-being needs of a person, child or family from crisis through to healing.  </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Prevention and early intervention responses are underpinned by culture, cultural strengthening, healing and protective factors. Aboriginal people lead decision-making around how prevention initiatives are funded, and how outcomes and success are measured.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="320" w:after="200" w:line="440" w:lineRule="atLeast"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:color w:val="201547"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-        <w:t>Community Initiatives Fund</w:t>
+          <w:color w:val="201547"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Description of the service</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45647E8E" w14:textId="77777777" w:rsidR="00FF69F5" w:rsidRPr="00FF69F5" w:rsidRDefault="00FF69F5" w:rsidP="009F24E6">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Aboriginal family violence services provide prevention and support services to Aboriginal women, children, men and Elders throughout Victoria. Services are funded flexibility to respond to the needs of older people and Elders, children, people who identify as LGBTIQA+, people with a disability, as well as non-Aboriginal parents and family members and non-Aboriginal people who use violence against Aboriginal women and children.  Aboriginal family violence services include:</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>•	Holistic healing services</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Holistic healing services provide services to Aboriginal women, children, young people and community who have experienced family violence, respond to the needs of those who use violence towards family members and support the recovery and healing of the local community. Services may include individual and group counselling; information and referral; service coordination and court support; as well as family mediation and spiritual and cultural healing activities.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>•	Time out services</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Time out services provide support for those who use violence towards family members to enable them to deal with their issues in a culturally appropriate manner. Opportunity may be provided for reflection and supported decision-making as well as access to services including counselling, behaviour change programs, mentoring, cultural healing activities and education programs.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>•	Men’s family violence group programs</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Men’s family violence group programs actively engage Aboriginal men who use violence and controlling behaviour towards family members in order to take responsibility for their use of violence and to mitigate the risks of reoffending. These group programs will build on existing time out and healing services, and Indigenous men’s case management services.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>•	Victorian Aboriginal Community Initiatives Fund</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>The Victorian Aboriginal Community Initiative Fund provides annual grants to assist Aboriginal communities to prevent, reduce and respond to family violence.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>•	Dhelk Dja Action Group Discretionary funds</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Dhelk Dja Action Group Discretionary funds support the work of the eleven Dhelk Dja Action Groups and the implementation of Regional Action Plans that compliment and inform Dhelk Dja Agreement.  Dhelk Dja Action Groups are place-based, Aboriginal community-led groups that drive local action to prevent and address family violence through a partnership approach.   Dhelk Dja articulates the long-term partnership and directions required to ensure that Aboriginal children, people, families and communities live free from violence, built upon the foundation of Aboriginal self-determination.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="320" w:after="200" w:line="440" w:lineRule="atLeast"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...8 lines deleted...]
-        <w:t>Community Initiative Fund provides annual grants to assist Aboriginal communities to prevent, reduce and respond to family violence.</w:t>
+          <w:color w:val="201547"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201547"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Client group</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B57F896" w14:textId="77777777" w:rsidR="00FF69F5" w:rsidRPr="00FF69F5" w:rsidRDefault="00830940" w:rsidP="00FF69F5">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>The client group for this activity is targeted for Aboriginal women, men, children, young people, families and communities affected by family violence.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="320" w:after="200" w:line="440" w:lineRule="atLeast"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="201547"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="201547"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Obligations specific to this activity</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>In addition to the obligations listed in the Service Agreement, organisations funded to deliver this activity must comply with the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="240" w:after="90" w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
+          <w:color w:val="201547"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201547"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>4a. Registration and Accreditation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Independent review and accreditation against the department’s Human Services Standards, unless exempted.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="240" w:after="90" w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...25 lines deleted...]
-        <w:t>funds</w:t>
+          <w:bCs/>
+          <w:color w:val="201547"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>4b. Program requirements and other policy guidelines</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38E854A8" w14:textId="77777777" w:rsidR="00FF69F5" w:rsidRPr="00F34542" w:rsidDel="00BE7DED" w:rsidRDefault="00130027" w:rsidP="00F34542">
-[...216 lines deleted...]
-        <w:r w:rsidR="00FF69F5" w:rsidRPr="00954E43">
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId11" w:tgtFrame="_blank" w:history="1">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+            <w:color w:val="3366FF"/>
+            <w:sz w:val="20"/>
           </w:rPr>
-          <w:t>Family violence risk assessment and risk management framework and practice guides 1-3</w:t>
-[...19 lines deleted...]
-          <w:t>https://providers.dhhs.vic.gov.au/family-violence-risk-assessment-and-risk-management-framework</w:t>
+          <w:t>Family Violence referral protocol between the Department of Human Services and Victoria Police</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="09044BF4" w14:textId="77777777" w:rsidR="00D4507D" w:rsidRDefault="00A27106" w:rsidP="00F31D01">
-[...4 lines deleted...]
-        <w:r w:rsidR="00954E43" w:rsidRPr="009F24E6">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="395" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>&lt;https://providers.dffh.vic.gov.au/family-violence-referral-protocol-between-dffh-family-safety-victoria-and-department-justice-and&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+            <w:color w:val="3366FF"/>
+            <w:sz w:val="20"/>
           </w:rPr>
-          <w:t>Family Violence Information Sharing Scheme</w:t>
+          <w:t>Family Violence Risk Assessment and Risk Management Framework and Practice Guides 1-3 (2012)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="009F24E6">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="04E28AC3" w14:textId="77777777" w:rsidR="00954E43" w:rsidRPr="009F24E6" w:rsidRDefault="009F24E6" w:rsidP="00D4507D">
-[...1 lines deleted...]
-        <w:pStyle w:val="DHHSbullet1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="395" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>&lt;http://www.dhs.vic.gov.au/about-the-department/documents-and-resources/policies,-guidelines-and-legislation/family-violence-risk-assessment-risk-management-framework-manual&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="0"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:ind w:left="284"/>
-[...8 lines deleted...]
-        <w:r w:rsidR="00954E43" w:rsidRPr="009F24E6">
+        <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="DHHSbodyChar"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+            <w:color w:val="3366FF"/>
+            <w:sz w:val="20"/>
           </w:rPr>
-          <w:t>https://www.vic.gov.au/family-violence-information-sharing-scheme</w:t>
+          <w:t>Social Services Standards</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="01F21A62" w14:textId="77777777" w:rsidR="00FF69F5" w:rsidRPr="009F24E6" w:rsidRDefault="00A27106" w:rsidP="00A73EEA">
-[...7 lines deleted...]
-        <w:r w:rsidR="00130027" w:rsidRPr="009F24E6">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="395" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>&lt;https://providers.dffh.vic.gov.au/human-services-standards&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId14" w:tgtFrame="_blank" w:history="1">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+            <w:color w:val="3366FF"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>Strong Culture, Strong Peoples, Strong Families: Towards a safer future for Indigenous families and communities 10 year plan</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="395" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>&lt;https://www.dhhs.vic.gov.au/sites/default/files/documents/201706/Strong-culture-10_Year_plan_Oct08_2nd_edition.pdf&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId15" w:tgtFrame="_blank" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+            <w:color w:val="3366FF"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>Code of Practice for Specialist Family Violence Services for Women and Children</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="395" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>&lt;http://rcfv.archive.royalcommission.vic.gov.au/CustomData/Exhibits/FMM/WIT.0078.003.0076.pdf&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId16" w:tgtFrame="_blank" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+            <w:color w:val="3366FF"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>Family Violence Information Sharing Guidelines – Guidelines for Information Sharing Entities</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="395" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>&lt;https://www.vic.gov.au/family-violence-information-sharing-scheme&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId17" w:tgtFrame="_blank" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+            <w:color w:val="3366FF"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>Multi Agency Risk Assessment and Management Framework (MARAM)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="395" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>&lt;https://www.vic.gov.au/family-violence-multi-agency-risk-assessment-and-management&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId18" w:tgtFrame="_blank" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+            <w:color w:val="3366FF"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Dhelk Dja: Safe Our Way Strong Culture, Strong Peoples, Strong Families</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00130027" w:rsidRPr="009F24E6">
-        <w:rPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="395" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>&lt;https://www.vic.gov.au/dhelk-dja-partnership-aboriginal-communities-address-family-violence&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="3366FF"/>
-          <w:u w:val="dotted"/>
-[...10 lines deleted...]
-        <w:r w:rsidR="009F24E6" w:rsidRPr="009F24E6">
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId19" w:tgtFrame="_blank" w:history="1">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="DHHSbodyChar"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+            <w:color w:val="3366FF"/>
+            <w:sz w:val="20"/>
           </w:rPr>
-          <w:t>https://www.vic.gov.au/system/user_files/Documents/fv/Dhelk%20Dja%20-%20Safe%20Our%20Way%20-%20Strong%20Culture%2C%20Strong%20Peoples%2C%20Strong%20Families%20Agreement.pdf</w:t>
+          <w:t>Guideline: Family Violence Services and Accommodation – Complying with the Equal Opportunity Act 2010</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00130027" w:rsidRPr="009F24E6">
-[...10 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="3FEAD647" w14:textId="77777777" w:rsidR="00FF69F5" w:rsidRPr="00540403" w:rsidRDefault="00A27106" w:rsidP="00FF69F5">
-[...4 lines deleted...]
-        <w:r w:rsidR="00FF69F5" w:rsidRPr="006B1614">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="395" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>&lt;https://www.humanrights.vic.gov.au/resources/family-violence-services-and-accommodation-guideline/&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId20" w:tgtFrame="_blank" w:history="1">
+        <w:r>
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+            <w:color w:val="3366FF"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>Family Violence Information Sharing Guidelines: Guidance for Information Sharing Entities</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="395" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>&lt;https://www.vic.gov.au/sites/default/files/2019-01/Ministerial%20Guidelines%20-%20Family%20Violence%20Information%20Sharing%20Scheme.pdf&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId21" w:tgtFrame="_blank" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+            <w:color w:val="3366FF"/>
+            <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Guideline: Family violence services and accommodation: Complying with the Equal Opportunity Act 2010</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00FF69F5">
-[...10 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="2F2B2FDF" w14:textId="77777777" w:rsidR="00575BC9" w:rsidRPr="00575BC9" w:rsidRDefault="00DF6BAF" w:rsidP="009F24E6">
-[...18 lines deleted...]
-        <w:t>Performance</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="395" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>&lt;https://www.humanrights.vic.gov.au/resources/family-violence-services-and-accommodation-guideline/&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26D852D5" w14:textId="77777777" w:rsidR="00575BC9" w:rsidRPr="001F1A17" w:rsidRDefault="00E05E8D" w:rsidP="009F24E6">
-[...12 lines deleted...]
-      <w:r w:rsidR="00575BC9" w:rsidRPr="00171F04">
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId22" w:tgtFrame="_blank" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+            <w:color w:val="3366FF"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>Personal Safety Initiative Operational Guidelines</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="395" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>&lt;https://providers.dffh.vic.gov.au/personal-safety-initiative-operational-guidelines&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId23" w:tgtFrame="_blank" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+            <w:color w:val="3366FF"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>Family Violence Flexible Support Packages Guidelines (applicable only to services funded to provide PSI).</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="395" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>&lt;https://providers.dffh.vic.gov.au/family-violence-flexible-support-packages-program-requirements-word&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="320" w:after="200" w:line="440" w:lineRule="atLeast"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201547"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5. Performance</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Funding is subject to achieving the performance targets specified in Schedule 2 of the Service Agreement. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Performance is measured as follows:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00895643">
-[...19 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="53EE8088" w14:textId="77777777" w:rsidR="00575BC9" w:rsidRPr="000E2F2F" w:rsidRDefault="00E05E8D" w:rsidP="009F24E6">
-[...19 lines deleted...]
-        <w:t>Number of new cases</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201547"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201547"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Key performance measure 1: Number of new cases</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10214" w:type="dxa"/>
-[...9 lines deleted...]
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="111" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2835"/>
         <w:gridCol w:w="7379"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FF69F5" w:rsidRPr="00C237A0" w14:paraId="7E746006" w14:textId="77777777" w:rsidTr="009F24E6">
+      <w:tr>
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="744"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="7FC5C25C" w14:textId="77777777" w:rsidR="00FF69F5" w:rsidRPr="0017293C" w:rsidRDefault="00FF69F5" w:rsidP="0017293C">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHStablecolhead"/>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00575BC9">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Aim/objective</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="60BE4545" w14:textId="77777777" w:rsidR="00FF69F5" w:rsidRPr="003A326F" w:rsidRDefault="00FF69F5" w:rsidP="002E5C66">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHStabletext"/>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>The aim of this performance measure is t</w:t>
-[...5 lines deleted...]
-              <w:t>monitor the number of new cases of support.</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>The aim of this performance measure is to monitor the number of new cases of support</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00035D3B" w:rsidRPr="00C237A0" w14:paraId="01FDB6A6" w14:textId="77777777" w:rsidTr="009F24E6">
+      <w:tr>
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="5194BEF7" w14:textId="77777777" w:rsidR="00035D3B" w:rsidRPr="0017293C" w:rsidRDefault="00035D3B" w:rsidP="0017293C">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHStablecolhead"/>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00575BC9">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Target</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="526EDC13" w14:textId="77777777" w:rsidR="00035D3B" w:rsidRPr="0091599A" w:rsidRDefault="009F24E6" w:rsidP="002E5C66">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHStabletext"/>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>The performance measure is p</w:t>
-[...8 lines deleted...]
-              <w:t>Service Agreement.</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>The performance measure is provided in the Service Agreement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B8690F" w:rsidRPr="00C237A0" w14:paraId="5554C29B" w14:textId="77777777" w:rsidTr="009F24E6">
+      <w:tr>
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="7D54A770" w14:textId="77777777" w:rsidR="00B8690F" w:rsidRPr="0017293C" w:rsidRDefault="00B8690F" w:rsidP="0017293C">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHStablecolhead"/>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00575BC9">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Type of count</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="33A8692E" w14:textId="33894F80" w:rsidR="00B8690F" w:rsidRDefault="00B8690F" w:rsidP="0017293C">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHStabletext"/>
-[...56 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:lang w:eastAsia="en-US"/>
-[...1 lines deleted...]
-              <w:tab/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Cumulative</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F7130B" w:rsidRPr="00C237A0" w14:paraId="72AFFB05" w14:textId="77777777" w:rsidTr="009F24E6">
+      <w:tr>
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="4640"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="2FBAA2AE" w14:textId="77777777" w:rsidR="00F7130B" w:rsidRPr="0017293C" w:rsidRDefault="00F7130B" w:rsidP="0017293C">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHStablecolhead"/>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00575BC9">
-              <w:lastRenderedPageBreak/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Counting rule</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="25FFB60B" w14:textId="77777777" w:rsidR="00F7130B" w:rsidRDefault="00F7130B" w:rsidP="002E5C66">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHStabletext"/>
-[...12 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...154 lines deleted...]
-              <w:t>when an existing case carries over into a new month.</w:t>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Count the number of new cases that were opened  during the month.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F7130B" w:rsidRPr="00C237A0" w14:paraId="59843896" w14:textId="77777777" w:rsidTr="009F24E6">
+      <w:tr>
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="727"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="643DEF04" w14:textId="77777777" w:rsidR="00F7130B" w:rsidRPr="0017293C" w:rsidRDefault="00F7130B" w:rsidP="0017293C">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHStablecolhead"/>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00575BC9">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Data source(s) collection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="37076490" w14:textId="77777777" w:rsidR="00F7130B" w:rsidRDefault="00F7130B" w:rsidP="002E5C66">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHStabletext"/>
+              <w:keepLines/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:line="270" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00890F96">
-[...1 lines deleted...]
-            </w:r>
             <w:r>
-              <w:t>and</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Family Violence</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31A9C8AC" w14:textId="77777777" w:rsidR="00F7130B" w:rsidRPr="00890F96" w:rsidRDefault="00F7130B" w:rsidP="002E5C66">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHStabletext"/>
+              <w:keepLines/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:line="270" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Service delivery tracking</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Service Delivery Tracking (SDT)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF69F5" w:rsidRPr="00C237A0" w14:paraId="3976FB7E" w14:textId="77777777" w:rsidTr="009F24E6">
+      <w:tr>
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="2396"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="407BC4FC" w14:textId="77777777" w:rsidR="00FF69F5" w:rsidRPr="0017293C" w:rsidRDefault="00FF69F5" w:rsidP="0017293C">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHStablecolhead"/>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00575BC9">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Definition of terms</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="6740C000" w14:textId="77777777" w:rsidR="00FF69F5" w:rsidRDefault="00FF69F5" w:rsidP="002E5C66">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHStabletext"/>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>C</w:t>
-[...2 lines deleted...]
-              <w:t>lient</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Clients, for the purpose of this performance measure, are defined as Aboriginal women, children, men and family members affected by family violence (either as victims or users of family violence against family members), and receive a service from an Aboriginal family violence service.</w:t>
             </w:r>
             <w:r>
-              <w:t>s, for the purpose of this performance measure, are defined as</w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> Aboriginal women, children, men and family members affected by family violence (either as victims or users of family violence against family members), and receive a service from an </w:t>
+              <w:br/>
             </w:r>
             <w:r>
-              <w:t>Aboriginal</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">A woman and her children are counted as one client. However, where a child requires a separate response in </w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>A woman and her children are counted as one client. However, where a child requires a separate response in their own right, that child is recorded as a separate client.</w:t>
             </w:r>
             <w:r>
-              <w:t>their</w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> own rig</w:t>
+              <w:br/>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve">ht, that child is recorded as a </w:t>
-[...19 lines deleted...]
-              <w:t>.</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>The receipt of a service during the reporting period is defined as having provided at least one hour of continuous service to the client during the reporting period</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="249AE7EB" w14:textId="77777777" w:rsidR="00575BC9" w:rsidRPr="00575BC9" w:rsidRDefault="00DF6BAF" w:rsidP="009F24E6">
-[...7 lines deleted...]
-        <w:t>. Data collection</w:t>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="320" w:after="200" w:line="440" w:lineRule="atLeast"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201547"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201547"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6. Data collection</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65BFDF5C" w14:textId="77777777" w:rsidR="00575BC9" w:rsidRDefault="00A11FC5" w:rsidP="009F24E6">
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> are:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>The reporting requirements for this service are:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10206" w:type="dxa"/>
-[...9 lines deleted...]
-        <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="111" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2552"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2551"/>
+        <w:gridCol w:w="2580"/>
+        <w:gridCol w:w="2580"/>
+        <w:gridCol w:w="2580"/>
+        <w:gridCol w:w="2508"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00575BC9" w:rsidRPr="00045493" w14:paraId="4E397C04" w14:textId="77777777" w:rsidTr="006E0AEE">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="340"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="0CE8C715" w14:textId="77777777" w:rsidR="00575BC9" w:rsidRPr="00575BC9" w:rsidRDefault="00575BC9" w:rsidP="0017293C">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHStablecolhead"/>
-              <w:spacing w:before="0" w:after="0"/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00575BC9">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Data collection name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="592A315E" w14:textId="77777777" w:rsidR="00575BC9" w:rsidRPr="00575BC9" w:rsidRDefault="00575BC9" w:rsidP="0017293C">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHStablecolhead"/>
-              <w:spacing w:before="0" w:after="0"/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00575BC9">
-              <w:t xml:space="preserve">Data system </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Data system</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="42B4BA97" w14:textId="77777777" w:rsidR="00575BC9" w:rsidRPr="00575BC9" w:rsidRDefault="00575BC9" w:rsidP="0017293C">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHStablecolhead"/>
-              <w:spacing w:before="0" w:after="0"/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00575BC9">
-              <w:t xml:space="preserve">Data set </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Data set</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2508" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="2A670BB9" w14:textId="77777777" w:rsidR="00575BC9" w:rsidRPr="00575BC9" w:rsidRDefault="00575BC9" w:rsidP="0017293C">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHStablecolhead"/>
-              <w:spacing w:before="0" w:after="0"/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00575BC9">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Reporting cycle</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E74D0B" w:rsidRPr="00884FC0" w14:paraId="3AA023B2" w14:textId="77777777" w:rsidTr="006E0AEE">
-[...6 lines deleted...]
-        </w:trPr>
+      <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcW w:w="2580" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="0E578E0E" w14:textId="77777777" w:rsidR="00E74D0B" w:rsidRPr="005C09D1" w:rsidDel="00326E44" w:rsidRDefault="00E74D0B" w:rsidP="002E5C66">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHStabletext"/>
-[...1 lines deleted...]
-                <w:b/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C09D1">
-[...1 lines deleted...]
-            </w:r>
             <w:r>
-              <w:t>v</w:t>
-[...2 lines deleted...]
-              <w:t>iolence</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Family Violence</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcW w:w="2580" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="4FF17871" w14:textId="77777777" w:rsidR="00E74D0B" w:rsidRPr="005C09D1" w:rsidRDefault="00E74D0B" w:rsidP="002E5C66">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHStabletext"/>
-[...1 lines deleted...]
-                <w:b/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C09D1">
-              <w:t>Integrated Reports and Information System (IRIS)</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IRIS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcW w:w="2580" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="7DA65A38" w14:textId="77777777" w:rsidR="00E74D0B" w:rsidRPr="005C09D1" w:rsidRDefault="00E74D0B" w:rsidP="002E5C66">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHStabletext"/>
-[...1 lines deleted...]
-                <w:b/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C09D1">
-              <w:t>IRIS family violence</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IRIS family violence </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcW w:w="2508" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="71E00802" w14:textId="77777777" w:rsidR="00E74D0B" w:rsidRPr="005C09D1" w:rsidRDefault="00E74D0B" w:rsidP="002E5C66">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHStabletext"/>
-[...1 lines deleted...]
-                <w:b/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C09D1">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Monthly</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E74D0B" w:rsidRPr="00890F96" w14:paraId="2D10783B" w14:textId="77777777" w:rsidTr="006E0AEE">
-[...6 lines deleted...]
-        </w:trPr>
+      <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcW w:w="2580" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="2C863DF4" w14:textId="77777777" w:rsidR="00E74D0B" w:rsidRPr="005C09D1" w:rsidRDefault="00E74D0B" w:rsidP="002E5C66">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHStabletext"/>
-[...1 lines deleted...]
-                <w:b/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C09D1">
-              <w:t>Service delivery tracking (SDT)</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Service Delivery Tracking (SDT)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcW w:w="2580" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="35038EC3" w14:textId="77777777" w:rsidR="00E74D0B" w:rsidRPr="005C09D1" w:rsidRDefault="00E74D0B" w:rsidP="002E5C66">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHStabletext"/>
-[...1 lines deleted...]
-                <w:b/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C09D1">
-              <w:t>FAC/SAMS2</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">My Agency/SAM </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcW w:w="2580" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="64888F80" w14:textId="77777777" w:rsidR="00E74D0B" w:rsidRPr="005C09D1" w:rsidRDefault="00E74D0B" w:rsidP="002E5C66">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHStabletext"/>
-[...1 lines deleted...]
-                <w:b/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C09D1">
-              <w:t>SAMS2/Service delivery tracking data set</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SAMS2/Service delivery tracking data set </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcW w:w="2508" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="65F61856" w14:textId="77777777" w:rsidR="00E74D0B" w:rsidRPr="005C09D1" w:rsidRDefault="00E74D0B" w:rsidP="002E5C66">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHStabletext"/>
-[...1 lines deleted...]
-                <w:b/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C09D1">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Monthly</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E20176" w:rsidRPr="00890F96" w14:paraId="63E72968" w14:textId="77777777" w:rsidTr="006E0AEE">
-[...6 lines deleted...]
-        </w:trPr>
+      <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcW w:w="2580" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="6BE132DE" w14:textId="77777777" w:rsidR="00E20176" w:rsidRPr="005C09D1" w:rsidRDefault="00E20176" w:rsidP="002E5C66">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHStabletext"/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Victorian Aboriginal Community Initiatives Fund</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcW w:w="2580" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="39695AC5" w14:textId="77777777" w:rsidR="00E20176" w:rsidRPr="005C09D1" w:rsidRDefault="00954E43" w:rsidP="002E5C66">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHStabletext"/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Manual</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manual Data Collection </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2552" w:type="dxa"/>
+            <w:tcW w:w="2580" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="19CC159B" w14:textId="77777777" w:rsidR="00E20176" w:rsidRPr="005C09D1" w:rsidRDefault="00E20176" w:rsidP="002E5C66">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHStabletext"/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Acquittal Report</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acquittal Report </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcW w:w="2508" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="45658D36" w14:textId="77777777" w:rsidR="00E20176" w:rsidRPr="005C09D1" w:rsidRDefault="00E20176" w:rsidP="002E5C66">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHStabletext"/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Annual</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="1"/>
     </w:tbl>
-    <w:p w14:paraId="362C5DFD" w14:textId="3B42107A" w:rsidR="006C7A1F" w:rsidRDefault="006C7A1F" w:rsidP="00AA3CA8">
-[...12 lines deleted...]
-        <w:t>7. Activity mapping</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10206" w:type="dxa"/>
-[...8 lines deleted...]
-        </w:tblBorders>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="111" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2552"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2551"/>
+        <w:gridCol w:w="10204"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009C4DDD" w14:paraId="6D3156B0" w14:textId="77777777" w:rsidTr="00F329D7">
-[...284 lines deleted...]
-      <w:tr w:rsidR="006A7939" w:rsidRPr="002802E3" w14:paraId="387A86A2" w14:textId="77777777" w:rsidTr="00431E46">
+      <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5000" w:type="pct"/>
+            <w:tcW w:w="10204" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="5F1E7944" w14:textId="77777777" w:rsidR="00211248" w:rsidRDefault="00211248" w:rsidP="00211248">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHSaccessibilitypara"/>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">To receive this publication in an accessible format </w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">To receive this publication in an accessible format, email </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Monitoring Framework Helpdesk &lt;monitoringframework.helpdesk@dffh.vic.gov.au&gt;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Authorised and published by the Victorian Government, 1 Treasury Place, Melbourne.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">© State of Victoria, Australia, Department of Families, Fairness and Housing, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>April 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>In this document, ‘Aboriginal’ refers to both Aboriginal and Torres Strait Islander people. ‘Indigenous’ or ‘Koori/Koorie' is retained when part of the title of a report, program or quotation.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>ISSN 2653-0929 – Online (PDF/Word)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Available at </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Department of Families, Fairness and Housing and Department of Health </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>activity search</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:tgtFrame="_blank" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                  <w:color w:val="3366FF"/>
+                  <w:sz w:val="20"/>
                 </w:rPr>
-                <w:t>email Service Agreement Policy</w:t>
+                <w:t>&lt;http://providers.dffh.vic.gov.au/families-fairness-housing-health-activity-search</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
-              <w:t xml:space="preserve"> &lt;</w:t>
-[...74 lines deleted...]
-                <w:lang w:eastAsia="en-AU"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4F8BBB82" w14:textId="77777777" w:rsidR="000918C3" w:rsidRPr="006C7A1F" w:rsidRDefault="000918C3" w:rsidP="00211248">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="page_total_master0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkStart w:id="1" w:name="page_total"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:sectPr w:rsidR="000918C3" w:rsidRPr="006C7A1F" w:rsidSect="000979F9">
-[...3 lines deleted...]
-      <w:cols w:space="340"/>
+    <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId6"/>
+      <w:headerReference w:type="first" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="first" r:id="rId9"/>
+      <w:pgSz w:w="11900" w:h="16820"/>
+      <w:pgMar w:top="560" w:right="740" w:bottom="1120" w:left="740" w:header="567" w:footer="0" w:gutter="0"/>
+      <w:cols w:space="720"/>
+      <w:noEndnote/>
       <w:titlePg/>
-      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-<file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word\fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-  <w:font w:name="Symbol">
-[...1 lines deleted...]
-    <w:charset w:val="02"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="ＭＳ 明朝">
+    <w:altName w:val="MS Mincho"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...28 lines deleted...]
-    <w:altName w:val="ＭＳ ゴシック"/>
+  <w:font w:name="ＭＳ ゴシック">
+    <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
-[...7 lines deleted...]
-    <w:sig w:usb0="A00002BF" w:usb1="68C7FCFB" w:usb2="00000010" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-[...40 lines deleted...]
-    <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word\footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w14:paraId="3E78A451" w14:textId="4B1D19CE" w:rsidR="009D70A4" w:rsidRPr="00F65AA9" w:rsidRDefault="00457807" w:rsidP="0051568D">
+  <w:p>
     <w:pPr>
-      <w:pStyle w:val="DHHSfooter"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="4428"/>
+        <w:tab w:val="left" w:pos="9123"/>
+        <w:tab w:val="right" w:pos="10314"/>
+      </w:tabs>
+      <w:ind w:left="111" w:right="105"/>
+      <w:rPr/>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:noProof/>
-[...60 lines deleted...]
-      </w:drawing>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+  </w:p>
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblInd w:w="-177" w:type="dxa"/>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3473"/>
+      <w:gridCol w:w="3473"/>
+      <w:gridCol w:w="3692"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3473" w:type="dxa"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:ind w:left="108" w:right="108"/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3473" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:pos="10314"/>
+            </w:tabs>
+            <w:spacing w:before="240"/>
+            <w:ind w:left="108" w:right="108"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">OFFICIAL                           </w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3692" w:type="dxa"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:pos="10314"/>
+            </w:tabs>
+            <w:spacing w:before="240"/>
+            <w:ind w:left="108"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="18"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve">             </w:t>
+          </w:r>
+        </w:p>
+        <w:p>
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:pos="10314"/>
+            </w:tabs>
+            <w:spacing w:before="240"/>
+            <w:ind w:left="108"/>
+            <w:jc w:val="center"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0">
+                <wp:extent cx="1657350" cy="514350"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="2" name="Picture 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="image2.png"/>
+                        <pic:cNvPicPr/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1657350" cy="514350"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="10314"/>
+      </w:tabs>
+      <w:ind w:left="111" w:right="105"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word\footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w14:paraId="36A8FC24" w14:textId="77777777" w:rsidR="00A02D2C" w:rsidRDefault="00A02D2C">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblInd w:w="-177" w:type="dxa"/>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3473"/>
+      <w:gridCol w:w="3473"/>
+      <w:gridCol w:w="3473"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3473" w:type="dxa"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:ind w:left="108" w:right="108"/>
+            <w:rPr/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3473" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:pos="10314"/>
+            </w:tabs>
+            <w:spacing w:before="240"/>
+            <w:ind w:left="108" w:right="108"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">OFFICIAL                                                                </w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3473" w:type="dxa"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:pos="10314"/>
+            </w:tabs>
+            <w:spacing w:before="240"/>
+            <w:ind w:left="108"/>
+            <w:jc w:val="center"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0">
+                <wp:extent cx="1657350" cy="514350"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="1" name="Picture 1"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="image1.png"/>
+                        <pic:cNvPicPr/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1657350" cy="514350"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="10314"/>
+      </w:tabs>
+      <w:spacing w:before="240"/>
+      <w:ind w:left="111" w:right="105"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:noProof/>
-[...109 lines deleted...]
-      </mc:AlternateContent>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">   </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="39B96BEC" w14:textId="12C6019C" w:rsidR="009D70A4" w:rsidRPr="00A11421" w:rsidRDefault="000A0B53" w:rsidP="0051568D">
+<file path=word\header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p>
     <w:pPr>
-      <w:pStyle w:val="DHHSfooter"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="408"/>
+        <w:tab w:val="right" w:pos="10312"/>
+      </w:tabs>
+      <w:ind w:left="111" w:right="105"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="000A0B53">
-      <w:t>Activity description</w:t>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t>Prevention of Family Violence 38021 Aboriginal Family Violence Services</w:t>
     </w:r>
     <w:r>
-      <w:t xml:space="preserve"> (</w:t>
-[...2 lines deleted...]
-      <w:t xml:space="preserve">human </w:t>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:tab/>
     </w:r>
     <w:r>
-      <w:t xml:space="preserve">services): </w:t>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="000A0B53">
-      <w:t>Aboriginal family violence</w:t>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="00A02D2C">
-      <w:t xml:space="preserve"> </w:t>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00A02D2C" w:rsidRPr="000170DB">
-      <w:t>services</w:t>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidRPr="000170DB">
-[...12 lines deleted...]
-      <w:t>3</w:t>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-</w:ftr>
-[...26 lines deleted...]
-  <w:p w14:paraId="47F340A7" w14:textId="77777777" w:rsidR="00A02D2C" w:rsidRDefault="00A02D2C">
+  <w:p>
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="10314"/>
+      </w:tabs>
+      <w:ind w:left="111" w:right="105"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:noProof/>
-[...109 lines deleted...]
-      </mc:AlternateContent>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word\header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w14:paraId="3F79E8BD" w14:textId="77777777" w:rsidR="00A02D2C" w:rsidRDefault="00A02D2C">
+  <w:p>
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="10314"/>
+      </w:tabs>
+      <w:ind w:left="111" w:right="105"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:noProof/>
-[...109 lines deleted...]
-      </mc:AlternateContent>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word\numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="00C06715"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8A86A6B0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...6 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...7 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="1548" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...7 lines deleted...]
-        <w:rFonts w:hint="default"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:left="2268" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...7 lines deleted...]
-        <w:rFonts w:hint="default"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="2988" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...7 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="3708" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...7 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:left="4428" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...7 lines deleted...]
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="5148" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...7 lines deleted...]
-        <w:rFonts w:hint="default"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="5868" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...7 lines deleted...]
-        <w:rFonts w:hint="default"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:left="6588" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="01356B64"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="577C881E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="468" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="1188" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="1908" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="2628" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="3348" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="4068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="4788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="5508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="6228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
-      <w:lvlJc w:val="left"/>
-[...7 lines deleted...]
-        <w:rFonts w:hint="default"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="505" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="%2."/>
-      <w:lvlJc w:val="left"/>
-[...7 lines deleted...]
-        <w:rFonts w:hint="default"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="902" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="(%3)"/>
-      <w:lvlJc w:val="left"/>
-[...7 lines deleted...]
-        <w:rFonts w:hint="default"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="505" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="(%4)"/>
-      <w:lvlJc w:val="left"/>
-[...7 lines deleted...]
-        <w:rFonts w:hint="default"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="902" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="(%5)"/>
-      <w:lvlJc w:val="left"/>
-[...7 lines deleted...]
-        <w:rFonts w:hint="default"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="505" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="(%6)"/>
-      <w:lvlJc w:val="left"/>
-[...7 lines deleted...]
-        <w:rFonts w:hint="default"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="902" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
-      <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-        <w:rFonts w:hint="default"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="108" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
-      <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-        <w:rFonts w:hint="default"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="108" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
-      <w:lvlRestart w:val="0"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="right"/>
-[...117 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:left="108" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0B8D43DB"/>
-[...2 lines deleted...]
-    <w:numStyleLink w:val="ZZNumbers"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="392" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="392" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="675" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="675" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="788" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="788" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="335" w:hanging="227"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="108" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="108" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0FDB7830"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="27962A00"/>
-    <w:lvl w:ilvl="0" w:tplc="0C090001">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...7 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="468" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
-      <w:lvlJc w:val="left"/>
-[...7 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="1188" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...7 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="1908" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...7 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="2628" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
-      <w:lvlJc w:val="left"/>
-[...7 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="3348" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...7 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="4068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...7 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="4788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
-      <w:lvlJc w:val="left"/>
-[...7 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="5508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="6228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2C474BA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="FF26009E"/>
-    <w:lvl w:ilvl="0" w:tplc="0C090001">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...7 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
-      <w:lvlJc w:val="left"/>
-[...7 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="1548" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...7 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="2268" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...7 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="2988" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
-      <w:lvlJc w:val="left"/>
-[...7 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="3708" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...7 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="4428" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...7 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="5148" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
-      <w:lvlJc w:val="left"/>
-[...7 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="5868" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="6588" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="3C4303A5"/>
-[...2 lines deleted...]
-    <w:styleLink w:val="ZZNumbers"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="DHHSnumberdigit"/>
       <w:lvlText w:val="%1."/>
-      <w:lvlJc w:val="left"/>
-[...7 lines deleted...]
-        <w:rFonts w:hint="default"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="1548" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:left="2268" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlRestart w:val="0"/>
-[...13 lines deleted...]
-    <w:lvl w:ilvl="2">
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="2988" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlRestart w:val="0"/>
-[...13 lines deleted...]
-    <w:lvl w:ilvl="3">
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="3708" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:left="4428" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="5148" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlRestart w:val="0"/>
-[...13 lines deleted...]
-    <w:lvl w:ilvl="4">
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="5868" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlRestart w:val="0"/>
-[...66 lines deleted...]
-        <w:rFonts w:hint="default"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:left="6588" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="4177450F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1C64B01A"/>
-[...105 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="505" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="902" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%3)"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="505" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="902" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="505" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="902" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="108" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="108" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:left="108" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="46F60A89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A31864C2"/>
-[...12 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
-      <w:lvlJc w:val="left"/>
-[...7 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="1548" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...7 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="2268" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...7 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="2988" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
-      <w:lvlJc w:val="left"/>
-[...7 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="3708" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...7 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="4428" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...7 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="5148" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
-      <w:lvlJc w:val="left"/>
-[...7 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="5868" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="6588" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="4C5F195B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F24048F0"/>
-[...105 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="468" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="1188" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:left="1908" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="2628" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="3348" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:left="4068" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="4788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="5508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:left="6228" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="54BA1E5A"/>
-[...2 lines deleted...]
-    <w:styleLink w:val="ZZBullets"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...7 lines deleted...]
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...8 lines deleted...]
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="1548" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...8 lines deleted...]
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:left="2268" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...8 lines deleted...]
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="2988" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...8 lines deleted...]
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="3708" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...8 lines deleted...]
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:left="4428" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...8 lines deleted...]
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="5148" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...7 lines deleted...]
-        <w:rFonts w:hint="default"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="5868" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...7 lines deleted...]
-        <w:rFonts w:hint="default"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:left="6588" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="5F6F79F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="34BC914E"/>
-    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
-      <w:lvlJc w:val="left"/>
-[...7 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="505" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="902" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:lvlText w:val="(%3)"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="505" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="902" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3."/>
-[...23 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="505" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6."/>
-[...30 lines deleted...]
-      </w:pPr>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="902" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="108" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="108" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:left="108" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="60F27816"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B3ECD9B6"/>
-    <w:lvl w:ilvl="0" w:tplc="0C090001">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="1548" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="2268" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...7 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="2988" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
-      <w:lvlJc w:val="left"/>
-[...7 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="3708" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...7 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="4428" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...7 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="5148" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
-      <w:lvlJc w:val="left"/>
-[...7 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="5868" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...40 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="6588" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="6A673831"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A2144AF8"/>
-[...79 lines deleted...]
-      </w:pPr>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="1548" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="2268" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="2988" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="3708" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="4428" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="5148" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="5868" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="6588" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="14">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="392" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="392" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="675" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="675" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="788" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="788" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="335" w:hanging="227"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="108" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="108" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="17">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="14">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
-[...27 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="4">
-[...27 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="5">
-[...27 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="6">
-[...27 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="10">
-[...14 lines deleted...]
-  <w:num w:numId="15">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="16">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="17">
-[...2 lines deleted...]
-  <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
-<file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word\settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
-[...1 lines deleted...]
-  <w:stylePaneSortMethod w:val="0000"/>
+  <w:hideSpellingErrors/>
+  <w:hideGrammaticalErrors/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="181"/>
-[...1 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...9 lines deleted...]
-  </w:endnotePr>
   <w:compat>
+    <w:doNotUseHTMLParagraphAutoSpacing/>
+    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
-  <w:rsids>
-[...703 lines deleted...]
-  </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-AU"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="38307364"/>
 </w:settings>
 </file>
 
-<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word\styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr/>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="heading 5" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
-    <w:lsdException w:name="Normal Indent" w:uiPriority="0"/>
-    <w:lsdException w:name="footnote text" w:uiPriority="8"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
-    <w:lsdException w:name="footnote reference" w:uiPriority="8"/>
     <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="0" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0"/>
-[...110 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="71" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B70F76"/>
-[...118 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DHHSbody">
-[...1 lines deleted...]
-    <w:link w:val="DHHSbodyChar"/>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00DE6028"/>
     <w:pPr>
-      <w:spacing w:after="120" w:line="270" w:lineRule="atLeast"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
-    <w:rPr>
-[...962 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
-[...1346 lines deleted...]
-<file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word\theme\theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -8728,451 +5817,31 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+<file path=word\webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
-
-[...421 lines deleted...]
-</file>