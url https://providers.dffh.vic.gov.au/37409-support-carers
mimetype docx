--- v0 (2026-06-06)
+++ v1 (2026-10-26)
@@ -54,54 +54,56 @@
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Activity Description Health and Human Services Support for Carers 37409</dc:title>
   <dc:subject/>
   <dc:creator>User</dc:creator>
   <cp:keywords/>
   <dc:description>Generated by Oracle BI Publisher 12.2.1.3.0</dc:description>
   <cp:lastModifiedBy>User</cp:lastModifiedBy>
   <cp:revision>2</cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF">2013-02-11T20:57:00Z</dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF">2013-02-11T20:57:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=word\_rels\document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/>
 <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/>
 <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/>
 <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/>
-<Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/carers" TargetMode="External"/>
-[...2 lines deleted...]
-<Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
+<Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.vic.gov.au/as-made/statutory-rules/social-services-regulations-2023" TargetMode="External"/>
+<Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vic.gov.au/social-services-regulator" TargetMode="External"/>
+<Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/carers" TargetMode="External"/>
+<Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dffh.vic.gov.au/publications/recognising-and-supporting-victorias-carers-victorian-carer-strategy-2018-22" TargetMode="External"/>
+<Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://providers.dffh.vic.gov.au/families-fairness-housing-health-activity-search" TargetMode="External"/>
+<Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word\_rels\footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/>
 </Relationships>
 
 </file>
 
 <file path=word\_rels\footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/>
 </Relationships>
 
 </file>
 
 <file path=word\document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="-699"/>
@@ -708,65 +710,51 @@
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Working with referral partners to identify people with a caring role and connect them with the right support </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Addressing challenges with system navigation, and barriers to accessing support and services </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> - Increasing carer digital health literacy to support better access to services for them and the people they care for. </w:t>
-[...13 lines deleted...]
-        <w:t>Providers of social services in Victoria who are in scope of the scheme must register with the Social Services Regulator and comply with registration requirements. This includes overnight respite services provided in a residential facility specifically for persons with a disability.</w:t>
+        <w:t xml:space="preserve"> - Increasing carer digital health literacy to support better access to services for them and the people they care for.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="320" w:after="200" w:line="440" w:lineRule="atLeast"/>
         <w:ind w:left="111" w:right="105"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="201547"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="201547"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3. Client group</w:t>
@@ -834,157 +822,208 @@
         </w:rPr>
         <w:t>In addition to the obligations listed in the Service Agreement, organisations funded to deliver this activity must comply with the following:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="240" w:after="90" w:line="320" w:lineRule="atLeast"/>
         <w:ind w:left="111" w:right="105"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="201547"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="201547"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>4a. Registration and Accreditation</w:t>
-      </w:r>
-[...46 lines deleted...]
-        <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Providers of social services in Victoria who are in scope of the scheme must register with the Social Services Regulator (SSR) and comply with legislative requirements under the Social Services Regulation Act. Refer to the definitions in Part 1 of the Social Services Regulations 2023 (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:tgtFrame="_blank" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+            <w:color w:val="3366FF"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>https://www.legislation.vic.gov.au/as-made/statutory-rules/social-services-regulations-2023</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>) and the SSR website (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+            <w:color w:val="3366FF"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>https://www.vic.gov.au/social-services-regulator</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>) to determine if services are in scope of registration.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="240" w:after="90" w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201547"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>4b. Program requirements and other policy guidelines</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="3366FF"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId11" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:color w:val="3366FF"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Support for Carers Program Guidelines</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="395" w:right="105"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>&lt;https://providers.dffh.vic.gov.au/carers&gt;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="3366FF"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId14" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:color w:val="3366FF"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Victorian Carer Strategy</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="395" w:right="105"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
@@ -3767,51 +3806,51 @@
           <w:p>
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">© State of Victoria, Australia, Department of Families, Fairness and Housing, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>July 2025</w:t>
+              <w:t>July 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
@@ -3865,51 +3904,51 @@
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Department of Families, Fairness and Housing and Department of Health </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>activity search</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
+            <w:hyperlink r:id="rId15" w:tgtFrame="_blank" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                   <w:color w:val="3366FF"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>&lt;http://providers.dffh.vic.gov.au/families-fairness-housing-health-activity-search</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="111" w:right="105"/>