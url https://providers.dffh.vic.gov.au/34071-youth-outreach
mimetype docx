--- v0 (2026-04-03)
+++ v1 (2026-10-26)
@@ -55,54 +55,54 @@
   <dc:title>Activity Description Health and Human Services Youth Outreach 34071</dc:title>
   <dc:subject/>
   <dc:creator>User</dc:creator>
   <cp:keywords/>
   <dc:description>Generated by Oracle BI Publisher 12.2.1.3.0</dc:description>
   <cp:lastModifiedBy>User</cp:lastModifiedBy>
   <cp:revision>2</cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF">2013-02-11T20:57:00Z</dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF">2013-02-11T20:57:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=word\_rels\document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/>
 <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/>
 <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/>
 <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/>
 <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.health.vic.gov.au/alcohol-and-drugs/funding-and-reporting-aod-services/reporting-for-aod-services/data-collection" TargetMode="External"/>
-<Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.vic.gov.au/aod-treatment-services/services-for-young-people" TargetMode="External"/>
-[...2 lines deleted...]
-<Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.health.vic.gov.au/about/publications/researchandreports/Protocol-between-drug-treatment-services-amp-child-protection-for-working-with-parents-with-alcohol-amp-other-drug-issues--August-2002" TargetMode="External"/>
+<Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.health.vic.gov.au/alcohol-and-drugs/aod-service-standards-guidelines/aod-program-guidelines" TargetMode="External"/>
+<Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.vic.gov.au/aod-treatment-services/services-for-young-people" TargetMode="External"/>
+<Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.vic.gov.au/populations/designing-for-diversity" TargetMode="External"/>
+<Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cpmanual.vic.gov.au/advice-and-protocols/protocols/education-medical/drug-treatment-services" TargetMode="External"/>
 <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://providers.dffh.vic.gov.au/families-fairness-housing-health-activity-search" TargetMode="External"/>
 <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word\_rels\footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/>
 </Relationships>
 
 </file>
 
 <file path=word\_rels\footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/>
 </Relationships>
 
 </file>
 
 <file path=word\document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
@@ -611,200 +611,200 @@
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>&lt;https://www2.health.vic.gov.au/alcohol-and-drugs/funding-and-reporting-aod-services/reporting-for-aod-services/data-collection&gt;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="3366FF"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:color w:val="3366FF"/>
             <w:sz w:val="20"/>
           </w:rPr>
-          <w:t>Youth Outreach Flexible Funding Guidelines</w:t>
+          <w:t>Alcohol and other drug program guidelines</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="395" w:right="105"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>&lt;https://www.health.vic.gov.au/aod-treatment-services/services-for-young-people&gt;</w:t>
+        <w:t>&lt;https://www2.health.vic.gov.au/alcohol-and-drugs/aod-service-standards-guidelines/aod-program-guidelines&gt;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="3366FF"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:color w:val="3366FF"/>
             <w:sz w:val="20"/>
           </w:rPr>
-          <w:t>Cultural Diversity Guide - June 2004</w:t>
+          <w:t>Youth Outreach Flexible Funding Guidelines</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="395" w:right="105"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>&lt;http://www.health.vic.gov.au/diversity/cald.htm&gt;</w:t>
+        <w:t>&lt;https://www.health.vic.gov.au/aod-treatment-services/services-for-young-people&gt;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="3366FF"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId14" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:color w:val="3366FF"/>
             <w:sz w:val="20"/>
           </w:rPr>
-          <w:t>Clinical Treatment guidelines for Methamphetamine dependence and treatment</w:t>
+          <w:t>Designing for Diversity</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="395" w:right="105"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>&lt;https://www2.health.vic.gov.au/about/publications/researchandreports/clinical-treatment-guidelines-for-methamphetamine-dependence-and-treatment-2007&gt;</w:t>
+        <w:t>&lt;https://www.health.vic.gov.au/populations/designing-for-diversity&gt;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="3366FF"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId15" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:color w:val="3366FF"/>
             <w:sz w:val="20"/>
           </w:rPr>
-          <w:t>Protocol between Drug Treatment Services &amp; Child Protection for working with parents with alcohol &amp; other drug issues</w:t>
+          <w:t>Protocol between Drug Treatment Services and Child Protection for Working with Parents with Alcohol and Other Drug Issues</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="395" w:right="105"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>&lt;https://www2.health.vic.gov.au/about/publications/researchandreports/Protocol-between-drug-treatment-services-amp-child-protection-for-working-with-parents-with-alcohol-amp-other-drug-issues--August-2002&gt;</w:t>
+        <w:t>&lt;https://www.cpmanual.vic.gov.au/advice-and-protocols/protocols/education-medical/drug-treatment-services&gt;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="111" w:right="105"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="320" w:after="200" w:line="440" w:lineRule="atLeast"/>
         <w:ind w:left="111" w:right="105"/>
@@ -1185,51 +1185,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>EOCs and their operation are described in Part 3, Section 4.2 of the AOD program guidelines. These are available on the department’s website. &lt;https://www2.health.vic.gov.au/alcohol-and-drugs/aod-service-standards-guidelines/aod-program-guidelines&gt;</w:t>
+              <w:t>EOCs and their operation are described in Part 3, Section 4.2 of the AOD program guidelines.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
@@ -1815,51 +1815,51 @@
           <w:p>
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Authorised and published by the Victorian Government, 1 Treasury Place, Melbourne. © State of Victoria, Department of Health, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>December 2024</w:t>
+              <w:t>July 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>