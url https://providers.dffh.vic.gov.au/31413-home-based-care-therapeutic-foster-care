--- v0 (2026-04-04)
+++ v1 (2026-05-03)
@@ -55,58 +55,59 @@
   <dc:title>Activity Description Health and Human Services Home Based Care - Therapeutic Foster Care 31413</dc:title>
   <dc:subject/>
   <dc:creator>User</dc:creator>
   <cp:keywords/>
   <dc:description>Generated by Oracle BI Publisher 12.2.1.3.0</dc:description>
   <cp:lastModifiedBy>User</cp:lastModifiedBy>
   <cp:revision>2</cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF">2013-02-11T20:57:00Z</dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF">2013-02-11T20:57:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=word\_rels\document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/>
 <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/>
 <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/>
 <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/>
 <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/aboriginal-therapeutic-home-based-care-program-and-funding-guidelines-word" TargetMode="External"/>
-<Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dhs.vic.gov.au/__data/assets/pdf_file/0006/590496/circle-program-guidelines-may-2009.pdf" TargetMode="External"/>
+<Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/program-requirements-out-home-care-services" TargetMode="External"/>
 <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:/F:/Oracle/Middleware/Oracle_Home/user_projects/domains/bi" TargetMode="External"/>
 <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/human-services-standards" TargetMode="External"/>
 <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/requirements-home-based-care-victoria-interim-revised-edition-april-2014-word" TargetMode="External"/>
 <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cpmanual.vic.gov.au/policies-and-procedures/out-home-care/leaving-care" TargetMode="External"/>
 <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/program-requirements-out-home-care-services" TargetMode="External"/>
-<Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://providers.dffh.vic.gov.au/families-fairness-housing-health-activity-search" TargetMode="External"/>
-<Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
+<Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/children-youth-and-families" TargetMode="External"/>
+<Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://providers.dffh.vic.gov.au/families-fairness-housing-health-activity-search" TargetMode="External"/>
+<Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word\_rels\footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/>
 </Relationships>
 
 </file>
 
 <file path=word\_rels\footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/>
 </Relationships>
 
 </file>
 
 <file path=word\document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="-699"/>
@@ -778,71 +779,71 @@
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>&lt;https://providers.dffh.vic.gov.au/aboriginal-therapeutic-home-based-care-program-and-funding-guidelines-word&gt;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="3366FF"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:color w:val="3366FF"/>
             <w:sz w:val="20"/>
           </w:rPr>
-          <w:t>Circle Program: A Therapeutic Approach to Foster Care - Program Guidelines (November 2008)</w:t>
+          <w:t>The Circle Program – a therapeutic approach to foster care Program Guidelines</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="395" w:right="105"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>&lt;http://www.dhs.vic.gov.au/__data/assets/pdf_file/0006/590496/circle-program-guidelines-may-2009.pdf&gt;</w:t>
+        <w:t>&lt;https://providers.dffh.vic.gov.au/program-requirements-out-home-care-services&gt;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="3366FF"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:color w:val="3366FF"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Home-based care performance and reporting requirements</w:t>
         </w:r>
       </w:hyperlink>
@@ -1014,50 +1015,93 @@
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:color w:val="3366FF"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Guide to emergency use of physical restraint in care services</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="395" w:right="105"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>&lt;https://providers.dffh.vic.gov.au/program-requirements-out-home-care-services&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId18" w:tgtFrame="_blank" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+            <w:color w:val="3366FF"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>Child and family services transfer to Aboriginal Community Controlled Organisations</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="395" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>&lt;https://providers.dffh.vic.gov.au/children-youth-and-families&gt;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="111" w:right="105"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="320" w:after="200" w:line="440" w:lineRule="atLeast"/>
         <w:ind w:left="111" w:right="105"/>
@@ -1794,51 +1838,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>80 per cent</w:t>
+              <w:t>The performance measure target is provided in the Service Agreement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
@@ -2659,51 +2703,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>90 per cent</w:t>
+              <w:t>The performance measure target is provided in the Service Agreement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
@@ -3647,51 +3691,51 @@
           <w:p>
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">© State of Victoria, Australia, Department of Families, Fairness and Housing, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>December 2025</w:t>
+              <w:t>March 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
@@ -3745,51 +3789,51 @@
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Department of Families, Fairness and Housing and Department of Health </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>activity search</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:tgtFrame="_blank" w:history="1">
+            <w:hyperlink r:id="rId19" w:tgtFrame="_blank" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                   <w:color w:val="3366FF"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>&lt;http://providers.dffh.vic.gov.au/families-fairness-housing-health-activity-search</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="111" w:right="105"/>