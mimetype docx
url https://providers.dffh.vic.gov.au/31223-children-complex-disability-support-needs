--- v0 (2026-05-23)
+++ v1 (2026-10-30)
@@ -54,52 +54,52 @@
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Activity Description Health and Human Services Children Complex Disability Support Needs 31223</dc:title>
   <dc:subject/>
   <dc:creator>User</dc:creator>
   <cp:keywords/>
   <dc:description>Generated by Oracle BI Publisher 12.2.1.3.0</dc:description>
   <cp:lastModifiedBy>User</cp:lastModifiedBy>
   <cp:revision>2</cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF">2013-02-11T20:57:00Z</dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF">2013-02-11T20:57:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=word\_rels\document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/>
 <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/>
 <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/>
 <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/>
-<Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/working-ndis" TargetMode="External"/>
-<Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/file/15419/download?token=SD4gWGNd" TargetMode="External"/>
+<Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/file/16257/download?token=1LNlYgXf" TargetMode="External"/>
+<Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/file/16255/download?token=6M3w01aI" TargetMode="External"/>
 <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/children-youth-and-families" TargetMode="External"/>
 <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://providers.dffh.vic.gov.au/families-fairness-housing-health-activity-search" TargetMode="External"/>
 <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word\_rels\footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/>
 </Relationships>
 
 </file>
 
 <file path=word\_rels\footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/>
 </Relationships>
 
 </file>
 
 <file path=word\document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
@@ -336,271 +336,228 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="201547"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1. Service objective</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="111" w:right="105"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>To support children with complex disability support needs who require or without additional supports, may require accommodation outside the family home prior to their 18th birthday.</w:t>
+        <w:t>To provide a funding contribution to support children with complex disability support needs who require, or without additional supports may require, accommodation outside the family home prior to their 18th birthday.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="320" w:after="200" w:line="440" w:lineRule="atLeast"/>
         <w:ind w:left="111" w:right="105"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="201547"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="201547"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2. Description of the service</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="111" w:right="105"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>This service complements the disability support funded by the National Disability Insurance Scheme (NDIS) for children whose disability support needs may not be able to be met within the family home. Support for children with complex disability support needs provides:</w:t>
+        <w:t>This activity complements the disability support funded by the National Disability Insurance Scheme (NDIS) for children whose disability support needs may not be able to be met within the family home. Support for children with complex disability support needs provides:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>•	board and lodging for a child who requires accommodation outside the family home</w:t>
+        <w:t xml:space="preserve">•  board and lodging funding for a child agreed with the National Disability Insurance Agency (NDIA) to </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>•	additional flexible funding for non-disability related supports to establish or maintain a living arrangement (in exceptional circumstances)</w:t>
+        <w:t xml:space="preserve">   require accommodation outside the family home</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>•	time-limited non-disability related supports which may alleviate the immediate need for accommodation outside the family home (in exceptional circumstances).</w:t>
-[...43 lines deleted...]
-        <w:t>•	Bed based</w:t>
+        <w:t>•  additional flexible funding for non-disability related supports to establish or maintain a living arrangement</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>•	Direct client service</w:t>
+        <w:t xml:space="preserve">   (in exceptional circumstances)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>This activity is targeted at children who require, or may require in the future, accommodation outside the family home due to their complex disability support needs. To be eligible for this service the children must:</w:t>
+        <w:t xml:space="preserve">•  time-limited non-disability related supports which may alleviate the immediate need for accommodation </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">•	be an NDIS participant and be jointly supported by the National Disability Insurance Agency (NDIA) and the department, with both parties agreeing to coordinate services   </w:t>
+        <w:t xml:space="preserve">   outside the family home (in exceptional circumstances).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="320" w:after="200" w:line="440" w:lineRule="atLeast"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201547"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201547"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Client group</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This activity supports children and young people (prior to their 18th birthday) who require, or may require in the future, accommodation outside the family home due to their complex disability support needs. </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>•	not require a statutory response to ensure their safety.</w:t>
-[...43 lines deleted...]
-        <w:t>•	in the exceptional circumstances when additional support is required when entering an adult accommodation arrangement outside the family home from a board and lodging arrangement.</w:t>
+        <w:t>Children must be an NDIS participant, and there must be agreement for collaborative supports between the NDIA and the department.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="320" w:after="200" w:line="440" w:lineRule="atLeast"/>
         <w:ind w:left="111" w:right="105"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="201547"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="201547"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4. Obligations specific to this activity</w:t>
@@ -714,94 +671,94 @@
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:color w:val="3366FF"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Board and lodging policy for children with complex disability</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="395" w:right="105"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>&lt;https://providers.dffh.vic.gov.au/working-ndis&gt;</w:t>
+        <w:t>&lt;https://providers.dffh.vic.gov.au/file/16257/download?token=1LNlYgXf&gt;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="3366FF"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:color w:val="3366FF"/>
             <w:sz w:val="20"/>
           </w:rPr>
-          <w:t>Program requirements for children with complex disability support needs</w:t>
+          <w:t>Program requirements for support for children with complex disability support needs in Victoria</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="395" w:right="105"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>&lt;https://providers.dffh.vic.gov.au/file/15419/download?token=SD4gWGNd&gt;</w:t>
+        <w:t>&lt;https://providers.dffh.vic.gov.au/file/16255/download?token=6M3w01aI&gt;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="3366FF"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:color w:val="3366FF"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Child and family services transfer to Aboriginal Community Controlled Organisations</w:t>
         </w:r>
       </w:hyperlink>
@@ -1079,51 +1036,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>The performance measure target is provided in the Service Agreement</w:t>
+              <w:t>The performance measure target is provided in the Agreement.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
@@ -1225,51 +1182,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Count the number of clients accessing funding for board through support for children with complex disability.</w:t>
+              <w:t>Count the number of clients accessing funding for board through support for children with complex disability needs during the reporting period.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
@@ -1301,51 +1258,51 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepLines/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Bi-annual funding acquittal</w:t>
+              <w:t>Annual funding acquittal</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
@@ -1374,51 +1331,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Clients are the children and young people who receive direct support funded through a support for children with complex disability support needs</w:t>
+              <w:t>Clients are children and young people (prior to their 18th birthday) who receive direct support funded through a support for children with complex disability needs.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="320" w:after="200" w:line="440" w:lineRule="atLeast"/>
         <w:ind w:left="111" w:right="105"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="201547"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="201547"/>
@@ -1655,51 +1612,51 @@
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Bi-annual funding acquittal</w:t>
+              <w:t>Annual funding acquittal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -1748,51 +1705,51 @@
             <w:tcW w:w="2508" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Half-yearly</w:t>
+              <w:t>Annual</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="111" w:right="105"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:tbl>
@@ -1875,51 +1832,51 @@
           <w:p>
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">© State of Victoria, Australia, Department of Families, Fairness and Housing, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>March 2026</w:t>
+              <w:t>July 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>