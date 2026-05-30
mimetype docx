--- v0 (2026-04-03)
+++ v1 (2026-05-30)
@@ -55,58 +55,59 @@
   <dc:title>Activity Description Health and Human Services Out of Home Care - Targeted Care Packages 31209</dc:title>
   <dc:subject/>
   <dc:creator>User</dc:creator>
   <cp:keywords/>
   <dc:description>Generated by Oracle BI Publisher 12.2.1.3.0</dc:description>
   <cp:lastModifiedBy>User</cp:lastModifiedBy>
   <cp:revision>2</cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF">2013-02-11T20:57:00Z</dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF">2013-02-11T20:57:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=word\_rels\document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/>
 <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/>
 <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/>
 <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/>
 <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/human-services-standards" TargetMode="External"/>
-<Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dhs.vic.gov.au/about-the-department/plans,-programs-and-projects/programs/children,-youth-and-family-services/program-requirements-for-lead-tenant-services-in-victoria" TargetMode="External"/>
+<Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/program-requirements-out-home-care-services" TargetMode="External"/>
 <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fac.dhhs.vic.gov.au/policies-and-procedures" TargetMode="External"/>
 <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/requirements-home-based-care-victoria-interim-revised-edition-april-2014-word" TargetMode="External"/>
 <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/program-requirements-family-and-early-parenting-services-victoria-word" TargetMode="External"/>
 <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/program-requirements-out-home-care-services" TargetMode="External"/>
 <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://services.dffh.vic.gov.au/support-home-based-carers-victoria" TargetMode="External"/>
-<Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://providers.dffh.vic.gov.au/families-fairness-housing-health-activity-search" TargetMode="External"/>
-<Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
+<Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/children-youth-and-families" TargetMode="External"/>
+<Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://providers.dffh.vic.gov.au/families-fairness-housing-health-activity-search" TargetMode="External"/>
+<Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word\_rels\footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/>
 </Relationships>
 
 </file>
 
 <file path=word\_rels\footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/>
 </Relationships>
 
 </file>
 
 <file path=word\document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="-699"/>
@@ -809,51 +810,51 @@
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:color w:val="3366FF"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Program requirements for lead tenant services in Victoria</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="395" w:right="105"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>&lt;http://www.dhs.vic.gov.au/about-the-department/plans,-programs-and-projects/programs/children,-youth-and-family-services/program-requirements-for-lead-tenant-services-in-victoria&gt;</w:t>
+        <w:t>&lt;https://providers.dffh.vic.gov.au/program-requirements-out-home-care-services&gt;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="3366FF"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:color w:val="3366FF"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Targeted Care Packages implementation manual and forms</w:t>
         </w:r>
       </w:hyperlink>
@@ -1025,50 +1026,93 @@
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:color w:val="3366FF"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Support for home-based carers in Victoria</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="395" w:right="105"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>&lt;https://services.dffh.vic.gov.au/support-home-based-carers-victoria&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId18" w:tgtFrame="_blank" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+            <w:color w:val="3366FF"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>Child and family services transfer to Aboriginal Community Controlled Organisations</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="395" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>&lt;https://providers.dffh.vic.gov.au/children-youth-and-families&gt;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="111" w:right="105"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="320" w:after="200" w:line="440" w:lineRule="atLeast"/>
         <w:ind w:left="111" w:right="105"/>
@@ -3117,51 +3161,51 @@
           <w:p>
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">© State of Victoria, Australia, Department of Families, Fairness and Housing, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>December 2025</w:t>
+              <w:t>March 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
@@ -3215,51 +3259,51 @@
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Department of Families, Fairness and Housing and Department of Health </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>activity search</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:tgtFrame="_blank" w:history="1">
+            <w:hyperlink r:id="rId19" w:tgtFrame="_blank" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                   <w:color w:val="3366FF"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>&lt;http://providers.dffh.vic.gov.au/families-fairness-housing-health-activity-search</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="111" w:right="105"/>