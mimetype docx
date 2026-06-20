--- v1 (2026-05-30)
+++ v2 (2026-06-20)
@@ -54,60 +54,62 @@
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Activity Description Health and Human Services Out of Home Care - Targeted Care Packages 31209</dc:title>
   <dc:subject/>
   <dc:creator>User</dc:creator>
   <cp:keywords/>
   <dc:description>Generated by Oracle BI Publisher 12.2.1.3.0</dc:description>
   <cp:lastModifiedBy>User</cp:lastModifiedBy>
   <cp:revision>2</cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF">2013-02-11T20:57:00Z</dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF">2013-02-11T20:57:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=word\_rels\document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/>
 <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/>
 <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/>
 <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/>
-<Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/human-services-standards" TargetMode="External"/>
-[...8 lines deleted...]
-<Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
+<Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.vic.gov.au/as-made/statutory-rules/social-services-regulations-2023" TargetMode="External"/>
+<Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vic.gov.au/social-services-regulator" TargetMode="External"/>
+<Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/human-services-standards" TargetMode="External"/>
+<Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/program-requirements-out-home-care-services" TargetMode="External"/>
+<Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://fac.dhhs.vic.gov.au/policies-and-procedures" TargetMode="External"/>
+<Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/requirements-home-based-care-victoria-interim-revised-edition-april-2014-word" TargetMode="External"/>
+<Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/program-requirements-family-and-early-parenting-services-victoria-word" TargetMode="External"/>
+<Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/program-requirements-out-home-care-services" TargetMode="External"/>
+<Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://services.dffh.vic.gov.au/support-home-based-carers-victoria" TargetMode="External"/>
+<Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://providers.dffh.vic.gov.au/children-youth-and-families" TargetMode="External"/>
+<Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://providers.dffh.vic.gov.au/families-fairness-housing-health-activity-search" TargetMode="External"/>
+<Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word\_rels\footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/>
 </Relationships>
 
 </file>
 
 <file path=word\_rels\footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/>
 </Relationships>
 
 </file>
 
 <file path=word\document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="-699"/>
@@ -663,429 +665,443 @@
         </w:rPr>
         <w:t>4a. Registration and Accreditation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Independent review and accreditation against the department’s Human Services Standards, unless exempted.</w:t>
+        <w:t>Providers of social services in Victoria who are in scope of the scheme must register with the Social Services Regulator (SSR) and comply with legislative requirements under the Social Services Regulation Act. Refer to the definitions in Part 1 of the Social Services Regulations 2023 (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:tgtFrame="_blank" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+            <w:color w:val="3366FF"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>https://www.legislation.vic.gov.au/as-made/statutory-rules/social-services-regulations-2023</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>) and the SSR website (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+            <w:color w:val="3366FF"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>https://www.vic.gov.au/social-services-regulator</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>) to determine if services are in scope of registration.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="240" w:after="90" w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201547"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>4b. Program requirements and other policy guidelines</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
-[...49 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="3366FF"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId11" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:color w:val="3366FF"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Social Services Standards</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="395" w:right="105"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>&lt;https://providers.dffh.vic.gov.au/human-services-standards&gt;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="3366FF"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId14" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:color w:val="3366FF"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Program requirements for lead tenant services in Victoria</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="395" w:right="105"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>&lt;https://providers.dffh.vic.gov.au/program-requirements-out-home-care-services&gt;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="3366FF"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId15" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:color w:val="3366FF"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Targeted Care Packages implementation manual and forms</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="395" w:right="105"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>&lt;https://fac.dhhs.vic.gov.au/policies-and-procedures&gt;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="3366FF"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId14" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId16" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:color w:val="3366FF"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Program Requirements for Home-Based Care in Victoria</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="395" w:right="105"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>&lt;https://providers.dffh.vic.gov.au/requirements-home-based-care-victoria-interim-revised-edition-april-2014-word&gt;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="3366FF"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId15" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId17" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:color w:val="3366FF"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Program Requirements for Family and Early Parenting Services</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="395" w:right="105"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>&lt;https://providers.dffh.vic.gov.au/program-requirements-family-and-early-parenting-services-victoria-word&gt;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="3366FF"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId16" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId18" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:color w:val="3366FF"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Guide to emergency use of physical restraint in care services</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="395" w:right="105"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>&lt;https://providers.dffh.vic.gov.au/program-requirements-out-home-care-services&gt;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="3366FF"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId17" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId19" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:color w:val="3366FF"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Support for home-based carers in Victoria</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="395" w:right="105"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>&lt;https://services.dffh.vic.gov.au/support-home-based-carers-victoria&gt;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="3366FF"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId18" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId20" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:color w:val="3366FF"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Child and family services transfer to Aboriginal Community Controlled Organisations</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="395" w:right="105"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
@@ -3161,51 +3177,51 @@
           <w:p>
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">© State of Victoria, Australia, Department of Families, Fairness and Housing, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>March 2026</w:t>
+              <w:t>June 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
@@ -3259,51 +3275,51 @@
                 <w:color w:val="3366FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Department of Families, Fairness and Housing and Department of Health </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>activity search</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:tgtFrame="_blank" w:history="1">
+            <w:hyperlink r:id="rId21" w:tgtFrame="_blank" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                   <w:color w:val="3366FF"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>&lt;http://providers.dffh.vic.gov.au/families-fairness-housing-health-activity-search</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="111" w:right="105"/>