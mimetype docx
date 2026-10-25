--- v0 (2026-04-05)
+++ v1 (2026-10-25)
@@ -57,52 +57,52 @@
   <dc:creator>User</dc:creator>
   <cp:keywords/>
   <dc:description>Generated by Oracle BI Publisher 12.2.1.3.0</dc:description>
   <cp:lastModifiedBy>User</cp:lastModifiedBy>
   <cp:revision>2</cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF">2013-02-11T20:57:00Z</dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF">2013-02-11T20:57:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=word\_rels\document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/>
 <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/>
 <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/>
 <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/>
 <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.vic.gov.au/publications/language-services-policy" TargetMode="External"/>
 <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.vic.gov.au/community-health/community-health-integrated-program-chip-guidelines" TargetMode="External"/>
 <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.health.vic.gov.au/primary-and-community-health/community-health/population-groups/children-youth-and-families/healthy-mothers-healthy-babies" TargetMode="External"/>
-<Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.vic.gov.au/incident-reporting-community-health-services" TargetMode="External"/>
-<Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.vic.gov.au/policy-and-funding-guidelines-for-health-services" TargetMode="External"/>
+<Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.vic.gov.au/policy-and-funding-guidelines-for-health-services" TargetMode="External"/>
+<Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.vic.gov.au/incident-reporting-community-health-services" TargetMode="External"/>
 <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.vic.gov.au/community-health/community-health-data-reporting" TargetMode="External"/>
 <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.vic.gov.au/primary-and-community-health/community-health-minimum-data-set-chmds" TargetMode="External"/>
 <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.vic.gov.au/community-health/community-health-demand-management-toolkit" TargetMode="External"/>
 <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.vic.gov.au/community-health/community-health-program-access-policy" TargetMode="External"/>
 <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.vic.gov.au/community-health/community-health-fees-schedule-and-income-ranges" TargetMode="External"/>
 <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.vic.gov.au/health-strategies/aboriginal-health" TargetMode="External"/>
 <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firstpeoplesrelations.vic.gov.au/victorian-aboriginal-affairs-framework" TargetMode="External"/>
 <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.vic.gov.au/community-health/registration-and-governance-of-community-health-centres" TargetMode="External"/>
 <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://providers.dffh.vic.gov.au/families-fairness-housing-health-activity-search" TargetMode="External"/>
 <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word\_rels\footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/>
 </Relationships>
 
 </file>
 
 <file path=word\_rels\footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/>
 </Relationships>
@@ -719,114 +719,114 @@
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>&lt;https://www2.health.vic.gov.au/primary-and-community-health/community-health/population-groups/children-youth-and-families/healthy-mothers-healthy-babies&gt;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="3366FF"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId14" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:color w:val="3366FF"/>
             <w:sz w:val="20"/>
           </w:rPr>
-          <w:t>Incident reporting for Community health services</w:t>
+          <w:t>Policy and funding guidelines for health services</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="395" w:right="105"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>&lt;https://www.health.vic.gov.au/incident-reporting-community-health-services&gt;</w:t>
+        <w:t>&lt;https://www.health.vic.gov.au/policy-and-funding-guidelines-for-health-services&gt;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="3366FF"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId15" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:color w:val="3366FF"/>
             <w:sz w:val="20"/>
           </w:rPr>
-          <w:t>Policy and Funding Guidelines</w:t>
+          <w:t>Incident reporting for Community health services</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="395" w:right="105"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>&lt;https://www.health.vic.gov.au/policy-and-funding-guidelines-for-health-services&gt;</w:t>
+        <w:t>&lt;https://www.health.vic.gov.au/incident-reporting-community-health-services&gt;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="3366FF"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId16" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:color w:val="3366FF"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Community Health data reporting</w:t>
         </w:r>
       </w:hyperlink>
@@ -2195,51 +2195,51 @@
           <w:p>
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Authorised and published by the Victorian Government, 1 Treasury Place, Melbourne. © State of Victoria, Department of Health, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>July 2025</w:t>
+              <w:t>July 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>