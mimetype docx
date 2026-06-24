--- v0 (2026-04-28)
+++ v1 (2026-06-24)
@@ -1,6681 +1,5920 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-[...9 lines deleted...]
-  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
+<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
+</Relationships>
+
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<file path=docProps\app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal.dotm</Template>
+  <TotalTime>0</TotalTime>
+  <Pages>1</Pages>
+  <Words>0</Words>
+  <Characters>3</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>1</Lines>
+  <Paragraphs>1</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company>Oracle USA</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>3</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion>14.0000</AppVersion>
+</Properties>
+</file>
+
+<file path=docProps\core.xml><?xml version="1.0" encoding="utf-8"?>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title>Activity Description Health and Human Services HACC-PYP Volunteer Coordination 13063</dc:title>
+  <dc:subject/>
+  <dc:creator>User</dc:creator>
+  <cp:keywords/>
+  <dc:description>Generated by Oracle BI Publisher 12.2.1.3.0</dc:description>
+  <cp:lastModifiedBy>User</cp:lastModifiedBy>
+  <cp:revision>2</cp:revision>
+  <dcterms:created xsi:type="dcterms:W3CDTF">2013-02-11T20:57:00Z</dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF">2013-02-11T20:57:00Z</dcterms:modified>
+</cp:coreProperties>
+</file>
+
+<file path=word\_rels\document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
+<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
+<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
+<Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
+<Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
+<Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/>
+<Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/>
+<Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/>
+<Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/>
+<Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/>
+<Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.vic.gov.au/publications/language-services-policy" TargetMode="External"/>
+<Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.vic.gov.au/health-strategies/aboriginal-health" TargetMode="External"/>
+<Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.firstpeoplesrelations.vic.gov.au/victorian-aboriginal-affairs-framework" TargetMode="External"/>
+<Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.vic.gov.au/home-and-community-care/hacc-program-for-younger-people" TargetMode="External"/>
+<Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.vic.gov.au/sites/default/files/2025-07/policy-guide-policy-and-funding-guidelines-2025-26.docx" TargetMode="External"/>
+<Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.vic.gov.au/home-and-community-care/reporting-and-data" TargetMode="External"/>
+<Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.vic.gov.au/home-and-community-care/hacc-pyp-fees-policy-and-schedule-of-fees" TargetMode="External"/>
+<Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.vic.gov.au/home-and-community-care/hacc-program-for-younger-people" TargetMode="External"/>
+<Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://providers.dffh.vic.gov.au/families-fairness-housing-health-activity-search" TargetMode="External"/>
+<Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
+</Relationships>
+
+</file>
+
+<file path=word\_rels\footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/>
+</Relationships>
+
+</file>
+
+<file path=word\_rels\footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/>
+</Relationships>
+
+</file>
+
+<file path=word\document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:p>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1728"/>
+        </w:tabs>
+        <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="-699"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="7562215" cy="1415123"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="3" name="Picture 3"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="image3.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7562215" cy="1415123"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpY="1"/>
-        <w:tblOverlap w:val="never"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblInd w:w="111" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8101"/>
+        <w:gridCol w:w="10206"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002B7F49" w14:paraId="4E1E9854" w14:textId="77777777" w:rsidTr="00113B58">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8101" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="10206" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="0108EAA6" w14:textId="27D882BE" w:rsidR="002B7F49" w:rsidRPr="009C0863" w:rsidRDefault="002B7F49" w:rsidP="008343C5">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHSmainheading"/>
-[...3 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              <w:spacing w:line="560" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:line="560" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="201547"/>
                 <w:sz w:val="44"/>
-                <w:szCs w:val="44"/>
-                <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A900ED">
-[...2 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="201547"/>
                 <w:sz w:val="44"/>
-                <w:szCs w:val="44"/>
-[...60 lines deleted...]
-              </w:drawing>
+              </w:rPr>
+              <w:t>HACC-PYP Volunteer Coordination</w:t>
             </w:r>
-            <w:r w:rsidR="003204AD" w:rsidRPr="00A900ED">
-[...2 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:line="560" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="201547"/>
                 <w:sz w:val="44"/>
-                <w:szCs w:val="44"/>
-[...7 lines deleted...]
-                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="201547"/>
                 <w:sz w:val="44"/>
-                <w:szCs w:val="44"/>
-[...77 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              </w:rPr>
+              <w:t>13063</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002B7F49" w14:paraId="5C01F2CC" w14:textId="77777777" w:rsidTr="00113B58">
+      <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8101" w:type="dxa"/>
-[...4 lines deleted...]
-            </w:tcMar>
+            <w:tcW w:w="10206" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="06C6A6F0" w14:textId="77777777" w:rsidR="002B7F49" w:rsidRPr="00730DE2" w:rsidRDefault="002B7F49" w:rsidP="00113B58">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHSmainsubheading"/>
-[...1 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00730DE2">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Outcome objective: Victorians are healthy and well </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Outcome objective: Victorians are safe and secure</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0DFEEAA8" w14:textId="77777777" w:rsidR="002B7F49" w:rsidRPr="00730DE2" w:rsidRDefault="002B7F49" w:rsidP="00113B58">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHSmainsubheading"/>
-[...1 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00730DE2">
-[...10 lines deleted...]
-              <w:t>Aged and Home Care</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Output group: Ageing, Aged and Home Care</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38E4DC83" w14:textId="77777777" w:rsidR="002B7F49" w:rsidRDefault="002B7F49" w:rsidP="00113B58">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHSmainsubheading"/>
-[...2 lines deleted...]
-                <w:szCs w:val="28"/>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00730DE2">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">Output: </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>Output: HACC Primary Health, Community Care and Support</w:t>
             </w:r>
-            <w:r w:rsidRPr="00730DE2">
-[...13 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="51CC5101" w14:textId="77777777" w:rsidR="002B7F49" w:rsidRPr="00827432" w:rsidRDefault="00113B58" w:rsidP="00827432">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="560" w:lineRule="atLeast"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:br w:type="textWrapping" w:clear="all"/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">1. Service Objective </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>OFFICIAL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="264C657D" w14:textId="77777777" w:rsidR="0047753F" w:rsidRDefault="0047753F" w:rsidP="0047753F">
-[...14 lines deleted...]
-        <w:t>The Home and Community Care Program for Younger People (HACC-PYP) aims to</w:t>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="320" w:after="200" w:line="440" w:lineRule="atLeast"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201547"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201547"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. Service objective</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>The Home and Community Care Program for Younger People (HACC PYP) aims to maintain and build a person’s capability to live safely and independently in the home and community.</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">provide </w:t>
+        <w:br/>
       </w:r>
       <w:r>
-        <w:rPr>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> integrated range of basic maintenance and support services </w:t>
+        <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman"/>
-[...2 lines deleted...]
-        <w:t>to eligible clients to:</w:t>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>HACC PYP Volunteer Coordination supports the recruitment, training, and management of volunteers to enhance client wellbeing and service delivery.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BDE22E2" w14:textId="77777777" w:rsidR="0047753F" w:rsidRDefault="0047753F" w:rsidP="00A900ED">
-[...4 lines deleted...]
-        <w:t>improve</w:t>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="320" w:after="200" w:line="440" w:lineRule="atLeast"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201547"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201547"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Description of the service</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HACC PYP Volunteer Coordination provides structured recruitment, onboarding, training and ongoing support for volunteers who assist in delivering HACC PYP services. </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> and </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">maintain </w:t>
+        <w:br/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">the client’s </w:t>
-[...2 lines deleted...]
-        <w:t>independence and capacity to live safely at home and participate in community activities</w:t>
+        <w:br/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> and </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Volunteers provide a broad range of services and supports directly to the client including, but not limited to: </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>•       Social and community visiting</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">•       Facilitation or support of group activities and programs </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">•       Stand-alone transport services </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>•       Virtual social support.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73ED13F6" w14:textId="77777777" w:rsidR="0047753F" w:rsidRPr="00BE3188" w:rsidRDefault="0047753F" w:rsidP="00A900ED">
-[...1 lines deleted...]
-        <w:pStyle w:val="DHHSbullet1"/>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="320" w:after="200" w:line="440" w:lineRule="atLeast"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201547"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>strengthen the capacity of the client’s carer to maintain their care role</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201547"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Client group</w:t>
       </w:r>
-      <w:r w:rsidR="009A7F98">
-        <w:t>.</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This activity is targeted at the volunteer coordinators that support volunteers delivering activities for HACC PYP clients.   </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE3188">
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>The HACC PYP clients are people aged from birth to under 65 years or under 50 years for Aboriginal and Torres Strait Islanders, who have difficulty performing activities of daily living.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="320" w:after="200" w:line="440" w:lineRule="atLeast"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201547"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201547"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Obligations specific to this activity</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>In addition to the obligations listed in the Service Agreement, organisations funded to deliver this activity must comply with the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="240" w:after="90" w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201547"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201547"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>4a. Registration and Accreditation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>N/A</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="240" w:after="90" w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201547"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>4b. Program requirements and other policy guidelines</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId11" w:tgtFrame="_blank" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+            <w:color w:val="3366FF"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>Language Services Policy</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="395" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>&lt;https://www.health.vic.gov.au/publications/language-services-policy&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+            <w:color w:val="3366FF"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>Aboriginal Health</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="395" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>&lt;https://www.health.vic.gov.au/health-strategies/aboriginal-health&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+            <w:color w:val="3366FF"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>Victorian Aboriginal Affairs Framework</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="395" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>&lt;https://www.firstpeoplesrelations.vic.gov.au/victorian-aboriginal-affairs-framework&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId14" w:tgtFrame="_blank" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+            <w:color w:val="3366FF"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>Victorian HACC PYP guidelines</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="395" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>&lt;https://www.health.vic.gov.au/home-and-community-care/hacc-program-for-younger-people&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId15" w:tgtFrame="_blank" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+            <w:color w:val="3366FF"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>Policy and Funding guidelines for health services</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="395" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>&lt;https://www.health.vic.gov.au/sites/default/files/2025-07/policy-guide-policy-and-funding-guidelines-2025-26.docx&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId16" w:tgtFrame="_blank" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+            <w:color w:val="3366FF"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>HACC PYP data guidelines</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="395" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>&lt;https://www.health.vic.gov.au/home-and-community-care/reporting-and-data&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId17" w:tgtFrame="_blank" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+            <w:color w:val="3366FF"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>HACC PYP Fees policy</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="395" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>&lt;https://www.health.vic.gov.au/home-and-community-care/hacc-pyp-fees-policy-and-schedule-of-fees&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId18" w:tgtFrame="_blank" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+            <w:color w:val="3366FF"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>HACC PYP Linkages activity</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="395" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>&lt;https://www.health.vic.gov.au/home-and-community-care/hacc-program-for-younger-people&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="320" w:after="200" w:line="440" w:lineRule="atLeast"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201547"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5. Performance</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Funding is subject to achieving the performance targets specified in Schedule 2 of the Service Agreement. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Performance is measured as follows:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-[...2 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201547"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>2</w:t>
-[...318 lines deleted...]
-        <w:t xml:space="preserve">umber of hours </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201547"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Key performance measure 1: Number of hours of coordinator time</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10214" w:type="dxa"/>
-[...9 lines deleted...]
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="111" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2835"/>
         <w:gridCol w:w="7379"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BA12EF" w:rsidRPr="00C237A0" w14:paraId="38487F55" w14:textId="77777777" w:rsidTr="00AC22EF">
+      <w:tr>
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="1248"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="0D3A1691" w14:textId="77777777" w:rsidR="00BA12EF" w:rsidRPr="0017293C" w:rsidRDefault="00BA12EF" w:rsidP="00AC22EF">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHStablecolhead"/>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00575BC9">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Aim/objective</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="088065DC" w14:textId="3F3F40B4" w:rsidR="00BA12EF" w:rsidRDefault="00BA12EF" w:rsidP="00AC22EF">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHStabletext"/>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">The objective of this measure is to record the number of hours </w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>The aim of this performance measure is to monitor the number of hours the volunteer coordinator worked during the reporting period.</w:t>
             </w:r>
-            <w:r w:rsidR="002B58AF">
-[...26 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA12EF" w:rsidRPr="00C237A0" w14:paraId="39B13B15" w14:textId="77777777" w:rsidTr="00695C3E">
+      <w:tr>
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="455"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="5049A08B" w14:textId="77777777" w:rsidR="00BA12EF" w:rsidRPr="0017293C" w:rsidRDefault="00BA12EF" w:rsidP="00AC22EF">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHStablecolhead"/>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00575BC9">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Target</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="33A0C4F8" w14:textId="3182058A" w:rsidR="00BA12EF" w:rsidRPr="002F7C4B" w:rsidRDefault="0036778A" w:rsidP="00AC22EF">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHStabletext"/>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>The performance target is provided in the Service Agreement.</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>The performance measure target is provided in the Service Agreement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA12EF" w:rsidRPr="00C237A0" w14:paraId="42D833C9" w14:textId="77777777" w:rsidTr="00695C3E">
+      <w:tr>
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="433"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="5F345810" w14:textId="77777777" w:rsidR="00BA12EF" w:rsidRPr="0017293C" w:rsidRDefault="00BA12EF" w:rsidP="00AC22EF">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHStablecolhead"/>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00575BC9">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Type of count</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="762349EE" w14:textId="798E253F" w:rsidR="00BA12EF" w:rsidRPr="00C237A0" w:rsidRDefault="00BA12EF" w:rsidP="00AC22EF">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHStabletext"/>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Cumulative</w:t>
-            </w:r>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">          </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA12EF" w:rsidRPr="00C237A0" w14:paraId="5B6D4401" w14:textId="77777777" w:rsidTr="00695C3E">
+      <w:tr>
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="709"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="7B477777" w14:textId="77777777" w:rsidR="00BA12EF" w:rsidRPr="0017293C" w:rsidRDefault="00BA12EF" w:rsidP="00AC22EF">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHStablecolhead"/>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00575BC9">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Counting rule</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="6A112650" w14:textId="77777777" w:rsidR="00695C3E" w:rsidRDefault="00BA12EF" w:rsidP="00BA12EF">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHSbullet1"/>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Count the number of hours worked</w:t>
-[...10 lines deleted...]
-              <w:t>.</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Count the number of direct and indirect hours worked during the reporting period.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA12EF" w:rsidRPr="00C237A0" w14:paraId="4277325F" w14:textId="77777777" w:rsidTr="00AC22EF">
+      <w:tr>
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="09D6AFA3" w14:textId="77777777" w:rsidR="00BA12EF" w:rsidRPr="0017293C" w:rsidRDefault="00BA12EF" w:rsidP="00AC22EF">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHStablecolhead"/>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00575BC9">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Data source(s) collection</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="0C1CA874" w14:textId="77777777" w:rsidR="00BA12EF" w:rsidRPr="002F7C4B" w:rsidRDefault="00BA12EF" w:rsidP="00AC22EF">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHStabletext"/>
+              <w:keepLines/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:line="270" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004A7595">
-              <w:t>HACC Minimum Data Set</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Victorian Community Service Support Minimum Data Set (VCSS MDS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA12EF" w:rsidRPr="00C237A0" w14:paraId="51FC8103" w14:textId="77777777" w:rsidTr="004A158B">
+      <w:tr>
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="821"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="71D4443F" w14:textId="77777777" w:rsidR="00BA12EF" w:rsidRPr="0017293C" w:rsidRDefault="00BA12EF" w:rsidP="00AC22EF">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHStablecolhead"/>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00575BC9">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Definition of terms</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="774B07A4" w14:textId="037FF071" w:rsidR="00BA12EF" w:rsidRDefault="00BA12EF" w:rsidP="00AC22EF">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHStabletext"/>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Hours worked includes all hours worked</w:t>
-[...23 lines deleted...]
-              <w:t>.</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Hours worked includes all hours the coordinator worked.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1DD1B7F9" w14:textId="77777777" w:rsidR="00BA12EF" w:rsidRPr="00575BC9" w:rsidRDefault="00BA12EF" w:rsidP="00BA12EF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201547"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>6. Data collection</w:t>
-[...7 lines deleted...]
-        <w:t>The reporting requirements for this service are:</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201547"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Performance measure 2: Number of hours of service (provided to clients)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10242" w:type="dxa"/>
-[...9 lines deleted...]
-        <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="111" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2858"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1430"/>
+        <w:gridCol w:w="2835"/>
+        <w:gridCol w:w="7379"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BA12EF" w:rsidRPr="00045493" w14:paraId="06BDA9B9" w14:textId="77777777" w:rsidTr="0047047A">
+      <w:tr>
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="625"/>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Aim/objective</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Target</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>The performance measure target is provided in the Service Agreement.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Type of count</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Non-cumulative</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Counting rule</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Data source(s) collection</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Definition of terms</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201547"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201547"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Performance measure 3: Number of trips</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="111" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2835"/>
+        <w:gridCol w:w="7379"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Aim/objective</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Target</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>The performance measure target is provided in the Service Agreement.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Type of count</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Non-cumulative</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Counting rule</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Data source(s) collection</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Definition of terms</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:before="320" w:after="200" w:line="440" w:lineRule="atLeast"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201547"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="201547"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6. Data collection</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>The reporting requirements for this service are:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="111" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2580"/>
+        <w:gridCol w:w="2580"/>
+        <w:gridCol w:w="2580"/>
+        <w:gridCol w:w="2508"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2858" w:type="dxa"/>
+            <w:tcW w:w="2580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="3431B337" w14:textId="77777777" w:rsidR="00BA12EF" w:rsidRPr="00575BC9" w:rsidRDefault="00BA12EF" w:rsidP="00AC22EF">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHStablecolhead"/>
-              <w:spacing w:before="0" w:after="0"/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00575BC9">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Data collection name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcW w:w="2580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="71B5147A" w14:textId="77777777" w:rsidR="00BA12EF" w:rsidRPr="00575BC9" w:rsidRDefault="00BA12EF" w:rsidP="00AC22EF">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHStablecolhead"/>
-              <w:spacing w:before="0" w:after="0"/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00575BC9">
-              <w:t xml:space="preserve">Data system </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Data system</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="2580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="4ADF81CF" w14:textId="77777777" w:rsidR="00BA12EF" w:rsidRPr="00575BC9" w:rsidRDefault="00BA12EF" w:rsidP="00AC22EF">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHStablecolhead"/>
-              <w:spacing w:before="0" w:after="0"/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00575BC9">
-              <w:t xml:space="preserve">Data set </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Data set</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1430" w:type="dxa"/>
+            <w:tcW w:w="2508" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="7B83B4D8" w14:textId="77777777" w:rsidR="00BA12EF" w:rsidRPr="00575BC9" w:rsidRDefault="00BA12EF" w:rsidP="00AC22EF">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHStablecolhead"/>
-              <w:spacing w:before="0" w:after="0"/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00575BC9">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="201547"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Reporting cycle</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA12EF" w:rsidRPr="00C237A0" w14:paraId="53242522" w14:textId="77777777" w:rsidTr="0047047A">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2858" w:type="dxa"/>
+            <w:tcW w:w="2580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="3524DD5F" w14:textId="77777777" w:rsidR="00BA12EF" w:rsidRPr="0048222A" w:rsidDel="00A06AAC" w:rsidRDefault="00BA12EF" w:rsidP="00AC22EF">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHStabletext"/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>HACC Minimum dataset</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Victorian Community Service Support Minimum Data Set (VCSS MDS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcW w:w="2580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="624D6412" w14:textId="77777777" w:rsidR="00BA12EF" w:rsidRPr="0048222A" w:rsidDel="00A06AAC" w:rsidRDefault="00BA12EF" w:rsidP="00AC22EF">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHStabletext"/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">HACC Minimum Dataset </w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VCSS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="2580" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="5C6047A0" w14:textId="77777777" w:rsidR="00BA12EF" w:rsidRDefault="00BA12EF" w:rsidP="00AC22EF">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHStabletext"/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>HACC Minimum dataset</w:t>
-[...40 lines deleted...]
-              <w:t>HACC-PYP Annual Service Activity Report</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VCSS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcW w:w="2508" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="2B59CA6F" w14:textId="77777777" w:rsidR="00BA12EF" w:rsidRPr="0048222A" w:rsidDel="00A06AAC" w:rsidRDefault="00BA12EF" w:rsidP="00AC22EF">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHStabletext"/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Word</w:t>
-[...31 lines deleted...]
-              <w:t>Annual</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Quarterly</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="794C72EA" w14:textId="77777777" w:rsidR="00AE4655" w:rsidRDefault="00AE4655"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9087" w:type="dxa"/>
-        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="3" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
-          <w:top w:w="113" w:type="dxa"/>
-          <w:bottom w:w="57" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9087"/>
+        <w:gridCol w:w="10312"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00546EB3" w14:paraId="0269ED49" w14:textId="77777777" w:rsidTr="00AE4655">
+      <w:tr>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9087" w:type="dxa"/>
+            <w:tcW w:w="10312" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="259FA4B1" w14:textId="77777777" w:rsidR="00614420" w:rsidRDefault="00614420" w:rsidP="00614420">
+          <w:p>
             <w:pPr>
-              <w:pStyle w:val="DHHSaccessibilitypara"/>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">To receive this publication in an accessible format </w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>To receive this publication in an accessible format, email</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Monitoring Framework Helpdesk &lt;monitoringframework.helpdesk@dffh.vic.gov.au&gt;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Authorised and published by the Victorian Government, 1 Treasury Place, Melbourne. © State of Victoria, Department of Health, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>July 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>In this document, ‘Aboriginal’ refers to both Aboriginal and Torres Strait Islander people. ‘Indigenous’ or ‘Koori/Koorie' is retained when part of the title of a report, program or quotation.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>ISSN 2653-0937 – Online (PDF/Word)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Available at </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="3366FF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Department of Families, Fairness and Housing and Department of Health </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>activity search</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+              <w:ind w:left="108" w:right="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:tgtFrame="_blank" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                  <w:color w:val="3366FF"/>
+                  <w:sz w:val="20"/>
                 </w:rPr>
-                <w:t>email Service Agreement Policy</w:t>
+                <w:t>&lt;http://providers.dffh.vic.gov.au/families-fairness-housing-health-activity-search</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
-              <w:t xml:space="preserve"> &lt;</w:t>
-[...72 lines deleted...]
-              <w:rPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
-                <w:lang w:eastAsia="en-AU"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="34C0AC23" w14:textId="77777777" w:rsidR="002B7F49" w:rsidRDefault="002B7F49" w:rsidP="001271E5">
-[...3 lines deleted...]
-        <w:rPr>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="18"/>
-          <w:szCs w:val="4"/>
-[...1 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="page_total_master0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkStart w:id="1" w:name="page_total"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t/>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:sectPr w:rsidR="002B7F49" w:rsidSect="00266E69">
-[...5 lines deleted...]
-      <w:cols w:space="340"/>
+    <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId6"/>
+      <w:headerReference w:type="first" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="first" r:id="rId9"/>
+      <w:pgSz w:w="11900" w:h="16820"/>
+      <w:pgMar w:top="560" w:right="740" w:bottom="1120" w:left="740" w:header="567" w:footer="0" w:gutter="0"/>
+      <w:cols w:space="720"/>
+      <w:noEndnote/>
       <w:titlePg/>
-      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...54 lines deleted...]
-  </w:font>
+<file path=word\fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="ＭＳ 明朝">
+    <w:altName w:val="MS Mincho"/>
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-    <w:altName w:val="ＭＳ ゴシック"/>
+  <w:font w:name="ＭＳ ゴシック">
+    <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
-[...7 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times">
-[...39 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="7C97939C" w14:textId="2490742A" w:rsidR="00576090" w:rsidRPr="00576090" w:rsidRDefault="00576090" w:rsidP="00576090">
+<file path=word\footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p>
     <w:pPr>
-      <w:jc w:val="center"/>
-[...4 lines deleted...]
-      </w:rPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="4428"/>
+        <w:tab w:val="left" w:pos="9123"/>
+        <w:tab w:val="right" w:pos="10314"/>
+      </w:tabs>
+      <w:ind w:left="111" w:right="105"/>
+      <w:rPr/>
     </w:pPr>
-    <w:r w:rsidRPr="00FF4F8F">
-[...5 lines deleted...]
-      <w:t>OFFICIAL</w:t>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:tab/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7C65EFF8" w14:textId="4C087C5B" w:rsidR="00FE4946" w:rsidRPr="00A11421" w:rsidRDefault="006E1396" w:rsidP="0051568D">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblInd w:w="-177" w:type="dxa"/>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3473"/>
+      <w:gridCol w:w="3473"/>
+      <w:gridCol w:w="3474"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3473" w:type="dxa"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:pos="10314"/>
+            </w:tabs>
+            <w:spacing w:before="240"/>
+            <w:ind w:left="108" w:right="108"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0">
+                <wp:extent cx="1666875" cy="533400"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="2" name="Picture 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="image2.png"/>
+                        <pic:cNvPicPr/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1666875" cy="533400"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3473" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:pos="10314"/>
+            </w:tabs>
+            <w:spacing w:before="240"/>
+            <w:ind w:left="108" w:right="108"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">OFFICIAL                           </w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3474" w:type="dxa"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:pos="10314"/>
+            </w:tabs>
+            <w:spacing w:before="240"/>
+            <w:ind w:left="108" w:right="108"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="18"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve">             </w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
     <w:pPr>
-      <w:pStyle w:val="DHHSfooter"/>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="10314"/>
+      </w:tabs>
+      <w:ind w:left="111" w:right="105"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
-      <w:t>Aged Home Care</w:t>
-[...23 lines deleted...]
-      <w:t>2</w:t>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="236FCE2F" w14:textId="77777777" w:rsidR="00576090" w:rsidRPr="00FF4F8F" w:rsidRDefault="00576090" w:rsidP="00576090">
+<file path=word\footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblInd w:w="-177" w:type="dxa"/>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblCellMar>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3473"/>
+      <w:gridCol w:w="3473"/>
+      <w:gridCol w:w="3474"/>
+    </w:tblGrid>
+    <w:tr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3473" w:type="dxa"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="left" w:pos="318"/>
+              <w:tab w:val="right" w:pos="10314"/>
+            </w:tabs>
+            <w:spacing w:before="240"/>
+            <w:ind w:left="108" w:right="108"/>
+            <w:rPr/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0">
+                <wp:extent cx="1666875" cy="533400"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="1" name="Picture 1"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="0" name="image1.png"/>
+                        <pic:cNvPicPr/>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1666875" cy="533400"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3473" w:type="dxa"/>
+          <w:vAlign w:val="bottom"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:pos="10314"/>
+            </w:tabs>
+            <w:spacing w:before="240"/>
+            <w:ind w:left="108" w:right="108"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              <w:b/>
+              <w:bCs/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t xml:space="preserve">OFFICIAL                           </w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3474" w:type="dxa"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:tcPr>
+        <w:p>
+          <w:pPr>
+            <w:tabs>
+              <w:tab w:val="right" w:pos="10314"/>
+            </w:tabs>
+            <w:spacing w:before="240"/>
+            <w:ind w:left="108" w:right="108"/>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="18"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              <w:color w:val="000000"/>
+              <w:sz w:val="18"/>
+            </w:rPr>
+            <w:t xml:space="preserve">            </w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p>
     <w:pPr>
-      <w:jc w:val="center"/>
-[...34 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="10314"/>
+      </w:tabs>
+      <w:spacing w:before="240"/>
+      <w:ind w:left="111" w:right="105"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:noProof/>
-[...63 lines deleted...]
-      </w:drawing>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...25 lines deleted...]
-</w:footnotes>
+<file path=word\header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="408"/>
+        <w:tab w:val="right" w:pos="10312"/>
+      </w:tabs>
+      <w:ind w:left="111" w:right="105"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t>Ageing, Aged and Home Care 13063 HACC-PYP Volunteer Coordination</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="10314"/>
+      </w:tabs>
+      <w:ind w:left="111" w:right="105"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t/>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...125 lines deleted...]
-    <w:tmpl w:val="577C881E"/>
+<file path=word\header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="10314"/>
+      </w:tabs>
+      <w:ind w:left="111" w:right="105"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+      </w:rPr>
+      <w:t/>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word\numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:abstractNum w:abstractNumId="0">
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
-      <w:lvlJc w:val="left"/>
-[...7 lines deleted...]
-        <w:rFonts w:hint="default"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="1548" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:left="2268" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlRestart w:val="0"/>
-[...9 lines deleted...]
-        <w:rFonts w:hint="default"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="2988" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="3708" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:left="4428" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="5148" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="5868" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:left="6588" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="468" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="1188" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-[...10 lines deleted...]
-        <w:rFonts w:hint="default"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="1908" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerLetter"/>
-[...10 lines deleted...]
-        <w:rFonts w:hint="default"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="2628" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...10 lines deleted...]
-        <w:rFonts w:hint="default"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="3348" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-[...10 lines deleted...]
-        <w:rFonts w:hint="default"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="4068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...7 lines deleted...]
-        <w:rFonts w:hint="default"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="4788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...7 lines deleted...]
-        <w:rFonts w:hint="default"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="5508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="none"/>
-[...7 lines deleted...]
-        <w:rFonts w:hint="default"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="6228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02A816D8"/>
+  <w:abstractNum w:abstractNumId="2">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1638BA4C"/>
-[...570 lines deleted...]
-    <w:tmpl w:val="2C681E3C"/>
     <w:lvl w:ilvl="0">
-      <w:start w:val="1"/>
-[...761 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0C09000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
-      <w:lvlJc w:val="left"/>
-[...7 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="505" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="902" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%3)"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="505" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="902" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="505" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="902" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="108" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="108" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:left="108" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="392" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="392" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="675" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="675" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="788" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="788" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="335" w:hanging="227"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="108" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="108" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="468" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="1188" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="1908" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="2628" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="3348" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="4068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="4788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="5508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="6228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="1548" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="2268" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="2988" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="3708" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="4428" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="5148" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="5868" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="6588" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="1548" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="right"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:left="2268" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="2988" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="3708" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="right"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:left="4428" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="5148" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="5868" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="right"/>
-[...2 lines deleted...]
-      </w:pPr>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:left="6588" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60F27816"/>
+  <w:abstractNum w:abstractNumId="7">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B3ECD9B6"/>
-[...113 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0C09000F">
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="0C090019" w:tentative="1">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="505" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="902" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%3)"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="505" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="902" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="505" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="902" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="108" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="108" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:left="108" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="1548" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="2268" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="2988" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="3708" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="4428" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="5148" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="5868" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="6588" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="468" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0C09001B" w:tentative="1">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="1188" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="right"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0C09000F" w:tentative="1">
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:left="1908" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="0C090019" w:tentative="1">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="2628" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="0C09001B" w:tentative="1">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="3348" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="right"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0C09000F" w:tentative="1">
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:left="4068" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="0C090019" w:tentative="1">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="4788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="0C09001B" w:tentative="1">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="5508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="right"/>
-[...2 lines deleted...]
-      </w:pPr>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:left="6228" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="746F1593"/>
+  <w:abstractNum w:abstractNumId="10">
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="CF86045A"/>
-    <w:lvl w:ilvl="0" w:tplc="0C090001">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="1548" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:left="2268" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="2988" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="3708" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:left="4428" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="5148" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="5868" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:left="6588" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="505" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="902" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%3)"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="505" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="902" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="505" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="902" w:hanging="397"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="108" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="108" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="end"/>
+      <w:pPr>
+        <w:ind w:left="108" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="1548" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="2268" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...7 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="2988" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
-      <w:lvlJc w:val="left"/>
-[...7 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="3708" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...7 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="4428" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...7 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="5148" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
-      <w:lvlJc w:val="left"/>
-[...7 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="5868" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...7 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="6588" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...7 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
-      <w:lvlJc w:val="left"/>
-[...7 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="1548" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
-[...4 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="2268" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="2988" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="3708" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="4428" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="5148" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="5868" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="6588" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="14">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="392" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="392" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="675" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="675" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="788" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="788" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="335" w:hanging="227"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="108" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:ind w:left="108" w:hanging="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="17">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="14">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
-[...27 lines deleted...]
-    </w:lvlOverride>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="4">
-[...89 lines deleted...]
-  <w:num w:numId="7">
+  <w:num w:numId="12">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="10">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="9">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="7">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="10">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="13">
-[...5 lines deleted...]
-  <w:num w:numId="15">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="16">
-[...11 lines deleted...]
-  <w:num w:numId="20">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="21">
-[...21 lines deleted...]
-  <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
-<file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-[...3 lines deleted...]
-  <w:stylePaneSortMethod w:val="0000"/>
+<file path=word\settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+  <w:zoom w:percent="100"/>
+  <w:hideSpellingErrors/>
+  <w:hideGrammaticalErrors/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="181"/>
-[...1 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...11 lines deleted...]
-  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:doNotUseHTMLParagraphAutoSpacing/>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:rsids>
-[...782 lines deleted...]
-  </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-AU"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="41C2EC1B"/>
-  <w15:docId w15:val="{6BE22468-9ACD-44C6-9657-C9908550EBA3}"/>
 </w:settings>
 </file>
 
-<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<file path=word\styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr/>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...4 lines deleted...]
-    <w:lsdException w:name="heading 4" w:uiPriority="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...367 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B70F76"/>
-[...118 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DHHSbody">
-[...907 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="72"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00730DE2"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
-[...33 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...385 lines deleted...]
-<file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word\theme\theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
@@ -6916,557 +6155,31 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+<file path=word\webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
-
-[...527 lines deleted...]
-</file>