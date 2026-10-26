--- v0 (2026-04-17)
+++ v1 (2026-10-26)
@@ -562,80 +562,65 @@
     <w:p>
       <w:pPr>
         <w:spacing w:before="240" w:after="90" w:line="320" w:lineRule="atLeast"/>
         <w:ind w:left="111" w:right="105"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="201547"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="201547"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>4a. Registration and Accreditation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
-        <w:rPr>
-[...2 lines deleted...]
-          <w:bCs/>
+        <w:ind w:left="111" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Independent review and accreditation against the department’s Human Services Standards, unless exempted.</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>N/A</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="240" w:after="90" w:line="320" w:lineRule="atLeast"/>
         <w:ind w:left="111" w:right="105"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="201547"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>4b. Program requirements and other policy guidelines</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
@@ -2139,51 +2124,51 @@
           <w:p>
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Authorised and published by the Victorian Government, 1 Treasury Place, Melbourne. © State of Victoria, Department of Health, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>September 2025</w:t>
+              <w:t>July 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>