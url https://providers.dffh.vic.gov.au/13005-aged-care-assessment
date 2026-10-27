--- v0 (2025-10-24)
+++ v1 (2026-10-27)
@@ -54,59 +54,59 @@
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Activity Description Health and Human Services Aged Care Assessment 13005</dc:title>
   <dc:subject/>
   <dc:creator>User</dc:creator>
   <cp:keywords/>
   <dc:description>Generated by Oracle BI Publisher 12.2.1.3.0</dc:description>
   <cp:lastModifiedBy>User</cp:lastModifiedBy>
   <cp:revision>2</cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF">2013-02-11T20:57:00Z</dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF">2013-02-11T20:57:00Z</dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=word\_rels\document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
 <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
 <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
 <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/>
 <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/>
 <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/>
 <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/>
 <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/>
-<Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/Details/C2008C00075" TargetMode="External"/>
-[...7 lines deleted...]
-<Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.vic.gov.au/ageing-and-aged-care-assessment-services" TargetMode="External"/>
+<Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.gov.au/resources/publications/my-aged-care-assessment-manual" TargetMode="External"/>
+<Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.gov.au/resources/collections/my-aged-care-assessor-portal-resources" TargetMode="External"/>
+<Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.gov.au/resources/publications/guide-to-aged-care-law/chapter-2-entry-to-the-commonwealth-aged-care-system/who-is-eligible-for-aged-care-services?language=en" TargetMode="External"/>
+<Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.vic.gov.au/policy-and-funding-guidelines-for-health-services" TargetMode="External"/>
+<Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.gov.au/C2024A00104/asmade/text" TargetMode="External"/>
+<Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:www.health.gov.au/resources/publications/my-aged-care-integrated-assessment-tool-iat-user-guide" TargetMode="External"/>
+<Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.gov.au/resources/publications/aged-care-assessment-quality-framework" TargetMode="External"/>
+<Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.gov.au/resources/collections/aged-care-diversity-framework-action-plans" TargetMode="External"/>
+<Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health.gov.au/resources/publications/my-aged-care-workforce-learning-strategy?language=en" TargetMode="External"/>
 <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://providers.dffh.vic.gov.au/families-fairness-housing-health-activity-search" TargetMode="External"/>
 <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word\_rels\footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/>
 </Relationships>
 
 </file>
 
 <file path=word\_rels\footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/>
 </Relationships>
 
 </file>
 
 <file path=word\document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
@@ -346,95 +346,95 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="201547"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1. Service objective</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="111" w:right="105"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>To provide assessment services to older people in Victoria to access Commonwealth funded aged care services and determine eligibility for services under the "Aged Care Act 1997" and  "Aged Care Act 2024".</w:t>
+        <w:t>To provide assessment services to older people in Victoria to access Commonwealth funded aged care services and determine eligibility for services under the Aged Care Act 2024.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="320" w:after="200" w:line="440" w:lineRule="atLeast"/>
         <w:ind w:left="111" w:right="105"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="201547"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="201547"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2. Description of the service</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="111" w:right="105"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>To conduct Aged Care Needs Assessments (home support, comprehensive and hospital assessments) to assess the care needs of older people in Victoria. Assessment services are conducted to determine supports for those who wish to remain living in their home and community. This includes determining eligibility for services under the  "Aged Care Act", including residential aged care, residential respite care, Transition Care Program,  the Commonwealth Home Support Program and Home Care Program packages.</w:t>
+        <w:t>To conduct Aged Care Needs Assessments (home support, comprehensive and hospital assessments) to assess the care needs of older people in Victoria. Assessment services are conducted to determine supports for those who wish to remain living in their home and community. This includes determining eligibility for services under the Aged Care Act, including residential aged care, residential respite care, Transition Care Program,  the Commonwealth Home Support Program and Support at Home Program packages.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="320" w:after="200" w:line="440" w:lineRule="atLeast"/>
         <w:ind w:left="111" w:right="105"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="201547"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="201547"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>3. Client group</w:t>
@@ -572,415 +572,415 @@
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="3366FF"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId11" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:color w:val="3366FF"/>
             <w:sz w:val="20"/>
           </w:rPr>
-          <w:t>Aged Care Act 1997</w:t>
+          <w:t>My Aged Care Assessment Manual</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="395" w:right="105"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>&lt;https://www.legislation.gov.au/Details/C2008C00075&gt;</w:t>
+        <w:t>&lt;https://www.health.gov.au/resources/publications/my-aged-care-assessment-manual&gt;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="3366FF"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+            <w:color w:val="3366FF"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>My Aged Care - Assessor Portal Resources</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="395" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>&lt;https://www.health.gov.au/resources/collections/my-aged-care-assessor-portal-resources&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+            <w:color w:val="3366FF"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>Aged Care Assessment -  Homelessness eligibility criteria</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="395" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>&lt;https://www.health.gov.au/resources/publications/guide-to-aged-care-law/chapter-2-entry-to-the-commonwealth-aged-care-system/who-is-eligible-for-aged-care-services?language=en&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId14" w:tgtFrame="_blank" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+            <w:color w:val="3366FF"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>Policy and funding guidelines for health services</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="395" w:right="105"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>&lt;https://www.health.vic.gov.au/policy-and-funding-guidelines-for-health-services&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:color w:val="3366FF"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId15" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:color w:val="3366FF"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>Aged Care Act 2024</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="395" w:right="105"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>&lt;https://www.legislation.gov.au/C2024A00104/asmade/text&gt;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="3366FF"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId13" w:tgtFrame="_blank" w:history="1">
-[...42 lines deleted...]
-      <w:hyperlink r:id="rId14" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId16" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:color w:val="3366FF"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>My Aged Care – Integrated Assessment Tool (IAT) User Guide</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="395" w:right="105"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>&lt;https:www.health.gov.au/resources/publications/my-aged-care-integrated-assessment-tool-iat-user-guide&gt;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="3366FF"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId15" w:tgtFrame="_blank" w:history="1">
-[...84 lines deleted...]
-      </w:pPr>
       <w:hyperlink r:id="rId17" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:color w:val="3366FF"/>
             <w:sz w:val="20"/>
           </w:rPr>
-          <w:t>Principles and Guidelines for a Younger Person’s Access to Commonwealth funded Aged Care Services May 2023</w:t>
+          <w:t>Aged Care Assessment Quality Framework</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="395" w:right="105"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>&lt;https://www.health.gov.au/sites/default/files/2023-04/principles-and-guidelines-for-a-younger-person/s-access-to-commonwealth-funded-aged-care-services.pdf&gt;</w:t>
+        <w:t>&lt;https://www.health.gov.au/resources/publications/aged-care-assessment-quality-framework&gt;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="3366FF"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId18" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:color w:val="3366FF"/>
             <w:sz w:val="20"/>
           </w:rPr>
-          <w:t>My Aged Care Style Guide Single Assessment Workforce (Approved 30 October 2024) Australian Government.</w:t>
+          <w:t>Aged Care Diversity Framework Action Plans, and Cultural Safety Guidelines</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="395" w:right="105"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>&lt;https://www.health.gov.au/resources/foi-disclosure-log/foi-25-0205-ld-department-of-health-and-aged-care-style-guides&gt;</w:t>
+        <w:t>&lt;https://www.health.gov.au/resources/collections/aged-care-diversity-framework-action-plans&gt;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="3366FF"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId19" w:tgtFrame="_blank" w:history="1">
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             <w:color w:val="3366FF"/>
             <w:sz w:val="20"/>
           </w:rPr>
-          <w:t>Victorian Department of Health policy and funding guidelines</w:t>
+          <w:t>My Aged Care Workforce Learning Strategy</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="395" w:right="105"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>&lt;https://www.health.vic.gov.au/ageing-and-aged-care-assessment-services&gt;</w:t>
+        <w:t>&lt;https://www.health.gov.au/resources/publications/my-aged-care-workforce-learning-strategy?language=en&gt;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="111" w:right="105"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="320" w:after="200" w:line="440" w:lineRule="atLeast"/>
         <w:ind w:left="111" w:right="105"/>
@@ -1437,51 +1437,74 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepLines/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>My Aged Care Business Intelligence Reports</w:t>
+              <w:t>Client satisfaction survey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:keepLines/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:spacing w:line="270" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>My Aged Care Business Intelligence and Management Reports</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:keepLines/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Integrated Assessment Tool (IAT) Self-Audit</w:t>
             </w:r>
           </w:p>
@@ -1533,51 +1556,51 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Relevant definitions are outlined in the My Aged Care Assessment Manual Version 6.1 – 14 October 2024 (https://myagedcare.gov.au)</w:t>
+              <w:t>Relevant definitions are outlined in the My Aged Care Assessment Manual</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:before="320" w:after="200" w:line="440" w:lineRule="atLeast"/>
         <w:ind w:left="111" w:right="105"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="201547"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="201547"/>
@@ -1940,51 +1963,51 @@
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>My Aged Care Business Intelligence Reports</w:t>
+              <w:t>My Aged Care Business Intelligence and Management Reports</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -2002,51 +2025,51 @@
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">My Aged Care Assessment Manual Version 6.1 – 14 October 2024 </w:t>
+              <w:t xml:space="preserve">My Aged Care Assessment Manual and Qlik reports </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2508" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -2266,51 +2289,51 @@
           <w:p>
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Authorised and published by the Victorian Government, 1 Treasury Place, Melbourne. © State of Victoria, Department of Health, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t>April 2025</w:t>
+              <w:t>August 2026</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:keepLines/>
               <w:spacing w:before="100" w:line="288" w:lineRule="auto"/>
               <w:ind w:left="108" w:right="108"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>